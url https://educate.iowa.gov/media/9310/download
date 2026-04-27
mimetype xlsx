--- v0 (2025-10-14)
+++ v1 (2026-04-27)
@@ -1,119 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20406"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\21st Century Community Learning Center\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jcollin\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B133872D-AA38-4D47-A922-B702F44717D8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EDBEB5C-DC12-4AF6-8565-C6804F778873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" firstSheet="13" activeTab="13" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Andrew" sheetId="1" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="21CCLC Community Partners 21-22" sheetId="15" r:id="rId15"/>
+    <sheet name="Local Partners" sheetId="1" r:id="rId1"/>
+    <sheet name="Statewide Partners" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5966" uniqueCount="1202">
-[...4 lines deleted...]
-    <t>A check is all that is needed for the activities boxes</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4928" uniqueCount="1590">
+  <si>
+    <t xml:space="preserve">Please provide a list of your partners and what activities they provide your program (below).  This list is required by ESSA.  </t>
   </si>
   <si>
     <t>Iowa Pre-screened Community Groups that serve 21st Century Community Learning Center Programs:</t>
   </si>
   <si>
     <t>Enter Data for each partner below:</t>
   </si>
   <si>
     <t>Contact Info:</t>
   </si>
   <si>
     <t>Local, Region or State (list all)</t>
   </si>
   <si>
     <t>Activities Provided:</t>
   </si>
   <si>
     <t>Check all that apply</t>
   </si>
   <si>
     <t>Organization Name</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
@@ -147,4677 +119,5930 @@
   <si>
     <t>Physical Fitness:</t>
   </si>
   <si>
     <t>Nutrition Education</t>
   </si>
   <si>
     <t>Art/ Music/ Drama</t>
   </si>
   <si>
     <t>Drug/ Violence Prevention</t>
   </si>
   <si>
     <t>Financial Literacy</t>
   </si>
   <si>
     <t>Family Engagement</t>
   </si>
   <si>
     <t>College and Career</t>
   </si>
   <si>
     <t>Service Learning</t>
   </si>
   <si>
-    <t>Irish Meadows Alpaca Farm</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">563-359-3710  Local </t>
+    <t>Lamoni Public Library</t>
+  </si>
+  <si>
+    <t>Felicia Boswell</t>
+  </si>
+  <si>
+    <t>lamonilibrary@gmail.com</t>
+  </si>
+  <si>
+    <t>641-784-6686</t>
+  </si>
+  <si>
+    <t>Local</t>
+  </si>
+  <si>
+    <t>X</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>Clinton Co Extension</t>
+    <t>County</t>
+  </si>
+  <si>
+    <t>Lamoni Police Dept.</t>
+  </si>
+  <si>
+    <t>Jonathan Mullock</t>
+  </si>
+  <si>
+    <t>lamonipd@grm.net</t>
+  </si>
+  <si>
+    <t>641-784-8711</t>
+  </si>
+  <si>
+    <t>Graceland University</t>
+  </si>
+  <si>
+    <t>Shaen Polasky</t>
+  </si>
+  <si>
+    <t>polasky1@graceland.edu</t>
+  </si>
+  <si>
+    <t>641784-5222</t>
+  </si>
+  <si>
+    <t>Decatur County Sheriff Office</t>
+  </si>
+  <si>
+    <t>Chris Lane</t>
+  </si>
+  <si>
+    <t>641-446-4111</t>
+  </si>
+  <si>
+    <t>S.A.F.E. Coalition</t>
+  </si>
+  <si>
+    <t>Shirley Kessell</t>
+  </si>
+  <si>
+    <t>kessel@graceland.edu</t>
+  </si>
+  <si>
+    <t>641-414-8093</t>
+  </si>
+  <si>
+    <t>City of Lamoni</t>
+  </si>
+  <si>
+    <t>Tim Brunner</t>
+  </si>
+  <si>
+    <t>lamonicommunity@grm.net</t>
+  </si>
+  <si>
+    <t>641-784-6742</t>
+  </si>
+  <si>
+    <t>Southern Iowa Towing</t>
+  </si>
+  <si>
+    <t>leonrecycling.towing@gmail.com</t>
+  </si>
+  <si>
+    <t>641-414-4170</t>
+  </si>
+  <si>
+    <t>stalder.decccb@grm.net</t>
+  </si>
+  <si>
+    <t>local</t>
+  </si>
+  <si>
+    <t>Girl Scouts</t>
+  </si>
+  <si>
+    <t>Janelle Carlson</t>
+  </si>
+  <si>
+    <t>John Deere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Local </t>
+  </si>
+  <si>
+    <t>Robin Summers</t>
+  </si>
+  <si>
+    <t>robins@girlscoutstoday.org</t>
+  </si>
+  <si>
+    <t>Vision to Learn</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Lee County Conservation</t>
+  </si>
+  <si>
+    <t>Clay Steele</t>
+  </si>
+  <si>
+    <t>Iowa Agriculture Literacy Foundation</t>
+  </si>
+  <si>
+    <t>(515) 331-4181</t>
+  </si>
+  <si>
+    <t>PBS Kids Afterschool</t>
+  </si>
+  <si>
+    <t>https://iowa.pbslearningmedia.org/collection/pbs-kids-lab/t/kids-lab/</t>
+  </si>
+  <si>
+    <t>(800) 728-2828</t>
+  </si>
+  <si>
+    <t>Rachael Patterson-Rahn</t>
+  </si>
+  <si>
+    <t>rprahn@leecountyhd.org</t>
+  </si>
+  <si>
+    <t>319-372-5225</t>
+  </si>
+  <si>
+    <t>Carnegie-Stout Library</t>
+  </si>
+  <si>
+    <t>Haidee Cordoso</t>
+  </si>
+  <si>
+    <t>hcardoso@carnegiestout.org</t>
+  </si>
+  <si>
+    <t>563-589-4225</t>
+  </si>
+  <si>
+    <t>Dubuque Police Department</t>
+  </si>
+  <si>
+    <t>Joel Cross</t>
+  </si>
+  <si>
+    <t>jcross@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>563-589-4415</t>
+  </si>
+  <si>
+    <t>Empowermental</t>
+  </si>
+  <si>
+    <t>Eryka Cook</t>
+  </si>
+  <si>
+    <t>empowermentaldbq@gmail.com</t>
+  </si>
+  <si>
+    <t>608-897-6991</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>National Mississippi River Museum &amp; Aquarium</t>
+  </si>
+  <si>
+    <t>563-557-9545 X 222</t>
+  </si>
+  <si>
+    <t>Rising Star Theater Company</t>
+  </si>
+  <si>
+    <t>Megan Schumacher</t>
+  </si>
+  <si>
+    <t>megan@risingstartheatercompany.com</t>
+  </si>
+  <si>
+    <t>563-231-0110</t>
+  </si>
+  <si>
+    <t>University of Dubuque; Physician's Assistant Department</t>
+  </si>
+  <si>
+    <t>563-589-3000</t>
+  </si>
+  <si>
+    <t>Swiss Valley Conservation</t>
+  </si>
+  <si>
+    <t>Taylor Schaffers</t>
+  </si>
+  <si>
+    <t>Taylor.Schaefers@dubuquecountyiowa.gov</t>
+  </si>
+  <si>
+    <t>563-556-6745</t>
+  </si>
+  <si>
+    <t>Donnellson Public Library</t>
+  </si>
+  <si>
+    <t>Sunny Robbins</t>
+  </si>
+  <si>
+    <t>SE Iowa</t>
+  </si>
+  <si>
+    <t>Tri-State Chess Club</t>
+  </si>
+  <si>
+    <t>Amber Rickeberg</t>
+  </si>
+  <si>
+    <t>Green Acres Country Club</t>
+  </si>
+  <si>
+    <t>319-753-6567</t>
+  </si>
+  <si>
+    <t>Southeast Iowa</t>
+  </si>
+  <si>
+    <t>Matthew Shaw</t>
+  </si>
+  <si>
+    <t>319-754-8413</t>
+  </si>
+  <si>
+    <t>Burlington Fire Department</t>
+  </si>
+  <si>
+    <t>Burlington Police Department</t>
+  </si>
+  <si>
+    <t>Burlington Public Library</t>
+  </si>
+  <si>
+    <t>319-753-1647</t>
+  </si>
+  <si>
+    <t>Kara Ewinger</t>
+  </si>
+  <si>
+    <t>hello@liveatthecapitol.com</t>
+  </si>
+  <si>
+    <t>319-237-1099</t>
+  </si>
+  <si>
+    <t>Sylvia Kreamalmyer</t>
+  </si>
+  <si>
+    <t>319-572-0618</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Quad County CPPC</t>
+  </si>
+  <si>
+    <t>Arin Jones</t>
+  </si>
+  <si>
+    <t>arinj@iastate.edu</t>
+  </si>
+  <si>
+    <t>319-385-8126</t>
+  </si>
+  <si>
+    <t>Marcus Nack</t>
+  </si>
+  <si>
+    <t>Elizabeth Pappas</t>
+  </si>
+  <si>
+    <t>elizabeth@btownart.com</t>
+  </si>
+  <si>
+    <t>319-754-8069</t>
+  </si>
+  <si>
+    <t>Gina Crabtree</t>
+  </si>
+  <si>
+    <t>gina@burlingtony.org</t>
+  </si>
+  <si>
+    <t>563-221-2298</t>
+  </si>
+  <si>
+    <t>563-577-9545</t>
+  </si>
+  <si>
+    <t>Iowa State Extension</t>
+  </si>
+  <si>
+    <t>St. Marks</t>
+  </si>
+  <si>
+    <t>Bonnie Koeppen</t>
+  </si>
+  <si>
+    <t>bonnie.koeppen@iaumc.net</t>
+  </si>
+  <si>
+    <t>319.396.2145</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Angie Brown</t>
+  </si>
+  <si>
+    <t>abrown@inmyclub.org</t>
+  </si>
+  <si>
+    <t>319.363.5766</t>
+  </si>
+  <si>
+    <t>Tanager</t>
+  </si>
+  <si>
+    <t>Emma Harding</t>
+  </si>
+  <si>
+    <t>eharding@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>319-365-9164</t>
+  </si>
+  <si>
+    <t>Hoover Elementary</t>
+  </si>
+  <si>
+    <t>Clint Stone</t>
+  </si>
+  <si>
+    <t>cstone@crschools.us</t>
+  </si>
+  <si>
+    <t>319-558-1201</t>
+  </si>
+  <si>
+    <t>Cedar Rapids Library</t>
+  </si>
+  <si>
+    <t>Dara Schmidt</t>
+  </si>
+  <si>
+    <t>schmidtd@crlibrary.org</t>
+  </si>
+  <si>
+    <t>Cedar Rapids Police</t>
+  </si>
+  <si>
+    <t>Nick Capussi</t>
+  </si>
+  <si>
+    <t>ncappussi@inmyclub.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coe College </t>
+  </si>
+  <si>
+    <t>Buena Vista County Conservation</t>
+  </si>
+  <si>
+    <t>Katie Struss</t>
+  </si>
+  <si>
+    <t>naturalist@bvcountyparks.com</t>
+  </si>
+  <si>
+    <t>712-295-7985</t>
+  </si>
+  <si>
+    <t>local, regional</t>
+  </si>
+  <si>
+    <t>Buena Vista Regional Medical Center</t>
+  </si>
+  <si>
+    <t>Coleen Imming</t>
+  </si>
+  <si>
+    <t>imming.coleen@bvrmc.org</t>
+  </si>
+  <si>
+    <t>Buena Vista Regional Medical Center - Fitness Center</t>
+  </si>
+  <si>
+    <t>Center Director</t>
+  </si>
+  <si>
+    <t>712-732-7722</t>
+  </si>
+  <si>
+    <t>BVU - Chemistry in Action</t>
+  </si>
+  <si>
+    <t>club president</t>
+  </si>
+  <si>
+    <t>varies</t>
+  </si>
+  <si>
+    <t>712-732-2123</t>
+  </si>
+  <si>
+    <t>local, regional, state</t>
+  </si>
+  <si>
+    <t>BVU - Dance Team</t>
+  </si>
+  <si>
+    <t>BVU - Physics Club</t>
+  </si>
+  <si>
+    <t>712-732-2143</t>
+  </si>
+  <si>
+    <t>BVU - Pre-Health Club</t>
+  </si>
+  <si>
+    <t>BVU - SCATE</t>
+  </si>
+  <si>
+    <t>BVU - Science Club</t>
+  </si>
+  <si>
+    <t>BVU - Science Department</t>
+  </si>
+  <si>
+    <t>Dr. Lisa Mellmann</t>
+  </si>
+  <si>
+    <t>mellmann@bvu.edu</t>
+  </si>
+  <si>
+    <t>712-749-2400</t>
+  </si>
+  <si>
+    <t>CAASA - Center Against Abuse &amp; Sexual Assault</t>
+  </si>
+  <si>
+    <t>Jenny Ahlers</t>
+  </si>
+  <si>
+    <t>jenny@caasaonline.org</t>
+  </si>
+  <si>
+    <t>712-262-4612</t>
+  </si>
+  <si>
+    <t>Community Education</t>
+  </si>
+  <si>
+    <t>Joe Kucera</t>
+  </si>
+  <si>
+    <t>jkucera@slcsd.org</t>
+  </si>
+  <si>
+    <t>712-732-5711</t>
+  </si>
+  <si>
+    <t>Compass Pointe Behavioral Mental Health</t>
+  </si>
+  <si>
+    <t>Cindy Johnson, CPS</t>
+  </si>
+  <si>
+    <t>cindy@compasspointe.org</t>
+  </si>
+  <si>
+    <t>712-732-5163</t>
+  </si>
+  <si>
+    <t>Family 1st Dental</t>
+  </si>
+  <si>
+    <t>office staff</t>
+  </si>
+  <si>
+    <t>stormlake@familyfirstdental.com</t>
+  </si>
+  <si>
+    <t>712-732-2319</t>
+  </si>
+  <si>
+    <t>HyVee, Storm Lake - nutritionist</t>
+  </si>
+  <si>
+    <t>Sarah Saionz, RD, LD</t>
+  </si>
+  <si>
+    <t>ssaionz@hy-vee.com</t>
+  </si>
+  <si>
+    <t>712-732-5628</t>
+  </si>
+  <si>
+    <t>ICCC - Iowa Central Community College</t>
+  </si>
+  <si>
+    <t>Tim Christensen</t>
+  </si>
+  <si>
+    <t>christensen_t@iowacentral.edu</t>
+  </si>
+  <si>
+    <t>515-574-1959</t>
+  </si>
+  <si>
+    <t>Iowa State Extension &amp; Outreach, 4H</t>
+  </si>
+  <si>
+    <t>Stephanie Alanis</t>
+  </si>
+  <si>
+    <t>alinis7@iastate.edu</t>
+  </si>
+  <si>
+    <t>712-852-2868</t>
+  </si>
+  <si>
+    <t>Iowa PBS (IPTV)</t>
+  </si>
+  <si>
+    <t>Trista Peitzman</t>
+  </si>
+  <si>
+    <t>trista@iowapbs.org</t>
+  </si>
+  <si>
+    <t>515-725-9724</t>
+  </si>
+  <si>
+    <t>STARS Mentor Program</t>
+  </si>
+  <si>
+    <t>Angie Woodford</t>
+  </si>
+  <si>
+    <t>awoodford@slcsd.org</t>
+  </si>
+  <si>
+    <t>712-732-8080</t>
+  </si>
+  <si>
+    <t>Storm Lake Public Library</t>
+  </si>
+  <si>
+    <t>Elizabeth Huff</t>
+  </si>
+  <si>
+    <t>elizabeth.huff@storm_lake.lib.ia.us</t>
+  </si>
+  <si>
+    <t>712-732-8026</t>
+  </si>
+  <si>
+    <t>Storm Lake Public Safety</t>
+  </si>
+  <si>
+    <t>Community Service Officer</t>
+  </si>
+  <si>
+    <t>712-732-8010</t>
+  </si>
+  <si>
+    <t>Storm Lake United (Chamber of Commerce)</t>
+  </si>
+  <si>
+    <t>Kristi Davis</t>
+  </si>
+  <si>
+    <t>kristi@stormlakeunited.com</t>
+  </si>
+  <si>
+    <t>712-732-3780</t>
+  </si>
+  <si>
+    <t>Almost Home</t>
+  </si>
+  <si>
+    <t>EXECDIRECTOR@ALMOSTHOMEDBQ.ORG</t>
+  </si>
+  <si>
+    <t>563-583-6572</t>
+  </si>
+  <si>
+    <t>Local- Dubuque, IA</t>
+  </si>
+  <si>
+    <t>Bee Branch</t>
+  </si>
+  <si>
+    <t>Kristin Hill</t>
+  </si>
+  <si>
+    <t>khill@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>563-690-6068</t>
+  </si>
+  <si>
+    <t>Bell Tower Theater</t>
+  </si>
+  <si>
+    <t>Miki Robinson</t>
+  </si>
+  <si>
+    <t>563-588-3377</t>
+  </si>
+  <si>
+    <t>The Boys &amp; Girls Club of Greater Dubuque</t>
+  </si>
+  <si>
+    <t>Tom Sullivan</t>
+  </si>
+  <si>
+    <t>tsullivan@boysgirlsdubuque.com</t>
+  </si>
+  <si>
+    <t>(563) 585-0599</t>
+  </si>
+  <si>
+    <t>Captured on Canvas</t>
+  </si>
+  <si>
+    <t>Mercedes Pfab</t>
+  </si>
+  <si>
+    <t>563-663-9070</t>
+  </si>
+  <si>
+    <t>Carnegie Stout Library</t>
+  </si>
+  <si>
+    <t>Danielle Day</t>
+  </si>
+  <si>
+    <t>DDay@dubuque.lib.ia.us</t>
+  </si>
+  <si>
+    <t>Challenge to Change Yoga</t>
+  </si>
+  <si>
+    <t>Molly Schrieber</t>
+  </si>
+  <si>
+    <t>molly@challengetochangeinc.com</t>
+  </si>
+  <si>
+    <t>563-542-1168</t>
+  </si>
+  <si>
+    <t>Local- Dubuque County, IA</t>
+  </si>
+  <si>
+    <t>Convivium Urban Farmstead</t>
+  </si>
+  <si>
+    <t>Sam Welter</t>
+  </si>
+  <si>
+    <t>sam@convivium-dbq.com</t>
+  </si>
+  <si>
+    <t>563-557-2900</t>
+  </si>
+  <si>
+    <t>Local- Dubque, IA</t>
+  </si>
+  <si>
+    <t>Creative Adventures</t>
+  </si>
+  <si>
+    <t>Jordan DeGree</t>
+  </si>
+  <si>
+    <t>jordan@matteradventures.com</t>
+  </si>
+  <si>
+    <t>563-556-0117</t>
+  </si>
+  <si>
+    <t>District 20</t>
+  </si>
+  <si>
+    <t>581-5271</t>
+  </si>
+  <si>
+    <t>Dubuque Arboretum</t>
+  </si>
+  <si>
+    <t>Barb Block</t>
+  </si>
+  <si>
+    <t>volunteer@dubuquearboretum.net</t>
+  </si>
+  <si>
+    <t>563-543-4677</t>
+  </si>
+  <si>
+    <t>Dubuque Community Police: K9 Unit</t>
+  </si>
+  <si>
+    <t>Jim Lembke &amp; Nate Lech</t>
+  </si>
+  <si>
+    <t>jlembke@cityofdubuque.org, nlech@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>Jim: 587-3639</t>
+  </si>
+  <si>
+    <t>Dubuque Community Police: School Resource Officers</t>
+  </si>
+  <si>
+    <t>Jason Hoerner</t>
+  </si>
+  <si>
+    <t>jhoerner@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>Dubuque Community School District</t>
+  </si>
+  <si>
+    <t>Dubuque County Conservation</t>
+  </si>
+  <si>
+    <t>Jason Denlinger</t>
+  </si>
+  <si>
+    <t>Dubuque Fighting Saints Hockey</t>
+  </si>
+  <si>
+    <t>Liz Fleckenstein</t>
+  </si>
+  <si>
+    <t>lfleckenstein@dubuquefightingsaints.com</t>
+  </si>
+  <si>
+    <t>563-587-2211</t>
+  </si>
+  <si>
+    <t>Dubuque Fire Department</t>
+  </si>
+  <si>
+    <t>Derek Paulson</t>
+  </si>
+  <si>
+    <t>563-589-4160</t>
+  </si>
+  <si>
+    <t>Dubuque Metropolitain Waste</t>
+  </si>
+  <si>
+    <t>Bev Wagner, Kodi, Bridget</t>
+  </si>
+  <si>
+    <t>Beverly.wagner@loras.edu</t>
+  </si>
+  <si>
+    <t>563-588-7933</t>
+  </si>
+  <si>
+    <t>Dubuque Museum of Art</t>
+  </si>
+  <si>
+    <t>Margaret (Margi) Buhr</t>
+  </si>
+  <si>
+    <t>mbuhr@dbqart.com</t>
+  </si>
+  <si>
+    <t>563-557-1851</t>
+  </si>
+  <si>
+    <t>Dubuque Optimists Club</t>
+  </si>
+  <si>
+    <t>Cathy Schlickman</t>
+  </si>
+  <si>
+    <t>cdschlickm@aol.com</t>
+  </si>
+  <si>
+    <t>Dubuque Regional Humane Society</t>
+  </si>
+  <si>
+    <t>humaneed@dbqhumane.org</t>
+  </si>
+  <si>
+    <t>582-6766</t>
+  </si>
+  <si>
+    <t>Dyersville Police Department</t>
+  </si>
+  <si>
+    <t>Mike Comer</t>
+  </si>
+  <si>
+    <t>mcomer@cityofdyersville.com</t>
+  </si>
+  <si>
+    <t>563-875-7724</t>
+  </si>
+  <si>
+    <t>Local- Dyersville, IA</t>
+  </si>
+  <si>
+    <t>Fenelon Place Elevator</t>
+  </si>
+  <si>
+    <t>Amy Schadle</t>
+  </si>
+  <si>
+    <t>fenelonplaceelev@qwestoffice.net</t>
+  </si>
+  <si>
+    <t>563-582-6496</t>
+  </si>
+  <si>
+    <t>Field of Dreams</t>
+  </si>
+  <si>
+    <t>Craig Purcell</t>
+  </si>
+  <si>
+    <t>cjpurcell6179@gmail.com</t>
+  </si>
+  <si>
+    <t>563-590-0602</t>
+  </si>
+  <si>
+    <t>Float and Fly Wellness Center</t>
+  </si>
+  <si>
+    <t>Tanya Billmeyer</t>
+  </si>
+  <si>
+    <t>info@floatandflywellnessstudio.com</t>
+  </si>
+  <si>
+    <t>563-585-1227</t>
+  </si>
+  <si>
+    <t>Four Mounds Rope Course</t>
+  </si>
+  <si>
+    <t>Seth Sample</t>
+  </si>
+  <si>
+    <t>seth@teambuildblocks.com</t>
+  </si>
+  <si>
+    <t>563-580-7907</t>
+  </si>
+  <si>
+    <t>Greatness STEMS from Iowans</t>
+  </si>
+  <si>
+    <t>info@IowaSTEM.gov</t>
+  </si>
+  <si>
+    <t>319-273-2959</t>
+  </si>
+  <si>
+    <t>State- Iowa</t>
+  </si>
+  <si>
+    <t>Hillcrest Family Services</t>
+  </si>
+  <si>
+    <t>Katie Peterson or Leah Imoehl</t>
+  </si>
+  <si>
+    <t>563-583-6496</t>
+  </si>
+  <si>
+    <t>James Kennedy Public Library</t>
+  </si>
+  <si>
+    <t>Kim Hermsen</t>
+  </si>
+  <si>
+    <t>kbenton@dyersville.lib.ia.us</t>
+  </si>
+  <si>
+    <t>563-875-8912</t>
+  </si>
+  <si>
+    <t>Amy Jones</t>
+  </si>
+  <si>
+    <t>jonesamyk@johndeere.com</t>
+  </si>
+  <si>
+    <t>563-589-6830</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Keystone AEA</t>
+  </si>
+  <si>
+    <t>563-245-1480</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>Leisure Services</t>
+  </si>
+  <si>
+    <t>Stacy Mahrenholz</t>
+  </si>
+  <si>
+    <t>smahrenh@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>589-4311</t>
+  </si>
+  <si>
+    <t>Loras College</t>
+  </si>
+  <si>
+    <t>Maggie Baker</t>
+  </si>
+  <si>
+    <t>maggie.baker@loras.edu</t>
+  </si>
+  <si>
+    <t>563-588-7937</t>
+  </si>
+  <si>
+    <t>Masonic Temple</t>
+  </si>
+  <si>
+    <t>Dave Staurt</t>
+  </si>
+  <si>
+    <t>dave@therichardshouse.com</t>
+  </si>
+  <si>
+    <t>563-557-1002</t>
+  </si>
+  <si>
+    <t>NE Iowa STEM Hub</t>
+  </si>
+  <si>
+    <t>Jeff Beneke</t>
+  </si>
+  <si>
+    <t>jeff.beneke@uni.edu</t>
+  </si>
+  <si>
+    <t>319-273-7397</t>
+  </si>
+  <si>
+    <t>Regional (NE Iowa)</t>
+  </si>
+  <si>
+    <t>Ann Lester</t>
+  </si>
+  <si>
+    <t>lestera@nicc.edu</t>
+  </si>
+  <si>
+    <t>563-557-8271</t>
+  </si>
+  <si>
+    <t>Michaela Freiburger</t>
+  </si>
+  <si>
+    <t>563-556-4343</t>
+  </si>
+  <si>
+    <t>Project Rooted</t>
+  </si>
+  <si>
+    <t>Whitney Sanger</t>
+  </si>
+  <si>
+    <t>info@projectrooted.com</t>
+  </si>
+  <si>
+    <t>563-880-8216</t>
+  </si>
+  <si>
+    <t>Regional Transit Authority</t>
+  </si>
+  <si>
+    <t>Stacy Scott</t>
+  </si>
+  <si>
+    <t>sscott@ecia.org</t>
+  </si>
+  <si>
+    <t>(800) 839-5005</t>
+  </si>
+  <si>
+    <t>Regional- Tri-State Area</t>
+  </si>
+  <si>
+    <t>Sinsinawa Mounds</t>
+  </si>
+  <si>
+    <t>Eric Anglada</t>
+  </si>
+  <si>
+    <t>eric.anglada@gmail.com</t>
+  </si>
+  <si>
+    <t>563-845-0780</t>
+  </si>
+  <si>
+    <t>Society of Women Engineers</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>dubuqueswe@gmail.com</t>
+  </si>
+  <si>
+    <t>St. John's Parish</t>
+  </si>
+  <si>
+    <t>Susan Meyer, John Stewart, Father Kevin</t>
+  </si>
+  <si>
+    <t>office@stjohnsbdq.org</t>
+  </si>
+  <si>
+    <t>563-556-0252</t>
+  </si>
+  <si>
+    <t>St. Lukes</t>
+  </si>
+  <si>
+    <t>Stefanie Schlimm</t>
+  </si>
+  <si>
+    <t>pastorstephanie.umc@gmail.com</t>
+  </si>
+  <si>
+    <t>563-582-4543</t>
+  </si>
+  <si>
+    <t>STEM into Action</t>
+  </si>
+  <si>
+    <t>Online Resource</t>
+  </si>
+  <si>
+    <t>https://www.hand2mind.com/brands/stem-in-action</t>
+  </si>
+  <si>
+    <t>Stratton Buses</t>
+  </si>
+  <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>drew@strattonbuses.com</t>
+  </si>
+  <si>
+    <t>608-744-8748</t>
+  </si>
+  <si>
+    <t>Sunny Crest Retirement Home</t>
+  </si>
+  <si>
+    <t>Beth Houselog</t>
+  </si>
+  <si>
+    <t>beth.houselog@dubuquecounty.us</t>
+  </si>
+  <si>
+    <t>583-1781</t>
+  </si>
+  <si>
+    <t>Swiss Valley Nature Center</t>
+  </si>
+  <si>
+    <t>Allie Schmalz</t>
+  </si>
+  <si>
+    <t>Theisen's Home Farm &amp; Auto</t>
+  </si>
+  <si>
+    <t>Jim Theisen</t>
+  </si>
+  <si>
+    <t>jimt@theisens.com</t>
+  </si>
+  <si>
+    <t>563-556-4738</t>
+  </si>
+  <si>
+    <t>Regional- Dubuque, IA</t>
+  </si>
+  <si>
+    <t>Travel Dubuque</t>
+  </si>
+  <si>
+    <t>Tyler Daughtery</t>
+  </si>
+  <si>
+    <t>tdaugherty@traveldubuque.com</t>
+  </si>
+  <si>
+    <t>563.845.7698</t>
+  </si>
+  <si>
+    <t>Trolleys of Dubuque</t>
+  </si>
+  <si>
+    <t>Tim Stockel</t>
+  </si>
+  <si>
+    <t>trolleysofdubuque@gmail.com</t>
+  </si>
+  <si>
+    <t>563-552-2896</t>
+  </si>
+  <si>
+    <t>Two by Two</t>
+  </si>
+  <si>
+    <t>Kirsten Weidemann</t>
+  </si>
+  <si>
+    <t>info@twobytwoeducation.org</t>
+  </si>
+  <si>
+    <t>563-513-0059</t>
+  </si>
+  <si>
+    <t>University of Dubuque Heritage Center</t>
+  </si>
+  <si>
+    <t>Victoria Molle</t>
+  </si>
+  <si>
+    <t>vmolle@dbq.edu</t>
+  </si>
+  <si>
+    <t>563-589-3325</t>
+  </si>
+  <si>
+    <t>University of Wisconsin-Platteville</t>
+  </si>
+  <si>
+    <t>Edina Haslauer, Ph.D.</t>
+  </si>
+  <si>
+    <t>haslauee@uwplatt.edu</t>
+  </si>
+  <si>
+    <t>608-342-1116</t>
+  </si>
+  <si>
+    <t>Corrine Kroger</t>
+  </si>
+  <si>
+    <t>iowa@visiontolearn.og</t>
+  </si>
+  <si>
+    <t>563-213-8698</t>
+  </si>
+  <si>
+    <t>Visiting Nurse Association</t>
+  </si>
+  <si>
+    <t>Kacquie Zwacd</t>
+  </si>
+  <si>
+    <t>jacquie.zwack@unitypoint.org</t>
+  </si>
+  <si>
+    <t>563-556-6200</t>
+  </si>
+  <si>
+    <t>Wahlert Catholic High School Group</t>
+  </si>
+  <si>
+    <t>Haley Martin</t>
+  </si>
+  <si>
+    <t>hmartin@holyfamilydbq.org</t>
+  </si>
+  <si>
+    <t>Western Dubuque Community School District</t>
+  </si>
+  <si>
+    <t>Kelly Simon</t>
+  </si>
+  <si>
+    <t>Michelle Bolton King</t>
+  </si>
+  <si>
+    <t>michelle@asap-dsm.org</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>Campfire</t>
+  </si>
+  <si>
+    <t>Owen Ballard</t>
+  </si>
+  <si>
+    <t>CultureALL</t>
+  </si>
+  <si>
+    <t>Community Youth Concepts</t>
+  </si>
+  <si>
+    <t>Build Lincoln Higher</t>
+  </si>
+  <si>
+    <t>Julie Carstens</t>
+  </si>
+  <si>
+    <t>julieca@iastate.edu</t>
+  </si>
+  <si>
+    <t>YMCA</t>
+  </si>
+  <si>
+    <t>Skate DSM</t>
+  </si>
+  <si>
+    <t>Christa Vanderleest</t>
+  </si>
+  <si>
+    <t>Blank Park Zoo</t>
+  </si>
+  <si>
+    <t>Jewels Academy</t>
+  </si>
+  <si>
+    <t>Firefly Wellness</t>
+  </si>
+  <si>
+    <t>Marlon Ewing</t>
+  </si>
+  <si>
+    <t>programs@bwellfoundation.org</t>
+  </si>
+  <si>
+    <t>Cara Edmondson</t>
+  </si>
+  <si>
+    <t>Girls on the Run</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Central Athletics Cheer &amp; Tumbling </t>
+  </si>
+  <si>
+    <t>Cait Boyer</t>
+  </si>
+  <si>
+    <t>centralathleticsia@gmail.com</t>
+  </si>
+  <si>
+    <t>Council Bluffs Chamber of Commerce</t>
+  </si>
+  <si>
+    <t>Lori Shields</t>
+  </si>
+  <si>
+    <t>lori@councilbluffsiowa.com</t>
+  </si>
+  <si>
+    <t>Council Bluffs Comunity Schools</t>
+  </si>
+  <si>
+    <t>Vickie Murillo</t>
+  </si>
+  <si>
+    <t>vmurillo@cbcsd.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Council Bluffs Comunity Schools - Nutrition Services </t>
+  </si>
+  <si>
+    <t>Lisa Stewart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lstewart1@cbcsd.org </t>
+  </si>
+  <si>
+    <t>Council Bluffs CSD &amp; Iowa West Foundation</t>
+  </si>
+  <si>
+    <t>Corey Vorthmann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cvorthmann@cbcsd,org </t>
+  </si>
+  <si>
+    <t>Council Bluffs Police Dept.</t>
+  </si>
+  <si>
+    <t>David Burns</t>
+  </si>
+  <si>
+    <t>dmburns@councilbluffs-ia.gov</t>
+  </si>
+  <si>
+    <t>Council Bluffs Public Library</t>
+  </si>
+  <si>
+    <t>Anna Hartmann</t>
+  </si>
+  <si>
+    <t>ahartmann@councilbluffslibrary.org</t>
+  </si>
+  <si>
+    <t>Council Bluffs Schools Foundation</t>
+  </si>
+  <si>
+    <t>Council Bluffs Soccer Club</t>
+  </si>
+  <si>
+    <t>Shane Hoss</t>
+  </si>
+  <si>
+    <t>hoss@cbsoccerclub.org</t>
+  </si>
+  <si>
+    <t>402-850-8316</t>
+  </si>
+  <si>
+    <t>Fitucate</t>
+  </si>
+  <si>
+    <t>Shana Skilstad</t>
+  </si>
+  <si>
+    <t>shana@fitucate.com</t>
+  </si>
+  <si>
+    <t>402-206-9451</t>
+  </si>
+  <si>
+    <t>Fontenelle Forest</t>
+  </si>
+  <si>
+    <t>Toni Ptacek</t>
+  </si>
+  <si>
+    <t>tptacek@fontenelleforest.org</t>
+  </si>
+  <si>
+    <t>Future Soccer/Tennis/Fitness</t>
+  </si>
+  <si>
+    <t>Graeme Eaglesham/Finlay Bloodworth</t>
+  </si>
+  <si>
+    <t>graeme.eaglesham@future-kids.org/finlaybloodworth23@gmail.com</t>
+  </si>
+  <si>
+    <t>402-215-3634/402-590-9555</t>
+  </si>
+  <si>
+    <t>Gifford Farms</t>
+  </si>
+  <si>
+    <t>Kelly Taylor</t>
+  </si>
+  <si>
+    <t>giffordfarm@esu3.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hinesglow </t>
+  </si>
+  <si>
+    <t>Travis &amp; Breann Hines</t>
+  </si>
+  <si>
+    <t>hinesglow@gmail.com</t>
+  </si>
+  <si>
+    <t>402-208-1800</t>
+  </si>
+  <si>
+    <t>HyVee - Broadway</t>
+  </si>
+  <si>
+    <t>Catering Manager</t>
+  </si>
+  <si>
+    <t>1092cateringmgr@hy-vee.com</t>
+  </si>
+  <si>
+    <t>Gere Stevens</t>
+  </si>
+  <si>
+    <t>gere@iastate.edu</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>IWCC - Career Exploration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natalie Harris </t>
+  </si>
+  <si>
+    <t>nharris@iwcc.edu</t>
+  </si>
+  <si>
+    <t>KANEKO</t>
+  </si>
+  <si>
+    <t>Katherine Scarpello</t>
+  </si>
+  <si>
+    <t>katherine@thekaneko.org</t>
+  </si>
+  <si>
+    <t>Kona Ice Truck</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>omaha@kona-ice.com</t>
+  </si>
+  <si>
+    <t>Omaha Children's Museum</t>
+  </si>
+  <si>
+    <t>Margret Brekke</t>
+  </si>
+  <si>
+    <t>mbrekke@ocm.org</t>
+  </si>
+  <si>
+    <t>Omaha Henry Doorly Zoo</t>
+  </si>
+  <si>
+    <t>Brian Priesman</t>
+  </si>
+  <si>
+    <t>brian.priesman@omahazoo.com</t>
+  </si>
+  <si>
+    <t>402-738-6905</t>
+  </si>
+  <si>
+    <t>Pottawattamie Arts Culture Entertainment</t>
+  </si>
+  <si>
+    <t>Michael Hollins</t>
+  </si>
+  <si>
+    <t>michael@paceartsiowa.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pottawattamie Conservation </t>
+  </si>
+  <si>
+    <t>Amy Campagna</t>
+  </si>
+  <si>
+    <t>Amy.Capagna@pottcounty-ia.gov</t>
+  </si>
+  <si>
+    <t>The Durham Museum</t>
+  </si>
+  <si>
+    <t>Paige Pace</t>
+  </si>
+  <si>
+    <t>402-444-5071</t>
+  </si>
+  <si>
+    <t>VEX Robotics</t>
+  </si>
+  <si>
+    <t>Christy Arthur</t>
+  </si>
+  <si>
+    <t>aceajae5@gmail.com</t>
+  </si>
+  <si>
+    <t>402-672-1279</t>
+  </si>
+  <si>
+    <t>YMCA - Culinary Kids</t>
+  </si>
+  <si>
+    <t>Sabrina Stevens</t>
+  </si>
+  <si>
+    <t>sstevens@metroymca.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIM institute </t>
+  </si>
+  <si>
+    <t>Staci Wise</t>
+  </si>
+  <si>
+    <t>swise@aiminstitute.org</t>
+  </si>
+  <si>
+    <t>Rabble Mill</t>
+  </si>
+  <si>
+    <t>Drew Newlin</t>
+  </si>
+  <si>
+    <t>drew@rabblemill.org</t>
+  </si>
+  <si>
+    <t>Emerging Ladies Academy</t>
+  </si>
+  <si>
+    <t>Tiffany Gamble</t>
+  </si>
+  <si>
+    <t>tiffany@emergingladiesacademy.com</t>
+  </si>
+  <si>
+    <t>Adonna Bryant</t>
+  </si>
+  <si>
+    <t>liitladiesinit@gmail.com</t>
+  </si>
+  <si>
+    <t>HyVee Dietician</t>
+  </si>
+  <si>
+    <t>Kelsey Phippen</t>
+  </si>
+  <si>
+    <t>Kelsey.Phippen@hy-vee.com</t>
+  </si>
+  <si>
+    <t>402 Arts Collective</t>
+  </si>
+  <si>
+    <t>Heike Zumdohme</t>
+  </si>
+  <si>
+    <t>heike@402artscollective.org</t>
+  </si>
+  <si>
+    <t>OSTCP Grant/ Career Explorers Club</t>
+  </si>
+  <si>
+    <t>Kathleen Schmedding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kschmedding@cbcsd.org </t>
+  </si>
+  <si>
+    <t>Jenny Edmundson Hospital, Athletic Trainer</t>
+  </si>
+  <si>
+    <t>Melissa Troub, and Sarah Branning</t>
+  </si>
+  <si>
+    <t>sbranning@cbcsd.org   mtroub@cbcsd.org</t>
+  </si>
+  <si>
+    <t>4H Pottawattamie County</t>
+  </si>
+  <si>
+    <t>Buddi Thompson/Gere Stevens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">buddi@iastate.edu/gere@iastate.edu </t>
+  </si>
+  <si>
+    <t>Jacy Rollins</t>
+  </si>
+  <si>
+    <t>Jacy@paceartsiowa.org</t>
+  </si>
+  <si>
+    <t>John Johnson</t>
+  </si>
+  <si>
+    <t>402-547-8221</t>
+  </si>
+  <si>
+    <t>Why Arts?</t>
+  </si>
+  <si>
+    <t>Mary Gibilisco</t>
+  </si>
+  <si>
+    <t>mary.gibilisco@whyartsinc.org</t>
+  </si>
+  <si>
+    <t>Unleash CB</t>
+  </si>
+  <si>
+    <t>Mark Eckman</t>
+  </si>
+  <si>
+    <t>meckman@unleashcb.com</t>
+  </si>
+  <si>
+    <t>Kiewit Luminarium</t>
+  </si>
+  <si>
+    <t>Dan Sitzman</t>
+  </si>
+  <si>
+    <t>dsitzman@kiewitluminarium.org</t>
+  </si>
+  <si>
+    <t>SOHO, Council Bluffs Hair School</t>
+  </si>
+  <si>
+    <t>Ryan Andrews</t>
+  </si>
+  <si>
+    <t>402-881-0033</t>
+  </si>
+  <si>
+    <t>Cox Communications</t>
+  </si>
+  <si>
+    <t>Rob Trebilcock</t>
+  </si>
+  <si>
+    <t>rob.trebilcock.cox.com</t>
+  </si>
+  <si>
+    <t>Lauritzen Gardens</t>
+  </si>
+  <si>
+    <t>Chrsitine Jacobsen</t>
+  </si>
+  <si>
+    <t>c.jacobsen@omahabotanicalgardens.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Kim Smith</t>
+  </si>
+  <si>
+    <t>dklitz@habitatcb.org</t>
+  </si>
+  <si>
+    <t>City of Council Bluffs, First Ave Project</t>
+  </si>
+  <si>
+    <t>Turner Morgan</t>
+  </si>
+  <si>
+    <t>tmorgan@councilbluffs-ia.gov</t>
+  </si>
+  <si>
+    <t>West Central Community Action</t>
+  </si>
+  <si>
+    <t>Shirley Urich</t>
+  </si>
+  <si>
+    <t xml:space="preserve">surich@westcca.org </t>
+  </si>
+  <si>
+    <t>Dr. Oxygen</t>
+  </si>
+  <si>
+    <t>Tim Gilloon</t>
+  </si>
+  <si>
+    <t>timgilloon@prontomail.com</t>
+  </si>
+  <si>
+    <t>402-201-4119</t>
+  </si>
+  <si>
+    <t>Iowa Western Adult Education</t>
+  </si>
+  <si>
+    <t>Debbie Croson</t>
+  </si>
+  <si>
+    <t>dcroson@iwcc.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monroe Meyer Institute </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia Zemantic </t>
+  </si>
+  <si>
+    <t>patricia.zemantic@unmc.edu</t>
+  </si>
+  <si>
+    <t>Andrew CSD</t>
+  </si>
+  <si>
+    <t>Chris Fee</t>
+  </si>
+  <si>
+    <t>Easton Valley CSD</t>
+  </si>
+  <si>
+    <t>chris.fee@eastonvalleycsd.com</t>
+  </si>
+  <si>
+    <t>Jackson County Conservation, Hurstville Interpretive Center Maquoketa Caves</t>
+  </si>
+  <si>
+    <t>Easton Valley Lighthouse</t>
+  </si>
+  <si>
+    <t>Austin Daniels</t>
+  </si>
+  <si>
+    <t>austin.daniels@eastonvalleycsd.com</t>
+  </si>
+  <si>
+    <t>Mississippi Sawmil Musem</t>
+  </si>
+  <si>
+    <t>Preston Pubic Library</t>
+  </si>
+  <si>
+    <t>Caroline Bredekamp</t>
+  </si>
+  <si>
+    <t>Sabula Public Library</t>
+  </si>
+  <si>
+    <t>ASAC</t>
+  </si>
+  <si>
+    <t>Sarah Wright</t>
+  </si>
+  <si>
+    <t>swright@asac.us</t>
+  </si>
+  <si>
+    <t>Eastern Iowa</t>
+  </si>
+  <si>
+    <t>Iowa Farm Bureau</t>
   </si>
   <si>
     <t>Jenna Stevens</t>
   </si>
   <si>
-    <t>jenna.stevens@ifbf.org</t>
-[...461 lines deleted...]
-    <t>BGCCI</t>
+    <t>Jenna.Stevens@ifbf.org</t>
+  </si>
+  <si>
+    <t>DeWitt Aquatic Center</t>
+  </si>
+  <si>
+    <t>Sheila Boys Orignials</t>
+  </si>
+  <si>
+    <t>Sheila Boyd</t>
+  </si>
+  <si>
+    <t>Blue Hyll Dairy</t>
+  </si>
+  <si>
+    <t>Adam Burken</t>
+  </si>
+  <si>
+    <t>Pumpkin Patchin</t>
+  </si>
+  <si>
+    <t>pumpkinpatchin@gmail.com</t>
+  </si>
+  <si>
+    <t>Preston Police Department</t>
+  </si>
+  <si>
+    <t>Chad Gruver</t>
+  </si>
+  <si>
+    <t>City of Miles</t>
+  </si>
+  <si>
+    <t>Schlecht's Hatchery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iowa State University Extension </t>
+  </si>
+  <si>
+    <t>Courtney Burkhalter</t>
+  </si>
+  <si>
+    <t>cburk@iastate.edu</t>
+  </si>
+  <si>
+    <t>641-472-4166</t>
+  </si>
+  <si>
+    <t>Jefferson County, Iowa</t>
+  </si>
+  <si>
+    <t>FCSD Food Service</t>
+  </si>
+  <si>
+    <t>Stephanie Hawkins</t>
+  </si>
+  <si>
+    <t>stephanie.hawkins@fairfieldsfuture.org</t>
+  </si>
+  <si>
+    <t>Fairfield, Iowa</t>
+  </si>
+  <si>
+    <t>Maharishi School</t>
+  </si>
+  <si>
+    <t>Richard Beall</t>
+  </si>
+  <si>
+    <t>rbeall@msae.edu</t>
+  </si>
+  <si>
+    <t>641-472-9400</t>
+  </si>
+  <si>
+    <t>Indian Hills Community College</t>
+  </si>
+  <si>
+    <t>Matt Thompson</t>
+  </si>
+  <si>
+    <t>matt.thompson@indianhills.edu</t>
+  </si>
+  <si>
+    <t>800-726-2585</t>
+  </si>
+  <si>
+    <t>Fairfield Public Library</t>
+  </si>
+  <si>
+    <t>Sarah Martindale</t>
+  </si>
+  <si>
+    <t>smartindale@fairfield.lib.ia.us</t>
+  </si>
+  <si>
+    <t>641-472-6551</t>
+  </si>
+  <si>
+    <t>Fairfield Arts and Convention Center</t>
+  </si>
+  <si>
+    <t>Lindsay Bauer</t>
+  </si>
+  <si>
+    <t>lindsay@fairfieldacc.com</t>
+  </si>
+  <si>
+    <t>641-472-2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fairfield Parks and Recreation Department </t>
+  </si>
+  <si>
+    <t>Calvin Todd</t>
+  </si>
+  <si>
+    <t>news@fairfieldparksandrec.org</t>
+  </si>
+  <si>
+    <t>641-472-6159</t>
+  </si>
+  <si>
+    <t>Fairfield Chamber of Commerce</t>
+  </si>
+  <si>
+    <t>Mendy McAdams</t>
+  </si>
+  <si>
+    <t>mendy@fairfieldiowa.com</t>
+  </si>
+  <si>
+    <t>641-472-2111</t>
+  </si>
+  <si>
+    <t>Iowa State Bank</t>
+  </si>
+  <si>
+    <t>Alissa Ward</t>
+  </si>
+  <si>
+    <t>award@myiowastatebank.com</t>
+  </si>
+  <si>
+    <t>641-472-3161</t>
+  </si>
+  <si>
+    <t>Jefferson County Conservation</t>
+  </si>
+  <si>
+    <t>Austin Roe</t>
+  </si>
+  <si>
+    <t>naturalist@jeffersoncountyconservation.com</t>
+  </si>
+  <si>
+    <t>641-472-4421</t>
+  </si>
+  <si>
+    <t>Carnegie Historical Museum</t>
+  </si>
+  <si>
+    <t>Jake Schmidt</t>
+  </si>
+  <si>
+    <t>fairfieldmuseum@gmail.com</t>
+  </si>
+  <si>
+    <t>641-472-6343</t>
+  </si>
+  <si>
+    <t>Agri-Industrial Plastics Company</t>
+  </si>
+  <si>
+    <t>Lori Schaefer-Weaton</t>
+  </si>
+  <si>
+    <t>lori.schaefer@aipcompany.com</t>
+  </si>
+  <si>
+    <t>641-472-4188</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jefferson County Courthouse/Supervisors </t>
+  </si>
+  <si>
+    <t>Dee Sandquist</t>
+  </si>
+  <si>
+    <t>dsandquist@jeffersoncountyia.com</t>
+  </si>
+  <si>
+    <t>641-472-2851</t>
+  </si>
+  <si>
+    <t>First United Methodist Church - Ladies of Hope</t>
+  </si>
+  <si>
+    <t>Kathy Horn</t>
+  </si>
+  <si>
+    <t>kandfhorn@windstream.net</t>
+  </si>
+  <si>
+    <t>641-472-4303</t>
+  </si>
+  <si>
+    <t>Revive Entertainment, LLC</t>
+  </si>
+  <si>
+    <t>Ashley Worley</t>
+  </si>
+  <si>
+    <t>641-209-9120</t>
+  </si>
+  <si>
+    <t>Addington Place of Fairfield</t>
+  </si>
+  <si>
+    <t>Nicole Kerr</t>
+  </si>
+  <si>
+    <t>nkerr@addingtonplaceoffairfield.com</t>
+  </si>
+  <si>
+    <t>Dexter Laundry Inc.</t>
+  </si>
+  <si>
+    <t>Katie Six</t>
+  </si>
+  <si>
+    <t>ksix@dexter.com</t>
+  </si>
+  <si>
+    <t>641-472-5131</t>
+  </si>
+  <si>
+    <t>Jefferson County Health Center</t>
+  </si>
+  <si>
+    <t>Amy Vetter</t>
+  </si>
+  <si>
+    <t>avetter@jchc.org</t>
+  </si>
+  <si>
+    <t>641-469-4198</t>
+  </si>
+  <si>
+    <t>TrafFix Devices, Inc</t>
+  </si>
+  <si>
+    <t>Michael Parker</t>
+  </si>
+  <si>
+    <t>mparker@traffixdevices.com</t>
+  </si>
+  <si>
+    <t>641-472-5096</t>
+  </si>
+  <si>
+    <t>Radiance Dairy</t>
+  </si>
+  <si>
+    <t>Francis Thicke</t>
+  </si>
+  <si>
+    <t>fthicke@iowatelecom.net</t>
+  </si>
+  <si>
+    <t>641-919-9554</t>
+  </si>
+  <si>
+    <t>Fairfield Community School District-Teachers</t>
+  </si>
+  <si>
+    <t>Suzy Nelson</t>
+  </si>
+  <si>
+    <t>suzy.nelson@fairfieldsfuture.org</t>
+  </si>
+  <si>
+    <t>641-472-2957</t>
+  </si>
+  <si>
+    <t>Cambridge Investments</t>
+  </si>
+  <si>
+    <t>Carrie Lathrop</t>
+  </si>
+  <si>
+    <t>Jefferson County Juvenile Courts</t>
+  </si>
+  <si>
+    <t>Troy Seeley</t>
   </si>
   <si>
     <t>Des Moines Music Coalition</t>
   </si>
   <si>
     <t>Jordan Mayland</t>
   </si>
   <si>
-    <t>jordan@desmoinesmc.com</t>
+    <t xml:space="preserve">jordan@desmoinesmc.com </t>
   </si>
   <si>
     <t>(515)943-7170</t>
   </si>
   <si>
     <t>DSM, IA</t>
   </si>
   <si>
-    <t>X</t>
+    <t>Drake University Sprout Garden</t>
+  </si>
+  <si>
+    <t>Renee Sedlacek Lee</t>
+  </si>
+  <si>
+    <t>renee.sedlacek@drake.edu</t>
+  </si>
+  <si>
+    <t>(515)271-2454</t>
   </si>
   <si>
     <t>Drake University Occupational Therapy</t>
   </si>
   <si>
     <t>Rachel Allen-McHugh</t>
   </si>
   <si>
     <t>rachel.allen-mchugh@drake.edu</t>
   </si>
   <si>
     <t>(515)943-4010</t>
   </si>
   <si>
-    <t>Drake University Physics / Astronomy</t>
-[...1 lines deleted...]
-  <si>
     <t>Julie Lafranzo</t>
   </si>
   <si>
     <t>julie.lafronzo@drake.edu</t>
   </si>
   <si>
     <t>(515)271-3141</t>
   </si>
   <si>
-    <t>Drake University Sprout Garden</t>
-[...10 lines deleted...]
-  <si>
     <t>Employee and Family Resources</t>
   </si>
   <si>
     <t>Maya Whitaker</t>
   </si>
   <si>
     <t>mwhitaker@efr.org</t>
   </si>
   <si>
     <t>(515)471-2355</t>
   </si>
   <si>
-    <t>Girl Scounts</t>
-[...5 lines deleted...]
-    <t>jcarlson@gsiowa.org</t>
+    <t xml:space="preserve">jcarlson@gsiowa.org </t>
   </si>
   <si>
     <t>800-342-8389</t>
   </si>
   <si>
     <t>Iowa State 4H</t>
   </si>
   <si>
     <t>Megan Freel</t>
   </si>
   <si>
     <t>meganmae@iastate.edu</t>
   </si>
   <si>
     <t>(515)661-3059</t>
   </si>
   <si>
     <t>Health Tech Association</t>
   </si>
   <si>
     <t>Maysa Parish</t>
   </si>
   <si>
     <t xml:space="preserve">maysa@healthtechassociates.org </t>
   </si>
   <si>
     <t>(515)537-1000</t>
   </si>
   <si>
-    <t xml:space="preserve">Central College </t>
+    <t>Central College</t>
   </si>
   <si>
     <t>Melissa Van Gorp</t>
   </si>
   <si>
     <t>vangorpm@central.edu</t>
   </si>
   <si>
     <t>1-877-426-3687</t>
   </si>
   <si>
-    <t xml:space="preserve">Black Excellence </t>
-[...2 lines deleted...]
-    <t>Jerry Brantley</t>
+    <t>Black Excellence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jerry Brantley </t>
   </si>
   <si>
     <t>BRANTLJ2@nationwide.com</t>
   </si>
   <si>
     <t>(515)864-8973</t>
   </si>
   <si>
     <t>US Cellular</t>
   </si>
   <si>
     <t>Casey O'Donnell</t>
   </si>
   <si>
     <t>codonnell@bgca.org</t>
   </si>
   <si>
     <t>404-487-5700</t>
   </si>
   <si>
-    <t>(515)676-0005</t>
-[...419 lines deleted...]
-    <t>641-472-4166</t>
+    <t>Conscious Cash</t>
+  </si>
+  <si>
+    <t>coachmj@consciouscashteam.org</t>
+  </si>
+  <si>
+    <t>(312)-561-0665</t>
+  </si>
+  <si>
+    <t>Des Moines Art Center</t>
+  </si>
+  <si>
+    <t>Dizzy Ransmeier</t>
+  </si>
+  <si>
+    <t>dransmeier@desmoinesartcenter.org</t>
+  </si>
+  <si>
+    <t>(515)-271-0325</t>
+  </si>
+  <si>
+    <t>CHIC Girls</t>
+  </si>
+  <si>
+    <t>Christy Harmon</t>
+  </si>
+  <si>
+    <t>chiccommunityservices@gmail.com</t>
+  </si>
+  <si>
+    <t>319.504.3186</t>
+  </si>
+  <si>
+    <t>Science Center</t>
+  </si>
+  <si>
+    <t>Jolie Pelds</t>
+  </si>
+  <si>
+    <t>jolie.pelds@sciowa.org</t>
+  </si>
+  <si>
+    <t>515.274.6868</t>
+  </si>
+  <si>
+    <t>Visual Art Assocation at Drake</t>
+  </si>
+  <si>
+    <t>Anna Sturgis</t>
+  </si>
+  <si>
+    <t>anna.sturgis@drake.edu</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>United Way of Central Iowa</t>
+  </si>
+  <si>
+    <t>Cheryl Werner</t>
+  </si>
+  <si>
+    <t>cheryl.werner@unitedwaydm.org</t>
+  </si>
+  <si>
+    <t>Education Leadership Initiative</t>
+  </si>
+  <si>
+    <t>Chase Young</t>
+  </si>
+  <si>
+    <t>chase.young@unitedwaydm.org 515-246-6504</t>
+  </si>
+  <si>
+    <t>Unity Point</t>
+  </si>
+  <si>
+    <t>Joyce Mc Danel</t>
+  </si>
+  <si>
+    <t>515-241-6212</t>
+  </si>
+  <si>
+    <t>Des Moines YMCA</t>
+  </si>
+  <si>
+    <t>Tavian Banks</t>
+  </si>
+  <si>
+    <t>tavian.banks@dmymca.org</t>
+  </si>
+  <si>
+    <t>Iowa Public Television</t>
+  </si>
+  <si>
+    <t>Kelly Nesheim</t>
+  </si>
+  <si>
+    <t>515-725-9728</t>
+  </si>
+  <si>
+    <t>Principal Financial Group</t>
+  </si>
+  <si>
+    <t>Des Moines University</t>
+  </si>
+  <si>
+    <t>Sue Huppert</t>
+  </si>
+  <si>
+    <t>515-271-1400</t>
+  </si>
+  <si>
+    <t>Iowa State University</t>
+  </si>
+  <si>
+    <t>Drake University</t>
+  </si>
+  <si>
+    <t>Dr. Sarah Derry</t>
+  </si>
+  <si>
+    <t>515-271-2403</t>
+  </si>
+  <si>
+    <t>DMACC</t>
+  </si>
+  <si>
+    <t>Albert Farr</t>
+  </si>
+  <si>
+    <t>afarr@dmacc.edu</t>
+  </si>
+  <si>
+    <t>Mercy College</t>
+  </si>
+  <si>
+    <t>Dr. Judith Monroe</t>
+  </si>
+  <si>
+    <t>jmonroe@mecrydesmoines.org</t>
+  </si>
+  <si>
+    <t>Merle Hay Bowling Lanes</t>
+  </si>
+  <si>
+    <t>515-630-0122</t>
+  </si>
+  <si>
+    <t>515-238-1690</t>
+  </si>
+  <si>
+    <t>Sherman Hill Neighborhood Assoc.</t>
+  </si>
+  <si>
+    <t>Angela Broughton-Romain</t>
+  </si>
+  <si>
+    <t>abroughtonromain@me.com</t>
+  </si>
+  <si>
+    <t>Capital Hill Lutheran Church</t>
+  </si>
+  <si>
+    <t>chlcdesmoines.org</t>
+  </si>
+  <si>
+    <t>AMC Theaters</t>
+  </si>
+  <si>
+    <t>515-276-2419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D.A.R.T </t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Food Bank of Iowa</t>
+  </si>
+  <si>
+    <t>Marie Peterson</t>
+  </si>
+  <si>
+    <t>515-867-2884</t>
+  </si>
+  <si>
+    <t>Des Moines Playhouse</t>
+  </si>
+  <si>
+    <t>David Kiltpatrick</t>
+  </si>
+  <si>
+    <t>515-974-5353</t>
+  </si>
+  <si>
+    <t>Main Frame Studios</t>
+  </si>
+  <si>
+    <t>Julia Franklin</t>
+  </si>
+  <si>
+    <t>515-216-4253</t>
+  </si>
+  <si>
+    <t>Christa.vanderleest@dmymca.org</t>
+  </si>
+  <si>
+    <t>Des Moines Botanical Garden</t>
+  </si>
+  <si>
+    <t>education@dmbotanicalgardens.com</t>
+  </si>
+  <si>
+    <t>Local Evaluator</t>
+  </si>
+  <si>
+    <t>Margaret Connet</t>
+  </si>
+  <si>
+    <t>mjconnet@gmail.com</t>
+  </si>
+  <si>
+    <t>21st CCLC Report</t>
+  </si>
+  <si>
+    <t>Urban Bike Food Ministry</t>
+  </si>
+  <si>
+    <t>ubfmdsm.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Des Moines Public Schools </t>
+  </si>
+  <si>
+    <t>Jaynette Rittman</t>
+  </si>
+  <si>
+    <t>jaynette.rittman@dmschools.org</t>
+  </si>
+  <si>
+    <t>515-729-2359</t>
+  </si>
+  <si>
+    <t>ISU 4H Extension</t>
+  </si>
+  <si>
+    <t>515-294-5342</t>
+  </si>
+  <si>
+    <t>DM Parks &amp; Recreation</t>
+  </si>
+  <si>
+    <t>Charles Zanders</t>
+  </si>
+  <si>
+    <t>515-237-1386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Des Moines  Public Library </t>
+  </si>
+  <si>
+    <t>Ashley Molzen</t>
+  </si>
+  <si>
+    <t>515-283-4152</t>
+  </si>
+  <si>
+    <t>Meals From the Heartland</t>
+  </si>
+  <si>
+    <t>515-473-9530</t>
+  </si>
+  <si>
+    <t>Wildwood Hills Ranch</t>
+  </si>
+  <si>
+    <t>Ben Cohen</t>
+  </si>
+  <si>
+    <t>614-396-2414 ext 214</t>
+  </si>
+  <si>
+    <t>Jeff Hill Basketball Camp</t>
+  </si>
+  <si>
+    <t>Jeff Hill</t>
+  </si>
+  <si>
+    <t>515-664-4474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harrison Barnes Basketball Camp </t>
+  </si>
+  <si>
+    <t>National Society of Black Engineers</t>
+  </si>
+  <si>
+    <t>Marlin Bright</t>
+  </si>
+  <si>
+    <t>310-803-6598</t>
+  </si>
+  <si>
+    <t>DM Chapter of Links Inc.</t>
+  </si>
+  <si>
+    <t>Pat Palmer</t>
+  </si>
+  <si>
+    <t>515-244-7702</t>
+  </si>
+  <si>
+    <t>Pyramid Theatre Co.</t>
+  </si>
+  <si>
+    <t>Tiffany Johnson</t>
+  </si>
+  <si>
+    <t>admin@pyramidtheatre.com</t>
+  </si>
+  <si>
+    <t>Bank of America</t>
+  </si>
+  <si>
+    <t>Annie Brandy</t>
+  </si>
+  <si>
+    <t>annie.brandt@bofa.com</t>
+  </si>
+  <si>
+    <t>Bankers Trust</t>
+  </si>
+  <si>
+    <t>Sharon  Gaddy-Hanna</t>
+  </si>
+  <si>
+    <t>515-245-2426</t>
+  </si>
+  <si>
+    <t>Wells Fargo</t>
+  </si>
+  <si>
+    <t>Martine Olson-Daniel</t>
+  </si>
+  <si>
+    <t>martineolson-daniel@wellsfargo.com 515-557-1444</t>
+  </si>
+  <si>
+    <t>Bross-Kline Electric</t>
+  </si>
+  <si>
+    <t>Brian Ross</t>
+  </si>
+  <si>
+    <t>Admin@klineelectric.com</t>
+  </si>
+  <si>
+    <t>515-979-7619</t>
+  </si>
+  <si>
+    <t>Pro Iowa Soccer</t>
+  </si>
+  <si>
+    <t>Kyle Davy</t>
+  </si>
+  <si>
+    <t>kyle.davy@proiowa.com</t>
+  </si>
+  <si>
+    <t>515-457-6363</t>
+  </si>
+  <si>
+    <t>Iowa Work Force</t>
+  </si>
+  <si>
+    <t>Karen Evans</t>
+  </si>
+  <si>
+    <t>karen.evans@iwd.iowa.gov</t>
+  </si>
+  <si>
+    <t>515-725-5696</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ballet Des Moines </t>
+  </si>
+  <si>
+    <t>Beau Kenyon</t>
+  </si>
+  <si>
+    <t>617-306-7589</t>
+  </si>
+  <si>
+    <t>Hoyt Sherman Place</t>
+  </si>
+  <si>
+    <t>Janet Mootz</t>
+  </si>
+  <si>
+    <t>515-452-0610</t>
+  </si>
+  <si>
+    <t>Grandview College</t>
+  </si>
+  <si>
+    <t>Alex Piedras</t>
+  </si>
+  <si>
+    <t>apiedras@grandview.edu</t>
+  </si>
+  <si>
+    <t>515-263-6017</t>
+  </si>
+  <si>
+    <t>Volunteers in Service to America (VISTA)</t>
+  </si>
+  <si>
+    <t>Youth Program Quality Assurance (YPQA)</t>
+  </si>
+  <si>
+    <t>Billy Stone</t>
+  </si>
+  <si>
+    <t>Howells Pumpkin Patch</t>
+  </si>
+  <si>
+    <t>515-981-0863</t>
+  </si>
+  <si>
+    <t>Iowa Realty</t>
+  </si>
+  <si>
+    <t>Leila Granger</t>
+  </si>
+  <si>
+    <t>LeilaGranger@IowaRealty.com</t>
+  </si>
+  <si>
+    <t>515-822-6234</t>
+  </si>
+  <si>
+    <t>Des Moines Menace Soccer</t>
+  </si>
+  <si>
+    <t>HyVee Kids in the Kitchen</t>
+  </si>
+  <si>
+    <t>515-957-5771</t>
+  </si>
+  <si>
+    <t>Anderson, Chris &amp; Laurie</t>
+  </si>
+  <si>
+    <t>Laurie Anderson</t>
+  </si>
+  <si>
+    <t>Local-Audubon</t>
+  </si>
+  <si>
+    <t>Audubon City Police</t>
+  </si>
+  <si>
+    <t>Coby Gust</t>
+  </si>
+  <si>
+    <t>policedept@cityofauduboniowa.com</t>
+  </si>
+  <si>
+    <t>(712) 563-2500</t>
+  </si>
+  <si>
+    <t>Local - Audubon</t>
+  </si>
+  <si>
+    <t>Audubon County Fair</t>
+  </si>
+  <si>
+    <t>Chris Jensen</t>
+  </si>
+  <si>
+    <t>Audubon Fire Dept.</t>
+  </si>
+  <si>
+    <t>Tyler Thygesen</t>
+  </si>
+  <si>
+    <t>Audubon Public Library</t>
+  </si>
+  <si>
+    <t>Jenny Smith</t>
+  </si>
+  <si>
+    <t>Audubon Swimming Pool</t>
+  </si>
+  <si>
+    <t>Roxane Hoyle</t>
+  </si>
+  <si>
+    <t>rs_hoyle@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avoca Swimming Pool</t>
+  </si>
+  <si>
+    <t>Wegner, Brooke</t>
+  </si>
+  <si>
+    <t>Casey's General Store</t>
+  </si>
+  <si>
+    <t>Christensen Motors-Pat Kaiser</t>
+  </si>
+  <si>
+    <t>Adam Kaiser</t>
+  </si>
+  <si>
+    <t>(712) 563-4241</t>
+  </si>
+  <si>
+    <t>Crawfor County Trust &amp; Bank</t>
+  </si>
+  <si>
+    <t>Renee Rustvold</t>
+  </si>
+  <si>
+    <t>(712) 563-4255</t>
+  </si>
+  <si>
+    <t>Diest, Tara &amp; Richard</t>
+  </si>
+  <si>
+    <t>Tara Diest</t>
+  </si>
+  <si>
+    <t>FFA - Audubon Alumni</t>
+  </si>
+  <si>
+    <t>Brittany Elmquist</t>
+  </si>
+  <si>
+    <t>Firehouse Flames</t>
+  </si>
+  <si>
+    <t>Ashley Obermeier</t>
+  </si>
+  <si>
+    <t>Guthrie Center Pool</t>
+  </si>
+  <si>
+    <t>Justin/Heather Sprague</t>
+  </si>
+  <si>
+    <t>ISU Extention Office</t>
+  </si>
+  <si>
+    <t>Abby VanArnem</t>
+  </si>
+  <si>
+    <t>(712) 563-4239</t>
+  </si>
+  <si>
+    <t>Jensen, Brian &amp; Kathy</t>
+  </si>
+  <si>
+    <t>Jensen, Chris</t>
+  </si>
+  <si>
+    <t>Kohout, Justina &amp; Mary Kay Lewis</t>
+  </si>
+  <si>
+    <t>Justina Kohout</t>
+  </si>
+  <si>
+    <t>Landus</t>
+  </si>
+  <si>
+    <t>Littlefield Recreational Area</t>
+  </si>
+  <si>
+    <t>auduboncountyconservation@aol.com</t>
+  </si>
+  <si>
+    <t>(712) 268-2762</t>
+  </si>
+  <si>
+    <t>Madsen Farms</t>
+  </si>
+  <si>
+    <t>Madsen, Eric &amp; Ashley</t>
+  </si>
+  <si>
+    <t>ashkmadsen@gmail.com</t>
+  </si>
+  <si>
+    <t>Madsen, Paul &amp; Shelli</t>
+  </si>
+  <si>
+    <t>Shelli Madsen</t>
+  </si>
+  <si>
+    <t>Methodist Oval Church Group</t>
+  </si>
+  <si>
+    <t>Nicki Olsen</t>
+  </si>
+  <si>
+    <t>Mexican Cooking</t>
+  </si>
+  <si>
+    <t>Dexter Sonntag</t>
+  </si>
+  <si>
+    <t>dexterrhopp@gmail.com</t>
+  </si>
+  <si>
+    <t>Nelson, Jared &amp; Courtney</t>
+  </si>
+  <si>
+    <t>Courtney Nelson</t>
+  </si>
+  <si>
+    <t>Olsen, Nicki</t>
+  </si>
+  <si>
+    <t>Rattenburg, Joel &amp; Rhonda</t>
+  </si>
+  <si>
+    <t>Rhonda Rattenburg</t>
+  </si>
+  <si>
+    <t>Rose Theater</t>
+  </si>
+  <si>
+    <t>Smudge LLC</t>
+  </si>
+  <si>
+    <t>Jen Nelson</t>
+  </si>
+  <si>
+    <t>Sprague, Heater</t>
+  </si>
+  <si>
+    <t>Heather Sprague</t>
+  </si>
+  <si>
+    <t>Stephanie Sorenson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">White Rock Conservancy </t>
+  </si>
+  <si>
+    <t>guestinfo@whiterockconservancy.org</t>
+  </si>
+  <si>
+    <t>(712) 790-8221</t>
+  </si>
+  <si>
+    <t>Wittrock, Kevin</t>
+  </si>
+  <si>
+    <t>ed@ywcaclinton.org</t>
+  </si>
+  <si>
+    <t>563-242-2110</t>
+  </si>
+  <si>
+    <t>Jill Schmidt</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Molly Jones</t>
+  </si>
+  <si>
+    <t>molly.jones@csdkq.org</t>
+  </si>
+  <si>
+    <t>563-243-9600</t>
+  </si>
+  <si>
+    <t>schmibea@mercyhealth.com                    563.242.1521</t>
+  </si>
+  <si>
+    <t>SFergurson@clintonpubliclibrary.us</t>
+  </si>
+  <si>
+    <t>563-242-8441</t>
+  </si>
+  <si>
+    <t>shane.haskell@csdkq.org</t>
+  </si>
+  <si>
+    <t>(563) 243-1458</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>State Library of Iowa</t>
+  </si>
+  <si>
+    <t>information.services@iowa.gov</t>
+  </si>
+  <si>
+    <t>https://www.statelibraryofiowa.gov/</t>
+  </si>
+  <si>
+    <t>800.248.4483</t>
+  </si>
+  <si>
+    <t>ALL</t>
+  </si>
+  <si>
+    <t>Directory of all public libraries in Iowa</t>
+  </si>
+  <si>
+    <t>https://www.statelibraryofiowa.gov/index.php/libraries/resources/directory</t>
+  </si>
+  <si>
+    <t>ESL Literacy Website</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://eslliteracywebsite.blogspot.com/ </t>
+  </si>
+  <si>
+    <t>(509) 465-1504</t>
+  </si>
+  <si>
+    <t>info@iowaagliteracy.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.iowaagliteracy.org/resources/publications/publications.aspx </t>
+  </si>
+  <si>
+    <t>Science Center of Iowa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sciowa.org/education/schools/school-visits/ </t>
+  </si>
+  <si>
+    <t>515-274-6868 ext. 222</t>
+  </si>
+  <si>
+    <t>Girl Scouts of Iowa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.girlscoutsiowa.org/ </t>
+  </si>
+  <si>
+    <t>(800) 342-8389</t>
+  </si>
+  <si>
+    <t>Boys Scouts Mid America</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.mac-bsa.org/  </t>
+  </si>
+  <si>
+    <t>402.431.9272</t>
+  </si>
+  <si>
+    <t>4H Clubs</t>
+  </si>
+  <si>
+    <t>https://www.extension.iastate.edu/4h/</t>
+  </si>
+  <si>
+    <t>(515) 294-1017</t>
+  </si>
+  <si>
+    <t>Iowa DNR Education</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.iowadnr.gov/Conservation/For-Teachers/Classroom-Resources </t>
+  </si>
+  <si>
+    <t>515-725-8200</t>
+  </si>
+  <si>
+    <t>Google CS First</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://csfirst.withgoogle.com/en/home </t>
+  </si>
+  <si>
+    <t>Google Computer Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://edu.google.com/computer-science/ </t>
+  </si>
+  <si>
+    <t>Iowa STEM</t>
+  </si>
+  <si>
+    <t>https://iowastem.org/</t>
+  </si>
+  <si>
+    <t>515-335-1531</t>
+  </si>
+  <si>
+    <t>NASA Afterschool Universe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://imagine.gsfc.nasa.gov/educators/programs/au/overview/      </t>
+  </si>
+  <si>
+    <t>NASA Education</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nasa.gov/offices/education/about/index.html </t>
+  </si>
+  <si>
+    <t>(650) 604-4789</t>
+  </si>
+  <si>
+    <t>Grubb YMCA Chess Club</t>
+  </si>
+  <si>
+    <t>https://www.dmymca.org/locations/john-r-grubb-community-ymca</t>
+  </si>
+  <si>
+    <t>515-246-0790</t>
+  </si>
+  <si>
+    <t>IAA Directory</t>
+  </si>
+  <si>
+    <t>https://www.iowaafterschoolalliance.org/</t>
+  </si>
+  <si>
+    <t>515-243-2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.iptv.org/education </t>
+  </si>
+  <si>
+    <t>(515) 725.9719</t>
+  </si>
+  <si>
+    <t>AfterSchool Arts Program</t>
+  </si>
+  <si>
+    <t>https://asap-dsm.org/</t>
+  </si>
+  <si>
+    <t>515-770-3379</t>
+  </si>
+  <si>
+    <t>contactus@foodbankiowa.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.foodbankiowa.org/ </t>
+  </si>
+  <si>
+    <t>515) 564-0329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HyVee Dieticians </t>
+  </si>
+  <si>
+    <t>KidsFit@hy-vee.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hy-vee.com/health/hy-vee-dietitians/default.aspx </t>
+  </si>
+  <si>
+    <t>515-695-3121</t>
+  </si>
+  <si>
+    <t>Iowa Beef Council</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.iabeef.org/resources/education-resources </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iowa Egg Council </t>
+  </si>
+  <si>
+    <t>info@iowaegg.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.iowaegg.org/schools/ </t>
+  </si>
+  <si>
+    <t>515-727-4701</t>
+  </si>
+  <si>
+    <t>Iowa School of Rock</t>
+  </si>
+  <si>
+    <t>https://www.schoolofrock.com/locations/westdesmoines</t>
+  </si>
+  <si>
+    <t>515-999-7625</t>
+  </si>
+  <si>
+    <t>Children's Authors</t>
+  </si>
+  <si>
+    <t>https://www.iowacenterforthebook.org/authors/authors-that-do-programs/childrens-authors-that-do-programs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South Eastern Iowa Community College </t>
+  </si>
+  <si>
+    <t>Brenda Kempker</t>
+  </si>
+  <si>
+    <t>https://resources.scciowa.edu/conted/aelhsed/</t>
+  </si>
+  <si>
+    <t>(319) 208-5314</t>
+  </si>
+  <si>
+    <t>Eastern Iowa Community College</t>
+  </si>
+  <si>
+    <t>https://eicc.edu/classes-programs/professional-lifelong-learning/adult-literacy.aspx</t>
+  </si>
+  <si>
+    <t>888-336-3907</t>
+  </si>
+  <si>
+    <t>North Eastern Iowa Community College</t>
+  </si>
+  <si>
+    <t>https://www.nicc.edu/academics/adult-education/</t>
+  </si>
+  <si>
+    <t>844-642-2338</t>
+  </si>
+  <si>
+    <t>Hawkeye Community College</t>
+  </si>
+  <si>
+    <t>Laura Hidlebaugh</t>
+  </si>
+  <si>
+    <t>https://www.hawkeyecollege.edu/business-community/adult-education</t>
+  </si>
+  <si>
+    <t>319-296-2329 ext.2005</t>
+  </si>
+  <si>
+    <t>Kirkwood Community College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.kirkwood.edu/hscomp </t>
+  </si>
+  <si>
+    <t>319-784-1510</t>
+  </si>
+  <si>
+    <t>Jonathan Klaus</t>
+  </si>
+  <si>
+    <t>http://www.indianhills.edu/cews/highschool_ell.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(641) 683-5189 </t>
+  </si>
+  <si>
+    <t>Iowa Valley Community College</t>
+  </si>
+  <si>
+    <t>Kathy Siebring</t>
+  </si>
+  <si>
+    <t>https://ce.iavalley.edu/adult-literacy/</t>
+  </si>
+  <si>
+    <t>641-844-5655</t>
+  </si>
+  <si>
+    <t>North Iowa Area Community College</t>
+  </si>
+  <si>
+    <t>Iowa Lakes Community College</t>
+  </si>
+  <si>
+    <t>Melissa Haukap</t>
+  </si>
+  <si>
+    <t>https://iowalakes.edu/continuing-education/adult-education-literacy/</t>
+  </si>
+  <si>
+    <t>712-852-5206</t>
+  </si>
+  <si>
+    <t>Iowa Central Community College</t>
+  </si>
+  <si>
+    <t>Susan Doyle</t>
+  </si>
+  <si>
+    <t>https://www.iowacentral.edu/businessandcommunity/non-credit_hsed.asp</t>
+  </si>
+  <si>
+    <t>515-574-1263</t>
+  </si>
+  <si>
+    <t>Des Moines Area Community College</t>
+  </si>
+  <si>
+    <t>https://internal.dmacc.edu/ael/Pages/welcome.aspx</t>
+  </si>
+  <si>
+    <t>515-697-7762</t>
+  </si>
+  <si>
+    <t>Southwestern Community College</t>
+  </si>
+  <si>
+    <t>Darla Helm</t>
+  </si>
+  <si>
+    <t>https://www.swcciowa.edu/business-and-community-development/adult-education-literacy</t>
+  </si>
+  <si>
+    <t>641.782.1497</t>
+  </si>
+  <si>
+    <t>https://www.blankparkzoo.com/education/schools--educators</t>
+  </si>
+  <si>
+    <t>515-974-2550</t>
+  </si>
+  <si>
+    <t>Cody Fulkerson</t>
+  </si>
+  <si>
+    <t>Dwight Turner</t>
+  </si>
+  <si>
+    <t>mrobinson@belltowertheater.net</t>
+  </si>
+  <si>
+    <t>Dubuque Community Police: Community Policing Officers</t>
+  </si>
+  <si>
+    <t>Joel:563-564-7344</t>
+  </si>
+  <si>
+    <t>Joe Maloney</t>
+  </si>
+  <si>
+    <t>jmaloney@dbqschools.org</t>
+  </si>
+  <si>
+    <t>jason.denlinger@dubuquecountyiowa.gov</t>
+  </si>
+  <si>
+    <t>319-232-6601</t>
+  </si>
+  <si>
+    <t>563-583-6431 EX. 225</t>
+  </si>
+  <si>
+    <t>ISU Extenstion</t>
+  </si>
+  <si>
+    <t>katiejp@iastate.edu, limoehl@iastate.edu</t>
+  </si>
+  <si>
+    <t>National Missippi River Museum &amp; Aquarium</t>
+  </si>
+  <si>
+    <t>Kaelyn howe</t>
+  </si>
+  <si>
+    <t>khowe@rivermuseum.com</t>
+  </si>
+  <si>
+    <t>Michaela.Freiburger@scouting.org</t>
+  </si>
+  <si>
+    <t>Rising Star Theatre</t>
+  </si>
+  <si>
+    <t>megan@risingstartheatrecompany.com</t>
+  </si>
+  <si>
+    <t>Steeple Square</t>
+  </si>
+  <si>
+    <t>Scott Ellerbach</t>
+  </si>
+  <si>
+    <t>563.258.9997</t>
+  </si>
+  <si>
+    <t>Kelly.Simon@wdbqschools.org</t>
+  </si>
+  <si>
+    <t>(319) 261-7323</t>
+  </si>
+  <si>
+    <t>Meals on Wheels</t>
+  </si>
+  <si>
+    <t>Karlie Krob</t>
+  </si>
+  <si>
+    <t>kkrob@horizonsfamily.org</t>
+  </si>
+  <si>
+    <t>319-375-3125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivet Church </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michelle </t>
+  </si>
+  <si>
+    <t>olivetcrchurch@gmail.com</t>
+  </si>
+  <si>
+    <t>Sport Clips</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>alfreda40@aol.com</t>
+  </si>
+  <si>
+    <t>Coarlville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelli Michel </t>
+  </si>
+  <si>
+    <t>kmichel@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>Diwali Community</t>
+  </si>
+  <si>
+    <t>Karishma Huddar</t>
+  </si>
+  <si>
+    <t>Karishma Huddar &lt;karishma.huddar@gmail.com&gt;</t>
+  </si>
+  <si>
+    <t>CRBT</t>
+  </si>
+  <si>
+    <t>John Rodriguez</t>
+  </si>
+  <si>
+    <t>N/a</t>
+  </si>
+  <si>
+    <t>319-310-5723</t>
+  </si>
+  <si>
+    <t>Trayvon</t>
+  </si>
+  <si>
+    <t>319/491/0554</t>
+  </si>
+  <si>
+    <t>Jakema</t>
+  </si>
+  <si>
+    <t>515/452/7150</t>
+  </si>
+  <si>
+    <t>Phoenix Univ.</t>
+  </si>
+  <si>
+    <t>Tanisha</t>
+  </si>
+  <si>
+    <t>435-327-1775</t>
+  </si>
+  <si>
+    <t>Kirkwood</t>
+  </si>
+  <si>
+    <t>Daisy</t>
+  </si>
+  <si>
+    <t>319/504/3243</t>
+  </si>
+  <si>
+    <t>Mt. Mercy</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>712-830-0077</t>
+  </si>
+  <si>
+    <t>Alex Christiansen</t>
+  </si>
+  <si>
+    <t>Prairie Robotics</t>
+  </si>
+  <si>
+    <t>alexaluciasc@gmail.com</t>
+  </si>
+  <si>
+    <t>563/343/9930</t>
+  </si>
+  <si>
+    <t>5 High School students</t>
+  </si>
+  <si>
+    <t>1 Robotics Coach</t>
+  </si>
+  <si>
+    <t>J.J. Trotta</t>
+  </si>
+  <si>
+    <t>jtrotta@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>Greg Jengens</t>
+  </si>
+  <si>
+    <t>gjengens@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>Crystal Hall</t>
+  </si>
+  <si>
+    <t>chall@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>Melissa Walker</t>
+  </si>
+  <si>
+    <t>mwalker@tanagerplace.org</t>
+  </si>
+  <si>
+    <t>Melissa Dena</t>
+  </si>
+  <si>
+    <t>Mercy Hospital</t>
+  </si>
+  <si>
+    <t>Intern's daughter</t>
+  </si>
+  <si>
+    <t>Caydence Wilkin</t>
+  </si>
+  <si>
+    <t>Linn County staff</t>
+  </si>
+  <si>
+    <t>Sam Sheets</t>
+  </si>
+  <si>
+    <t>Former Scholar</t>
+  </si>
+  <si>
+    <t>Luci Furaja</t>
+  </si>
+  <si>
+    <t>Kelliah Nsanzabandi</t>
+  </si>
+  <si>
+    <t>Amina Mwalimes</t>
+  </si>
+  <si>
+    <t>Raptor Pro Soccer Team</t>
+  </si>
+  <si>
+    <t>Hussein Mohamed</t>
+  </si>
+  <si>
+    <t>tislas.iaraptorsfc@gmail.com</t>
+  </si>
+  <si>
+    <t>Sean Austin</t>
+  </si>
+  <si>
+    <t>Dawson Swearengen</t>
+  </si>
+  <si>
+    <t>Christy Rezin</t>
+  </si>
+  <si>
+    <t>Freedom Schools Partner</t>
+  </si>
+  <si>
+    <t>319-540-1128</t>
+  </si>
+  <si>
+    <t>Jeff Johnston</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>Childrens Museum</t>
+  </si>
+  <si>
+    <t>Aimee Mussman</t>
+  </si>
+  <si>
+    <t>319-625-6255</t>
+  </si>
+  <si>
+    <t>Antelope Library</t>
+  </si>
+  <si>
+    <t>Casssandra Elton</t>
+  </si>
+  <si>
+    <t>Cassandra@antelopelendinglibrary.org</t>
+  </si>
+  <si>
+    <t>Johnson County Public Health</t>
+  </si>
+  <si>
+    <t>Susan Vilet</t>
+  </si>
+  <si>
+    <t>svileta@johnsoncountyiowa.gov</t>
+  </si>
+  <si>
+    <t>319-688-5910Johonson County</t>
+  </si>
+  <si>
+    <t>Johnson County</t>
+  </si>
+  <si>
+    <t>Iowa City Bike Library</t>
+  </si>
+  <si>
+    <t>Dustin</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>Brett Erickson</t>
+  </si>
+  <si>
+    <t>sgeneva-ui.org</t>
+  </si>
+  <si>
+    <t>563-340-1607</t>
+  </si>
+  <si>
+    <t>TruBlends Barber</t>
+  </si>
+  <si>
+    <t>Terrance Brown</t>
+  </si>
+  <si>
+    <t>trublends@gmail.com</t>
+  </si>
+  <si>
+    <t>279-800-7406</t>
+  </si>
+  <si>
+    <t>Cedar, Johnson,</t>
+  </si>
+  <si>
+    <t>U o I Pharm</t>
+  </si>
+  <si>
+    <t>Aurora Korfist</t>
+  </si>
+  <si>
+    <t>Faith Academey</t>
+  </si>
+  <si>
+    <t>Alicia Wegner</t>
+  </si>
+  <si>
+    <t>aweanger@faithacademeyiowa.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319-530-19000 Johnson </t>
+  </si>
+  <si>
+    <t>Vice</t>
+  </si>
+  <si>
+    <t>Demirus</t>
+  </si>
+  <si>
+    <t>First Congregational United Church of Christ</t>
+  </si>
+  <si>
+    <t>Iris Strong</t>
+  </si>
+  <si>
+    <t>iris@firstchurchcr.org</t>
+  </si>
+  <si>
+    <t>(319) 362-1926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGBTQ+ Youth Center - Tanager  </t>
+  </si>
+  <si>
+    <t>Lori Ampey</t>
+  </si>
+  <si>
+    <t>lampey@tanagerplace.org</t>
+  </si>
+  <si>
+    <t> 319-286-4545    </t>
+  </si>
+  <si>
+    <t>Johnson STEAM Academy</t>
+  </si>
+  <si>
+    <t>Kelli Rozendaal</t>
+  </si>
+  <si>
+    <t>319-558-2174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trailside Elementary </t>
+  </si>
+  <si>
+    <t>Paulette Hageman</t>
+  </si>
+  <si>
+    <t>phageman@crschools.us</t>
+  </si>
+  <si>
+    <t>319-558-2264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Women's Optimist Group </t>
+  </si>
+  <si>
+    <t>Sara Hoeger</t>
+  </si>
+  <si>
+    <t>shoeger@inmyclub.org</t>
+  </si>
+  <si>
+    <t>(319) 551-5435</t>
+  </si>
+  <si>
+    <t>Corridor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAE Systems </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Meter </t>
+  </si>
+  <si>
+    <t>Angie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hub - Tanager </t>
+  </si>
+  <si>
+    <t>Jenna</t>
+  </si>
+  <si>
+    <t>NAACP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nancy Humbles </t>
+  </si>
+  <si>
+    <t>njhumbles@icloud.com</t>
+  </si>
+  <si>
+    <t>K Club - Kiwanis Club</t>
+  </si>
+  <si>
+    <t>Laurel Worden</t>
+  </si>
+  <si>
+    <t>+1 (319) 521-1912</t>
+  </si>
+  <si>
+    <t>Josh Porter</t>
+  </si>
+  <si>
+    <t>jporter@fdschools.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Dodge </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chief Quinn </t>
+  </si>
+  <si>
+    <t>dquinn@fortdodgeiowaorg</t>
+  </si>
+  <si>
+    <t>Linda cline</t>
+  </si>
+  <si>
+    <t>lcline@iastate.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dee Hasen </t>
+  </si>
+  <si>
+    <t>515-573-7905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matt Cosgrove </t>
+  </si>
+  <si>
+    <t>matt.cosgrove@webstercountyia.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murph washington </t>
+  </si>
+  <si>
+    <t>Moore Local</t>
+  </si>
+  <si>
+    <t>Heather Moore</t>
+  </si>
+  <si>
+    <t>Local, region, state</t>
+  </si>
+  <si>
+    <t>Maquoketa Community Schools</t>
+  </si>
+  <si>
+    <t>Chad Spect</t>
+  </si>
+  <si>
+    <t>Delmar Community School</t>
+  </si>
+  <si>
+    <t>Julia Rabe</t>
+  </si>
+  <si>
+    <t>563-674-4164</t>
+  </si>
+  <si>
+    <t>Bellevue Community School</t>
+  </si>
+  <si>
+    <t>Justin Veach</t>
+  </si>
+  <si>
+    <t>563-872-4001</t>
+  </si>
+  <si>
+    <t>Ebenezer Lutheran Church</t>
+  </si>
+  <si>
+    <t>Abby Larson</t>
+  </si>
+  <si>
+    <t>Lisa Rosenbeck</t>
+  </si>
+  <si>
+    <t>(712) 563-3751</t>
+  </si>
+  <si>
+    <t>Kathy Jensen</t>
+  </si>
+  <si>
+    <t>Flores Family</t>
+  </si>
+  <si>
+    <t>Kari Graeve</t>
+  </si>
+  <si>
+    <t>Audubon CSD</t>
+  </si>
+  <si>
+    <t>Liz Brittain</t>
+  </si>
+  <si>
+    <t>(712) 563-2607</t>
+  </si>
+  <si>
+    <t>Mariah Petersen</t>
+  </si>
+  <si>
+    <t>Nick Flores</t>
+  </si>
+  <si>
+    <t>Sprague Family</t>
+  </si>
+  <si>
+    <t>Audubon Firehouse Flames</t>
+  </si>
+  <si>
+    <t>Heather Griffith</t>
+  </si>
+  <si>
+    <t>Audubon Methodist Church Ovals</t>
+  </si>
+  <si>
+    <t>Audubohn Swimming Pool</t>
+  </si>
+  <si>
+    <t>April Brand</t>
+  </si>
+  <si>
+    <t>$50/each visit</t>
+  </si>
+  <si>
+    <t>Atlantic Swimming Pool</t>
+  </si>
+  <si>
+    <t>Baier, Carol</t>
+  </si>
+  <si>
+    <t>Carol Baier</t>
+  </si>
+  <si>
+    <t>Boehm, Katie</t>
+  </si>
+  <si>
+    <t>Katie Boehm</t>
+  </si>
+  <si>
+    <t>Borkowski Family</t>
+  </si>
+  <si>
+    <t>Delyte Borkowski</t>
+  </si>
+  <si>
+    <t>Emerald Motors of Audubon</t>
+  </si>
+  <si>
+    <t>Tonya Vetter</t>
+  </si>
+  <si>
+    <t>Gust, Nichole</t>
+  </si>
+  <si>
+    <t>Nichole Gust</t>
+  </si>
+  <si>
+    <t>Hansen, Lisa</t>
+  </si>
+  <si>
+    <t>Lisa Hansen</t>
+  </si>
+  <si>
+    <t>Hansen, Steph</t>
+  </si>
+  <si>
+    <t>Steph Hansen</t>
+  </si>
+  <si>
+    <t>Hawkins, Greg &amp; Kasey</t>
+  </si>
+  <si>
+    <t>Kasey Hawkins</t>
+  </si>
+  <si>
+    <t>Jones, Becky</t>
+  </si>
+  <si>
+    <t>Becky Jones</t>
+  </si>
+  <si>
+    <t>Lansman, Palle &amp; Hege</t>
+  </si>
+  <si>
+    <t>Palle Landsman</t>
+  </si>
+  <si>
+    <t>Ashley Madsen</t>
+  </si>
+  <si>
+    <t>Nelson, Jalen &amp; Emily</t>
+  </si>
+  <si>
+    <t>Emily Nelson</t>
+  </si>
+  <si>
+    <t>OJK Lawn Care LLC</t>
+  </si>
+  <si>
+    <t>Sorensen, Stephanie &amp; Sid Tison</t>
+  </si>
+  <si>
+    <t>Steph Sorensen</t>
+  </si>
+  <si>
+    <t>Sornson, Chenice</t>
+  </si>
+  <si>
+    <t>Chanice Sornson</t>
+  </si>
+  <si>
+    <t>Sprague, Justing and Heather</t>
+  </si>
+  <si>
+    <t>Swank, Jean</t>
+  </si>
+  <si>
+    <t>Jean Swank</t>
+  </si>
+  <si>
+    <t>Vogl, Lance and Michelle</t>
+  </si>
+  <si>
+    <t>Michelle Vogl</t>
+  </si>
+  <si>
+    <t>ADDS</t>
+  </si>
+  <si>
+    <t>Mary Reed</t>
+  </si>
+  <si>
+    <t>mreed@addsiowa.org</t>
+  </si>
+  <si>
+    <t>Art Center of Burlington</t>
+  </si>
+  <si>
+    <t>Becky Nelson</t>
+  </si>
+  <si>
+    <t>Bnelson@burlington.lib.ia.us</t>
+  </si>
+  <si>
+    <t>Capitol Theater of Burlington</t>
+  </si>
+  <si>
+    <t>BCSD Club M</t>
+  </si>
+  <si>
+    <t>Natalie Hall</t>
+  </si>
+  <si>
+    <t>natalie.hall@bcsds.org</t>
+  </si>
+  <si>
+    <t>x12220</t>
+  </si>
+  <si>
+    <t>School District</t>
+  </si>
+  <si>
+    <t>Des Moines County Conservation</t>
+  </si>
+  <si>
+    <t>nackm@dmcounty.com</t>
+  </si>
+  <si>
+    <t>319-753-8260</t>
+  </si>
+  <si>
+    <t>amberr@girlscoutstoday.org</t>
+  </si>
+  <si>
+    <t>319-752-3639</t>
+  </si>
+  <si>
+    <t>Good News Club</t>
+  </si>
+  <si>
+    <t>sylvia.kreamalmyer@gmail.com</t>
+  </si>
+  <si>
+    <t>Scouts of America</t>
+  </si>
+  <si>
+    <t>matthew.shaw2@scouting.org</t>
+  </si>
+  <si>
+    <t>ISU Extension &amp; Outreach</t>
+  </si>
+  <si>
+    <t>Morgan Hoenig</t>
+  </si>
+  <si>
+    <t>mhoenig@iastate.edu</t>
+  </si>
+  <si>
+    <t>319-671-7165</t>
+  </si>
+  <si>
+    <t>Marine Corps Toys for Tots</t>
+  </si>
+  <si>
+    <t>Todd Lang</t>
+  </si>
+  <si>
+    <t>burlington.ia@toysfortots.org</t>
+  </si>
+  <si>
+    <t>319-759-4545</t>
+  </si>
+  <si>
+    <t>DMC Area Waste Commision</t>
+  </si>
+  <si>
+    <t>Darvin Kendell</t>
+  </si>
+  <si>
+    <t>dkendell@dmcwaste.org</t>
+  </si>
+  <si>
+    <t>319-753-8126</t>
+  </si>
+  <si>
+    <t>DM County</t>
+  </si>
+  <si>
+    <t>Matt Trexel</t>
+  </si>
+  <si>
+    <t>texelm@burlingtoniowa.org</t>
+  </si>
+  <si>
+    <t>319-753-8390</t>
+  </si>
+  <si>
+    <t>Lee County Public Health</t>
+  </si>
+  <si>
+    <t>ISU Extension 4H</t>
+  </si>
+  <si>
+    <t>Mary Steffener</t>
+  </si>
+  <si>
+    <t>Chad Zahn</t>
+  </si>
+  <si>
+    <t>zahnc@burlingtoniowa.org</t>
+  </si>
+  <si>
+    <t>319-753-8365</t>
+  </si>
+  <si>
+    <t>Burlington Parks and Recreation</t>
+  </si>
+  <si>
+    <t>Phil Lewis</t>
+  </si>
+  <si>
+    <t>Lewisp@burlingtoniowa.org</t>
+  </si>
+  <si>
+    <t>319-753-8158</t>
+  </si>
+  <si>
+    <t>Leo Club</t>
+  </si>
+  <si>
+    <t>Jessica King</t>
+  </si>
+  <si>
+    <t>jessica.king@bcsds.org</t>
+  </si>
+  <si>
+    <t>319-753-2211</t>
+  </si>
+  <si>
+    <t>319-753-6734</t>
+  </si>
+  <si>
+    <t>ETS Performance</t>
+  </si>
+  <si>
+    <t>Austin Fest</t>
+  </si>
+  <si>
+    <t>austin.fest@etsperformance.com</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>DSM,IA</t>
+  </si>
+  <si>
+    <t>Becky Newton</t>
+  </si>
+  <si>
+    <t>bnewton@leecountyedg.com</t>
+  </si>
+  <si>
+    <t>319-463-9030</t>
+  </si>
+  <si>
+    <t>Lee County</t>
+  </si>
+  <si>
+    <t xml:space="preserve">x </t>
+  </si>
+  <si>
+    <t>Shailee Fraise</t>
+  </si>
+  <si>
+    <t>grnacresclub120@gmail.com</t>
+  </si>
+  <si>
+    <t>319-835-5011</t>
+  </si>
+  <si>
+    <t>cstelle@leecountyiowa.gov</t>
+  </si>
+  <si>
+    <t>319-463-7673</t>
+  </si>
+  <si>
+    <t>Lee County Iowa State Extension Office</t>
+  </si>
+  <si>
+    <t>Jessica Ellison and Susan Bugg</t>
+  </si>
+  <si>
+    <t>ellison1@iastate.edu or sbugg@iastate.edu</t>
+  </si>
+  <si>
+    <t>319-835-5116</t>
+  </si>
+  <si>
+    <t>Stan Felgar</t>
+  </si>
+  <si>
+    <t>sneeke2002@yahoo.com</t>
+  </si>
+  <si>
+    <t>319-835-5545</t>
+  </si>
+  <si>
+    <t>Lauren Beecher</t>
+  </si>
+  <si>
+    <t>LaurenB@girlscoutstoday.org</t>
+  </si>
+  <si>
+    <t>563-823-9940</t>
+  </si>
+  <si>
+    <t>YMCA Test Kitchen</t>
+  </si>
+  <si>
+    <t>Kaleb Wischmeier</t>
+  </si>
+  <si>
+    <t>kaleb.wischmeier@fortmadisony.org</t>
+  </si>
+  <si>
+    <t>319-250-9052</t>
+  </si>
+  <si>
+    <t>Adam's Dance Connection</t>
+  </si>
+  <si>
+    <t>Adam Kieffer</t>
+  </si>
+  <si>
+    <t>akiefferdance@yahoo.com</t>
+  </si>
+  <si>
+    <t>563845-9729</t>
+  </si>
+  <si>
+    <t>Ethan Lembke</t>
+  </si>
+  <si>
+    <t>elembke@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>Bri Budde</t>
+  </si>
+  <si>
+    <t>learning@rivermuseum.org</t>
+  </si>
+  <si>
+    <t>Sara Perreault</t>
+  </si>
+  <si>
+    <t>UDPASGA@DBQ.EDU</t>
+  </si>
+  <si>
+    <t>American Midwest Ballet</t>
+  </si>
+  <si>
+    <t>Kogan Murphy</t>
+  </si>
+  <si>
+    <t>engagement@amballet.org</t>
+  </si>
+  <si>
+    <t>815-404-0848</t>
+  </si>
+  <si>
+    <t>Bridgette Watson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jay Hayden </t>
+  </si>
+  <si>
+    <t>jayh@rosetheater.org</t>
+  </si>
+  <si>
+    <t>SkateFest</t>
+  </si>
+  <si>
+    <t>Blake Harris</t>
+  </si>
+  <si>
+    <t>blake@skatefest.com</t>
+  </si>
+  <si>
+    <t>Carter Lake Public Library</t>
+  </si>
+  <si>
+    <t>Tiffany Zuerlein</t>
+  </si>
+  <si>
+    <t>clpldirector@carterlakelibrary.org</t>
+  </si>
+  <si>
+    <t>Camp Outpost</t>
+  </si>
+  <si>
+    <t>Kristen Macdissi</t>
+  </si>
+  <si>
+    <t>hello@campoutpost.org</t>
+  </si>
+  <si>
+    <t>All Care Health Center</t>
+  </si>
+  <si>
+    <t>ASAP (After School Arts Program)</t>
+  </si>
+  <si>
+    <t>B. Well Foundation</t>
+  </si>
+  <si>
+    <t>Katelyn Stessman</t>
+  </si>
+  <si>
+    <t>Jessica Schellhorn</t>
+  </si>
+  <si>
+    <t>jeschellhorn@blankparkzoo.net</t>
+  </si>
+  <si>
+    <t>Nikki Shepard</t>
+  </si>
+  <si>
+    <t>21century@buildlincolnhigher.com</t>
+  </si>
+  <si>
+    <t>OBallard@campfireiowa.org</t>
+  </si>
+  <si>
+    <t>Jane Jeffrires</t>
+  </si>
+  <si>
+    <t>jane@cyconcepts.org</t>
+  </si>
+  <si>
+    <t>Karen Allen</t>
+  </si>
+  <si>
+    <t>KarenA@CultureALL.org</t>
+  </si>
+  <si>
+    <t>Kimberley Jackman</t>
+  </si>
+  <si>
+    <t>kimberley@fireflywellness.us</t>
+  </si>
+  <si>
+    <t>Kimberly Wayne</t>
+  </si>
+  <si>
+    <t>executivedirector@jewelsacademy.org</t>
+  </si>
+  <si>
+    <t>Rob Burnett &amp; Jolie Pelds</t>
+  </si>
+  <si>
+    <t>rob.burnett@sciowa.org  /    jolie.pelds@sciowa.org</t>
+  </si>
+  <si>
+    <t>info@skatedsm.org</t>
+  </si>
+  <si>
+    <t>Sylan Learning Center</t>
+  </si>
+  <si>
+    <t>Tigerlily STEM (Community Educations Solutions, LLC)</t>
+  </si>
+  <si>
+    <t>cara@tigerlilystem.com</t>
+  </si>
+  <si>
+    <t>Sienna Damisch</t>
+  </si>
+  <si>
+    <t>grants@dmymca.org</t>
+  </si>
+  <si>
+    <t>ISU Extention &amp; Outeach- Kids in the Kitchen</t>
+  </si>
+  <si>
+    <t>Julie Cartsens</t>
+  </si>
+  <si>
+    <t>julieca@IASTATE.EDU</t>
+  </si>
+  <si>
+    <t>Iowa State University Extension</t>
+  </si>
+  <si>
+    <t>Samantha Greiner</t>
+  </si>
+  <si>
+    <t>samanthagreiner@hotmail.com</t>
   </si>
   <si>
     <t>Jefferson County</t>
   </si>
   <si>
-    <t>Cambridge Investments</t>
-[...2 lines deleted...]
-    <t>Carrie Lathrop</t>
+    <t>Fairfield Schools</t>
+  </si>
+  <si>
+    <t>Fairfield Parks and Recreation Department</t>
+  </si>
+  <si>
+    <t>Fairfield Area Chamber of Commerce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fairfield  </t>
+  </si>
+  <si>
+    <t>The Ride Bike Shop</t>
+  </si>
+  <si>
+    <t>Mark Smith</t>
+  </si>
+  <si>
+    <t>ithma7227@gmail.com</t>
+  </si>
+  <si>
+    <t>FCSD Teachers</t>
+  </si>
+  <si>
+    <t>Carleigh Roberts</t>
+  </si>
+  <si>
+    <t>carleigh.roberts@fairfieldsfuture.org</t>
+  </si>
+  <si>
+    <t>Cambridge Investment Research</t>
   </si>
   <si>
     <t>carrie.lathrop@cir2.com</t>
   </si>
   <si>
-    <t>800-777-6080</t>
-[...2 lines deleted...]
-    <t>Iowa</t>
+    <t>Nationwide</t>
+  </si>
+  <si>
+    <t>troy.seeley@iowacourts.gov</t>
   </si>
   <si>
     <t>Everybody's Whole Foods</t>
   </si>
   <si>
-    <t>Jeff Anderson</t>
-[...137 lines deleted...]
-    <t xml:space="preserve">jcapps@theicm.org </t>
+    <t>Jeff Andreson</t>
+  </si>
+  <si>
+    <t>Hy-Vee Food Store</t>
+  </si>
+  <si>
+    <t>Joanna Jackman</t>
+  </si>
+  <si>
+    <t>1180floralmgr@hy-vee.com</t>
+  </si>
+  <si>
+    <t>Stephanie Holderbaum</t>
+  </si>
+  <si>
+    <t>641-919-1625</t>
+  </si>
+  <si>
+    <t>Traffix Devices</t>
+  </si>
+  <si>
+    <t>Megan Parker</t>
+  </si>
+  <si>
+    <t>Aeron</t>
+  </si>
+  <si>
+    <t>Maxine</t>
+  </si>
+  <si>
+    <t>maxine@aeronlifetech.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> x</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> x </t>
+  </si>
+  <si>
+    <t>Taylor  el</t>
+  </si>
+  <si>
+    <t>taylor. el@district20supply.com</t>
+  </si>
+  <si>
+    <t>University of  rthern Iowa</t>
+  </si>
+  <si>
+    <t>Shan n Shaw</t>
+  </si>
+  <si>
+    <t>Hawkeye  n profit</t>
+  </si>
+  <si>
+    <t>Drake Unviersity Physics / Astro my</t>
+  </si>
+  <si>
+    <t>Lee County Eco mic Development</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> rm Sterzenbach</t>
+  </si>
+  <si>
+    <t>LIIT Ladies in Information Tech logy</t>
+  </si>
+  <si>
+    <t>Omaha Astro my Organization</t>
+  </si>
+  <si>
+    <t>Amanda Pha r</t>
+  </si>
+  <si>
+    <t>Skate  rth</t>
+  </si>
+  <si>
+    <t>Shan n Welzen</t>
+  </si>
+  <si>
+    <t>Alver  Senior Living</t>
+  </si>
+  <si>
+    <t>Local Partners List</t>
+  </si>
+  <si>
+    <t>Decatur County Sheriff Dept.</t>
+  </si>
+  <si>
+    <t>Chris Lane/Shaun Kolster</t>
+  </si>
+  <si>
+    <t>shaun.kloster@centraldecatur.org</t>
+  </si>
+  <si>
+    <t>Decatur County</t>
+  </si>
+  <si>
+    <t>Decatur Co. Conservation</t>
+  </si>
+  <si>
+    <t>Kayla Stalder</t>
+  </si>
+  <si>
+    <t>641-446-7303</t>
+  </si>
+  <si>
+    <t>Decatur County Development</t>
+  </si>
+  <si>
+    <t>Cierra Fountain</t>
+  </si>
+  <si>
+    <t>cfountain@dcdciowa.org</t>
+  </si>
+  <si>
+    <t>641-442-6511</t>
+  </si>
+  <si>
+    <t>Tanya Coffelt</t>
+  </si>
+  <si>
+    <t>coffelt@graceland.edu</t>
+  </si>
+  <si>
+    <t>641-784-5000</t>
+  </si>
+  <si>
+    <t>State of Iowa</t>
+  </si>
+  <si>
+    <t>Dr. Hefferon Chiropractor</t>
+  </si>
+  <si>
+    <t>Dr. Hefferon</t>
+  </si>
+  <si>
+    <t>goldsc2020@gmail.com</t>
+  </si>
+  <si>
+    <t>641-446-3131</t>
+  </si>
+  <si>
+    <t>Southern Iowa</t>
+  </si>
+  <si>
+    <t>Decatur County Public Health Amber Suazo</t>
+  </si>
+  <si>
+    <t>asuazo@decaturph.com</t>
+  </si>
+  <si>
+    <t>641-446-6518</t>
+  </si>
+  <si>
+    <t>PBS(Des Moines)</t>
+  </si>
+  <si>
+    <t>Stacie Steveson</t>
+  </si>
+  <si>
+    <t>stacie.steveson@iowapbs.org</t>
+  </si>
+  <si>
+    <t>515-725-9700</t>
+  </si>
+  <si>
+    <t>Green Valley AEA</t>
+  </si>
+  <si>
+    <t>Julie Rivera</t>
+  </si>
+  <si>
+    <t>jrivera@ghaea.org</t>
+  </si>
+  <si>
+    <t>712-366-0503</t>
+  </si>
+  <si>
+    <t>South West Iowa</t>
+  </si>
+  <si>
+    <t>AmeriCorps</t>
+  </si>
+  <si>
+    <t>Richard Turner</t>
+  </si>
+  <si>
+    <t>richard7@graceland.edu</t>
+  </si>
+  <si>
+    <t>Rotary Club of Decatur County</t>
+  </si>
+  <si>
+    <t>Linda Chastain</t>
+  </si>
+  <si>
+    <t>lindarchastain@gmail.com</t>
+  </si>
+  <si>
+    <t>Leon Library</t>
+  </si>
+  <si>
+    <t>John Dundson</t>
+  </si>
+  <si>
+    <t>john@leon.lib.ia.us</t>
+  </si>
+  <si>
+    <t>641-446-6332</t>
+  </si>
+  <si>
+    <t>Cassie Martin</t>
+  </si>
+  <si>
+    <t>cmartin4@iastate.edu</t>
+  </si>
+  <si>
+    <t>641-446-4723</t>
+  </si>
+  <si>
+    <t>Decatur County Hospital</t>
+  </si>
+  <si>
+    <t>Shannon Erb</t>
+  </si>
+  <si>
+    <t>SErb@d-c-h.org</t>
+  </si>
+  <si>
+    <t>641-446-4871</t>
+  </si>
+  <si>
+    <t>Leon Lion's Club</t>
+  </si>
+  <si>
+    <t>Northeast Iowa Community College</t>
+  </si>
+  <si>
+    <t>Northeast Iowa Council Boy Scouts</t>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="7"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="major"/>
       </rPr>
-      <t>319.625.6255 ext 210</t>
+      <t>Becky Schmid</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="major"/>
       </rPr>
-      <t>  </t>
+      <t>t</t>
     </r>
   </si>
   <si>
-    <t>University of Iowa Education Program</t>
-[...2312 lines deleted...]
-    <t>Inspire Me Mr. V - Improve</t>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Cake Fantasies</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>(563) 212-3157</t>
+    </r>
+  </si>
+  <si>
+    <t>Clinton Community School District</t>
+  </si>
+  <si>
+    <t>Clinton County Conservation</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">JSchmidt@clintoncounty-ia.gov               </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>563-847-7202</t>
+    </r>
+  </si>
+  <si>
+    <t>Clinton Fire/Police</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Shane Haske</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>ll</t>
+    </r>
+  </si>
+  <si>
+    <t>Clinton Public Library</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Selena Ferguson</t>
+    </r>
+  </si>
+  <si>
+    <t>River City Tennis</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Cyndi Rasche</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">crasche333@gmail.com                        </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>(563) 219-8826</t>
+    </r>
+  </si>
+  <si>
+    <t>YWCA</t>
+  </si>
+  <si>
+    <t>STEM</t>
+  </si>
+  <si>
+    <t>Physical Fitness</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="56">
+  <numFmts count="2">
+    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
+  </numFmts>
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...20 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <scheme val="major"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="major"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF201F1E"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF555555"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...287 lines deleted...]
-      <family val="2"/>
+      <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...16 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E2F3"/>
         <bgColor rgb="FFD9E2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6DCE4"/>
         <bgColor rgb="FFD6DCE4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4C6E7"/>
         <bgColor rgb="FFB4C6E7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFCBCBCB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFEFEFE"/>
-[...34 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFB4C6E7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...98 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="166">
+  <cellXfs count="199">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...225 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{27EC40F2-05DF-485A-ADB9-7C2F203FA4EA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{FB31F4F2-4D5C-470C-9300-8918E4F5288B}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="0563C1"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4916,29292 +6141,21516 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bellevueia.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prestoniowa.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycountyparks.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lamotteia.com/" TargetMode="External"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?safe=off&amp;tbm=lcl&amp;sxsrf=ALeKk014wBbtzAGxDnBldFz6FNokxMbUzA%3A1598363491775&amp;ei=YxdFX8PqLtLctAb1orrYBA&amp;q=ymca+cedar+rapids+iowa&amp;oq=ymca&amp;gs_l=psy-ab.1.0.0i67k1j46i199i175i67k1l2j0i433i67k1j0i67k1j46i199i175i67k1j0i67k1j46i199i175i67k1j46i199i175k1j0i67k1.21147.21568.0.23163.4.4.0.0.0.0.209.379.0j1j1.2.0....0...1c.1.64.psy-ab..2.2.378...0j46j46i199i175i273k1j0i433i131i273k1j0i433i131k1j46i433i131k1j0i433k1j46i433k1.0.qa81klcwRQg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley@girlsontheruniowa.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirkwoodkares@yahoo.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jana-garrelt@ncjc.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgreen1@iastate.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seth@teambuildblocks.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawoffice.melissalewis@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:codonnell@bgca.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meganmae@iastate.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hcardoso@carnegiestout.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alecsm@fairfield.lib.ia.us" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fyfe@central.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawanabradley77@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmcquery@efr.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertwilliams777.aw@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mosleya@morningside.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aseyfer@tanagerplace.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANTLJ2@nationwide.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyb@girlscoutstoday.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbogdan@ypniowa.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=1da0c3a9351f2e63JmltdHM9MTY2NDQ5NjAwMCZpZ3VpZD0xNmY4MDQwNS1jODI1LTY4MWMtMzlmYy0xNjI4YzliNjY5OTMmaW5zaWQ9NTY2MA&amp;ptn=3&amp;hsh=3&amp;fclid=16f80405-c825-681c-39fc-1628c9b66993&amp;psq=womans+healthy+services&amp;u=a1dGVsOjU2MzI0MzE0MTM&amp;ntb=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taylor.schaefers@dubuquecountyiowa.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:southdistrictneighborhood@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=pheasant%20ridge&amp;source=hp&amp;ei=WERKYdrwCouX4-EPmMSqkAw&amp;iflsig=ALs-wAMAAAAAYUpSaFMLY8ZW0YrBrnWOZsALAgd3h0o7&amp;oq=pheasant+ridge&amp;gs_lcp=Cgdnd3Mtd2l6EAMyDgguEIAEEMcBEK8BEJMCMgsILhCABBDHARCvATILCC4QgAQQxwEQrwEyBQgAEIAEMgsILhCABBDHARCvATIFCAAQgAQyBQgAEIAEMgsILhCABBDHARCvATILCC4QgAQQxwEQrwEyBQgAEIAEOg4ILhCABBCxAxCDARCTAjoOCC4QgAQQsQMQxwEQowI6CwgAEIAEELEDEIMBOggIABCABBCxAzoOCC4QgAQQsQMQxwEQ0QM6CwguEIAEEMcBEKMCOgsILhCABBCxAxCDAToICAAQsQMQgwE6CAguEIAEELEDOgsIABCABBCxAxDJAzoRCC4QgAQQsQMQgwEQxwEQ0QM6CwguELEDEMcBEK8BOgUIIRCgAToECAAQDToGCAAQDRAeUMzCA1id9wNg5oUEaAJwAHgBgAHbAYgBpA6SAQYxMS42LjGYAQCgAQE&amp;sclient=gws-wiz&amp;ved=2ahUKEwi2xtvq95DzAhUZVc0KHYBqDqgQvS56BAgIEC0&amp;uact=5&amp;tbs=lf:1,lf_ui:2&amp;tbm=lcl&amp;rflfq=1&amp;num=10&amp;rldimm=10277134348617286112&amp;lqi=Cg5waGVhc2FudCByaWRnZUjymOjc7KqAgAhaGBAAEAEYABgBIg5waGVhc2FudCByaWRnZZIBEGNvbW11bml0eV9jZW50ZXKqARYQASoSIg5waGVhc2FudCByaWRnZSgA&amp;rlst=f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmonroe@mecrydesmoines.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cnreece@dmgov.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@projectrooted.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgaskin@iastate.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.lafronzo@drake.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cheryl.werner@unitedwaydm.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle@asap-dsm.org" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wjhomes05@yahoo.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe@inspirememrv.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=cedar+valley+united+way&amp;rlz=1C1GCEA_enUS959US961&amp;ei=-_IYY4rtGubh0PEP1uOI4Ag&amp;ved=0ahUKEwjK1vSMt4P6AhXmMDQIHdYxAowQ4dUDCA4&amp;uact=5&amp;oq=cedar+valley+united+way&amp;gs_lcp=Cgdnd3Mtd2l6EAMyCwguEIAEEMcBEK8BMgUIABCABDIGCAAQHhAWOgoIABBHENYEELADOggIABCABBDJAzoFCAAQkgM6CAguEIAEENQCOgIIJkoECEEYAEoECEYYAFDqBVj-DWDCEGgBcAF4AIABnwGIAYgKkgEEMC4xMJgBAKABAcgBAsABAQ&amp;sclient=gws-wiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcarlson@gsiowa.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ceakins@inmyclub.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnash@inmyclub.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lhodge@hodgecompany.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@fairfieldparksandrec.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josie-hentzen@uiowa.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfeatherstone@Des%20MoinesArtCenter.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherinebaynes@msn.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley@girlsontheruniowa.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.balvanz@unitedwayjwc.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afarr@dmacc.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjconnet@gmail.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?gs_ssp=eJzj4tVP1zc0zDY0qShPys4xYLRSNaiwME81NkoyMDGxsLA0NzdOsjKoSE0xNDC2TDUyNTMyMbBISfTiTsksLinKTC5RMDIAAGzEEpg&amp;q=district+20&amp;rlz=1C1SQJL_enUS872US872&amp;oq=district&amp;aqs=chrome.3.69i57j46i433l2j46i175i199j46i199i291i433j0i433j69i60j69i61.7294j0j7&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hailie.marinovich@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guffe@aol.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:madison@cedarvalleyclubs.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwhitaker@efr.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan@desmoinesmc.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cstone@cr.k12.ia.us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=eac9391fd16a05fdJmltdHM9MTY2NDQ5NjAwMCZpZ3VpZD0xNmY4MDQwNS1jODI1LTY4MWMtMzlmYy0xNjI4YzliNjY5OTMmaW5zaWQ9NTUyOQ&amp;ptn=3&amp;hsh=3&amp;fclid=16f80405-c825-681c-39fc-1628c9b66993&amp;psq=new+directions+clinton+iowa&amp;u=a1dGVsOjU2MzI0MzIxMjQ&amp;ntb=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcross@cityofdubuque.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.lechnir@ymca-ywca.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nhoang@" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan@desmoinesmc.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cindy.mcaleer.csdkq.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josie-hentzen@uiowa.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tavian.banks@dmymca.org" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christa.vanderleest@dmymca.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@pyramidtheatre.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy@cyconcepts.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.baldon@iowa-sylvan.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pete@confidenceincharacter.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycountyparks.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renee.sedlacek@drake.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maysa@healthtechassociates.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jnash@inmyclub.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akollar@iastate.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outreach@dubuquehumane.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llarge@marshalltown.k12.ia.us" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blake.clyde@sciowa.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:globalartstherapy@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.allen-mchugh@drake.edu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@stjohnsbdq.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Debbie.Roth@cvuw.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=c76c51727d95ad6eJmltdHM9MTY2NDQ5NjAwMCZpZ3VpZD0xNmY4MDQwNS1jODI1LTY4MWMtMzlmYy0xNjI4YzliNjY5OTMmaW5zaWQ9NTU3MQ&amp;ptn=3&amp;hsh=3&amp;fclid=16f80405-c825-681c-39fc-1628c9b66993&amp;psq=clinton+county+conservation+phone+number&amp;u=a1dGVsOjU2Mzg0NzcyMDI&amp;ntb=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyschmi@iastate.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ted-neal@uiowa.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@girlsontheruniowa.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annie.brandt@bofa%3Ecom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@dmbotanicalgardens.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@iowayouthchorus.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tavian.banks@dmymca.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@pyramidtheatre.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.evans@iwd.iowa.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schmibea@mercyhealth.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LeilaGranger@IowaRealty.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=white+rock+conservancy&amp;sca_esv=757fb129c7c22246&amp;ei=W-okZ9bnMqCS0PEP3pax2A8&amp;gs_ssp=eJzj4tFP1zc0MjPKMM9KyjJgtFI1qLAwT00xTDUwNktLTExKTTa1MqhISUw2MrVMMUlMNEoxsrCw8BIrz8gsSVUoyk_OVkjOzytOLSpLzEuuBABmRRgx&amp;oq=White+Rock+&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiC1doaXRlIFJvY2sgKgIIADIOEC4YgAQYxwEYmAUYrwEyCxAuGIAEGMcBGK8BMgsQLhiABBjHARivATIFEAAYgAQyCBAuGIAEGLEDMgUQABiABDIFEAAYgAQyBRAuGIAEMgcQABiABBgKMgUQABiABDIdEC4YgAQYxwEYmAUYrwEYlwUY3AQY3gQY4ATYAQFIoDRQAFiZJnACeAGQAQCYAaIBoAH-C6oBBDEuMTK4AQHIAQD4AQGYAhCgAvAZwgILEAAYgAQYkQIYigXCAhEQLhiABBiRAhjHARiKBRivAcICCxAAGIAEGLEDGIMBwgIOEC4YgAQYsQMY0QMYxwHCAhEQLhiABBixAxjRAxiDARjHAcICDhAAGIAEGLEDGIMBGIoFwgIIEAAYgAQYsQPCAhQQLhiABBiRAhjHARiKBRiOBRivAcICChAAGIAEGEMYigXCAgsQLhiABBjRAxjHAcICEBAuGIAEGEMYxwEYigUYrwHCAgsQLhiABBixAxiDAcICIxAuGIAEGJECGMcBGIoFGI4FGK8BGJcFGNwEGN4EGOAE2AEBwgINEC4YgAQYsQMYQxiKBcICChAuGIAEGEMYigXCAhcQLhiABBixAxiXBRjcBBjeBBjfBNgBAZgDALoGBggBEAEYFJIHCDMuMTIuNy0xoAei-wE&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crasche333@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:award@myiowastatebank.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacie.steveson@iowapbs.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsandquist@jeffersoncountyia.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbeall@msae.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@dmbotanicalgardens.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martineolson-daniel@wellsfargo.com%20515-557-1444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fthicke@iowatelecom.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle.davy@proiowa.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=ISU+Extention+Office+Audubon%2C+IA&amp;sca_esv=757fb129c7c22246&amp;ei=2-EkZ663NZSA0PEPrqvN8Q8&amp;ved=0ahUKEwjukNW6qLuJAxUUADQIHa5VM_4Q4dUDCA8&amp;uact=5&amp;oq=ISU+Extention+Office+Audubon%2C+IA&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiIElTVSBFeHRlbnRpb24gT2ZmaWNlIEF1ZHVib24sIElBMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRgKGKsCSI-lAVDUAliYhgFwBXgAkAEBmAGgAaABliyqAQQ1LjQ1uAEDyAEA-AEBmAIooAL5IKgCCsICCRAAGLADGA0YHsICCxAAGIAEGLADGKIEwgIGEAAYFhgewgIREC4YFhjHARgKGB4YjgUYrwHCAgIQJsICCxAAGIAEGIYDGIoFwgIWEAAYAxi0AhjlAhjqAhiMAxiPAdgBAcICCxAAGIAEGJECGIoFwgIFEC4YgATCAgUQABiABMICCxAAGIAEGLEDGIMBwgIIEAAYgAQYsQPCAg4QLhiABBixAxjRAxjHAcICCBAuGIAEGLEDwgIWEC4YgAQYkQIYsQMYgwEYRhiKBRj7AcICIhAAGIAEGJECGLEDGIMBGEYYigUY-wEYlwUYjAUY3QTYAQLCAhEQLhiABBiRAhixAxiDARiKBcICFxAuGIAEGLEDGJcFGNwEGN4EGOAE2AECwgILEC4YgAQYxwEYrwHCAgcQABiABBgKwgINEC4YgAQYxwEYChivAcICHBAuGIAEGMcBGAoYrwEYlwUY3AQY3gQY4ATYAQLCAgoQABiABBjJAxgKwgIQEC4YgAQYxwEYChiOBRivAcICEBAuGIAEGJIDGMcBGAoYrwHCAg0QLhiABBjHARgNGK8BwgIQEC4YgAQYxwEYDRiOBRivAcICCRAAGBYYyQMYHsICCBAAGIAEGKIEmAMFiAYBkAYDugYECAEYCroGBggCEAEYE5IHBDcuMzOgB7GqBQ&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=cake%2Bfantasies&amp;rlz=1C1CHBF_enUS1118US1118&amp;oq=cake%2Bfantasies&amp;gs_lcrp=EgZjaHJvbWUqBggAEEUYOzIGCAAQRRg7MgYIARBFGEDSAQgxOTA0ajBqN6gCALACAA&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFergurson@clintonpubliclibrary.us" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fairfieldmuseum@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mendy@fairfieldiowa.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmonroe@mecrydesmoines.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle.davy@proiowa.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abroughtonromain@me.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSchmidt@clintoncounty-ia.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goldsc2020@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mparker@traffixdevices.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annie.brandt@bofa.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auduboncountyconservation@aol.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.thompson@indianhills.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@fairfieldparksandrec.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksix@dexter.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afarr@dmacc.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julieca@iastate.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Admin@klineelectric.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chase.young@unitedwaydm.org%20515-246-6504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ed@ywcaclinton.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smartindale@fairfield.lib.ia.us" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avetter@jchc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kandfhorn@windstream.net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrivera@ghaea.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay@fairfieldacc.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzy.nelson@fairfieldsfuture.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjconnet@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apiedras@grandview.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=pat+kaiser%27s+christiansen+motors&amp;sca_esv=757fb129c7c22246&amp;ei=HeokZ8rkCOuL0PEPs5T7CA&amp;oq=Pat+Kaiser+Christ&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEVBhdCBLYWlzZXIgQ2hyaXN0KgIIADIGEAAYFhgeMggQABiABBiiBDIIEAAYgAQYogQyCBAAGIAEGKIEMggQABiABBiiBEiWT1AAWMc_cAJ4AZABAJgBmAGgAfkQqgEENC4xNbgBAcgBAPgBAZgCFaAC7BGoAgrCAhEQLhiABBiRAhjHARiKBRivAcICCxAAGIAEGJECGIoFwgITEC4YgAQYsQMY0QMYQxjHARiKBcICDRAAGIAEGLEDGEMYigXCAgoQABiABBhDGIoFwgIREC4YgAQYsQMY0QMYgwEYxwHCAgsQABiABBixAxiDAcICDhAuGIAEGLEDGNEDGMcBwgIFEC4YgATCAgsQLhiABBiRAhiKBcICCBAuGIAEGLEDwgIgEC4YgAQYkQIYxwEYigUYrwEYlwUY3AQY3gQY4ATYAQHCAhYQABgDGLQCGOUCGOoCGIwDGI8B2AECwgIIEAAYgAQYsQPCAhQQLhiABBixAxjRAxiDARjHARiKBcICGhAuGIAEGJECGIoFGJcFGNwEGN4EGOAE2AEBwgIKEC4YgAQYQxiKBcICCxAuGIAEGLEDGIMBwgIOEAAYgAQYsQMYgwEYigXCAgsQLhiABBixAxjUAsICEBAuGIAEGLEDGEMYgwEYigXCAgUQABiABMICCBAuGIAEGNQCwgICECbCAgsQABiABBiGAxiKBZgDBOIDBRIBMSBAugYGCAEQARgUugYECAIYCpIHBDUuMTagB4WEAg&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:molly.jones@csdkq.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naturalist@jeffersoncountyconservation.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaynette.rittman@dmschools.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shane.haskell@csdkq.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cburk@iastate.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.schaefer@aipcompany.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mosleya@morningside.edu" TargetMode="External"/></Relationships>
-[...27 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llarge@marshalltown.k12.ia.us" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelley.lechnir@ymca-ywca.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.google.com/computer-science/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowaafterschoolalliance.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowaegg.org/schools/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internal.dmacc.edu/ael/Pages/welcome.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asap-dsm.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indianhills.edu/cews/highschool_ell.php" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciowa.org/education/schools/school-visits/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statelibraryofiowa.gov/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/offices/education/about/index.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iptv.org/education" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.scciowa.edu/conted/aelhsed/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blankparkzoo.com/education/schools--educators" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.services@iowa.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iowaagliteracy.org/resources/publications/publications.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iowadnr.gov/Conservation/For-Teachers/Classroom-Resources" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iabeef.org/resources/education-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hawkeyecollege.edu/business-community/adult-education" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowalakes.edu/continuing-education/adult-education-literacy/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swcciowa.edu/business-and-community-development/adult-education-literacy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@iowaagliteracy.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagine.gsfc.nasa.gov/educators/programs/au/overview/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hy-vee.com/health/hy-vee-dietitians/default.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowacenterforthebook.org/authors/authors-that-do-programs/childrens-authors-that-do-programs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nicc.edu/academics/adult-education/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extension.iastate.edu/4h/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowa.pbslearningmedia.org/collection/pbs-kids-lab/t/kids-lab/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nicc.edu/academics/adult-education/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eslliteracywebsite.blogspot.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mac-bsa.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowastem.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankiowa.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schoolofrock.com/locations/westdesmoines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eicc.edu/classes-programs/professional-lifelong-learning/adult-literacy.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce.iavalley.edu/adult-literacy/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.girlscoutsiowa.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statelibraryofiowa.gov/index.php/libraries/resources/directory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csfirst.withgoogle.com/en/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmymca.org/locations/john-r-grubb-community-ymca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@iowaegg.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kirkwood.edu/hscomp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowacentral.edu/businessandcommunity/non-credit_hsed.asp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T36"/>
+  <dimension ref="A1:T885"/>
   <sheetViews>
-    <sheetView topLeftCell="B25" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="31.5703125" customWidth="1"/>
+    <col min="1" max="1" width="69.109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="41.109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="13.6640625" style="161" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="6.33203125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="6.109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="7.44140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="10" style="4" customWidth="1"/>
+    <col min="13" max="13" width="10.44140625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="9.6640625" style="4" customWidth="1"/>
+    <col min="15" max="15" width="9.44140625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="8.6640625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="10.5546875" style="4" customWidth="1"/>
+    <col min="18" max="18" width="10.109375" style="4" customWidth="1"/>
+    <col min="19" max="25" width="8.6640625" style="4" customWidth="1"/>
+    <col min="26" max="16384" width="14.44140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
-      <c r="A1" t="s">
+    <row r="1" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J2" t="s">
+      <c r="C1" s="2"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+    </row>
+    <row r="2" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="13" t="s">
+      <c r="B2" s="7"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="2"/>
+    </row>
+    <row r="3" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="13"/>
-[...17 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C3" s="5"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="2"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="B4" s="13" t="s">
         <v>8</v>
       </c>
+      <c r="C4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="P4" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q4" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="S4" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>358</v>
+      </c>
       <c r="C5" s="17" t="s">
-        <v>9</v>
-[...72 lines deleted...]
-      <c r="K6" s="23" t="s">
+        <v>359</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>360</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R5" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S5" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="16" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>361</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>362</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="F6" s="169"/>
+      <c r="G6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="169"/>
+      <c r="J6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="169"/>
+      <c r="O6" s="169"/>
+      <c r="P6" s="169"/>
+      <c r="Q6" s="169"/>
+      <c r="R6" s="169"/>
+      <c r="S6" s="169"/>
+    </row>
+    <row r="7" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C7" s="23"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F7" s="170"/>
+      <c r="G7" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="170"/>
+      <c r="I7" s="170"/>
+      <c r="J7" s="170"/>
+      <c r="K7" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7" s="170"/>
+      <c r="M7" s="170"/>
+      <c r="N7" s="170"/>
+      <c r="O7" s="170"/>
+      <c r="P7" s="170"/>
+      <c r="Q7" s="170"/>
+      <c r="R7" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="S7" s="170"/>
+    </row>
+    <row r="8" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="D8" s="18"/>
+      <c r="E8" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L6" s="23" t="s">
+      <c r="F8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S8" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="D9" s="18"/>
+      <c r="E9" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="M6" s="23"/>
-[...25 lines deleted...]
-      <c r="H7" s="23" t="s">
+      <c r="F9" s="169"/>
+      <c r="G9" s="169"/>
+      <c r="H9" s="169"/>
+      <c r="I9" s="169"/>
+      <c r="J9" s="169"/>
+      <c r="K9" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" s="169"/>
+      <c r="M9" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="169"/>
+      <c r="O9" s="169"/>
+      <c r="P9" s="169"/>
+      <c r="Q9" s="169"/>
+      <c r="R9" s="169"/>
+      <c r="S9" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="21" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C10" s="22"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F10" s="170"/>
+      <c r="G10" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="170"/>
+      <c r="I10" s="170"/>
+      <c r="J10" s="170"/>
+      <c r="K10" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10" s="170"/>
+      <c r="M10" s="170"/>
+      <c r="N10" s="170"/>
+      <c r="O10" s="170"/>
+      <c r="P10" s="170"/>
+      <c r="Q10" s="170"/>
+      <c r="R10" s="170"/>
+      <c r="S10" s="170"/>
+    </row>
+    <row r="11" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="25" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11" s="169"/>
+      <c r="G11" s="169"/>
+      <c r="H11" s="169"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="169"/>
+      <c r="K11" s="169"/>
+      <c r="L11" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" s="169"/>
+      <c r="N11" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="169"/>
+      <c r="P11" s="169"/>
+      <c r="Q11" s="169"/>
+      <c r="R11" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S11" s="169"/>
+    </row>
+    <row r="12" spans="1:20" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>699</v>
+      </c>
+      <c r="D12" s="18"/>
+      <c r="E12" s="16" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F12" s="169"/>
+      <c r="G12" s="169"/>
+      <c r="H12" s="169"/>
+      <c r="I12" s="169"/>
+      <c r="J12" s="169"/>
+      <c r="K12" s="169"/>
+      <c r="L12" s="169"/>
+      <c r="M12" s="169"/>
+      <c r="N12" s="169"/>
+      <c r="O12" s="169"/>
+      <c r="P12" s="169"/>
+      <c r="Q12" s="169"/>
+      <c r="R12" s="169"/>
+      <c r="S12" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F13" s="169"/>
+      <c r="G13" s="169"/>
+      <c r="H13" s="169"/>
+      <c r="I13" s="169"/>
+      <c r="J13" s="169"/>
+      <c r="K13" s="169"/>
+      <c r="L13" s="169"/>
+      <c r="M13" s="169"/>
+      <c r="N13" s="169"/>
+      <c r="O13" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P13" s="171"/>
+      <c r="Q13" s="169"/>
+      <c r="R13" s="169"/>
+      <c r="S13" s="169"/>
+    </row>
+    <row r="14" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D14" s="18"/>
+      <c r="E14" s="16" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F14" s="169"/>
+      <c r="G14" s="169"/>
+      <c r="H14" s="169"/>
+      <c r="I14" s="169"/>
+      <c r="J14" s="169"/>
+      <c r="K14" s="169"/>
+      <c r="L14" s="169"/>
+      <c r="M14" s="169"/>
+      <c r="N14" s="169"/>
+      <c r="O14" s="169"/>
+      <c r="P14" s="169"/>
+      <c r="Q14" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R14" s="169"/>
+      <c r="S14" s="169"/>
+    </row>
+    <row r="15" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="27" t="s">
+        <v>681</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>682</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>683</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>684</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>685</v>
+      </c>
+      <c r="F15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J15" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q15" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R15" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S15" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>540</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="D16" s="18"/>
+      <c r="E16" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="23" t="s">
-[...352 lines deleted...]
-        <v>12</v>
+      <c r="F16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K16" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R16" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S16" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="21" t="s">
+        <v>1167</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>66</v>
-[...3447 lines deleted...]
-        <v>713</v>
+        <v>1168</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F17" s="170"/>
+      <c r="G17" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" s="170"/>
+      <c r="I17" s="170"/>
+      <c r="J17" s="170"/>
+      <c r="K17" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L17" s="170"/>
+      <c r="M17" s="170"/>
+      <c r="N17" s="170"/>
+      <c r="O17" s="170"/>
+      <c r="P17" s="170"/>
+      <c r="Q17" s="170"/>
+      <c r="R17" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="S17" s="170"/>
+    </row>
+    <row r="18" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q18" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R18" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S18" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="E19" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+    </row>
+    <row r="20" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="162" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>995</v>
+      </c>
+      <c r="D20" s="31"/>
+      <c r="E20" s="162" t="s">
+        <v>1574</v>
       </c>
       <c r="F20" s="163" t="s">
-        <v>42</v>
-[...35 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="G20" s="37"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K20" s="37"/>
+      <c r="L20" s="37"/>
+      <c r="M20" s="37"/>
+      <c r="N20" s="37"/>
+      <c r="O20" s="37"/>
+      <c r="P20" s="37"/>
+      <c r="Q20" s="37"/>
+      <c r="R20" s="37"/>
+      <c r="S20" s="37"/>
+    </row>
+    <row r="21" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
-      <c r="J21" s="40"/>
+      <c r="J21" s="40" t="s">
+        <v>32</v>
+      </c>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O21" s="40"/>
       <c r="P21" s="40"/>
       <c r="Q21" s="40"/>
       <c r="R21" s="40"/>
       <c r="S21" s="40"/>
-      <c r="T21" s="40"/>
-[...21 lines deleted...]
-      <c r="K22" s="40" t="s">
+    </row>
+    <row r="22" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E22" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L22" s="40"/>
-[...21 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="F22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P22" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q22" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R22" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S22" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C23" s="32" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F23" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="I23" s="40"/>
-      <c r="J23" s="40"/>
-[...7967 lines deleted...]
-      <c r="J23" s="40"/>
+      <c r="J23" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
-      <c r="P23" s="40" t="s">
-[...2 lines deleted...]
-      <c r="Q23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="R23" s="40"/>
       <c r="S23" s="40"/>
-      <c r="T23" s="40"/>
-[...26 lines deleted...]
-      <c r="P24" s="40" t="s">
+    </row>
+    <row r="24" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="25" t="s">
+        <v>917</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>918</v>
+      </c>
+      <c r="C24" s="25"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="Q24" s="40"/>
-      <c r="R24" s="40" t="s">
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K24" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L24" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N24" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O24" s="38"/>
+      <c r="P24" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q24" s="38"/>
+      <c r="R24" s="38"/>
+      <c r="S24" s="38"/>
+    </row>
+    <row r="25" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="25" t="s">
+        <v>606</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="C25" s="33"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="25" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D26" s="30"/>
+      <c r="E26" s="25" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="38"/>
+      <c r="P26" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q26" s="38"/>
+      <c r="R26" s="38"/>
+      <c r="S26" s="38"/>
+    </row>
+    <row r="27" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C27" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F27" s="169"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K27" s="169"/>
+      <c r="L27" s="169"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O27" s="169"/>
+      <c r="P27" s="171"/>
+      <c r="Q27" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R27" s="169"/>
+      <c r="S27" s="169"/>
+    </row>
+    <row r="28" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="25" t="s">
+        <v>618</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>619</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>620</v>
+      </c>
+      <c r="D28" s="25">
+        <v>5632432124</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" s="38"/>
+      <c r="L28" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M28" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="38"/>
+      <c r="O28" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R28" s="38"/>
+      <c r="S28" s="38"/>
+    </row>
+    <row r="29" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="D29" s="18"/>
+      <c r="E29" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S24" s="40"/>
-[...19 lines deleted...]
-      <c r="H25" s="40" t="s">
+      <c r="F29" s="169"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="169"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K29" s="169"/>
+      <c r="L29" s="169"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" s="169"/>
+      <c r="P29" s="169"/>
+      <c r="Q29" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R29" s="169"/>
+      <c r="S29" s="169"/>
+    </row>
+    <row r="30" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="25" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="I25" s="40"/>
-[...1 lines deleted...]
-      <c r="K25" s="40" t="s">
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K30" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L30" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M30" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N30" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O30" s="38"/>
+      <c r="P30" s="38" t="s">
+        <v>1304</v>
+      </c>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="38"/>
+      <c r="S30" s="38"/>
+    </row>
+    <row r="31" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="25" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="L25" s="40" t="s">
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L31" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M31" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N31" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O31" s="38"/>
+      <c r="P31" s="38" t="s">
+        <v>1304</v>
+      </c>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="38"/>
+    </row>
+    <row r="32" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="35" t="s">
+        <v>920</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>921</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>922</v>
+      </c>
+      <c r="D32" s="35" t="s">
+        <v>923</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>924</v>
+      </c>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="R32" s="38"/>
+      <c r="S32" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="35" t="s">
+        <v>925</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>926</v>
+      </c>
+      <c r="C33" s="36"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K33" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="L33" s="38"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="25" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C34" s="25"/>
+      <c r="D34" s="30" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E34" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="M25" s="40"/>
-[...1 lines deleted...]
-      <c r="O25" s="40" t="s">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="38"/>
+      <c r="J34" s="38"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="38"/>
+      <c r="M34" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N34" s="38"/>
+      <c r="O34" s="38"/>
+      <c r="P34" s="38">
+        <v>300</v>
+      </c>
+      <c r="Q34" s="38"/>
+      <c r="R34" s="38"/>
+      <c r="S34" s="38"/>
+    </row>
+    <row r="35" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="35" t="s">
+        <v>927</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>928</v>
+      </c>
+      <c r="C35" s="36"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K35" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="L35" s="38"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="38"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="25" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="P25" s="40"/>
-[...46 lines deleted...]
-      <c r="E27" s="164" t="s">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="38"/>
+      <c r="J36" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L36" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N36" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O36" s="38"/>
+      <c r="P36" s="172">
         <v>150</v>
       </c>
-      <c r="F27" s="164" t="s">
-[...6 lines deleted...]
-      <c r="K27" s="40" t="s">
+      <c r="Q36" s="38"/>
+      <c r="R36" s="38"/>
+      <c r="S36" s="38"/>
+    </row>
+    <row r="37" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="25" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>968</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E37" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="L27" s="40"/>
-      <c r="M27" s="40" t="s">
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O37" s="38"/>
+      <c r="P37" s="172">
+        <v>220</v>
+      </c>
+      <c r="Q37" s="38"/>
+      <c r="R37" s="38"/>
+      <c r="S37" s="38"/>
+    </row>
+    <row r="38" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="35" t="s">
+        <v>929</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>930</v>
+      </c>
+      <c r="C38" s="11"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F38" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="H38" s="38"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+    </row>
+    <row r="39" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="35" t="s">
+        <v>931</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>932</v>
+      </c>
+      <c r="C39" s="36" t="s">
+        <v>933</v>
+      </c>
+      <c r="D39" s="35"/>
+      <c r="E39" s="35" t="s">
+        <v>924</v>
+      </c>
+      <c r="F39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="M39" s="37"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="37"/>
+      <c r="P39" s="37"/>
+      <c r="Q39" s="38"/>
+      <c r="R39" s="37"/>
+      <c r="S39" s="37"/>
+    </row>
+    <row r="40" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="35" t="s">
+        <v>934</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M40" s="40"/>
+      <c r="N40" s="40"/>
+      <c r="O40" s="40"/>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="40"/>
+      <c r="R40" s="40"/>
+      <c r="S40" s="40"/>
+    </row>
+    <row r="41" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="16" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C41" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="D41" s="18"/>
+      <c r="E41" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="N27" s="40"/>
-[...1 lines deleted...]
-      <c r="P27" s="40" t="s">
+      <c r="F41" s="169"/>
+      <c r="G41" s="169"/>
+      <c r="H41" s="169"/>
+      <c r="I41" s="169"/>
+      <c r="J41" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" s="169"/>
+      <c r="L41" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M41" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N41" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O41" s="169"/>
+      <c r="P41" s="169"/>
+      <c r="Q41" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R41" s="169"/>
+      <c r="S41" s="169"/>
+    </row>
+    <row r="42" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B42" s="41"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="41" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+      <c r="Q42" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R42" s="170"/>
+      <c r="S42" s="170"/>
+    </row>
+    <row r="43" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D43" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E43" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="Q27" s="40"/>
-      <c r="R27" s="40" t="s">
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K43" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L43" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M43" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N43" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O43" s="38"/>
+      <c r="P43" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="38"/>
+      <c r="S43" s="38"/>
+    </row>
+    <row r="44" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I44" s="40"/>
+      <c r="J44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M44" s="40"/>
+      <c r="N44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" s="40"/>
+      <c r="P44" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q44" s="40"/>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40"/>
+    </row>
+    <row r="45" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>876</v>
+      </c>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="40"/>
+      <c r="G45" s="40"/>
+      <c r="H45" s="40"/>
+      <c r="I45" s="40"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40"/>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40"/>
+      <c r="P45" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q45" s="40"/>
+      <c r="R45" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S45" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
+      <c r="N46" s="40"/>
+      <c r="O46" s="40"/>
+      <c r="P46" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q46" s="40"/>
+      <c r="R46" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S46" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="16" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C47" s="16" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E47" s="16" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F47" s="169"/>
+      <c r="G47" s="169"/>
+      <c r="H47" s="169"/>
+      <c r="I47" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J47" s="169"/>
+      <c r="K47" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L47" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M47" s="169"/>
+      <c r="N47" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O47" s="169"/>
+      <c r="P47" s="169"/>
+      <c r="Q47" s="169"/>
+      <c r="R47" s="169"/>
+      <c r="S47" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="D48" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
+      <c r="I48" s="38"/>
+      <c r="J48" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K48" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="L48" s="38"/>
+      <c r="M48" s="38"/>
+      <c r="N48" s="38"/>
+      <c r="O48" s="38"/>
+      <c r="P48" s="38"/>
+      <c r="Q48" s="38"/>
+      <c r="R48" s="38"/>
+      <c r="S48" s="38"/>
+    </row>
+    <row r="49" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="B49" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D49" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="H49" s="38"/>
+      <c r="I49" s="38"/>
+      <c r="J49" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K49" s="38"/>
+      <c r="L49" s="38"/>
+      <c r="M49" s="38"/>
+      <c r="N49" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="O49" s="38"/>
+      <c r="P49" s="38"/>
+      <c r="Q49" s="38"/>
+      <c r="R49" s="38"/>
+      <c r="S49" s="38"/>
+    </row>
+    <row r="50" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="22" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C50" s="22"/>
+      <c r="D50" s="24" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F50" s="170"/>
+      <c r="G50" s="170"/>
+      <c r="H50" s="170"/>
+      <c r="I50" s="170"/>
+      <c r="J50" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K50" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L50" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="170"/>
+      <c r="N50" s="170"/>
+      <c r="O50" s="170"/>
+      <c r="P50" s="170"/>
+      <c r="Q50" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R50" s="170"/>
+      <c r="S50" s="170"/>
+    </row>
+    <row r="51" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>759</v>
+      </c>
+      <c r="C51" s="16" t="s">
+        <v>760</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>761</v>
+      </c>
+      <c r="E51" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F51" s="169"/>
+      <c r="G51" s="169"/>
+      <c r="H51" s="169"/>
+      <c r="I51" s="169"/>
+      <c r="J51" s="169"/>
+      <c r="K51" s="169"/>
+      <c r="L51" s="169"/>
+      <c r="M51" s="169"/>
+      <c r="N51" s="169"/>
+      <c r="O51" s="169"/>
+      <c r="P51" s="169"/>
+      <c r="Q51" s="169"/>
+      <c r="R51" s="169"/>
+      <c r="S51" s="169"/>
+    </row>
+    <row r="52" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D52" s="18"/>
+      <c r="E52" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S27" s="40"/>
-[...29 lines deleted...]
-      <c r="R28" s="40" t="s">
+      <c r="F52" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G52" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H52" s="169"/>
+      <c r="I52" s="169"/>
+      <c r="J52" s="169"/>
+      <c r="K52" s="169"/>
+      <c r="L52" s="169"/>
+      <c r="M52" s="169"/>
+      <c r="N52" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" s="169"/>
+      <c r="P52" s="169"/>
+      <c r="Q52" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R52" s="169"/>
+      <c r="S52" s="169"/>
+    </row>
+    <row r="53" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>629</v>
+      </c>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="F53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N53" s="38"/>
+      <c r="O53" s="38"/>
+      <c r="P53" s="38"/>
+      <c r="Q53" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R53" s="38"/>
+      <c r="S53" s="38"/>
+    </row>
+    <row r="54" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="25" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D54" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E54" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="S28" s="40"/>
-[...9 lines deleted...]
-      <c r="D29" s="164" t="s">
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
+      <c r="J54" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K54" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L54" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M54" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N54" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O54" s="38"/>
+      <c r="P54" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q54" s="38"/>
+      <c r="R54" s="38"/>
+      <c r="S54" s="38"/>
+    </row>
+    <row r="55" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="25" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B55" s="25" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K55" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L55" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M55" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N55" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O55" s="38"/>
+      <c r="P55" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q55" s="38"/>
+      <c r="R55" s="38"/>
+      <c r="S55" s="38"/>
+    </row>
+    <row r="56" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="C56" s="44" t="s">
+        <v>885</v>
+      </c>
+      <c r="D56" s="5"/>
+      <c r="E56" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="F56" s="40"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="40"/>
+      <c r="I56" s="40"/>
+      <c r="J56" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K56" s="40"/>
+      <c r="L56" s="40"/>
+      <c r="M56" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N56" s="40"/>
+      <c r="O56" s="40"/>
+      <c r="P56" s="40"/>
+      <c r="Q56" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R56" s="40"/>
+      <c r="S56" s="40"/>
+    </row>
+    <row r="57" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="E29" s="164" t="s">
+      <c r="B57" s="16" t="s">
         <v>158</v>
       </c>
-      <c r="F29" s="164" t="s">
-[...9 lines deleted...]
-      <c r="N29" s="40" t="s">
+      <c r="C57" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F57" s="169"/>
+      <c r="G57" s="169"/>
+      <c r="H57" s="169"/>
+      <c r="I57" s="169"/>
+      <c r="J57" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K57" s="169"/>
+      <c r="L57" s="169"/>
+      <c r="M57" s="169"/>
+      <c r="N57" s="169"/>
+      <c r="O57" s="169"/>
+      <c r="P57" s="169"/>
+      <c r="Q57" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R57" s="169"/>
+      <c r="S57" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="18"/>
+      <c r="E58" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F58" s="169"/>
+      <c r="G58" s="169"/>
+      <c r="H58" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I58" s="169"/>
+      <c r="J58" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" s="169"/>
+      <c r="L58" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M58" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N58" s="169"/>
+      <c r="O58" s="169"/>
+      <c r="P58" s="169"/>
+      <c r="Q58" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R58" s="169"/>
+      <c r="S58" s="169"/>
+    </row>
+    <row r="59" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="C59" s="16"/>
+      <c r="D59" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F59" s="169"/>
+      <c r="G59" s="169"/>
+      <c r="H59" s="169"/>
+      <c r="I59" s="169"/>
+      <c r="J59" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K59" s="169"/>
+      <c r="L59" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M59" s="169"/>
+      <c r="N59" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O59" s="169"/>
+      <c r="P59" s="169"/>
+      <c r="Q59" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R59" s="169"/>
+      <c r="S59" s="169"/>
+    </row>
+    <row r="60" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D60" s="18"/>
+      <c r="E60" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O29" s="40"/>
-[...2 lines deleted...]
-      <c r="R29" s="40" t="s">
+      <c r="F60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I60" s="169"/>
+      <c r="J60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M60" s="169"/>
+      <c r="N60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O60" s="169"/>
+      <c r="P60" s="169"/>
+      <c r="Q60" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R60" s="169"/>
+      <c r="S60" s="169"/>
+    </row>
+    <row r="61" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C61" s="16" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D61" s="18" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F61" s="169"/>
+      <c r="G61" s="169"/>
+      <c r="H61" s="169"/>
+      <c r="I61" s="169"/>
+      <c r="J61" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K61" s="169"/>
+      <c r="L61" s="169"/>
+      <c r="M61" s="169"/>
+      <c r="N61" s="169"/>
+      <c r="O61" s="169"/>
+      <c r="P61" s="169"/>
+      <c r="Q61" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R61" s="169"/>
+      <c r="S61" s="169"/>
+    </row>
+    <row r="62" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="16" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D62" s="18" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F62" s="169"/>
+      <c r="G62" s="169"/>
+      <c r="H62" s="169"/>
+      <c r="I62" s="169"/>
+      <c r="J62" s="169"/>
+      <c r="K62" s="169"/>
+      <c r="L62" s="169"/>
+      <c r="M62" s="169"/>
+      <c r="N62" s="169"/>
+      <c r="O62" s="169"/>
+      <c r="P62" s="169"/>
+      <c r="Q62" s="169"/>
+      <c r="R62" s="169"/>
+      <c r="S62" s="169"/>
+    </row>
+    <row r="63" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C63" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F63" s="169"/>
+      <c r="G63" s="169"/>
+      <c r="H63" s="169"/>
+      <c r="I63" s="169"/>
+      <c r="J63" s="169"/>
+      <c r="K63" s="169"/>
+      <c r="L63" s="169"/>
+      <c r="M63" s="169"/>
+      <c r="N63" s="169"/>
+      <c r="O63" s="169"/>
+      <c r="P63" s="169"/>
+      <c r="Q63" s="169"/>
+      <c r="R63" s="169"/>
+      <c r="S63" s="169"/>
+    </row>
+    <row r="64" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="E64" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F64" s="169"/>
+      <c r="G64" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="169"/>
+      <c r="I64" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J64" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K64" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L64" s="169"/>
+      <c r="M64" s="169"/>
+      <c r="N64" s="169"/>
+      <c r="O64" s="169"/>
+      <c r="P64" s="169"/>
+      <c r="Q64" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R64" s="169"/>
+      <c r="S64" s="169"/>
+    </row>
+    <row r="65" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C65" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F65" s="169"/>
+      <c r="G65" s="169"/>
+      <c r="H65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I65" s="169"/>
+      <c r="J65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L65" s="169"/>
+      <c r="M65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N65" s="169"/>
+      <c r="O65" s="169"/>
+      <c r="P65" s="169"/>
+      <c r="Q65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R65" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S65" s="169"/>
+    </row>
+    <row r="66" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F66" s="169"/>
+      <c r="G66" s="169"/>
+      <c r="H66" s="169"/>
+      <c r="I66" s="169"/>
+      <c r="J66" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K66" s="169"/>
+      <c r="L66" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M66" s="169"/>
+      <c r="N66" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O66" s="169"/>
+      <c r="P66" s="169"/>
+      <c r="Q66" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R66" s="169"/>
+      <c r="S66" s="169"/>
+    </row>
+    <row r="67" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C67" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D67" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="E67" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F67" s="169"/>
+      <c r="G67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I67" s="169"/>
+      <c r="J67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L67" s="169"/>
+      <c r="M67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N67" s="169"/>
+      <c r="O67" s="169"/>
+      <c r="P67" s="169"/>
+      <c r="Q67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R67" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S67" s="169"/>
+    </row>
+    <row r="68" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E68" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68" s="169"/>
+      <c r="G68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I68" s="169"/>
+      <c r="J68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N68" s="169"/>
+      <c r="O68" s="169"/>
+      <c r="P68" s="169"/>
+      <c r="Q68" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R68" s="169"/>
+      <c r="S68" s="169"/>
+    </row>
+    <row r="69" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="25" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F69" s="169"/>
+      <c r="G69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I69" s="169"/>
+      <c r="J69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L69" s="169"/>
+      <c r="M69" s="169"/>
+      <c r="N69" s="169"/>
+      <c r="O69" s="169"/>
+      <c r="P69" s="169"/>
+      <c r="Q69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R69" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S69" s="169"/>
+    </row>
+    <row r="70" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C70" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D70" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F70" s="169"/>
+      <c r="G70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I70" s="169"/>
+      <c r="J70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N70" s="169"/>
+      <c r="O70" s="169"/>
+      <c r="P70" s="169"/>
+      <c r="Q70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R70" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S70" s="169"/>
+    </row>
+    <row r="71" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="E71" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F71" s="169"/>
+      <c r="G71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I71" s="169"/>
+      <c r="J71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L71" s="169"/>
+      <c r="M71" s="169"/>
+      <c r="N71" s="169"/>
+      <c r="O71" s="169"/>
+      <c r="P71" s="169"/>
+      <c r="Q71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R71" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S71" s="169"/>
+    </row>
+    <row r="72" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="D72" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="E72" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F72" s="169"/>
+      <c r="G72" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" s="169"/>
+      <c r="I72" s="169"/>
+      <c r="J72" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K72" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L72" s="169"/>
+      <c r="M72" s="169"/>
+      <c r="N72" s="169"/>
+      <c r="O72" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P72" s="169"/>
+      <c r="Q72" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R72" s="169"/>
+      <c r="S72" s="169"/>
+    </row>
+    <row r="73" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="162" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>990</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>991</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E73" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F73" s="37"/>
+      <c r="G73" s="37"/>
+      <c r="H73" s="37"/>
+      <c r="I73" s="37"/>
+      <c r="J73" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K73" s="37"/>
+      <c r="L73" s="37"/>
+      <c r="M73" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="N73" s="37"/>
+      <c r="O73" s="37"/>
+      <c r="P73" s="37"/>
+      <c r="Q73" s="37"/>
+      <c r="R73" s="37"/>
+      <c r="S73" s="37"/>
+    </row>
+    <row r="74" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="16" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>721</v>
+      </c>
+      <c r="C74" s="16" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D74" s="18"/>
+      <c r="E74" s="16" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F74" s="169"/>
+      <c r="G74" s="169"/>
+      <c r="H74" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I74" s="169"/>
+      <c r="J74" s="169"/>
+      <c r="K74" s="169"/>
+      <c r="L74" s="169"/>
+      <c r="M74" s="169"/>
+      <c r="N74" s="169"/>
+      <c r="O74" s="169"/>
+      <c r="P74" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q74" s="169"/>
+      <c r="R74" s="169"/>
+      <c r="S74" s="169"/>
+    </row>
+    <row r="75" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="28" t="s">
+        <v>720</v>
+      </c>
+      <c r="B75" s="27" t="s">
+        <v>721</v>
+      </c>
+      <c r="C75" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E75" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P75" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R75" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S75" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="16" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D76" s="18"/>
+      <c r="E76" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S29" s="40"/>
-[...26 lines deleted...]
-      <c r="O30" s="40" t="s">
+      <c r="F76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K76" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L76" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R76" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S76" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>441</v>
+      </c>
+      <c r="C77" s="46" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D77" s="18"/>
+      <c r="E77" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="P30" s="40"/>
-[...1699 lines deleted...]
-      </c>
+      <c r="F77" s="169"/>
+      <c r="G77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I77" s="169"/>
+      <c r="J77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M77" s="169"/>
+      <c r="N77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O77" s="169"/>
+      <c r="P77" s="169"/>
+      <c r="Q77" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R77" s="169"/>
+      <c r="S77" s="169"/>
+    </row>
+    <row r="78" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="40"/>
       <c r="G78" s="40"/>
       <c r="H78" s="40"/>
       <c r="I78" s="40"/>
-      <c r="J78" s="40"/>
+      <c r="J78" s="40" t="s">
+        <v>32</v>
+      </c>
       <c r="K78" s="40"/>
       <c r="L78" s="40"/>
-      <c r="M78" s="40"/>
+      <c r="M78" s="40" t="s">
+        <v>32</v>
+      </c>
       <c r="N78" s="40"/>
       <c r="O78" s="40"/>
-      <c r="P78" s="58" t="s">
-[...2 lines deleted...]
-      <c r="Q78" s="40"/>
+      <c r="P78" s="40"/>
+      <c r="Q78" s="40" t="s">
+        <v>32</v>
+      </c>
       <c r="R78" s="40"/>
       <c r="S78" s="40"/>
-      <c r="T78" s="58" t="s">
+    </row>
+    <row r="79" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="16" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="C79" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="D79" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E79" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F79" s="169"/>
+      <c r="G79" s="169"/>
+      <c r="H79" s="169"/>
+      <c r="I79" s="169"/>
+      <c r="J79" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K79" s="169"/>
+      <c r="L79" s="169"/>
+      <c r="M79" s="169"/>
+      <c r="N79" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O79" s="169"/>
+      <c r="P79" s="169"/>
+      <c r="Q79" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R79" s="169"/>
+      <c r="S79" s="169"/>
+    </row>
+    <row r="80" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="B80" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="C80" s="22"/>
+      <c r="D80" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="E80" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F80" s="170"/>
+      <c r="G80" s="170"/>
+      <c r="H80" s="170"/>
+      <c r="I80" s="170"/>
+      <c r="J80" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K80" s="170"/>
+      <c r="L80" s="170"/>
+      <c r="M80" s="170"/>
+      <c r="N80" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="O80" s="170"/>
+      <c r="P80" s="170"/>
+      <c r="Q80" s="170"/>
+      <c r="R80" s="170"/>
+      <c r="S80" s="170"/>
+    </row>
+    <row r="81" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="27" t="s">
+        <v>677</v>
+      </c>
+      <c r="B81" s="28" t="s">
+        <v>678</v>
+      </c>
+      <c r="C81" s="29" t="s">
+        <v>679</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>680</v>
+      </c>
+      <c r="E81" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J81" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N81" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R81" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S81" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="B82" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E82" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F82" s="170"/>
+      <c r="G82" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H82" s="170"/>
+      <c r="I82" s="170"/>
+      <c r="J82" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K82" s="170"/>
+      <c r="L82" s="170"/>
+      <c r="M82" s="170"/>
+      <c r="N82" s="170"/>
+      <c r="O82" s="170"/>
+      <c r="P82" s="170"/>
+      <c r="Q82" s="170"/>
+      <c r="R82" s="170"/>
+      <c r="S82" s="170"/>
+    </row>
+    <row r="83" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D83" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F83" s="169"/>
+      <c r="G83" s="169"/>
+      <c r="H83" s="169"/>
+      <c r="I83" s="169"/>
+      <c r="J83" s="169"/>
+      <c r="K83" s="169"/>
+      <c r="L83" s="169"/>
+      <c r="M83" s="169"/>
+      <c r="N83" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O83" s="169"/>
+      <c r="P83" s="169"/>
+      <c r="Q83" s="169"/>
+      <c r="R83" s="169"/>
+      <c r="S83" s="169"/>
+    </row>
+    <row r="84" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="16" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C84" s="16" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D84" s="18"/>
+      <c r="E84" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G84" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N84" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q84" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R84" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S84" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C85" s="16"/>
+      <c r="D85" s="18" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E85" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F85" s="169"/>
+      <c r="G85" s="169"/>
+      <c r="H85" s="169"/>
+      <c r="I85" s="169"/>
+      <c r="J85" s="169"/>
+      <c r="K85" s="169"/>
+      <c r="L85" s="169"/>
+      <c r="M85" s="169"/>
+      <c r="N85" s="169"/>
+      <c r="O85" s="169"/>
+      <c r="P85" s="169"/>
+      <c r="Q85" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R85" s="169"/>
+      <c r="S85" s="169"/>
+    </row>
+    <row r="86" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B86" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E86" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F86" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="G86" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H86" s="170"/>
+      <c r="I86" s="170"/>
+      <c r="J86" s="170"/>
+      <c r="K86" s="170"/>
+      <c r="L86" s="170"/>
+      <c r="M86" s="170"/>
+      <c r="N86" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="O86" s="170"/>
+      <c r="P86" s="170"/>
+      <c r="Q86" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="R86" s="170"/>
+      <c r="S86" s="170" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="G87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I87" s="170"/>
+      <c r="J87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M87" s="170"/>
+      <c r="N87" s="170"/>
+      <c r="O87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P87" s="170"/>
+      <c r="Q87" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="R87" s="170"/>
+      <c r="S87" s="170" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="25" t="s">
+        <v>457</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="C88" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="D88" s="18"/>
+      <c r="E88" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L88" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q88" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R88" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S88" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="16" t="s">
+        <v>754</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>755</v>
+      </c>
+      <c r="C89" s="16" t="s">
+        <v>756</v>
+      </c>
+      <c r="D89" s="18" t="s">
+        <v>757</v>
+      </c>
+      <c r="E89" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F89" s="169"/>
+      <c r="G89" s="169"/>
+      <c r="H89" s="169"/>
+      <c r="I89" s="169"/>
+      <c r="J89" s="169"/>
+      <c r="K89" s="169"/>
+      <c r="L89" s="169"/>
+      <c r="M89" s="169"/>
+      <c r="N89" s="169"/>
+      <c r="O89" s="169"/>
+      <c r="P89" s="169"/>
+      <c r="Q89" s="169"/>
+      <c r="R89" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S89" s="169"/>
+    </row>
+    <row r="90" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="F90" s="170"/>
+      <c r="G90" s="170"/>
+      <c r="H90" s="170"/>
+      <c r="I90" s="170"/>
+      <c r="J90" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K90" s="170"/>
+      <c r="L90" s="170"/>
+      <c r="M90" s="170"/>
+      <c r="N90" s="170"/>
+      <c r="O90" s="170"/>
+      <c r="P90" s="170"/>
+      <c r="Q90" s="170"/>
+      <c r="R90" s="170"/>
+      <c r="S90" s="170"/>
+    </row>
+    <row r="91" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="16" t="s">
+        <v>773</v>
+      </c>
+      <c r="B91" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>775</v>
+      </c>
+      <c r="D91" s="18" t="s">
+        <v>776</v>
+      </c>
+      <c r="E91" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F91" s="169"/>
+      <c r="G91" s="169"/>
+      <c r="H91" s="169"/>
+      <c r="I91" s="169"/>
+      <c r="J91" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K91" s="169"/>
+      <c r="L91" s="169"/>
+      <c r="M91" s="169"/>
+      <c r="N91" s="169"/>
+      <c r="O91" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P91" s="169"/>
+      <c r="Q91" s="169"/>
+      <c r="R91" s="169"/>
+      <c r="S91" s="169"/>
+    </row>
+    <row r="92" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="22" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C92" s="41"/>
+      <c r="D92" s="24" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E92" s="22"/>
+      <c r="F92" s="170"/>
+      <c r="G92" s="170"/>
+      <c r="H92" s="170"/>
+      <c r="I92" s="170"/>
+      <c r="J92" s="170"/>
+      <c r="K92" s="170"/>
+      <c r="L92" s="170"/>
+      <c r="M92" s="170"/>
+      <c r="N92" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O92" s="170"/>
+      <c r="P92" s="170"/>
+      <c r="Q92" s="170"/>
+      <c r="R92" s="170"/>
+      <c r="S92" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="25" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C93" s="25"/>
+      <c r="D93" s="30" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E93" s="25" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F93" s="38"/>
+      <c r="G93" s="38"/>
+      <c r="H93" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I93" s="38"/>
+      <c r="J93" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K93" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L93" s="38"/>
+      <c r="M93" s="38"/>
+      <c r="N93" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O93" s="38"/>
+      <c r="P93" s="38"/>
+      <c r="Q93" s="38"/>
+      <c r="R93" s="38"/>
+      <c r="S93" s="38"/>
+    </row>
+    <row r="94" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="35" t="s">
+        <v>937</v>
+      </c>
+      <c r="B94" s="35" t="s">
+        <v>938</v>
+      </c>
+      <c r="C94" s="35"/>
+      <c r="D94" s="44" t="s">
+        <v>939</v>
+      </c>
+      <c r="E94" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F94" s="37"/>
+      <c r="G94" s="37"/>
+      <c r="H94" s="37"/>
+      <c r="I94" s="37"/>
+      <c r="J94" s="38"/>
+      <c r="K94" s="38"/>
+      <c r="L94" s="37"/>
+      <c r="M94" s="37"/>
+      <c r="N94" s="37"/>
+      <c r="O94" s="37"/>
+      <c r="P94" s="37"/>
+      <c r="Q94" s="37"/>
+      <c r="R94" s="37"/>
+      <c r="S94" s="37"/>
+    </row>
+    <row r="95" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="25" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>784</v>
+      </c>
+      <c r="C95" s="47" t="s">
+        <v>784</v>
+      </c>
+      <c r="D95" s="48" t="s">
+        <v>784</v>
+      </c>
+      <c r="E95" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="F95" s="38"/>
+      <c r="G95" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" s="38"/>
+      <c r="I95" s="38"/>
+      <c r="J95" s="38"/>
+      <c r="K95" s="38"/>
+      <c r="L95" s="38"/>
+      <c r="M95" s="38"/>
+      <c r="N95" s="38"/>
+      <c r="O95" s="38"/>
+      <c r="P95" s="38"/>
+      <c r="Q95" s="38"/>
+      <c r="R95" s="38"/>
+      <c r="S95" s="38"/>
+    </row>
+    <row r="96" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="25" t="s">
+        <v>590</v>
+      </c>
+      <c r="B96" s="16" t="s">
+        <v>591</v>
+      </c>
+      <c r="C96" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="D96" s="18"/>
+      <c r="E96" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J96" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N96" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q96" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R96" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S96" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F97" s="40"/>
+      <c r="G97" s="40"/>
+      <c r="H97" s="40"/>
+      <c r="I97" s="40"/>
+      <c r="J97" s="40"/>
+      <c r="K97" s="40"/>
+      <c r="L97" s="40"/>
+      <c r="M97" s="40"/>
+      <c r="N97" s="40"/>
+      <c r="O97" s="40"/>
+      <c r="P97" s="40"/>
+      <c r="Q97" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R97" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S97" s="40"/>
+    </row>
+    <row r="98" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="B98" s="25"/>
+      <c r="C98" s="33"/>
+      <c r="D98" s="25"/>
+      <c r="E98" s="25"/>
+      <c r="F98" s="38"/>
+      <c r="G98" s="38"/>
+      <c r="H98" s="38"/>
+      <c r="I98" s="38"/>
+      <c r="J98" s="38"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M98" s="38"/>
+      <c r="N98" s="38"/>
+      <c r="O98" s="38"/>
+      <c r="P98" s="38"/>
+      <c r="Q98" s="38"/>
+      <c r="R98" s="38"/>
+      <c r="S98" s="38"/>
+    </row>
+    <row r="99" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="162" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>992</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>993</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>994</v>
+      </c>
+      <c r="E99" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="G99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="H99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="I99" s="37"/>
+      <c r="J99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="L99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="M99" s="37"/>
+      <c r="N99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="O99" s="37"/>
+      <c r="P99" s="37"/>
+      <c r="Q99" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="R99" s="37"/>
+      <c r="S99" s="37"/>
+    </row>
+    <row r="100" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="162" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>989</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D100" s="31"/>
+      <c r="E100" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F100" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="G100" s="37"/>
+      <c r="H100" s="37"/>
+      <c r="I100" s="37"/>
+      <c r="J100" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K100" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="L100" s="37"/>
+      <c r="M100" s="37"/>
+      <c r="N100" s="37"/>
+      <c r="O100" s="37"/>
+      <c r="P100" s="37"/>
+      <c r="Q100" s="37"/>
+      <c r="R100" s="37"/>
+      <c r="S100" s="37"/>
+    </row>
+    <row r="101" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="162" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>998</v>
+      </c>
+      <c r="D101" s="31" t="s">
+        <v>999</v>
+      </c>
+      <c r="E101" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F101" s="37"/>
+      <c r="G101" s="37"/>
+      <c r="H101" s="37"/>
+      <c r="I101" s="37"/>
+      <c r="J101" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K101" s="37"/>
+      <c r="L101" s="37"/>
+      <c r="M101" s="37"/>
+      <c r="N101" s="37"/>
+      <c r="O101" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="P101" s="37"/>
+      <c r="Q101" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="R101" s="37"/>
+      <c r="S101" s="37"/>
+    </row>
+    <row r="102" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="162" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>996</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>997</v>
+      </c>
+      <c r="E102" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F102" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="G102" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="H102" s="37"/>
+      <c r="I102" s="37"/>
+      <c r="J102" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="K102" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="L102" s="37"/>
+      <c r="M102" s="37"/>
+      <c r="N102" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="O102" s="37"/>
+      <c r="P102" s="37"/>
+      <c r="Q102" s="37"/>
+      <c r="R102" s="37"/>
+      <c r="S102" s="37"/>
+    </row>
+    <row r="103" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="B103" s="22"/>
+      <c r="C103" s="22"/>
+      <c r="D103" s="24"/>
+      <c r="E103" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F103" s="170"/>
+      <c r="G103" s="170"/>
+      <c r="H103" s="170"/>
+      <c r="I103" s="170"/>
+      <c r="J103" s="170"/>
+      <c r="K103" s="170"/>
+      <c r="L103" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M103" s="170"/>
+      <c r="N103" s="170"/>
+      <c r="O103" s="170"/>
+      <c r="P103" s="170"/>
+      <c r="Q103" s="170"/>
+      <c r="R103" s="170"/>
+      <c r="S103" s="170"/>
+    </row>
+    <row r="104" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="C104" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="D104" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="E104" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F104" s="169"/>
+      <c r="G104" s="169"/>
+      <c r="H104" s="169"/>
+      <c r="I104" s="169"/>
+      <c r="J104" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K104" s="169"/>
+      <c r="L104" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M104" s="169"/>
+      <c r="N104" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O104" s="169"/>
+      <c r="P104" s="169"/>
+      <c r="Q104" s="169"/>
+      <c r="R104" s="169"/>
+      <c r="S104" s="169"/>
+    </row>
+    <row r="105" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C105" s="16" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D105" s="18"/>
+      <c r="E105" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" s="169"/>
+      <c r="G105" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" s="169"/>
+      <c r="I105" s="169"/>
+      <c r="J105" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K105" s="169"/>
+      <c r="L105" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M105" s="169"/>
+      <c r="N105" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O105" s="169"/>
+      <c r="P105" s="169"/>
+      <c r="Q105" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R105" s="169"/>
+      <c r="S105" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="B106" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="C106" s="16" t="s">
         <v>193</v>
       </c>
-    </row>
-[...283 lines deleted...]
-      <c r="H87" s="118" t="s">
+      <c r="D106" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="E106" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F106" s="169"/>
+      <c r="G106" s="169"/>
+      <c r="H106" s="169"/>
+      <c r="I106" s="169"/>
+      <c r="J106" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K106" s="169"/>
+      <c r="L106" s="169"/>
+      <c r="M106" s="169"/>
+      <c r="N106" s="169"/>
+      <c r="O106" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P106" s="169"/>
+      <c r="Q106" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R106" s="169"/>
+      <c r="S106" s="169"/>
+    </row>
+    <row r="107" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="16" t="s">
+        <v>766</v>
+      </c>
+      <c r="B107" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="C107" s="16" t="s">
+        <v>767</v>
+      </c>
+      <c r="D107" s="18" t="s">
+        <v>768</v>
+      </c>
+      <c r="E107" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F107" s="169"/>
+      <c r="G107" s="169"/>
+      <c r="H107" s="169"/>
+      <c r="I107" s="169"/>
+      <c r="J107" s="169"/>
+      <c r="K107" s="169"/>
+      <c r="L107" s="169"/>
+      <c r="M107" s="169"/>
+      <c r="N107" s="169"/>
+      <c r="O107" s="169"/>
+      <c r="P107" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q107" s="169"/>
+      <c r="R107" s="169"/>
+      <c r="S107" s="169"/>
+    </row>
+    <row r="108" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="E108" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="F108" s="170"/>
+      <c r="G108" s="170"/>
+      <c r="H108" s="170"/>
+      <c r="I108" s="170"/>
+      <c r="J108" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K108" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L108" s="170"/>
+      <c r="M108" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="N108" s="170"/>
+      <c r="O108" s="170"/>
+      <c r="P108" s="170"/>
+      <c r="Q108" s="170"/>
+      <c r="R108" s="170"/>
+      <c r="S108" s="170"/>
+    </row>
+    <row r="109" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="C109" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="D109" s="18"/>
+      <c r="E109" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="I87" s="118" t="s">
+      <c r="F109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G109" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O109" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P109" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q109" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R109" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S109" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="25" t="s">
+        <v>463</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="C110" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="D110" s="18"/>
+      <c r="E110" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="J87" s="108"/>
-      <c r="K87" s="118" t="s">
+      <c r="F110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J110" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K110" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L110" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O110" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P110" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R110" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S110" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="C111" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="D111" s="18"/>
+      <c r="E111" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L87" s="118" t="s">
+      <c r="F111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M111" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R111" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S111" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="25" t="s">
+        <v>469</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C112" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="D112" s="18"/>
+      <c r="E112" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="M87" s="108"/>
-      <c r="N87" s="118" t="s">
+      <c r="F112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P112" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R112" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S112" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="B113" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="C113" s="50" t="s">
+        <v>474</v>
+      </c>
+      <c r="D113" s="18"/>
+      <c r="E113" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O87" s="108"/>
-[...26 lines deleted...]
-      <c r="K88" s="118" t="s">
+      <c r="F113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O113" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q113" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R113" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S113" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="25" t="s">
+        <v>475</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="C114" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="D114" s="18"/>
+      <c r="E114" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L88" s="108"/>
-[...30 lines deleted...]
-      <c r="N89" s="118" t="s">
+      <c r="F114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G114" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J114" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R114" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S114" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C115" s="16"/>
+      <c r="D115" s="18"/>
+      <c r="E115" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="O89" s="108"/>
-[...23 lines deleted...]
-      <c r="H90" s="118" t="s">
+      <c r="F115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G115" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H115" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J115" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K115" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R115" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S115" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="C116" s="16" t="s">
+        <v>481</v>
+      </c>
+      <c r="D116" s="18" t="s">
+        <v>482</v>
+      </c>
+      <c r="E116" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="I90" s="108"/>
-[...8 lines deleted...]
-      <c r="R90" s="118" t="s">
+      <c r="F116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L116" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R116" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S116" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="16" t="s">
+        <v>581</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>582</v>
+      </c>
+      <c r="C117" s="16" t="s">
+        <v>583</v>
+      </c>
+      <c r="D117" s="18"/>
+      <c r="E117" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S90" s="108"/>
-[...19 lines deleted...]
-      <c r="H91" s="118" t="s">
+      <c r="F117" s="169"/>
+      <c r="G117" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H117" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I117" s="169"/>
+      <c r="J117" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K117" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L117" s="169"/>
+      <c r="M117" s="169"/>
+      <c r="N117" s="169"/>
+      <c r="O117" s="169"/>
+      <c r="P117" s="169"/>
+      <c r="Q117" s="169"/>
+      <c r="R117" s="169"/>
+      <c r="S117" s="169"/>
+    </row>
+    <row r="118" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="11" t="s">
+        <v>940</v>
+      </c>
+      <c r="B118" s="39" t="s">
+        <v>941</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D118" s="35" t="s">
+        <v>942</v>
+      </c>
+      <c r="E118" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F118" s="37"/>
+      <c r="G118" s="37"/>
+      <c r="H118" s="37"/>
+      <c r="I118" s="37"/>
+      <c r="J118" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K118" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="L118" s="37"/>
+      <c r="M118" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N118" s="37"/>
+      <c r="O118" s="37"/>
+      <c r="P118" s="37"/>
+      <c r="Q118" s="37"/>
+      <c r="R118" s="37"/>
+      <c r="S118" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="22" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C119" s="23" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E119" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F119" s="170"/>
+      <c r="G119" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H119" s="170"/>
+      <c r="I119" s="170"/>
+      <c r="J119" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K119" s="170"/>
+      <c r="L119" s="170"/>
+      <c r="M119" s="170"/>
+      <c r="N119" s="170"/>
+      <c r="O119" s="170"/>
+      <c r="P119" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q119" s="170"/>
+      <c r="R119" s="170"/>
+      <c r="S119" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>264</v>
+      </c>
+      <c r="E120" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F120" s="170"/>
+      <c r="G120" s="170"/>
+      <c r="H120" s="170"/>
+      <c r="I120" s="170"/>
+      <c r="J120" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K120" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L120" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M120" s="170"/>
+      <c r="N120" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="O120" s="170"/>
+      <c r="P120" s="170"/>
+      <c r="Q120" s="170"/>
+      <c r="R120" s="170"/>
+      <c r="S120" s="170"/>
+    </row>
+    <row r="121" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="21" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B121" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C121" s="22" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D121" s="24"/>
+      <c r="E121" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F121" s="170"/>
+      <c r="G121" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H121" s="170"/>
+      <c r="I121" s="170"/>
+      <c r="J121" s="170"/>
+      <c r="K121" s="170"/>
+      <c r="L121" s="170"/>
+      <c r="M121" s="170"/>
+      <c r="N121" s="170"/>
+      <c r="O121" s="170"/>
+      <c r="P121" s="170"/>
+      <c r="Q121" s="170"/>
+      <c r="R121" s="170"/>
+      <c r="S121" s="170"/>
+    </row>
+    <row r="122" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C122" s="26" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D122" s="18"/>
+      <c r="E122" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="I91" s="108"/>
-[...1108 lines deleted...]
-      </c>
+      <c r="F122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I122" s="169"/>
+      <c r="J122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K122" s="169"/>
+      <c r="L122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O122" s="169"/>
+      <c r="P122" s="169"/>
+      <c r="Q122" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R122" s="169"/>
+      <c r="S122" s="169"/>
+    </row>
+    <row r="123" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B123" s="5"/>
+      <c r="C123" s="5"/>
+      <c r="D123" s="5"/>
+      <c r="E123" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="F123" s="40"/>
       <c r="G123" s="40"/>
       <c r="H123" s="40"/>
       <c r="I123" s="40"/>
-      <c r="J123" s="40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J123" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K123" s="40"/>
       <c r="L123" s="40"/>
       <c r="M123" s="40"/>
       <c r="N123" s="40"/>
-      <c r="O123" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O123" s="40"/>
       <c r="P123" s="40"/>
       <c r="Q123" s="40"/>
       <c r="R123" s="40"/>
       <c r="S123" s="40"/>
-      <c r="T123" s="40"/>
-[...18 lines deleted...]
-      <c r="H124" s="40"/>
+    </row>
+    <row r="124" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="5" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B124" s="28" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C124" s="167" t="s">
+        <v>56</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F124" s="40"/>
+      <c r="G124" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H124" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="I124" s="40"/>
-      <c r="J124" s="40"/>
-      <c r="K124" s="40"/>
+      <c r="J124" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K124" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="L124" s="40"/>
       <c r="M124" s="40"/>
       <c r="N124" s="40"/>
       <c r="O124" s="40"/>
       <c r="P124" s="40"/>
       <c r="Q124" s="40"/>
-      <c r="R124" s="40" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="R124" s="40"/>
+      <c r="S124" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="5" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B125" s="28" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C125" s="32" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F125" s="40"/>
       <c r="G125" s="40"/>
       <c r="H125" s="40"/>
       <c r="I125" s="40"/>
       <c r="J125" s="40"/>
       <c r="K125" s="40"/>
       <c r="L125" s="40"/>
       <c r="M125" s="40"/>
       <c r="N125" s="40"/>
       <c r="O125" s="40"/>
       <c r="P125" s="40"/>
       <c r="Q125" s="40"/>
       <c r="R125" s="40" t="s">
-        <v>193</v>
+        <v>31</v>
       </c>
       <c r="S125" s="40"/>
-      <c r="T125" s="40"/>
-[...11 lines deleted...]
-      <c r="E126" s="40"/>
+    </row>
+    <row r="126" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C126" s="49" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>1540</v>
+      </c>
       <c r="F126" s="40" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="G126" s="40"/>
       <c r="H126" s="40"/>
       <c r="I126" s="40"/>
       <c r="J126" s="40"/>
       <c r="K126" s="40"/>
       <c r="L126" s="40"/>
       <c r="M126" s="40"/>
       <c r="N126" s="40"/>
       <c r="O126" s="40"/>
       <c r="P126" s="40"/>
-      <c r="Q126" s="40"/>
-      <c r="R126" s="40"/>
+      <c r="Q126" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R126" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="S126" s="40"/>
-      <c r="T126" s="40"/>
-[...54 lines deleted...]
-      <c r="K128" s="22" t="s">
+    </row>
+    <row r="127" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="5" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B127" s="28"/>
+      <c r="C127" s="5" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F127" s="40"/>
+      <c r="G127" s="40"/>
+      <c r="H127" s="40"/>
+      <c r="I127" s="40"/>
+      <c r="J127" s="40"/>
+      <c r="K127" s="40"/>
+      <c r="L127" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M127" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="N127" s="40"/>
+      <c r="O127" s="40"/>
+      <c r="P127" s="40"/>
+      <c r="Q127" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R127" s="40"/>
+      <c r="S127" s="40"/>
+    </row>
+    <row r="128" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="5" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F128" s="40"/>
+      <c r="G128" s="40"/>
+      <c r="H128" s="40"/>
+      <c r="I128" s="40"/>
+      <c r="J128" s="40"/>
+      <c r="K128" s="40"/>
+      <c r="L128" s="40"/>
+      <c r="M128" s="40"/>
+      <c r="N128" s="40"/>
+      <c r="O128" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="P128" s="40"/>
+      <c r="Q128" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R128" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="S128" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C129" s="5"/>
+      <c r="D129" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F129" s="40"/>
+      <c r="G129" s="40"/>
+      <c r="H129" s="40"/>
+      <c r="I129" s="40"/>
+      <c r="J129" s="40"/>
+      <c r="K129" s="40"/>
+      <c r="L129" s="40"/>
+      <c r="M129" s="40"/>
+      <c r="N129" s="40"/>
+      <c r="O129" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="P129" s="40"/>
+      <c r="Q129" s="40"/>
+      <c r="R129" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S129" s="40"/>
+    </row>
+    <row r="130" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="42" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B130" s="42"/>
+      <c r="C130" s="42" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D130" s="51" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E130" s="42"/>
+      <c r="F130" s="170"/>
+      <c r="G130" s="170"/>
+      <c r="H130" s="170"/>
+      <c r="I130" s="170"/>
+      <c r="J130" s="170"/>
+      <c r="K130" s="170"/>
+      <c r="L130" s="170" t="s">
+        <v>1505</v>
+      </c>
+      <c r="M130" s="170"/>
+      <c r="N130" s="170"/>
+      <c r="O130" s="170"/>
+      <c r="P130" s="170"/>
+      <c r="Q130" s="170"/>
+      <c r="R130" s="170"/>
+      <c r="S130" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="41" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B131" s="41" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C131" s="41"/>
+      <c r="D131" s="43" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E131" s="41" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F131" s="170"/>
+      <c r="G131" s="170"/>
+      <c r="H131" s="170"/>
+      <c r="I131" s="170"/>
+      <c r="J131" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K131" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L131" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M131" s="170"/>
+      <c r="N131" s="170"/>
+      <c r="O131" s="170"/>
+      <c r="P131" s="170"/>
+      <c r="Q131" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R131" s="170"/>
+      <c r="S131" s="170"/>
+    </row>
+    <row r="132" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="C132" s="5"/>
+      <c r="D132" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="40"/>
+      <c r="G132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H132" s="40"/>
+      <c r="I132" s="40"/>
+      <c r="J132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K132" s="40"/>
+      <c r="L132" s="40"/>
+      <c r="M132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O132" s="40"/>
+      <c r="P132" s="40"/>
+      <c r="Q132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R132" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S132" s="40"/>
+    </row>
+    <row r="133" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="16" t="s">
+        <v>769</v>
+      </c>
+      <c r="B133" s="16" t="s">
+        <v>770</v>
+      </c>
+      <c r="C133" s="16" t="s">
+        <v>771</v>
+      </c>
+      <c r="D133" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="E133" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F133" s="169"/>
+      <c r="G133" s="169"/>
+      <c r="H133" s="169"/>
+      <c r="I133" s="169"/>
+      <c r="J133" s="169"/>
+      <c r="K133" s="169"/>
+      <c r="L133" s="169"/>
+      <c r="M133" s="169"/>
+      <c r="N133" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O133" s="169"/>
+      <c r="P133" s="169"/>
+      <c r="Q133" s="169"/>
+      <c r="R133" s="169"/>
+      <c r="S133" s="169"/>
+    </row>
+    <row r="134" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B134" s="5"/>
+      <c r="C134" s="44" t="s">
+        <v>837</v>
+      </c>
+      <c r="D134" s="5"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="40"/>
+      <c r="G134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H134" s="40"/>
+      <c r="I134" s="40"/>
+      <c r="J134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M134" s="40"/>
+      <c r="N134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O134" s="40"/>
+      <c r="P134" s="40"/>
+      <c r="Q134" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R134" s="40"/>
+      <c r="S134" s="40"/>
+    </row>
+    <row r="135" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="16" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B135" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="C135" s="45" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D135" s="18" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E135" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F135" s="169"/>
+      <c r="G135" s="169"/>
+      <c r="H135" s="169"/>
+      <c r="I135" s="169"/>
+      <c r="J135" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K135" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L135" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M135" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N135" s="169"/>
+      <c r="O135" s="169"/>
+      <c r="P135" s="169"/>
+      <c r="Q135" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R135" s="169"/>
+      <c r="S135" s="169"/>
+    </row>
+    <row r="136" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="C136" s="44" t="s">
+        <v>889</v>
+      </c>
+      <c r="D136" s="5"/>
+      <c r="E136" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="F136" s="40"/>
+      <c r="G136" s="40"/>
+      <c r="H136" s="40"/>
+      <c r="I136" s="40"/>
+      <c r="J136" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K136" s="40"/>
+      <c r="L136" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M136" s="40"/>
+      <c r="N136" s="40"/>
+      <c r="O136" s="40"/>
+      <c r="P136" s="40"/>
+      <c r="Q136" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R136" s="40"/>
+      <c r="S136" s="40"/>
+    </row>
+    <row r="137" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="16" t="s">
+        <v>724</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>725</v>
+      </c>
+      <c r="C137" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="D137" s="18" t="s">
+        <v>727</v>
+      </c>
+      <c r="E137" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F137" s="169"/>
+      <c r="G137" s="169"/>
+      <c r="H137" s="169"/>
+      <c r="I137" s="169"/>
+      <c r="J137" s="169"/>
+      <c r="K137" s="169"/>
+      <c r="L137" s="169"/>
+      <c r="M137" s="169"/>
+      <c r="N137" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O137" s="169"/>
+      <c r="P137" s="169"/>
+      <c r="Q137" s="169"/>
+      <c r="R137" s="169"/>
+      <c r="S137" s="169"/>
+    </row>
+    <row r="138" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="C138" s="44"/>
+      <c r="D138" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="40"/>
+      <c r="G138" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H138" s="40"/>
+      <c r="I138" s="40"/>
+      <c r="J138" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K138" s="40"/>
+      <c r="L138" s="40"/>
+      <c r="M138" s="40"/>
+      <c r="N138" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O138" s="40"/>
+      <c r="P138" s="40"/>
+      <c r="Q138" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R138" s="40"/>
+      <c r="S138" s="40"/>
+    </row>
+    <row r="139" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C139" s="44" t="s">
+        <v>846</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="J139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O139" s="40"/>
+      <c r="P139" s="40"/>
+      <c r="Q139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R139" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S139" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="40"/>
+      <c r="G140" s="40"/>
+      <c r="H140" s="40"/>
+      <c r="I140" s="40"/>
+      <c r="J140" s="40"/>
+      <c r="K140" s="40"/>
+      <c r="L140" s="40"/>
+      <c r="M140" s="40"/>
+      <c r="N140" s="40"/>
+      <c r="O140" s="40"/>
+      <c r="P140" s="40"/>
+      <c r="Q140" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R140" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S140" s="40"/>
+    </row>
+    <row r="141" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="C141" s="44" t="s">
+        <v>796</v>
+      </c>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="40"/>
+      <c r="G141" s="40"/>
+      <c r="H141" s="40"/>
+      <c r="I141" s="40"/>
+      <c r="J141" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K141" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L141" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M141" s="40"/>
+      <c r="N141" s="40"/>
+      <c r="O141" s="40"/>
+      <c r="P141" s="40"/>
+      <c r="Q141" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R141" s="40"/>
+      <c r="S141" s="40"/>
+    </row>
+    <row r="142" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="25" t="s">
+        <v>625</v>
+      </c>
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25"/>
+      <c r="F142" s="38"/>
+      <c r="G142" s="38"/>
+      <c r="H142" s="38"/>
+      <c r="I142" s="38"/>
+      <c r="J142" s="38"/>
+      <c r="K142" s="38"/>
+      <c r="L142" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M142" s="38"/>
+      <c r="N142" s="38"/>
+      <c r="O142" s="38"/>
+      <c r="P142" s="38"/>
+      <c r="Q142" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R142" s="38"/>
+      <c r="S142" s="38"/>
+    </row>
+    <row r="143" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="27" t="s">
+        <v>700</v>
+      </c>
+      <c r="B143" s="27" t="s">
+        <v>701</v>
+      </c>
+      <c r="C143" s="29" t="s">
+        <v>702</v>
+      </c>
+      <c r="D143" s="27" t="s">
+        <v>703</v>
+      </c>
+      <c r="E143" s="27" t="s">
+        <v>685</v>
+      </c>
+      <c r="F143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K143" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q143" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R143" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S143" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="35" t="s">
+        <v>943</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="C144" s="36"/>
+      <c r="D144" s="11"/>
+      <c r="E144" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F144" s="37"/>
+      <c r="G144" s="37"/>
+      <c r="H144" s="37"/>
+      <c r="I144" s="37"/>
+      <c r="J144" s="38"/>
+      <c r="K144" s="38"/>
+      <c r="L144" s="38"/>
+      <c r="M144" s="37"/>
+      <c r="N144" s="37"/>
+      <c r="O144" s="37"/>
+      <c r="P144" s="37"/>
+      <c r="Q144" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="R144" s="37"/>
+      <c r="S144" s="37"/>
+    </row>
+    <row r="145" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C145" s="22" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D145" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="E145" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F145" s="170"/>
+      <c r="G145" s="170"/>
+      <c r="H145" s="170"/>
+      <c r="I145" s="170"/>
+      <c r="J145" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K145" s="170"/>
+      <c r="L145" s="170"/>
+      <c r="M145" s="170"/>
+      <c r="N145" s="170"/>
+      <c r="O145" s="170"/>
+      <c r="P145" s="170"/>
+      <c r="Q145" s="170"/>
+      <c r="R145" s="170"/>
+      <c r="S145" s="170"/>
+    </row>
+    <row r="146" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="22" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C146" s="22" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D146" s="24"/>
+      <c r="E146" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F146" s="170"/>
+      <c r="G146" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H146" s="170"/>
+      <c r="I146" s="170"/>
+      <c r="J146" s="170"/>
+      <c r="K146" s="170"/>
+      <c r="L146" s="170"/>
+      <c r="M146" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="N146" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="O146" s="170"/>
+      <c r="P146" s="170"/>
+      <c r="Q146" s="170"/>
+      <c r="R146" s="170"/>
+      <c r="S146" s="170"/>
+    </row>
+    <row r="147" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="C147" s="5"/>
+      <c r="D147" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I147" s="40"/>
+      <c r="J147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O147" s="40"/>
+      <c r="P147" s="40"/>
+      <c r="Q147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R147" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S147" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="C148" s="44"/>
+      <c r="D148" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="40"/>
+      <c r="G148" s="40"/>
+      <c r="H148" s="40"/>
+      <c r="I148" s="40"/>
+      <c r="J148" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K148" s="40"/>
+      <c r="L148" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M148" s="40"/>
+      <c r="N148" s="40"/>
+      <c r="O148" s="40"/>
+      <c r="P148" s="40"/>
+      <c r="Q148" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R148" s="40"/>
+      <c r="S148" s="40"/>
+    </row>
+    <row r="149" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="C149" s="44" t="s">
+        <v>810</v>
+      </c>
+      <c r="D149" s="5"/>
+      <c r="E149" s="5"/>
+      <c r="F149" s="40"/>
+      <c r="G149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H149" s="40"/>
+      <c r="I149" s="40"/>
+      <c r="J149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L149" s="40"/>
+      <c r="M149" s="40"/>
+      <c r="N149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O149" s="40"/>
+      <c r="P149" s="40"/>
+      <c r="Q149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R149" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S149" s="40"/>
+    </row>
+    <row r="150" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="16" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C150" s="16" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D150" s="18" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E150" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F150" s="169"/>
+      <c r="G150" s="169"/>
+      <c r="H150" s="169"/>
+      <c r="I150" s="169"/>
+      <c r="J150" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K150" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L150" s="169"/>
+      <c r="M150" s="169"/>
+      <c r="N150" s="169"/>
+      <c r="O150" s="169"/>
+      <c r="P150" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q150" s="169"/>
+      <c r="R150" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S150" s="169"/>
+    </row>
+    <row r="151" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B151" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="C151" s="16"/>
+      <c r="D151" s="18" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E151" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F151" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G151" s="169"/>
+      <c r="H151" s="169"/>
+      <c r="I151" s="169"/>
+      <c r="J151" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K151" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L151" s="169"/>
+      <c r="M151" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N151" s="169"/>
+      <c r="O151" s="169"/>
+      <c r="P151" s="169"/>
+      <c r="Q151" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R151" s="169"/>
+      <c r="S151" s="169"/>
+    </row>
+    <row r="152" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="5" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B152" s="28" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C152" s="53" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F152" s="40"/>
+      <c r="G152" s="40"/>
+      <c r="H152" s="40"/>
+      <c r="I152" s="40"/>
+      <c r="J152" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K152" s="40"/>
+      <c r="L152" s="40"/>
+      <c r="M152" s="40"/>
+      <c r="N152" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="O152" s="40"/>
+      <c r="P152" s="40"/>
+      <c r="Q152" s="40"/>
+      <c r="R152" s="40"/>
+      <c r="S152" s="40"/>
+    </row>
+    <row r="153" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="16" t="s">
+        <v>596</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>597</v>
+      </c>
+      <c r="C153" s="16" t="s">
+        <v>598</v>
+      </c>
+      <c r="D153" s="18" t="s">
+        <v>599</v>
+      </c>
+      <c r="E153" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L128" s="22"/>
-      <c r="M128" s="22" t="s">
+      <c r="F153" s="169"/>
+      <c r="G153" s="169"/>
+      <c r="H153" s="169"/>
+      <c r="I153" s="169"/>
+      <c r="J153" s="169"/>
+      <c r="K153" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L153" s="169"/>
+      <c r="M153" s="169"/>
+      <c r="N153" s="169"/>
+      <c r="O153" s="169"/>
+      <c r="P153" s="169"/>
+      <c r="Q153" s="169"/>
+      <c r="R153" s="169"/>
+      <c r="S153" s="169"/>
+    </row>
+    <row r="154" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="C154" s="5"/>
+      <c r="D154" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I154" s="40"/>
+      <c r="J154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L154" s="40"/>
+      <c r="M154" s="40"/>
+      <c r="N154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O154" s="40"/>
+      <c r="P154" s="40"/>
+      <c r="Q154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R154" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S154" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="B155" s="54" t="s">
+        <v>734</v>
+      </c>
+      <c r="C155" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="D155" s="18" t="s">
+        <v>736</v>
+      </c>
+      <c r="E155" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F155" s="169"/>
+      <c r="G155" s="169"/>
+      <c r="H155" s="169"/>
+      <c r="I155" s="169"/>
+      <c r="J155" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K155" s="169"/>
+      <c r="L155" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M155" s="169"/>
+      <c r="N155" s="169"/>
+      <c r="O155" s="169"/>
+      <c r="P155" s="169"/>
+      <c r="Q155" s="169"/>
+      <c r="R155" s="169"/>
+      <c r="S155" s="169"/>
+    </row>
+    <row r="156" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="16" t="s">
+        <v>729</v>
+      </c>
+      <c r="B156" s="54" t="s">
+        <v>730</v>
+      </c>
+      <c r="C156" s="16" t="s">
+        <v>731</v>
+      </c>
+      <c r="D156" s="18" t="s">
+        <v>732</v>
+      </c>
+      <c r="E156" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F156" s="169"/>
+      <c r="G156" s="169"/>
+      <c r="H156" s="169"/>
+      <c r="I156" s="169"/>
+      <c r="J156" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K156" s="169"/>
+      <c r="L156" s="169"/>
+      <c r="M156" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N156" s="169"/>
+      <c r="O156" s="169"/>
+      <c r="P156" s="169"/>
+      <c r="Q156" s="169"/>
+      <c r="R156" s="169"/>
+      <c r="S156" s="169"/>
+    </row>
+    <row r="157" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="16" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B157" s="54" t="s">
+        <v>737</v>
+      </c>
+      <c r="C157" s="45" t="s">
+        <v>738</v>
+      </c>
+      <c r="D157" s="18" t="s">
+        <v>739</v>
+      </c>
+      <c r="E157" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F157" s="169"/>
+      <c r="G157" s="169"/>
+      <c r="H157" s="169"/>
+      <c r="I157" s="169"/>
+      <c r="J157" s="169"/>
+      <c r="K157" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L157" s="169"/>
+      <c r="M157" s="169"/>
+      <c r="N157" s="169"/>
+      <c r="O157" s="169"/>
+      <c r="P157" s="169"/>
+      <c r="Q157" s="169"/>
+      <c r="R157" s="169"/>
+      <c r="S157" s="169"/>
+    </row>
+    <row r="158" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="C158" s="55" t="s">
+        <v>269</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>270</v>
+      </c>
+      <c r="E158" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F158" s="170"/>
+      <c r="G158" s="170"/>
+      <c r="H158" s="170"/>
+      <c r="I158" s="170"/>
+      <c r="J158" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K158" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L158" s="170"/>
+      <c r="M158" s="170"/>
+      <c r="N158" s="170"/>
+      <c r="O158" s="170"/>
+      <c r="P158" s="170"/>
+      <c r="Q158" s="170"/>
+      <c r="R158" s="170"/>
+      <c r="S158" s="170"/>
+    </row>
+    <row r="159" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="22" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B159" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C159" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E159" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F159" s="170"/>
+      <c r="G159" s="170"/>
+      <c r="H159" s="170"/>
+      <c r="I159" s="170"/>
+      <c r="J159" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K159" s="170"/>
+      <c r="L159" s="170"/>
+      <c r="M159" s="170"/>
+      <c r="N159" s="170"/>
+      <c r="O159" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P159" s="170"/>
+      <c r="Q159" s="170"/>
+      <c r="R159" s="170"/>
+      <c r="S159" s="170"/>
+    </row>
+    <row r="160" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C160" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="E160" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F160" s="170"/>
+      <c r="G160" s="170"/>
+      <c r="H160" s="170"/>
+      <c r="I160" s="170"/>
+      <c r="J160" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K160" s="170"/>
+      <c r="L160" s="170"/>
+      <c r="M160" s="170"/>
+      <c r="N160" s="170"/>
+      <c r="O160" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P160" s="170"/>
+      <c r="Q160" s="170"/>
+      <c r="R160" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S160" s="170"/>
+    </row>
+    <row r="161" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="22" t="s">
+        <v>275</v>
+      </c>
+      <c r="B161" s="22" t="s">
+        <v>276</v>
+      </c>
+      <c r="C161" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="D161" s="24"/>
+      <c r="E161" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F161" s="170"/>
+      <c r="G161" s="170"/>
+      <c r="H161" s="170"/>
+      <c r="I161" s="170"/>
+      <c r="J161" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K161" s="170"/>
+      <c r="L161" s="170"/>
+      <c r="M161" s="170"/>
+      <c r="N161" s="170"/>
+      <c r="O161" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P161" s="170"/>
+      <c r="Q161" s="170"/>
+      <c r="R161" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S161" s="170"/>
+    </row>
+    <row r="162" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D162" s="24"/>
+      <c r="E162" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F162" s="170"/>
+      <c r="G162" s="170"/>
+      <c r="H162" s="170"/>
+      <c r="I162" s="170"/>
+      <c r="J162" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K162" s="170"/>
+      <c r="L162" s="170"/>
+      <c r="M162" s="170"/>
+      <c r="N162" s="170"/>
+      <c r="O162" s="170"/>
+      <c r="P162" s="170"/>
+      <c r="Q162" s="170"/>
+      <c r="R162" s="170"/>
+      <c r="S162" s="170"/>
+    </row>
+    <row r="163" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="22" t="s">
+        <v>279</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D163" s="24"/>
+      <c r="E163" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="F163" s="170"/>
+      <c r="G163" s="170"/>
+      <c r="H163" s="170"/>
+      <c r="I163" s="170"/>
+      <c r="J163" s="170"/>
+      <c r="K163" s="170"/>
+      <c r="L163" s="170"/>
+      <c r="M163" s="170"/>
+      <c r="N163" s="170"/>
+      <c r="O163" s="170"/>
+      <c r="P163" s="170"/>
+      <c r="Q163" s="170"/>
+      <c r="R163" s="170"/>
+      <c r="S163" s="170"/>
+    </row>
+    <row r="164" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="22" t="s">
+        <v>281</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>282</v>
+      </c>
+      <c r="C164" s="56" t="s">
+        <v>283</v>
+      </c>
+      <c r="D164" s="57" t="s">
+        <v>284</v>
+      </c>
+      <c r="E164" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F164" s="170"/>
+      <c r="G164" s="170"/>
+      <c r="H164" s="170"/>
+      <c r="I164" s="170"/>
+      <c r="J164" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K164" s="170"/>
+      <c r="L164" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M164" s="170"/>
+      <c r="N164" s="170"/>
+      <c r="O164" s="170"/>
+      <c r="P164" s="170"/>
+      <c r="Q164" s="170"/>
+      <c r="R164" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S164" s="170"/>
+    </row>
+    <row r="165" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="22" t="s">
+        <v>285</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>286</v>
+      </c>
+      <c r="C165" s="58"/>
+      <c r="D165" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="E165" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F165" s="170"/>
+      <c r="G165" s="170"/>
+      <c r="H165" s="170"/>
+      <c r="I165" s="170"/>
+      <c r="J165" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K165" s="170"/>
+      <c r="L165" s="170"/>
+      <c r="M165" s="170"/>
+      <c r="N165" s="170"/>
+      <c r="O165" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P165" s="170"/>
+      <c r="Q165" s="170"/>
+      <c r="R165" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S165" s="170"/>
+    </row>
+    <row r="166" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="22" t="s">
+        <v>288</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>289</v>
+      </c>
+      <c r="C166" s="56" t="s">
+        <v>290</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="E166" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F166" s="170"/>
+      <c r="G166" s="170"/>
+      <c r="H166" s="170"/>
+      <c r="I166" s="170"/>
+      <c r="J166" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K166" s="170"/>
+      <c r="L166" s="170"/>
+      <c r="M166" s="170"/>
+      <c r="N166" s="170"/>
+      <c r="O166" s="170"/>
+      <c r="P166" s="170"/>
+      <c r="Q166" s="170"/>
+      <c r="R166" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S166" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="C167" s="22" t="s">
+        <v>294</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="E167" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F167" s="170"/>
+      <c r="G167" s="170"/>
+      <c r="H167" s="170"/>
+      <c r="I167" s="170"/>
+      <c r="J167" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K167" s="170"/>
+      <c r="L167" s="170"/>
+      <c r="M167" s="170"/>
+      <c r="N167" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="O167" s="170"/>
+      <c r="P167" s="170"/>
+      <c r="Q167" s="170"/>
+      <c r="R167" s="170"/>
+      <c r="S167" s="170"/>
+    </row>
+    <row r="168" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="B168" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="C168" s="22" t="s">
+        <v>298</v>
+      </c>
+      <c r="D168" s="24"/>
+      <c r="E168" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F168" s="170"/>
+      <c r="G168" s="170"/>
+      <c r="H168" s="170"/>
+      <c r="I168" s="170"/>
+      <c r="J168" s="170"/>
+      <c r="K168" s="170"/>
+      <c r="L168" s="170"/>
+      <c r="M168" s="170"/>
+      <c r="N168" s="170"/>
+      <c r="O168" s="170"/>
+      <c r="P168" s="170"/>
+      <c r="Q168" s="170"/>
+      <c r="R168" s="170"/>
+      <c r="S168" s="170"/>
+    </row>
+    <row r="169" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B169" s="16" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C169" s="16" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D169" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E169" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="N128" s="22"/>
-[...19 lines deleted...]
-      <c r="K129" s="22" t="s">
+      <c r="F169" s="169"/>
+      <c r="G169" s="169"/>
+      <c r="H169" s="169"/>
+      <c r="I169" s="169"/>
+      <c r="J169" s="169"/>
+      <c r="K169" s="169"/>
+      <c r="L169" s="169"/>
+      <c r="M169" s="169"/>
+      <c r="N169" s="169"/>
+      <c r="O169" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P169" s="169"/>
+      <c r="Q169" s="169"/>
+      <c r="R169" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S169" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="B170" s="22"/>
+      <c r="C170" s="22" t="s">
+        <v>300</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="E170" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F170" s="170"/>
+      <c r="G170" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H170" s="170"/>
+      <c r="I170" s="170"/>
+      <c r="J170" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K170" s="170"/>
+      <c r="L170" s="170"/>
+      <c r="M170" s="170"/>
+      <c r="N170" s="170"/>
+      <c r="O170" s="170"/>
+      <c r="P170" s="170"/>
+      <c r="Q170" s="170"/>
+      <c r="R170" s="170"/>
+      <c r="S170" s="170"/>
+    </row>
+    <row r="171" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="C171" s="22" t="s">
+        <v>304</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="E171" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="F171" s="170"/>
+      <c r="G171" s="170"/>
+      <c r="H171" s="170"/>
+      <c r="I171" s="170"/>
+      <c r="J171" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K171" s="170"/>
+      <c r="L171" s="170"/>
+      <c r="M171" s="170"/>
+      <c r="N171" s="170"/>
+      <c r="O171" s="170"/>
+      <c r="P171" s="170"/>
+      <c r="Q171" s="170"/>
+      <c r="R171" s="170"/>
+      <c r="S171" s="170"/>
+    </row>
+    <row r="172" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="25" t="s">
+        <v>608</v>
+      </c>
+      <c r="B172" s="33" t="s">
+        <v>607</v>
+      </c>
+      <c r="C172" s="33" t="s">
+        <v>609</v>
+      </c>
+      <c r="D172" s="25"/>
+      <c r="E172" s="25"/>
+      <c r="F172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="J172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R172" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="S172" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="B173" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="C173" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="D173" s="25"/>
+      <c r="E173" s="25"/>
+      <c r="F173" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G173" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H173" s="38"/>
+      <c r="I173" s="38"/>
+      <c r="J173" s="38"/>
+      <c r="K173" s="38"/>
+      <c r="L173" s="38"/>
+      <c r="M173" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N173" s="38"/>
+      <c r="O173" s="38"/>
+      <c r="P173" s="38"/>
+      <c r="Q173" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R173" s="38"/>
+      <c r="S173" s="38"/>
+    </row>
+    <row r="174" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="25" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B174" s="25" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C174" s="59" t="s">
+        <v>991</v>
+      </c>
+      <c r="D174" s="30"/>
+      <c r="E174" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F174" s="38"/>
+      <c r="G174" s="38"/>
+      <c r="H174" s="38"/>
+      <c r="I174" s="38"/>
+      <c r="J174" s="38"/>
+      <c r="K174" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L174" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M174" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N174" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O174" s="38"/>
+      <c r="P174" s="172">
+        <v>400</v>
+      </c>
+      <c r="Q174" s="38"/>
+      <c r="R174" s="38"/>
+      <c r="S174" s="38"/>
+    </row>
+    <row r="175" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="C175" s="44" t="s">
+        <v>790</v>
+      </c>
+      <c r="D175" s="5"/>
+      <c r="E175" s="5"/>
+      <c r="F175" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G175" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H175" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I175" s="40"/>
+      <c r="J175" s="40"/>
+      <c r="K175" s="40"/>
+      <c r="L175" s="40"/>
+      <c r="M175" s="40"/>
+      <c r="N175" s="40"/>
+      <c r="O175" s="40"/>
+      <c r="P175" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q175" s="40"/>
+      <c r="R175" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S175" s="40"/>
+    </row>
+    <row r="176" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="25" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B176" s="25" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C176" s="59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D176" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E176" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="L129" s="22"/>
-[...5 lines deleted...]
-      <c r="R129" s="22" t="s">
+      <c r="F176" s="38"/>
+      <c r="G176" s="38"/>
+      <c r="H176" s="38"/>
+      <c r="I176" s="38"/>
+      <c r="J176" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K176" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L176" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M176" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N176" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O176" s="38"/>
+      <c r="P176" s="172">
+        <v>500</v>
+      </c>
+      <c r="Q176" s="38"/>
+      <c r="R176" s="38"/>
+      <c r="S176" s="38"/>
+    </row>
+    <row r="177" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="B177" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="C177" s="16" t="s">
+        <v>547</v>
+      </c>
+      <c r="D177" s="18"/>
+      <c r="E177" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S129" s="22"/>
-[...1654 lines deleted...]
-      <c r="C176" s="22" t="s">
+      <c r="F177" s="169"/>
+      <c r="G177" s="169"/>
+      <c r="H177" s="169"/>
+      <c r="I177" s="169"/>
+      <c r="J177" s="169"/>
+      <c r="K177" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L177" s="169"/>
+      <c r="M177" s="169"/>
+      <c r="N177" s="169"/>
+      <c r="O177" s="169"/>
+      <c r="P177" s="169"/>
+      <c r="Q177" s="169"/>
+      <c r="R177" s="169"/>
+      <c r="S177" s="169"/>
+    </row>
+    <row r="178" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="16" t="s">
+        <v>740</v>
+      </c>
+      <c r="B178" s="54" t="s">
+        <v>741</v>
+      </c>
+      <c r="C178" s="16" t="s">
+        <v>742</v>
+      </c>
+      <c r="D178" s="18" t="s">
+        <v>743</v>
+      </c>
+      <c r="E178" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F178" s="169"/>
+      <c r="G178" s="169"/>
+      <c r="H178" s="169"/>
+      <c r="I178" s="169"/>
+      <c r="J178" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K178" s="169"/>
+      <c r="L178" s="169"/>
+      <c r="M178" s="169"/>
+      <c r="N178" s="169"/>
+      <c r="O178" s="169"/>
+      <c r="P178" s="169"/>
+      <c r="Q178" s="169"/>
+      <c r="R178" s="169"/>
+      <c r="S178" s="169"/>
+    </row>
+    <row r="179" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B179" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C179" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D179" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E179" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F179" s="169"/>
+      <c r="G179" s="169"/>
+      <c r="H179" s="169"/>
+      <c r="I179" s="169"/>
+      <c r="J179" s="169"/>
+      <c r="K179" s="169"/>
+      <c r="L179" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M179" s="169"/>
+      <c r="N179" s="169"/>
+      <c r="O179" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P179" s="169"/>
+      <c r="Q179" s="169"/>
+      <c r="R179" s="169"/>
+      <c r="S179" s="169"/>
+    </row>
+    <row r="180" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="25" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B180" s="52" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C180" s="16" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D180" s="18" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E180" s="16" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F180" s="169"/>
+      <c r="G180" s="169"/>
+      <c r="H180" s="169"/>
+      <c r="I180" s="169"/>
+      <c r="J180" s="169"/>
+      <c r="K180" s="169"/>
+      <c r="L180" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M180" s="169"/>
+      <c r="N180" s="169"/>
+      <c r="O180" s="169"/>
+      <c r="P180" s="169"/>
+      <c r="Q180" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R180" s="169"/>
+      <c r="S180" s="169"/>
+    </row>
+    <row r="181" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="16" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B181" s="16" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C181" s="16"/>
+      <c r="D181" s="18"/>
+      <c r="E181" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F181" s="169"/>
+      <c r="G181" s="169"/>
+      <c r="H181" s="169"/>
+      <c r="I181" s="169"/>
+      <c r="J181" s="169"/>
+      <c r="K181" s="169"/>
+      <c r="L181" s="169"/>
+      <c r="M181" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N181" s="169"/>
+      <c r="O181" s="169"/>
+      <c r="P181" s="169"/>
+      <c r="Q181" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R181" s="169"/>
+      <c r="S181" s="169"/>
+    </row>
+    <row r="182" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="60" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B182" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C182" s="16" t="s">
+        <v>667</v>
+      </c>
+      <c r="D182" s="18"/>
+      <c r="E182" s="16" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F182" s="169"/>
+      <c r="G182" s="169"/>
+      <c r="H182" s="169"/>
+      <c r="I182" s="169"/>
+      <c r="J182" s="169"/>
+      <c r="K182" s="169"/>
+      <c r="L182" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M182" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N182" s="169"/>
+      <c r="O182" s="169"/>
+      <c r="P182" s="169"/>
+      <c r="Q182" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R182" s="169"/>
+      <c r="S182" s="169"/>
+    </row>
+    <row r="183" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="27" t="s">
+        <v>657</v>
+      </c>
+      <c r="B183" s="27" t="s">
+        <v>658</v>
+      </c>
+      <c r="C183" s="29" t="s">
+        <v>659</v>
+      </c>
+      <c r="D183" s="27" t="s">
+        <v>660</v>
+      </c>
+      <c r="E183" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J183" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N183" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R183" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S183" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="27" t="s">
+        <v>665</v>
+      </c>
+      <c r="B184" s="28" t="s">
+        <v>666</v>
+      </c>
+      <c r="C184" s="29" t="s">
+        <v>667</v>
+      </c>
+      <c r="D184" s="27" t="s">
+        <v>668</v>
+      </c>
+      <c r="E184" s="27" t="s">
+        <v>644</v>
+      </c>
+      <c r="F184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J184" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K184" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L184" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M184" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q184" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R184" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S184" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="27" t="s">
+        <v>716</v>
+      </c>
+      <c r="B185" s="27" t="s">
+        <v>717</v>
+      </c>
+      <c r="C185" s="29" t="s">
+        <v>718</v>
+      </c>
+      <c r="D185" s="27" t="s">
+        <v>719</v>
+      </c>
+      <c r="E185" s="27" t="s">
         <v>640</v>
       </c>
-      <c r="D176" s="22"/>
-      <c r="E176" s="22" t="s">
+      <c r="F185" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R185" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S185" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="60" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B186" s="16" t="s">
+        <v>662</v>
+      </c>
+      <c r="C186" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="D186" s="18"/>
+      <c r="E186" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F186" s="169"/>
+      <c r="G186" s="169"/>
+      <c r="H186" s="169"/>
+      <c r="I186" s="169"/>
+      <c r="J186" s="169"/>
+      <c r="K186" s="169"/>
+      <c r="L186" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M186" s="169"/>
+      <c r="N186" s="169"/>
+      <c r="O186" s="169"/>
+      <c r="P186" s="169"/>
+      <c r="Q186" s="169"/>
+      <c r="R186" s="169"/>
+      <c r="S186" s="169"/>
+    </row>
+    <row r="187" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="27" t="s">
+        <v>661</v>
+      </c>
+      <c r="B187" s="27" t="s">
+        <v>662</v>
+      </c>
+      <c r="C187" s="29" t="s">
+        <v>663</v>
+      </c>
+      <c r="D187" s="27" t="s">
+        <v>664</v>
+      </c>
+      <c r="E187" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J187" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L187" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R187" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S187" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="27" t="s">
+        <v>653</v>
+      </c>
+      <c r="B188" s="27" t="s">
+        <v>654</v>
+      </c>
+      <c r="C188" s="29" t="s">
+        <v>655</v>
+      </c>
+      <c r="D188" s="27" t="s">
+        <v>656</v>
+      </c>
+      <c r="E188" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G188" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J188" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R188" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S188" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="41" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B189" s="41" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C189" s="42" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D189" s="43" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E189" s="41" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F189" s="170"/>
+      <c r="G189" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H189" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="I189" s="170"/>
+      <c r="J189" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K189" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L189" s="170"/>
+      <c r="M189" s="170"/>
+      <c r="N189" s="170"/>
+      <c r="O189" s="170"/>
+      <c r="P189" s="170"/>
+      <c r="Q189" s="170"/>
+      <c r="R189" s="170"/>
+      <c r="S189" s="170"/>
+    </row>
+    <row r="190" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B190" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="C190" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="D190" s="18" t="s">
+        <v>198</v>
+      </c>
+      <c r="E190" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F190" s="169"/>
+      <c r="G190" s="169"/>
+      <c r="H190" s="169"/>
+      <c r="I190" s="169"/>
+      <c r="J190" s="169"/>
+      <c r="K190" s="169"/>
+      <c r="L190" s="169"/>
+      <c r="M190" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N190" s="169"/>
+      <c r="O190" s="169"/>
+      <c r="P190" s="169"/>
+      <c r="Q190" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R190" s="169"/>
+      <c r="S190" s="169"/>
+    </row>
+    <row r="191" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="16" t="s">
         <v>641</v>
       </c>
-      <c r="F176" s="22"/>
-[...20 lines deleted...]
-      <c r="B177" s="22" t="s">
+      <c r="B191" s="16" t="s">
         <v>642</v>
       </c>
-      <c r="C177" s="22" t="s">
+      <c r="C191" s="26" t="s">
         <v>643</v>
       </c>
-      <c r="D177" s="22"/>
-[...606 lines deleted...]
-      </c>
+      <c r="D191" s="18"/>
+      <c r="E191" s="16" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F191" s="169"/>
+      <c r="G191" s="169"/>
+      <c r="H191" s="169"/>
+      <c r="I191" s="169"/>
+      <c r="J191" s="169"/>
+      <c r="K191" s="169"/>
+      <c r="L191" s="169"/>
+      <c r="M191" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N191" s="169"/>
+      <c r="O191" s="169"/>
+      <c r="P191" s="169"/>
+      <c r="Q191" s="169"/>
+      <c r="R191" s="169"/>
+      <c r="S191" s="169"/>
+    </row>
+    <row r="192" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="16" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B192" s="16" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C192" s="16" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D192" s="18"/>
+      <c r="E192" s="16" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F192" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G192" s="169"/>
+      <c r="H192" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I192" s="169"/>
+      <c r="J192" s="169"/>
+      <c r="K192" s="169"/>
+      <c r="L192" s="169"/>
+      <c r="M192" s="169"/>
+      <c r="N192" s="169"/>
+      <c r="O192" s="169"/>
+      <c r="P192" s="169"/>
+      <c r="Q192" s="169"/>
+      <c r="R192" s="169"/>
+      <c r="S192" s="169"/>
+    </row>
+    <row r="193" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="22" t="s">
+        <v>307</v>
+      </c>
+      <c r="B193" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="C193" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="E193" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F193" s="170"/>
+      <c r="G193" s="170"/>
+      <c r="H193" s="170"/>
+      <c r="I193" s="170"/>
+      <c r="J193" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K193" s="170"/>
+      <c r="L193" s="170"/>
+      <c r="M193" s="170"/>
+      <c r="N193" s="170"/>
+      <c r="O193" s="170"/>
+      <c r="P193" s="170"/>
+      <c r="Q193" s="170"/>
+      <c r="R193" s="170"/>
+      <c r="S193" s="170"/>
+    </row>
+    <row r="194" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="C194" s="5"/>
+      <c r="D194" s="5"/>
+      <c r="E194" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="F194" s="40"/>
       <c r="G194" s="40"/>
-      <c r="H194" s="40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H194" s="40"/>
+      <c r="I194" s="40"/>
       <c r="J194" s="40"/>
-      <c r="K194" s="40" t="s">
-[...5 lines deleted...]
-      <c r="M194" s="40"/>
+      <c r="K194" s="40"/>
+      <c r="L194" s="40"/>
+      <c r="M194" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="N194" s="40"/>
       <c r="O194" s="40"/>
       <c r="P194" s="40"/>
       <c r="Q194" s="40"/>
-      <c r="R194" s="40" t="s">
+      <c r="R194" s="40"/>
+      <c r="S194" s="40"/>
+    </row>
+    <row r="195" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="22" t="s">
+        <v>311</v>
+      </c>
+      <c r="B195" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="C195" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="D195" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="E195" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="F195" s="170"/>
+      <c r="G195" s="170"/>
+      <c r="H195" s="170"/>
+      <c r="I195" s="170"/>
+      <c r="J195" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K195" s="170"/>
+      <c r="L195" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M195" s="170"/>
+      <c r="N195" s="170"/>
+      <c r="O195" s="170"/>
+      <c r="P195" s="170"/>
+      <c r="Q195" s="170"/>
+      <c r="R195" s="170"/>
+      <c r="S195" s="170"/>
+    </row>
+    <row r="196" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" s="16" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C196" s="26" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D196" s="18"/>
+      <c r="E196" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="S194" s="40"/>
-[...23 lines deleted...]
-      <c r="L195" s="40" t="s">
+      <c r="F196" s="169"/>
+      <c r="G196" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H196" s="169"/>
+      <c r="I196" s="169"/>
+      <c r="J196" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K196" s="169"/>
+      <c r="L196" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M196" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N196" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O196" s="169"/>
+      <c r="P196" s="169"/>
+      <c r="Q196" s="169"/>
+      <c r="R196" s="169"/>
+      <c r="S196" s="169"/>
+    </row>
+    <row r="197" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="35" t="s">
+        <v>947</v>
+      </c>
+      <c r="B197" s="39" t="s">
+        <v>948</v>
+      </c>
+      <c r="C197" s="35"/>
+      <c r="D197" s="35"/>
+      <c r="E197" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F197" s="37"/>
+      <c r="G197" s="37"/>
+      <c r="H197" s="37"/>
+      <c r="I197" s="37"/>
+      <c r="J197" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K197" s="38"/>
+      <c r="L197" s="38"/>
+      <c r="M197" s="37"/>
+      <c r="N197" s="37"/>
+      <c r="O197" s="37"/>
+      <c r="P197" s="37"/>
+      <c r="Q197" s="37"/>
+      <c r="R197" s="37"/>
+      <c r="S197" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="42" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B198" s="42" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C198" s="42" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D198" s="51" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E198" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="F198" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="G198" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H198" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="I198" s="170"/>
+      <c r="J198" s="170"/>
+      <c r="K198" s="170"/>
+      <c r="L198" s="170"/>
+      <c r="M198" s="170"/>
+      <c r="N198" s="170"/>
+      <c r="O198" s="170"/>
+      <c r="P198" s="170"/>
+      <c r="Q198" s="170"/>
+      <c r="R198" s="170"/>
+      <c r="S198" s="170"/>
+    </row>
+    <row r="199" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="27" t="s">
+        <v>690</v>
+      </c>
+      <c r="B199" s="28" t="s">
+        <v>691</v>
+      </c>
+      <c r="C199" s="29" t="s">
+        <v>692</v>
+      </c>
+      <c r="D199" s="27" t="s">
+        <v>693</v>
+      </c>
+      <c r="E199" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J199" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M199" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q199" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R199" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S199" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="B200" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="C200" s="16" t="s">
+        <v>485</v>
+      </c>
+      <c r="D200" s="18" t="s">
+        <v>486</v>
+      </c>
+      <c r="E200" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="M195" s="40"/>
-[...28 lines deleted...]
-      <c r="K196" s="40" t="s">
+      <c r="F200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L200" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R200" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S200" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="22" t="s">
+        <v>315</v>
+      </c>
+      <c r="B201" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="C201" s="22" t="s">
+        <v>317</v>
+      </c>
+      <c r="D201" s="24" t="s">
+        <v>318</v>
+      </c>
+      <c r="E201" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F201" s="170"/>
+      <c r="G201" s="170"/>
+      <c r="H201" s="170"/>
+      <c r="I201" s="170"/>
+      <c r="J201" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K201" s="170"/>
+      <c r="L201" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M201" s="170"/>
+      <c r="N201" s="170"/>
+      <c r="O201" s="170"/>
+      <c r="P201" s="170"/>
+      <c r="Q201" s="170"/>
+      <c r="R201" s="170"/>
+      <c r="S201" s="170"/>
+    </row>
+    <row r="202" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="25" t="s">
+        <v>487</v>
+      </c>
+      <c r="B202" s="16" t="s">
+        <v>488</v>
+      </c>
+      <c r="C202" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="D202" s="18"/>
+      <c r="E202" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L196" s="40" t="s">
-[...224 lines deleted...]
-      </c>
+      <c r="F202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M202" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R202" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S202" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="C203" s="5"/>
+      <c r="D203" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="40"/>
       <c r="G203" s="40"/>
       <c r="H203" s="40"/>
       <c r="I203" s="40"/>
-      <c r="J203" s="40"/>
-[...7 lines deleted...]
-      <c r="N203" s="40"/>
+      <c r="J203" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K203" s="40"/>
+      <c r="L203" s="40"/>
+      <c r="M203" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N203" s="40" t="s">
+        <v>32</v>
+      </c>
       <c r="O203" s="40"/>
       <c r="P203" s="40"/>
       <c r="Q203" s="40"/>
       <c r="R203" s="40"/>
       <c r="S203" s="40"/>
-      <c r="T203" s="40"/>
-[...8 lines deleted...]
-      <c r="D204" s="164" t="s">
+    </row>
+    <row r="204" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="22" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C204" s="45" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D204" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E204" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F204" s="170"/>
+      <c r="G204" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H204" s="170"/>
+      <c r="I204" s="170"/>
+      <c r="J204" s="170"/>
+      <c r="K204" s="170"/>
+      <c r="L204" s="170"/>
+      <c r="M204" s="170"/>
+      <c r="N204" s="170"/>
+      <c r="O204" s="170"/>
+      <c r="P204" s="170"/>
+      <c r="Q204" s="170"/>
+      <c r="R204" s="170"/>
+      <c r="S204" s="170"/>
+    </row>
+    <row r="205" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="22" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C205" s="45" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D205" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E205" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F205" s="170"/>
+      <c r="G205" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H205" s="170"/>
+      <c r="I205" s="170"/>
+      <c r="J205" s="170"/>
+      <c r="K205" s="170"/>
+      <c r="L205" s="170"/>
+      <c r="M205" s="170"/>
+      <c r="N205" s="170"/>
+      <c r="O205" s="170"/>
+      <c r="P205" s="170"/>
+      <c r="Q205" s="170"/>
+      <c r="R205" s="170"/>
+      <c r="S205" s="170"/>
+    </row>
+    <row r="206" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="22" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B206" s="22" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C206" s="45" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D206" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E206" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F206" s="170"/>
+      <c r="G206" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H206" s="170"/>
+      <c r="I206" s="170"/>
+      <c r="J206" s="170"/>
+      <c r="K206" s="170"/>
+      <c r="L206" s="170"/>
+      <c r="M206" s="170"/>
+      <c r="N206" s="170"/>
+      <c r="O206" s="170"/>
+      <c r="P206" s="170"/>
+      <c r="Q206" s="170"/>
+      <c r="R206" s="170"/>
+      <c r="S206" s="170"/>
+    </row>
+    <row r="207" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="22" t="s">
+        <v>319</v>
+      </c>
+      <c r="B207" s="22" t="s">
+        <v>320</v>
+      </c>
+      <c r="C207" s="22" t="s">
+        <v>321</v>
+      </c>
+      <c r="D207" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="E207" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F207" s="170"/>
+      <c r="G207" s="170"/>
+      <c r="H207" s="170"/>
+      <c r="I207" s="170"/>
+      <c r="J207" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K207" s="170"/>
+      <c r="L207" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M207" s="170"/>
+      <c r="N207" s="170"/>
+      <c r="O207" s="170"/>
+      <c r="P207" s="170"/>
+      <c r="Q207" s="170"/>
+      <c r="R207" s="170"/>
+      <c r="S207" s="170"/>
+    </row>
+    <row r="208" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="25" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B208" s="25" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C208" s="33" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D208" s="30" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E208" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="F208" s="38"/>
+      <c r="G208" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H208" s="38"/>
+      <c r="I208" s="38"/>
+      <c r="J208" s="38"/>
+      <c r="K208" s="38"/>
+      <c r="L208" s="38"/>
+      <c r="M208" s="38"/>
+      <c r="N208" s="38"/>
+      <c r="O208" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P208" s="38"/>
+      <c r="Q208" s="38"/>
+      <c r="R208" s="38"/>
+      <c r="S208" s="38"/>
+    </row>
+    <row r="209" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="25" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B209" s="25" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C209" s="25"/>
+      <c r="D209" s="30" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E209" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="F209" s="38"/>
+      <c r="G209" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H209" s="38"/>
+      <c r="I209" s="38"/>
+      <c r="J209" s="38"/>
+      <c r="K209" s="38"/>
+      <c r="L209" s="38"/>
+      <c r="M209" s="38"/>
+      <c r="N209" s="38"/>
+      <c r="O209" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P209" s="38"/>
+      <c r="Q209" s="38"/>
+      <c r="R209" s="38"/>
+      <c r="S209" s="38"/>
+    </row>
+    <row r="210" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="B210" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="C210" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="D210" s="18" t="s">
+        <v>493</v>
+      </c>
+      <c r="E210" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L210" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R210" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S210" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="56" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B211" s="56" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C211" s="56" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D211" s="57" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E211" s="22" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F211" s="170"/>
+      <c r="G211" s="170"/>
+      <c r="H211" s="170"/>
+      <c r="I211" s="170"/>
+      <c r="J211" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K211" s="170"/>
+      <c r="L211" s="170"/>
+      <c r="M211" s="170"/>
+      <c r="N211" s="170"/>
+      <c r="O211" s="170"/>
+      <c r="P211" s="170"/>
+      <c r="Q211" s="170"/>
+      <c r="R211" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="S211" s="170"/>
+    </row>
+    <row r="212" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="B212" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="C212" s="45" t="s">
+        <v>496</v>
+      </c>
+      <c r="D212" s="18"/>
+      <c r="E212" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G212" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J212" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R212" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S212" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B213" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C213" s="26" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D213" s="18" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E213" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F213" s="169"/>
+      <c r="G213" s="169"/>
+      <c r="H213" s="169"/>
+      <c r="I213" s="169"/>
+      <c r="J213" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K213" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L213" s="169"/>
+      <c r="M213" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N213" s="169"/>
+      <c r="O213" s="169"/>
+      <c r="P213" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q213" s="169"/>
+      <c r="R213" s="169"/>
+      <c r="S213" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B214" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="C214" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="D214" s="18" t="s">
+        <v>745</v>
+      </c>
+      <c r="E214" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F214" s="169"/>
+      <c r="G214" s="169"/>
+      <c r="H214" s="169"/>
+      <c r="I214" s="169"/>
+      <c r="J214" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K214" s="169"/>
+      <c r="L214" s="169"/>
+      <c r="M214" s="169"/>
+      <c r="N214" s="169"/>
+      <c r="O214" s="169"/>
+      <c r="P214" s="169"/>
+      <c r="Q214" s="169"/>
+      <c r="R214" s="169"/>
+      <c r="S214" s="169"/>
+    </row>
+    <row r="215" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B215" s="16" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C215" s="16" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D215" s="18" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E215" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F215" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G215" s="169"/>
+      <c r="H215" s="169"/>
+      <c r="I215" s="169"/>
+      <c r="J215" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K215" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L215" s="169"/>
+      <c r="M215" s="169"/>
+      <c r="N215" s="169"/>
+      <c r="O215" s="169"/>
+      <c r="P215" s="169"/>
+      <c r="Q215" s="169"/>
+      <c r="R215" s="169"/>
+      <c r="S215" s="169"/>
+    </row>
+    <row r="216" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B216" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C216" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E216" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="F216" s="170"/>
+      <c r="G216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I216" s="170"/>
+      <c r="J216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M216" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="N216" s="170"/>
+      <c r="O216" s="170"/>
+      <c r="P216" s="170"/>
+      <c r="Q216" s="170"/>
+      <c r="R216" s="170"/>
+      <c r="S216" s="170"/>
+    </row>
+    <row r="217" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B217" s="61" t="s">
+        <v>449</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="D217" s="5"/>
+      <c r="E217" s="5"/>
+      <c r="F217" s="40"/>
+      <c r="G217" s="40"/>
+      <c r="H217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I217" s="40"/>
+      <c r="J217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N217" s="40"/>
+      <c r="O217" s="40"/>
+      <c r="P217" s="40"/>
+      <c r="Q217" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R217" s="40"/>
+      <c r="S217" s="40"/>
+    </row>
+    <row r="218" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="16" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B218" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C218" s="16" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D218" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="E218" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F218" s="169"/>
+      <c r="G218" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H218" s="169"/>
+      <c r="I218" s="169"/>
+      <c r="J218" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K218" s="169"/>
+      <c r="L218" s="169"/>
+      <c r="M218" s="169"/>
+      <c r="N218" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O218" s="169"/>
+      <c r="P218" s="169"/>
+      <c r="Q218" s="169"/>
+      <c r="R218" s="169"/>
+      <c r="S218" s="169"/>
+    </row>
+    <row r="219" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B219" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F219" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G219" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H219" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I219" s="40"/>
+      <c r="J219" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K219" s="40"/>
+      <c r="L219" s="40"/>
+      <c r="M219" s="40"/>
+      <c r="N219" s="40"/>
+      <c r="O219" s="40"/>
+      <c r="P219" s="40"/>
+      <c r="Q219" s="40"/>
+      <c r="R219" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S219" s="40"/>
+    </row>
+    <row r="220" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B220" s="28" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C220" s="167" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="G220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="I220" s="40"/>
+      <c r="J220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K220" s="40"/>
+      <c r="L220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M220" s="40"/>
+      <c r="N220" s="40"/>
+      <c r="O220" s="40"/>
+      <c r="P220" s="40"/>
+      <c r="Q220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R220" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="S220" s="40"/>
+    </row>
+    <row r="221" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="C221" s="44" t="s">
+        <v>903</v>
+      </c>
+      <c r="D221" s="5"/>
+      <c r="E221" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F221" s="40"/>
+      <c r="G221" s="40"/>
+      <c r="H221" s="40"/>
+      <c r="I221" s="40"/>
+      <c r="J221" s="40"/>
+      <c r="K221" s="40"/>
+      <c r="L221" s="40"/>
+      <c r="M221" s="40"/>
+      <c r="N221" s="40"/>
+      <c r="O221" s="40"/>
+      <c r="P221" s="40"/>
+      <c r="Q221" s="40"/>
+      <c r="R221" s="40"/>
+      <c r="S221" s="40"/>
+    </row>
+    <row r="222" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="B222" s="22" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C222" s="23" t="s">
+        <v>324</v>
+      </c>
+      <c r="D222" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="E222" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="F222" s="170"/>
+      <c r="G222" s="170"/>
+      <c r="H222" s="170"/>
+      <c r="I222" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="J222" s="170"/>
+      <c r="K222" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L222" s="170"/>
+      <c r="M222" s="170"/>
+      <c r="N222" s="170"/>
+      <c r="O222" s="170"/>
+      <c r="P222" s="170"/>
+      <c r="Q222" s="170"/>
+      <c r="R222" s="170"/>
+      <c r="S222" s="170"/>
+    </row>
+    <row r="223" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B223" s="52" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C223" s="16" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D223" s="18" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E223" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F223" s="169"/>
+      <c r="G223" s="169"/>
+      <c r="H223" s="169"/>
+      <c r="I223" s="169"/>
+      <c r="J223" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K223" s="169"/>
+      <c r="L223" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M223" s="169"/>
+      <c r="N223" s="169"/>
+      <c r="O223" s="169"/>
+      <c r="P223" s="169"/>
+      <c r="Q223" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R223" s="169"/>
+      <c r="S223" s="169"/>
+    </row>
+    <row r="224" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="5" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B224" s="28" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C224" s="32" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F224" s="40"/>
+      <c r="G224" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H224" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="I224" s="40"/>
+      <c r="J224" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K224" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="L224" s="40"/>
+      <c r="M224" s="40"/>
+      <c r="N224" s="40"/>
+      <c r="O224" s="40"/>
+      <c r="P224" s="40"/>
+      <c r="Q224" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R224" s="40"/>
+      <c r="S224" s="40"/>
+    </row>
+    <row r="225" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="62" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B225" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C225" s="22" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D225" s="24"/>
+      <c r="E225" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F225" s="170"/>
+      <c r="G225" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H225" s="170"/>
+      <c r="I225" s="170"/>
+      <c r="J225" s="170"/>
+      <c r="K225" s="170"/>
+      <c r="L225" s="170"/>
+      <c r="M225" s="170"/>
+      <c r="N225" s="170"/>
+      <c r="O225" s="170"/>
+      <c r="P225" s="170"/>
+      <c r="Q225" s="170"/>
+      <c r="R225" s="170"/>
+      <c r="S225" s="170"/>
+    </row>
+    <row r="226" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="25" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B226" s="25" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C226" s="59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D226" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E226" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F226" s="38"/>
+      <c r="G226" s="38"/>
+      <c r="H226" s="38"/>
+      <c r="I226" s="38"/>
+      <c r="J226" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K226" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L226" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M226" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N226" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O226" s="38"/>
+      <c r="P226" s="172">
+        <v>225</v>
+      </c>
+      <c r="Q226" s="38"/>
+      <c r="R226" s="38"/>
+      <c r="S226" s="38"/>
+    </row>
+    <row r="227" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="C227" s="5"/>
+      <c r="D227" s="5"/>
+      <c r="E227" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F227" s="40"/>
+      <c r="G227" s="40"/>
+      <c r="H227" s="40"/>
+      <c r="I227" s="40"/>
+      <c r="J227" s="40"/>
+      <c r="K227" s="40"/>
+      <c r="L227" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M227" s="40"/>
+      <c r="N227" s="40"/>
+      <c r="O227" s="40"/>
+      <c r="P227" s="40"/>
+      <c r="Q227" s="40"/>
+      <c r="R227" s="40"/>
+      <c r="S227" s="40"/>
+    </row>
+    <row r="228" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="16" t="s">
+        <v>587</v>
+      </c>
+      <c r="B228" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="C228" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="D228" s="18"/>
+      <c r="E228" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F228" s="169"/>
+      <c r="G228" s="169"/>
+      <c r="H228" s="169"/>
+      <c r="I228" s="169"/>
+      <c r="J228" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K228" s="169"/>
+      <c r="L228" s="169"/>
+      <c r="M228" s="169"/>
+      <c r="N228" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O228" s="169"/>
+      <c r="P228" s="169"/>
+      <c r="Q228" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R228" s="169"/>
+      <c r="S228" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="229" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="25" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B229" s="25" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C229" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D229" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E229" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F229" s="38"/>
+      <c r="G229" s="38"/>
+      <c r="H229" s="38"/>
+      <c r="I229" s="38"/>
+      <c r="J229" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K229" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L229" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M229" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N229" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O229" s="38"/>
+      <c r="P229" s="172">
+        <v>70</v>
+      </c>
+      <c r="Q229" s="38"/>
+      <c r="R229" s="38"/>
+      <c r="S229" s="38"/>
+    </row>
+    <row r="230" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="25" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B230" s="25" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C230" s="59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D230" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E230" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F230" s="38"/>
+      <c r="G230" s="38"/>
+      <c r="H230" s="38"/>
+      <c r="I230" s="38"/>
+      <c r="J230" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K230" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L230" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M230" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N230" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O230" s="38"/>
+      <c r="P230" s="172">
+        <v>50</v>
+      </c>
+      <c r="Q230" s="38"/>
+      <c r="R230" s="38"/>
+      <c r="S230" s="38"/>
+    </row>
+    <row r="231" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B231" s="5"/>
+      <c r="C231" s="5"/>
+      <c r="D231" s="5"/>
+      <c r="E231" s="5"/>
+      <c r="F231" s="40"/>
+      <c r="G231" s="40"/>
+      <c r="H231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I231" s="40"/>
+      <c r="J231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K231" s="40"/>
+      <c r="L231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N231" s="40"/>
+      <c r="O231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="P231" s="40"/>
+      <c r="Q231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R231" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S231" s="40"/>
+    </row>
+    <row r="232" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="25" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B232" s="25" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C232" s="25"/>
+      <c r="D232" s="30"/>
+      <c r="E232" s="25" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F232" s="38"/>
+      <c r="G232" s="38"/>
+      <c r="H232" s="38"/>
+      <c r="I232" s="38"/>
+      <c r="J232" s="38"/>
+      <c r="K232" s="38"/>
+      <c r="L232" s="38"/>
+      <c r="M232" s="38"/>
+      <c r="N232" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O232" s="38"/>
+      <c r="P232" s="38"/>
+      <c r="Q232" s="38"/>
+      <c r="R232" s="38"/>
+      <c r="S232" s="38"/>
+    </row>
+    <row r="233" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="25" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B233" s="25" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C233" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D233" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E233" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F233" s="38"/>
+      <c r="G233" s="38"/>
+      <c r="H233" s="38"/>
+      <c r="I233" s="38"/>
+      <c r="J233" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K233" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L233" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M233" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N233" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O233" s="38"/>
+      <c r="P233" s="172">
+        <v>330</v>
+      </c>
+      <c r="Q233" s="38"/>
+      <c r="R233" s="38"/>
+      <c r="S233" s="38"/>
+    </row>
+    <row r="234" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="B234" s="16" t="s">
+        <v>751</v>
+      </c>
+      <c r="C234" s="45" t="s">
+        <v>752</v>
+      </c>
+      <c r="D234" s="18" t="s">
+        <v>753</v>
+      </c>
+      <c r="E234" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F234" s="169"/>
+      <c r="G234" s="169"/>
+      <c r="H234" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I234" s="169"/>
+      <c r="J234" s="169"/>
+      <c r="K234" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L234" s="169"/>
+      <c r="M234" s="169"/>
+      <c r="N234" s="169"/>
+      <c r="O234" s="169"/>
+      <c r="P234" s="169"/>
+      <c r="Q234" s="169"/>
+      <c r="R234" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S234" s="169"/>
+    </row>
+    <row r="235" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="B235" s="22"/>
+      <c r="C235" s="22"/>
+      <c r="D235" s="24" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E235" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F235" s="170"/>
+      <c r="G235" s="170"/>
+      <c r="H235" s="170"/>
+      <c r="I235" s="170"/>
+      <c r="J235" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K235" s="170"/>
+      <c r="L235" s="170"/>
+      <c r="M235" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="N235" s="170"/>
+      <c r="O235" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P235" s="170"/>
+      <c r="Q235" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="R235" s="170"/>
+      <c r="S235" s="170"/>
+    </row>
+    <row r="236" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="B236" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="C236" s="45" t="s">
+        <v>499</v>
+      </c>
+      <c r="D236" s="18" t="s">
+        <v>500</v>
+      </c>
+      <c r="E236" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J236" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P236" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R236" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S236" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="237" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B237" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C237" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="D237" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="E237" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="F237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R237" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S237" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="238" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B238" s="5"/>
+      <c r="C238" s="5"/>
+      <c r="D238" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="E238" s="5"/>
+      <c r="F238" s="40"/>
+      <c r="G238" s="40"/>
+      <c r="H238" s="40"/>
+      <c r="I238" s="40"/>
+      <c r="J238" s="40"/>
+      <c r="K238" s="40"/>
+      <c r="L238" s="40"/>
+      <c r="M238" s="40"/>
+      <c r="N238" s="40"/>
+      <c r="O238" s="40"/>
+      <c r="P238" s="40"/>
+      <c r="Q238" s="40"/>
+      <c r="R238" s="40"/>
+      <c r="S238" s="40"/>
+    </row>
+    <row r="239" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C239" s="5"/>
+      <c r="D239" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="E239" s="5"/>
+      <c r="F239" s="40"/>
+      <c r="G239" s="40"/>
+      <c r="H239" s="40"/>
+      <c r="I239" s="40"/>
+      <c r="J239" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K239" s="40"/>
+      <c r="L239" s="40"/>
+      <c r="M239" s="40"/>
+      <c r="N239" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O239" s="40"/>
+      <c r="P239" s="40"/>
+      <c r="Q239" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R239" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S239" s="40"/>
+    </row>
+    <row r="240" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="B240" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="C240" s="45" t="s">
+        <v>503</v>
+      </c>
+      <c r="D240" s="18"/>
+      <c r="E240" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M240" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q240" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R240" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S240" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="241" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="B241" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C241" s="45" t="s">
+        <v>552</v>
+      </c>
+      <c r="D241" s="18"/>
+      <c r="E241" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M241" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R241" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S241" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="242" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="16" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B242" s="16" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C242" s="16" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D242" s="18"/>
+      <c r="E242" s="16" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F242" s="169"/>
+      <c r="G242" s="169"/>
+      <c r="H242" s="169"/>
+      <c r="I242" s="169"/>
+      <c r="J242" s="169"/>
+      <c r="K242" s="169"/>
+      <c r="L242" s="169"/>
+      <c r="M242" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N242" s="169"/>
+      <c r="O242" s="169"/>
+      <c r="P242" s="169"/>
+      <c r="Q242" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R242" s="169"/>
+      <c r="S242" s="169"/>
+    </row>
+    <row r="243" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C243" s="44" t="s">
+        <v>446</v>
+      </c>
+      <c r="D243" s="5"/>
+      <c r="E243" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="F243" s="40"/>
+      <c r="G243" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H243" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I243" s="40"/>
+      <c r="J243" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K243" s="40"/>
+      <c r="L243" s="40"/>
+      <c r="M243" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N243" s="40"/>
+      <c r="O243" s="40"/>
+      <c r="P243" s="40"/>
+      <c r="Q243" s="40"/>
+      <c r="R243" s="40"/>
+      <c r="S243" s="40"/>
+    </row>
+    <row r="244" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B244" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="C244" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D244" s="18" t="s">
+        <v>202</v>
+      </c>
+      <c r="E244" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F244" s="169"/>
+      <c r="G244" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H244" s="169"/>
+      <c r="I244" s="169"/>
+      <c r="J244" s="169"/>
+      <c r="K244" s="169"/>
+      <c r="L244" s="169"/>
+      <c r="M244" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N244" s="169"/>
+      <c r="O244" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P244" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q244" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R244" s="169"/>
+      <c r="S244" s="169"/>
+    </row>
+    <row r="245" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B245" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C245" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="D245" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="E245" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F245" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G245" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H245" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I245" s="169"/>
+      <c r="J245" s="169"/>
+      <c r="K245" s="169"/>
+      <c r="L245" s="169"/>
+      <c r="M245" s="169"/>
+      <c r="N245" s="169"/>
+      <c r="O245" s="169"/>
+      <c r="P245" s="169"/>
+      <c r="Q245" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R245" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S245" s="169"/>
+    </row>
+    <row r="246" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="27" t="s">
+        <v>649</v>
+      </c>
+      <c r="B246" s="27" t="s">
+        <v>650</v>
+      </c>
+      <c r="C246" s="29" t="s">
+        <v>651</v>
+      </c>
+      <c r="D246" s="27" t="s">
+        <v>652</v>
+      </c>
+      <c r="E246" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P246" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q246" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R246" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S246" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="247" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="22" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B247" s="22" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C247" s="45" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D247" s="24"/>
+      <c r="E247" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F247" s="170"/>
+      <c r="G247" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H247" s="170"/>
+      <c r="I247" s="170"/>
+      <c r="J247" s="170"/>
+      <c r="K247" s="170"/>
+      <c r="L247" s="170"/>
+      <c r="M247" s="170"/>
+      <c r="N247" s="170"/>
+      <c r="O247" s="170"/>
+      <c r="P247" s="170"/>
+      <c r="Q247" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R247" s="170"/>
+      <c r="S247" s="170"/>
+    </row>
+    <row r="248" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="41" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B248" s="41" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C248" s="64"/>
+      <c r="D248" s="43"/>
+      <c r="E248" s="41" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F248" s="170"/>
+      <c r="G248" s="170"/>
+      <c r="H248" s="170"/>
+      <c r="I248" s="170"/>
+      <c r="J248" s="170"/>
+      <c r="K248" s="170"/>
+      <c r="L248" s="170"/>
+      <c r="M248" s="170"/>
+      <c r="N248" s="170"/>
+      <c r="O248" s="170"/>
+      <c r="P248" s="170"/>
+      <c r="Q248" s="170"/>
+      <c r="R248" s="170"/>
+      <c r="S248" s="170"/>
+    </row>
+    <row r="249" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="B249" s="33" t="s">
+        <v>623</v>
+      </c>
+      <c r="C249" s="34" t="s">
+        <v>624</v>
+      </c>
+      <c r="D249" s="25"/>
+      <c r="E249" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="F249" s="38"/>
+      <c r="G249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H249" s="38"/>
+      <c r="I249" s="38"/>
+      <c r="J249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O249" s="38"/>
+      <c r="P249" s="38"/>
+      <c r="Q249" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R249" s="38"/>
+      <c r="S249" s="38"/>
+    </row>
+    <row r="250" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B250" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C250" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="D250" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="E250" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F250" s="169"/>
+      <c r="G250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I250" s="169"/>
+      <c r="J250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M250" s="169"/>
+      <c r="N250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O250" s="169"/>
+      <c r="P250" s="169"/>
+      <c r="Q250" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R250" s="169"/>
+      <c r="S250" s="169"/>
+    </row>
+    <row r="251" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="C251" s="44"/>
+      <c r="D251" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="E251" s="5"/>
+      <c r="F251" s="40"/>
+      <c r="G251" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H251" s="40"/>
+      <c r="I251" s="40"/>
+      <c r="J251" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K251" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L251" s="40"/>
+      <c r="M251" s="40"/>
+      <c r="N251" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O251" s="40"/>
+      <c r="P251" s="40"/>
+      <c r="Q251" s="40"/>
+      <c r="R251" s="40"/>
+      <c r="S251" s="40"/>
+    </row>
+    <row r="252" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="C252" s="44" t="s">
+        <v>912</v>
+      </c>
+      <c r="D252" s="5"/>
+      <c r="E252" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="F252" s="40"/>
+      <c r="G252" s="40"/>
+      <c r="H252" s="40"/>
+      <c r="I252" s="40"/>
+      <c r="J252" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K252" s="40"/>
+      <c r="L252" s="40"/>
+      <c r="M252" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N252" s="40"/>
+      <c r="O252" s="40"/>
+      <c r="P252" s="40"/>
+      <c r="Q252" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R252" s="40"/>
+      <c r="S252" s="40"/>
+    </row>
+    <row r="253" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="16" t="s">
+        <v>746</v>
+      </c>
+      <c r="B253" s="54" t="s">
+        <v>747</v>
+      </c>
+      <c r="C253" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="D253" s="18" t="s">
+        <v>749</v>
+      </c>
+      <c r="E253" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="F253" s="169"/>
+      <c r="G253" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H253" s="169"/>
+      <c r="I253" s="169"/>
+      <c r="J253" s="169"/>
+      <c r="K253" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L253" s="169"/>
+      <c r="M253" s="169"/>
+      <c r="N253" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O253" s="169"/>
+      <c r="P253" s="169"/>
+      <c r="Q253" s="169"/>
+      <c r="R253" s="169"/>
+      <c r="S253" s="169"/>
+    </row>
+    <row r="254" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="27" t="s">
+        <v>669</v>
+      </c>
+      <c r="B254" s="28" t="s">
+        <v>670</v>
+      </c>
+      <c r="C254" s="29" t="s">
+        <v>671</v>
+      </c>
+      <c r="D254" s="27" t="s">
+        <v>672</v>
+      </c>
+      <c r="E254" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H254" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P254" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R254" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S254" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="255" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>504</v>
+      </c>
+      <c r="C255" s="45" t="s">
+        <v>505</v>
+      </c>
+      <c r="D255" s="18"/>
+      <c r="E255" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="F255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R255" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S255" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="256" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B256" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="C256" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="D256" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="E256" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F256" s="169"/>
+      <c r="G256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I256" s="169"/>
+      <c r="J256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L256" s="169"/>
+      <c r="M256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N256" s="169"/>
+      <c r="O256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P256" s="169"/>
+      <c r="Q256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R256" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S256" s="169"/>
+    </row>
+    <row r="257" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B257" s="5"/>
+      <c r="C257" s="5"/>
+      <c r="D257" s="5"/>
+      <c r="E257" s="5"/>
+      <c r="F257" s="40"/>
+      <c r="G257" s="40"/>
+      <c r="H257" s="40"/>
+      <c r="I257" s="40"/>
+      <c r="J257" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K257" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L257" s="40"/>
+      <c r="M257" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N257" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O257" s="40"/>
+      <c r="P257" s="40"/>
+      <c r="Q257" s="40"/>
+      <c r="R257" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S257" s="40"/>
+    </row>
+    <row r="258" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="16" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B258" s="16" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C258" s="65" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D258" s="18"/>
+      <c r="E258" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F258" s="169"/>
+      <c r="G258" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H258" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I258" s="169"/>
+      <c r="J258" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K258" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L258" s="169"/>
+      <c r="M258" s="169"/>
+      <c r="N258" s="169"/>
+      <c r="O258" s="169"/>
+      <c r="P258" s="169"/>
+      <c r="Q258" s="169"/>
+      <c r="R258" s="169"/>
+      <c r="S258" s="169"/>
+    </row>
+    <row r="259" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="27" t="s">
+        <v>636</v>
+      </c>
+      <c r="B259" s="27" t="s">
+        <v>637</v>
+      </c>
+      <c r="C259" s="29" t="s">
+        <v>638</v>
+      </c>
+      <c r="D259" s="66" t="s">
+        <v>639</v>
+      </c>
+      <c r="E259" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G259" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H259" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J259" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K259" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M259" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R259" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S259" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="260" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="B260" s="16" t="s">
+        <v>601</v>
+      </c>
+      <c r="C260" s="45" t="s">
+        <v>602</v>
+      </c>
+      <c r="D260" s="18"/>
+      <c r="E260" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G260" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H260" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J260" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P260" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q260" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R260" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S260" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="261" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="C261" s="44" t="s">
+        <v>893</v>
+      </c>
+      <c r="D261" s="5"/>
+      <c r="E261" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="F261" s="40"/>
+      <c r="G261" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H261" s="40"/>
+      <c r="I261" s="40"/>
+      <c r="J261" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K261" s="40"/>
+      <c r="L261" s="40"/>
+      <c r="M261" s="40"/>
+      <c r="N261" s="40"/>
+      <c r="O261" s="40"/>
+      <c r="P261" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q261" s="40"/>
+      <c r="R261" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S261" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="262" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B262" s="5"/>
+      <c r="C262" s="44"/>
+      <c r="D262" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="E262" s="5"/>
+      <c r="F262" s="40"/>
+      <c r="G262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I262" s="40"/>
+      <c r="J262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O262" s="40"/>
+      <c r="P262" s="40"/>
+      <c r="Q262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R262" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S262" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="263" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="27" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B263" s="28" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C263" s="32" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F263" s="40"/>
+      <c r="G263" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H263" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="I263" s="40"/>
+      <c r="J263" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K263" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="L263" s="40"/>
+      <c r="M263" s="40"/>
+      <c r="N263" s="40"/>
+      <c r="O263" s="40"/>
+      <c r="P263" s="40"/>
+      <c r="Q263" s="40"/>
+      <c r="R263" s="40"/>
+      <c r="S263" s="40"/>
+    </row>
+    <row r="264" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="16" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B264" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C264" s="26" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D264" s="18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E264" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F264" s="169"/>
+      <c r="G264" s="169"/>
+      <c r="H264" s="169"/>
+      <c r="I264" s="169"/>
+      <c r="J264" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K264" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L264" s="169"/>
+      <c r="M264" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N264" s="169"/>
+      <c r="O264" s="169"/>
+      <c r="P264" s="169"/>
+      <c r="Q264" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R264" s="169"/>
+      <c r="S264" s="169"/>
+    </row>
+    <row r="265" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="16" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B265" s="16" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C265" s="16"/>
+      <c r="D265" s="18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E265" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F265" s="169"/>
+      <c r="G265" s="169"/>
+      <c r="H265" s="169"/>
+      <c r="I265" s="169"/>
+      <c r="J265" s="169"/>
+      <c r="K265" s="169"/>
+      <c r="L265" s="169"/>
+      <c r="M265" s="169"/>
+      <c r="N265" s="169"/>
+      <c r="O265" s="169"/>
+      <c r="P265" s="169"/>
+      <c r="Q265" s="169"/>
+      <c r="R265" s="169"/>
+      <c r="S265" s="169"/>
+    </row>
+    <row r="266" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="22" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="C266" s="22" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D266" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="E266" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="F266" s="170"/>
+      <c r="G266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I266" s="170"/>
+      <c r="J266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="N266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="O266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="P266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q266" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="R266" s="170"/>
+      <c r="S266" s="170"/>
+    </row>
+    <row r="267" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="16" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B267" s="16" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C267" s="34" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D267" s="18"/>
+      <c r="E267" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F267" s="169"/>
+      <c r="G267" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H267" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I267" s="169"/>
+      <c r="J267" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K267" s="169"/>
+      <c r="L267" s="169"/>
+      <c r="M267" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N267" s="169"/>
+      <c r="O267" s="169"/>
+      <c r="P267" s="169"/>
+      <c r="Q267" s="169"/>
+      <c r="R267" s="169"/>
+      <c r="S267" s="169"/>
+    </row>
+    <row r="268" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="35" t="s">
+        <v>951</v>
+      </c>
+      <c r="B268" s="39" t="s">
+        <v>952</v>
+      </c>
+      <c r="C268" s="35"/>
+      <c r="D268" s="44" t="s">
+        <v>953</v>
+      </c>
+      <c r="E268" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F268" s="37"/>
+      <c r="G268" s="37"/>
+      <c r="H268" s="37"/>
+      <c r="I268" s="37"/>
+      <c r="J268" s="38"/>
+      <c r="K268" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="L268" s="38"/>
+      <c r="M268" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N268" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="O268" s="37"/>
+      <c r="P268" s="37"/>
+      <c r="Q268" s="38"/>
+      <c r="R268" s="37"/>
+      <c r="S268" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="B269" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="C269" s="45" t="s">
+        <v>509</v>
+      </c>
+      <c r="D269" s="18"/>
+      <c r="E269" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J269" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K269" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q269" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R269" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S269" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="21" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B270" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C270" s="23" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D270" s="24"/>
+      <c r="E270" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F270" s="170"/>
+      <c r="G270" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H270" s="170"/>
+      <c r="I270" s="170"/>
+      <c r="J270" s="170"/>
+      <c r="K270" s="170"/>
+      <c r="L270" s="170"/>
+      <c r="M270" s="170"/>
+      <c r="N270" s="170"/>
+      <c r="O270" s="170"/>
+      <c r="P270" s="170"/>
+      <c r="Q270" s="170"/>
+      <c r="R270" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="S270" s="170"/>
+    </row>
+    <row r="271" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="25" t="s">
+        <v>610</v>
+      </c>
+      <c r="B271" s="25"/>
+      <c r="C271" s="33"/>
+      <c r="D271" s="25"/>
+      <c r="E271" s="25"/>
+      <c r="F271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I271" s="38"/>
+      <c r="J271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M271" s="38"/>
+      <c r="N271" s="38"/>
+      <c r="O271" s="38"/>
+      <c r="P271" s="38"/>
+      <c r="Q271" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R271" s="38"/>
+      <c r="S271" s="38"/>
+    </row>
+    <row r="272" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="B272" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="C272" s="17" t="s">
+        <v>332</v>
+      </c>
+      <c r="D272" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="E272" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="F272" s="170"/>
+      <c r="G272" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H272" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I272" s="170"/>
+      <c r="J272" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K272" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L272" s="170"/>
+      <c r="M272" s="170"/>
+      <c r="N272" s="170"/>
+      <c r="O272" s="170"/>
+      <c r="P272" s="170"/>
+      <c r="Q272" s="170"/>
+      <c r="R272" s="170"/>
+      <c r="S272" s="170"/>
+    </row>
+    <row r="273" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+      <c r="F273" s="40"/>
+      <c r="G273" s="40"/>
+      <c r="H273" s="40"/>
+      <c r="I273" s="40"/>
+      <c r="J273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K273" s="40"/>
+      <c r="L273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N273" s="40"/>
+      <c r="O273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="P273" s="40"/>
+      <c r="Q273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R273" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S273" s="40"/>
+    </row>
+    <row r="274" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="27" t="s">
+        <v>673</v>
+      </c>
+      <c r="B274" s="28" t="s">
+        <v>674</v>
+      </c>
+      <c r="C274" s="29" t="s">
+        <v>675</v>
+      </c>
+      <c r="D274" s="27" t="s">
+        <v>676</v>
+      </c>
+      <c r="E274" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J274" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K274" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L274" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q274" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R274" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S274" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="275" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="27" t="s">
+        <v>686</v>
+      </c>
+      <c r="B275" s="28" t="s">
+        <v>687</v>
+      </c>
+      <c r="C275" s="29" t="s">
+        <v>688</v>
+      </c>
+      <c r="D275" s="27" t="s">
+        <v>689</v>
+      </c>
+      <c r="E275" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J275" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q275" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R275" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S275" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="276" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="27" t="s">
+        <v>704</v>
+      </c>
+      <c r="B276" s="27" t="s">
+        <v>705</v>
+      </c>
+      <c r="C276" s="29" t="s">
+        <v>706</v>
+      </c>
+      <c r="D276" s="27" t="s">
+        <v>707</v>
+      </c>
+      <c r="E276" s="27" t="s">
+        <v>640</v>
+      </c>
+      <c r="F276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="P276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q276" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R276" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S276" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="277" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="16" t="s">
         <v>722</v>
       </c>
-      <c r="E204" s="22"/>
-      <c r="F204" s="164" t="s">
+      <c r="B277" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="C277" s="16" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D277" s="18"/>
+      <c r="E277" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F277" s="169"/>
+      <c r="G277" s="169"/>
+      <c r="H277" s="169"/>
+      <c r="I277" s="169"/>
+      <c r="J277" s="169"/>
+      <c r="K277" s="169"/>
+      <c r="L277" s="169"/>
+      <c r="M277" s="169"/>
+      <c r="N277" s="169"/>
+      <c r="O277" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="P277" s="169"/>
+      <c r="Q277" s="169"/>
+      <c r="R277" s="169"/>
+      <c r="S277" s="169"/>
+    </row>
+    <row r="278" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="16" t="s">
+        <v>559</v>
+      </c>
+      <c r="B278" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="C278" s="45" t="s">
+        <v>561</v>
+      </c>
+      <c r="D278" s="18"/>
+      <c r="E278" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R278" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S278" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="279" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="25" t="s">
+        <v>954</v>
+      </c>
+      <c r="B279" s="25" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C279" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D279" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E279" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F279" s="38"/>
+      <c r="G279" s="38"/>
+      <c r="H279" s="38"/>
+      <c r="I279" s="38"/>
+      <c r="J279" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K279" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L279" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M279" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N279" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O279" s="38"/>
+      <c r="P279" s="172">
+        <v>500</v>
+      </c>
+      <c r="Q279" s="38"/>
+      <c r="R279" s="38"/>
+      <c r="S279" s="38"/>
+    </row>
+    <row r="280" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="35" t="s">
+        <v>955</v>
+      </c>
+      <c r="B280" s="39" t="s">
+        <v>926</v>
+      </c>
+      <c r="C280" s="11"/>
+      <c r="D280" s="11"/>
+      <c r="E280" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F280" s="38"/>
+      <c r="G280" s="38"/>
+      <c r="H280" s="37"/>
+      <c r="I280" s="37"/>
+      <c r="J280" s="37"/>
+      <c r="K280" s="37"/>
+      <c r="L280" s="37"/>
+      <c r="M280" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N280" s="37"/>
+      <c r="O280" s="37"/>
+      <c r="P280" s="37"/>
+      <c r="Q280" s="38"/>
+      <c r="R280" s="37"/>
+      <c r="S280" s="37"/>
+    </row>
+    <row r="281" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="B281" s="16" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C281" s="26" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D281" s="18"/>
+      <c r="E281" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F281" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G281" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H281" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I281" s="169"/>
+      <c r="J281" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K281" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L281" s="169"/>
+      <c r="M281" s="169"/>
+      <c r="N281" s="169"/>
+      <c r="O281" s="169"/>
+      <c r="P281" s="169"/>
+      <c r="Q281" s="169"/>
+      <c r="R281" s="169"/>
+      <c r="S281" s="169"/>
+    </row>
+    <row r="282" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B282" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="C282" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="D282" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="E282" s="22" t="s">
+        <v>337</v>
+      </c>
+      <c r="F282" s="170"/>
+      <c r="G282" s="170"/>
+      <c r="H282" s="170"/>
+      <c r="I282" s="170"/>
+      <c r="J282" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K282" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L282" s="170"/>
+      <c r="M282" s="170"/>
+      <c r="N282" s="170"/>
+      <c r="O282" s="170"/>
+      <c r="P282" s="170"/>
+      <c r="Q282" s="170"/>
+      <c r="R282" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="S282" s="170"/>
+    </row>
+    <row r="283" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="25" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B283" s="25" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C283" s="33" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D283" s="30" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E283" s="25" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F283" s="38"/>
+      <c r="G283" s="38"/>
+      <c r="H283" s="38"/>
+      <c r="I283" s="38"/>
+      <c r="J283" s="38"/>
+      <c r="K283" s="38"/>
+      <c r="L283" s="38"/>
+      <c r="M283" s="38"/>
+      <c r="N283" s="38"/>
+      <c r="O283" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P283" s="38"/>
+      <c r="Q283" s="38"/>
+      <c r="R283" s="38"/>
+      <c r="S283" s="38"/>
+    </row>
+    <row r="284" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="22" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B284" s="22" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C284" s="56"/>
+      <c r="D284" s="24" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E284" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F284" s="170"/>
+      <c r="G284" s="170"/>
+      <c r="H284" s="170"/>
+      <c r="I284" s="170"/>
+      <c r="J284" s="170"/>
+      <c r="K284" s="170"/>
+      <c r="L284" s="170"/>
+      <c r="M284" s="170"/>
+      <c r="N284" s="170"/>
+      <c r="O284" s="170"/>
+      <c r="P284" s="170"/>
+      <c r="Q284" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R284" s="170"/>
+      <c r="S284" s="170"/>
+    </row>
+    <row r="285" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="25" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B285" s="25" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C285" s="60" t="s">
+        <v>120</v>
+      </c>
+      <c r="D285" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E285" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F285" s="38"/>
+      <c r="G285" s="38"/>
+      <c r="H285" s="38"/>
+      <c r="I285" s="38"/>
+      <c r="J285" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K285" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L285" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M285" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N285" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O285" s="38"/>
+      <c r="P285" s="172">
+        <v>225</v>
+      </c>
+      <c r="Q285" s="38"/>
+      <c r="R285" s="38"/>
+      <c r="S285" s="38"/>
+    </row>
+    <row r="286" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="41" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B286" s="22" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C286" s="41"/>
+      <c r="D286" s="24" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E286" s="22" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F286" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G286" s="170" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H286" s="170"/>
+      <c r="I286" s="170"/>
+      <c r="J286" s="170"/>
+      <c r="K286" s="170"/>
+      <c r="L286" s="170"/>
+      <c r="M286" s="170"/>
+      <c r="N286" s="170"/>
+      <c r="O286" s="170"/>
+      <c r="P286" s="170"/>
+      <c r="Q286" s="170"/>
+      <c r="R286" s="170"/>
+      <c r="S286" s="170"/>
+    </row>
+    <row r="287" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="41" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B287" s="22" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C287" s="41"/>
+      <c r="D287" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E287" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F287" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="G287" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H287" s="170"/>
+      <c r="I287" s="170"/>
+      <c r="J287" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K287" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L287" s="170"/>
+      <c r="M287" s="170"/>
+      <c r="N287" s="170"/>
+      <c r="O287" s="170"/>
+      <c r="P287" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q287" s="170"/>
+      <c r="R287" s="170"/>
+      <c r="S287" s="170"/>
+    </row>
+    <row r="288" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="B288" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="C288" s="45" t="s">
+        <v>512</v>
+      </c>
+      <c r="D288" s="18"/>
+      <c r="E288" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I288" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J288" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N288" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q288" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R288" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S288" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="289" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="22" t="s">
+        <v>338</v>
+      </c>
+      <c r="B289" s="22"/>
+      <c r="C289" s="22"/>
+      <c r="D289" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="E289" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="F289" s="170"/>
+      <c r="G289" s="170"/>
+      <c r="H289" s="170"/>
+      <c r="I289" s="170"/>
+      <c r="J289" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K289" s="170"/>
+      <c r="L289" s="170"/>
+      <c r="M289" s="170"/>
+      <c r="N289" s="170"/>
+      <c r="O289" s="170"/>
+      <c r="P289" s="170"/>
+      <c r="Q289" s="170"/>
+      <c r="R289" s="170"/>
+      <c r="S289" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="290" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="B290" s="16" t="s">
+        <v>576</v>
+      </c>
+      <c r="C290" s="45" t="s">
+        <v>577</v>
+      </c>
+      <c r="D290" s="18"/>
+      <c r="E290" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G290" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H290" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K290" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N290" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q290" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R290" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S290" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="291" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="22" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B291" s="22" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C291" s="23" t="s">
+        <v>784</v>
+      </c>
+      <c r="D291" s="24" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E291" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F291" s="170"/>
+      <c r="G291" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H291" s="170"/>
+      <c r="I291" s="170"/>
+      <c r="J291" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K291" s="170"/>
+      <c r="L291" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M291" s="170"/>
+      <c r="N291" s="170"/>
+      <c r="O291" s="170"/>
+      <c r="P291" s="170"/>
+      <c r="Q291" s="170"/>
+      <c r="R291" s="170"/>
+      <c r="S291" s="170"/>
+    </row>
+    <row r="292" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="35" t="s">
+        <v>956</v>
+      </c>
+      <c r="B292" s="35" t="s">
+        <v>957</v>
+      </c>
+      <c r="C292" s="35"/>
+      <c r="D292" s="35"/>
+      <c r="E292" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F292" s="37"/>
+      <c r="G292" s="37"/>
+      <c r="H292" s="37"/>
+      <c r="I292" s="37"/>
+      <c r="J292" s="38"/>
+      <c r="K292" s="37"/>
+      <c r="L292" s="38"/>
+      <c r="M292" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="N292" s="38"/>
+      <c r="O292" s="37"/>
+      <c r="P292" s="37"/>
+      <c r="Q292" s="38"/>
+      <c r="R292" s="37"/>
+      <c r="S292" s="37"/>
+    </row>
+    <row r="293" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="C293" s="45" t="s">
+        <v>515</v>
+      </c>
+      <c r="D293" s="18"/>
+      <c r="E293" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q293" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R293" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S293" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="294" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="G204" s="40"/>
-[...3 lines deleted...]
-      <c r="K204" s="40" t="s">
+      <c r="B294" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C294" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E294" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="L204" s="40"/>
-[...1 lines deleted...]
-      <c r="N204" s="40" t="s">
+      <c r="F294" s="40"/>
+      <c r="G294" s="40"/>
+      <c r="H294" s="40"/>
+      <c r="I294" s="40"/>
+      <c r="J294" s="40"/>
+      <c r="K294" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L294" s="40"/>
+      <c r="M294" s="40"/>
+      <c r="N294" s="40"/>
+      <c r="O294" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="P294" s="40"/>
+      <c r="Q294" s="40"/>
+      <c r="R294" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S294" s="40"/>
+    </row>
+    <row r="295" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E295" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="O204" s="40"/>
-[...40 lines deleted...]
-      <c r="B206" s="22" t="s">
+      <c r="F295" s="40"/>
+      <c r="G295" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H295" s="40"/>
+      <c r="I295" s="40"/>
+      <c r="J295" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K295" s="40"/>
+      <c r="L295" s="40"/>
+      <c r="M295" s="40"/>
+      <c r="N295" s="40"/>
+      <c r="O295" s="40"/>
+      <c r="P295" s="40"/>
+      <c r="Q295" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R295" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="S295" s="40"/>
+    </row>
+    <row r="296" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="35" t="s">
+        <v>958</v>
+      </c>
+      <c r="B296" s="39"/>
+      <c r="C296" s="11"/>
+      <c r="D296" s="11"/>
+      <c r="E296" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F296" s="37"/>
+      <c r="G296" s="37"/>
+      <c r="H296" s="37"/>
+      <c r="I296" s="37"/>
+      <c r="J296" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K296" s="37"/>
+      <c r="L296" s="37"/>
+      <c r="M296" s="37"/>
+      <c r="N296" s="37"/>
+      <c r="O296" s="37"/>
+      <c r="P296" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q296" s="37"/>
+      <c r="R296" s="37"/>
+      <c r="S296" s="37"/>
+    </row>
+    <row r="297" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="25" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B297" s="25" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C297" s="59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D297" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E297" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F297" s="38"/>
+      <c r="G297" s="38"/>
+      <c r="H297" s="38"/>
+      <c r="I297" s="38"/>
+      <c r="J297" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K297" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L297" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M297" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N297" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O297" s="38"/>
+      <c r="P297" s="172">
+        <v>330</v>
+      </c>
+      <c r="Q297" s="38"/>
+      <c r="R297" s="38"/>
+      <c r="S297" s="38"/>
+    </row>
+    <row r="298" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="B298" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="C298" s="45" t="s">
+        <v>586</v>
+      </c>
+      <c r="D298" s="18"/>
+      <c r="E298" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P298" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R298" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S298" s="169" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="299" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B299" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="C299" s="16" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D299" s="18" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E299" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F299" s="169"/>
+      <c r="G299" s="169"/>
+      <c r="H299" s="169"/>
+      <c r="I299" s="169"/>
+      <c r="J299" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K299" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L299" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M299" s="169"/>
+      <c r="N299" s="169"/>
+      <c r="O299" s="169"/>
+      <c r="P299" s="169"/>
+      <c r="Q299" s="169"/>
+      <c r="R299" s="169"/>
+      <c r="S299" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="300" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B300" s="52" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C300" s="16" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D300" s="67" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E300" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F300" s="169" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G300" s="169"/>
+      <c r="H300" s="169"/>
+      <c r="I300" s="169"/>
+      <c r="J300" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K300" s="169"/>
+      <c r="L300" s="169"/>
+      <c r="M300" s="169"/>
+      <c r="N300" s="169"/>
+      <c r="O300" s="169"/>
+      <c r="P300" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q300" s="169"/>
+      <c r="R300" s="169"/>
+      <c r="S300" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="301" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="25" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B301" s="52" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C301" s="50" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D301" s="18" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E301" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F301" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G301" s="169"/>
+      <c r="H301" s="169"/>
+      <c r="I301" s="169"/>
+      <c r="J301" s="169"/>
+      <c r="K301" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L301" s="169"/>
+      <c r="M301" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N301" s="169"/>
+      <c r="O301" s="169"/>
+      <c r="P301" s="169"/>
+      <c r="Q301" s="169"/>
+      <c r="R301" s="169"/>
+      <c r="S301" s="169"/>
+    </row>
+    <row r="302" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="16" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B302" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C302" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D302" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E302" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F302" s="169"/>
+      <c r="G302" s="169"/>
+      <c r="H302" s="169"/>
+      <c r="I302" s="169"/>
+      <c r="J302" s="169"/>
+      <c r="K302" s="169"/>
+      <c r="L302" s="169"/>
+      <c r="M302" s="169"/>
+      <c r="N302" s="169"/>
+      <c r="O302" s="169"/>
+      <c r="P302" s="169"/>
+      <c r="Q302" s="169"/>
+      <c r="R302" s="169"/>
+      <c r="S302" s="169"/>
+    </row>
+    <row r="303" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="B303" s="22" t="s">
+        <v>342</v>
+      </c>
+      <c r="C303" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="D303" s="24" t="s">
+        <v>344</v>
+      </c>
+      <c r="E303" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F303" s="170"/>
+      <c r="G303" s="170"/>
+      <c r="H303" s="170"/>
+      <c r="I303" s="170"/>
+      <c r="J303" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K303" s="170"/>
+      <c r="L303" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="M303" s="170"/>
+      <c r="N303" s="170"/>
+      <c r="O303" s="170"/>
+      <c r="P303" s="170"/>
+      <c r="Q303" s="170"/>
+      <c r="R303" s="170"/>
+      <c r="S303" s="170"/>
+    </row>
+    <row r="304" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="16" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B304" s="16" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C304" s="16" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D304" s="18" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E304" s="16" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F304" s="169"/>
+      <c r="G304" s="169"/>
+      <c r="H304" s="169"/>
+      <c r="I304" s="169"/>
+      <c r="J304" s="169"/>
+      <c r="K304" s="169"/>
+      <c r="L304" s="169"/>
+      <c r="M304" s="169"/>
+      <c r="N304" s="169"/>
+      <c r="O304" s="169"/>
+      <c r="P304" s="169"/>
+      <c r="Q304" s="169"/>
+      <c r="R304" s="169"/>
+      <c r="S304" s="169"/>
+    </row>
+    <row r="305" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B305" s="28" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C305" s="32" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F305" s="40"/>
+      <c r="G305" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H305" s="40"/>
+      <c r="I305" s="40"/>
+      <c r="J305" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K305" s="40"/>
+      <c r="L305" s="40"/>
+      <c r="M305" s="40"/>
+      <c r="N305" s="40"/>
+      <c r="O305" s="40"/>
+      <c r="P305" s="40"/>
+      <c r="Q305" s="40"/>
+      <c r="R305" s="40"/>
+      <c r="S305" s="40"/>
+    </row>
+    <row r="306" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B306" s="28" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C306" s="32" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F306" s="40"/>
+      <c r="G306" s="40"/>
+      <c r="H306" s="40"/>
+      <c r="I306" s="40"/>
+      <c r="J306" s="40"/>
+      <c r="K306" s="40"/>
+      <c r="L306" s="40"/>
+      <c r="M306" s="40"/>
+      <c r="N306" s="40"/>
+      <c r="O306" s="40"/>
+      <c r="P306" s="40"/>
+      <c r="Q306" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R306" s="40"/>
+      <c r="S306" s="40"/>
+    </row>
+    <row r="307" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="22" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B307" s="22" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C307" s="22" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D307" s="24" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E307" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F307" s="170"/>
+      <c r="G307" s="170"/>
+      <c r="H307" s="170"/>
+      <c r="I307" s="170"/>
+      <c r="J307" s="170"/>
+      <c r="K307" s="170"/>
+      <c r="L307" s="170"/>
+      <c r="M307" s="170"/>
+      <c r="N307" s="170"/>
+      <c r="O307" s="170"/>
+      <c r="P307" s="170"/>
+      <c r="Q307" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R307" s="170"/>
+      <c r="S307" s="170"/>
+    </row>
+    <row r="308" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="16" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="C308" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="D308" s="18"/>
+      <c r="E308" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F308" s="169"/>
+      <c r="G308" s="169"/>
+      <c r="H308" s="169"/>
+      <c r="I308" s="169"/>
+      <c r="J308" s="169"/>
+      <c r="K308" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L308" s="169"/>
+      <c r="M308" s="169"/>
+      <c r="N308" s="169"/>
+      <c r="O308" s="169"/>
+      <c r="P308" s="169"/>
+      <c r="Q308" s="169"/>
+      <c r="R308" s="169"/>
+      <c r="S308" s="169"/>
+    </row>
+    <row r="309" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="41" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B309" s="41" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C309" s="42"/>
+      <c r="D309" s="43" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E309" s="41"/>
+      <c r="F309" s="170"/>
+      <c r="G309" s="170"/>
+      <c r="H309" s="170"/>
+      <c r="I309" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J309" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K309" s="170"/>
+      <c r="L309" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M309" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N309" s="170"/>
+      <c r="O309" s="170"/>
+      <c r="P309" s="170"/>
+      <c r="Q309" s="170"/>
+      <c r="R309" s="170"/>
+      <c r="S309" s="170"/>
+    </row>
+    <row r="310" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="22" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B310" s="22" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C310" s="45" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D310" s="24" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E310" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F310" s="170"/>
+      <c r="G310" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H310" s="170"/>
+      <c r="I310" s="170"/>
+      <c r="J310" s="170"/>
+      <c r="K310" s="170"/>
+      <c r="L310" s="170"/>
+      <c r="M310" s="170"/>
+      <c r="N310" s="170"/>
+      <c r="O310" s="170"/>
+      <c r="P310" s="170"/>
+      <c r="Q310" s="170"/>
+      <c r="R310" s="170"/>
+      <c r="S310" s="170"/>
+    </row>
+    <row r="311" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="35" t="s">
+        <v>959</v>
+      </c>
+      <c r="B311" s="11"/>
+      <c r="C311" s="44" t="s">
+        <v>960</v>
+      </c>
+      <c r="D311" s="68" t="s">
+        <v>961</v>
+      </c>
+      <c r="E311" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F311" s="37"/>
+      <c r="G311" s="37"/>
+      <c r="H311" s="38"/>
+      <c r="I311" s="37"/>
+      <c r="J311" s="38"/>
+      <c r="K311" s="38"/>
+      <c r="L311" s="38"/>
+      <c r="M311" s="38"/>
+      <c r="N311" s="37"/>
+      <c r="O311" s="37"/>
+      <c r="P311" s="37"/>
+      <c r="Q311" s="38"/>
+      <c r="R311" s="37"/>
+      <c r="S311" s="37"/>
+    </row>
+    <row r="312" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="C312" s="44" t="s">
+        <v>840</v>
+      </c>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="F312" s="40"/>
+      <c r="G312" s="40"/>
+      <c r="H312" s="40"/>
+      <c r="I312" s="40"/>
+      <c r="J312" s="40"/>
+      <c r="K312" s="40"/>
+      <c r="L312" s="40"/>
+      <c r="M312" s="40"/>
+      <c r="N312" s="40"/>
+      <c r="O312" s="40"/>
+      <c r="P312" s="40"/>
+      <c r="Q312" s="40"/>
+      <c r="R312" s="40"/>
+      <c r="S312" s="40"/>
+    </row>
+    <row r="313" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="22" t="s">
+        <v>345</v>
+      </c>
+      <c r="B313" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="C313" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="D313" s="24" t="s">
+        <v>348</v>
+      </c>
+      <c r="E313" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F313" s="170"/>
+      <c r="G313" s="170"/>
+      <c r="H313" s="170"/>
+      <c r="I313" s="170"/>
+      <c r="J313" s="170"/>
+      <c r="K313" s="170"/>
+      <c r="L313" s="170"/>
+      <c r="M313" s="170"/>
+      <c r="N313" s="170"/>
+      <c r="O313" s="170"/>
+      <c r="P313" s="170"/>
+      <c r="Q313" s="170"/>
+      <c r="R313" s="170"/>
+      <c r="S313" s="170"/>
+    </row>
+    <row r="314" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="B314" s="35" t="s">
+        <v>963</v>
+      </c>
+      <c r="C314" s="39" t="s">
+        <v>964</v>
+      </c>
+      <c r="D314" s="35"/>
+      <c r="E314" s="35" t="s">
+        <v>924</v>
+      </c>
+      <c r="F314" s="37"/>
+      <c r="G314" s="37"/>
+      <c r="H314" s="37"/>
+      <c r="I314" s="37"/>
+      <c r="J314" s="38"/>
+      <c r="K314" s="37"/>
+      <c r="L314" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="M314" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N314" s="37"/>
+      <c r="O314" s="37"/>
+      <c r="P314" s="37"/>
+      <c r="Q314" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="R314" s="37"/>
+      <c r="S314" s="37"/>
+    </row>
+    <row r="315" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="25" t="s">
+        <v>963</v>
+      </c>
+      <c r="B315" s="25" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C315" s="59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D315" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E315" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F315" s="38"/>
+      <c r="G315" s="38"/>
+      <c r="H315" s="38"/>
+      <c r="I315" s="38"/>
+      <c r="J315" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K315" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L315" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M315" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N315" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O315" s="38"/>
+      <c r="P315" s="172">
+        <v>330</v>
+      </c>
+      <c r="Q315" s="38"/>
+      <c r="R315" s="38"/>
+      <c r="S315" s="38"/>
+    </row>
+    <row r="316" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="35" t="s">
+        <v>965</v>
+      </c>
+      <c r="B316" s="35" t="s">
+        <v>966</v>
+      </c>
+      <c r="C316" s="11"/>
+      <c r="D316" s="35"/>
+      <c r="E316" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F316" s="37"/>
+      <c r="G316" s="37"/>
+      <c r="H316" s="37"/>
+      <c r="I316" s="37"/>
+      <c r="J316" s="38"/>
+      <c r="K316" s="37"/>
+      <c r="L316" s="37"/>
+      <c r="M316" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N316" s="37"/>
+      <c r="O316" s="37"/>
+      <c r="P316" s="37"/>
+      <c r="Q316" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="R316" s="37"/>
+      <c r="S316" s="37"/>
+    </row>
+    <row r="317" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="27" t="s">
+        <v>645</v>
+      </c>
+      <c r="B317" s="27" t="s">
+        <v>646</v>
+      </c>
+      <c r="C317" s="29" t="s">
+        <v>647</v>
+      </c>
+      <c r="D317" s="27" t="s">
+        <v>648</v>
+      </c>
+      <c r="E317" s="27" t="s">
+        <v>644</v>
+      </c>
+      <c r="F317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="K317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q317" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R317" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="S317" s="169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="318" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="E318" s="5"/>
+      <c r="F318" s="40"/>
+      <c r="G318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H318" s="40"/>
+      <c r="I318" s="40"/>
+      <c r="J318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L318" s="40"/>
+      <c r="M318" s="40"/>
+      <c r="N318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O318" s="40"/>
+      <c r="P318" s="40"/>
+      <c r="Q318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R318" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S318" s="40"/>
+    </row>
+    <row r="319" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="41" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B319" s="41" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C319" s="69"/>
+      <c r="D319" s="43"/>
+      <c r="E319" s="41" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F319" s="170"/>
+      <c r="G319" s="170"/>
+      <c r="H319" s="170"/>
+      <c r="I319" s="170"/>
+      <c r="J319" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K319" s="170"/>
+      <c r="L319" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M319" s="170"/>
+      <c r="N319" s="170"/>
+      <c r="O319" s="170"/>
+      <c r="P319" s="170"/>
+      <c r="Q319" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R319" s="170"/>
+      <c r="S319" s="170"/>
+    </row>
+    <row r="320" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="16" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B320" s="16" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C320" s="26" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D320" s="18" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E320" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F320" s="169"/>
+      <c r="G320" s="169"/>
+      <c r="H320" s="169"/>
+      <c r="I320" s="169"/>
+      <c r="J320" s="169"/>
+      <c r="K320" s="169"/>
+      <c r="L320" s="169"/>
+      <c r="M320" s="169"/>
+      <c r="N320" s="169"/>
+      <c r="O320" s="169"/>
+      <c r="P320" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q320" s="169"/>
+      <c r="R320" s="169"/>
+      <c r="S320" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="321" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="B321" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="C321" s="17" t="s">
+        <v>351</v>
+      </c>
+      <c r="D321" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="E321" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F321" s="169"/>
+      <c r="G321" s="169"/>
+      <c r="H321" s="169"/>
+      <c r="I321" s="169"/>
+      <c r="J321" s="169"/>
+      <c r="K321" s="169"/>
+      <c r="L321" s="169"/>
+      <c r="M321" s="169"/>
+      <c r="N321" s="169"/>
+      <c r="O321" s="169"/>
+      <c r="P321" s="169"/>
+      <c r="Q321" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R321" s="169"/>
+      <c r="S321" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="322" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="41" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B322" s="41" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C322" s="42"/>
+      <c r="D322" s="43" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E322" s="41"/>
+      <c r="F322" s="170"/>
+      <c r="G322" s="170"/>
+      <c r="H322" s="170"/>
+      <c r="I322" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J322" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K322" s="170"/>
+      <c r="L322" s="170"/>
+      <c r="M322" s="170"/>
+      <c r="N322" s="170"/>
+      <c r="O322" s="170"/>
+      <c r="P322" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="Q322" s="170"/>
+      <c r="R322" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="S322" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="323" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="B323" s="5"/>
+      <c r="C323" s="5"/>
+      <c r="D323" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="E323" s="5"/>
+      <c r="F323" s="40"/>
+      <c r="G323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" s="40"/>
+      <c r="J323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K323" s="40"/>
+      <c r="L323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N323" s="40"/>
+      <c r="O323" s="40"/>
+      <c r="P323" s="40"/>
+      <c r="Q323" s="40"/>
+      <c r="R323" s="40"/>
+      <c r="S323" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="324" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="22" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B324" s="22" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C324" s="22" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D324" s="24" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E324" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F324" s="170"/>
+      <c r="G324" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H324" s="170"/>
+      <c r="I324" s="170"/>
+      <c r="J324" s="170"/>
+      <c r="K324" s="170"/>
+      <c r="L324" s="170"/>
+      <c r="M324" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="N324" s="170"/>
+      <c r="O324" s="170"/>
+      <c r="P324" s="170"/>
+      <c r="Q324" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R324" s="170"/>
+      <c r="S324" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="325" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="22" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B325" s="22" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C325" s="45"/>
+      <c r="D325" s="24"/>
+      <c r="E325" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F325" s="170"/>
+      <c r="G325" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H325" s="170"/>
+      <c r="I325" s="170"/>
+      <c r="J325" s="170"/>
+      <c r="K325" s="170"/>
+      <c r="L325" s="170"/>
+      <c r="M325" s="170"/>
+      <c r="N325" s="170"/>
+      <c r="O325" s="170"/>
+      <c r="P325" s="170"/>
+      <c r="Q325" s="170"/>
+      <c r="R325" s="170"/>
+      <c r="S325" s="170"/>
+    </row>
+    <row r="326" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B326" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C326" s="22" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D326" s="24"/>
+      <c r="E326" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F326" s="170"/>
+      <c r="G326" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H326" s="170"/>
+      <c r="I326" s="170"/>
+      <c r="J326" s="170"/>
+      <c r="K326" s="170"/>
+      <c r="L326" s="170"/>
+      <c r="M326" s="170"/>
+      <c r="N326" s="170"/>
+      <c r="O326" s="170"/>
+      <c r="P326" s="170"/>
+      <c r="Q326" s="170"/>
+      <c r="R326" s="170"/>
+      <c r="S326" s="170"/>
+    </row>
+    <row r="327" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="C327" s="44" t="s">
+        <v>813</v>
+      </c>
+      <c r="D327" s="5"/>
+      <c r="E327" s="5"/>
+      <c r="F327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" s="40"/>
+      <c r="J327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N327" s="40"/>
+      <c r="O327" s="40"/>
+      <c r="P327" s="40"/>
+      <c r="Q327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S327" s="40"/>
+    </row>
+    <row r="328" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="B328" s="5"/>
+      <c r="C328" s="5"/>
+      <c r="D328" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="E328" s="5"/>
+      <c r="F328" s="40"/>
+      <c r="G328" s="40"/>
+      <c r="H328" s="40"/>
+      <c r="I328" s="40"/>
+      <c r="J328" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K328" s="40"/>
+      <c r="L328" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M328" s="40"/>
+      <c r="N328" s="40"/>
+      <c r="O328" s="40"/>
+      <c r="P328" s="40"/>
+      <c r="Q328" s="40"/>
+      <c r="R328" s="40"/>
+      <c r="S328" s="40"/>
+    </row>
+    <row r="329" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A329" s="35" t="s">
+        <v>967</v>
+      </c>
+      <c r="B329" s="35" t="s">
+        <v>968</v>
+      </c>
+      <c r="C329" s="35"/>
+      <c r="D329" s="11"/>
+      <c r="E329" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F329" s="37"/>
+      <c r="G329" s="38"/>
+      <c r="H329" s="38"/>
+      <c r="I329" s="37"/>
+      <c r="J329" s="38"/>
+      <c r="K329" s="38"/>
+      <c r="L329" s="37"/>
+      <c r="M329" s="38"/>
+      <c r="N329" s="38"/>
+      <c r="O329" s="37"/>
+      <c r="P329" s="37"/>
+      <c r="Q329" s="37"/>
+      <c r="R329" s="37"/>
+      <c r="S329" s="37"/>
+    </row>
+    <row r="330" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="35" t="s">
+        <v>969</v>
+      </c>
+      <c r="B330" s="39" t="s">
+        <v>970</v>
+      </c>
+      <c r="C330" s="11" t="s">
+        <v>971</v>
+      </c>
+      <c r="D330" s="11"/>
+      <c r="E330" s="35" t="s">
+        <v>924</v>
+      </c>
+      <c r="F330" s="37"/>
+      <c r="G330" s="38"/>
+      <c r="H330" s="38"/>
+      <c r="I330" s="37"/>
+      <c r="J330" s="38"/>
+      <c r="K330" s="37"/>
+      <c r="L330" s="38"/>
+      <c r="M330" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="N330" s="37"/>
+      <c r="O330" s="37"/>
+      <c r="P330" s="37"/>
+      <c r="Q330" s="37"/>
+      <c r="R330" s="37"/>
+      <c r="S330" s="37"/>
+    </row>
+    <row r="331" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="B331" s="33"/>
+      <c r="C331" s="25"/>
+      <c r="D331" s="25"/>
+      <c r="E331" s="25"/>
+      <c r="F331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I331" s="38"/>
+      <c r="J331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O331" s="38"/>
+      <c r="P331" s="38"/>
+      <c r="Q331" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R331" s="38"/>
+      <c r="S331" s="38"/>
+    </row>
+    <row r="332" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A332" s="16" t="s">
+        <v>603</v>
+      </c>
+      <c r="B332" s="16" t="s">
+        <v>604</v>
+      </c>
+      <c r="C332" s="16" t="s">
+        <v>605</v>
+      </c>
+      <c r="D332" s="18"/>
+      <c r="E332" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F332" s="169"/>
+      <c r="G332" s="169"/>
+      <c r="H332" s="169"/>
+      <c r="I332" s="169"/>
+      <c r="J332" s="169"/>
+      <c r="K332" s="169"/>
+      <c r="L332" s="169"/>
+      <c r="M332" s="169"/>
+      <c r="N332" s="169"/>
+      <c r="O332" s="169"/>
+      <c r="P332" s="169"/>
+      <c r="Q332" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R332" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S332" s="169"/>
+    </row>
+    <row r="333" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A333" s="41" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B333" s="41" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C333" s="21"/>
+      <c r="D333" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="E333" s="41" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F333" s="170"/>
+      <c r="G333" s="170"/>
+      <c r="H333" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="I333" s="170"/>
+      <c r="J333" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K333" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="L333" s="170"/>
+      <c r="M333" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="N333" s="170"/>
+      <c r="O333" s="170"/>
+      <c r="P333" s="170"/>
+      <c r="Q333" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R333" s="170"/>
+      <c r="S333" s="170"/>
+    </row>
+    <row r="334" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A334" s="22" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B334" s="22" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C334" s="22" t="s">
+        <v>784</v>
+      </c>
+      <c r="D334" s="24" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E334" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F334" s="170"/>
+      <c r="G334" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H334" s="170"/>
+      <c r="I334" s="170"/>
+      <c r="J334" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K334" s="170"/>
+      <c r="L334" s="170"/>
+      <c r="M334" s="170"/>
+      <c r="N334" s="170"/>
+      <c r="O334" s="170"/>
+      <c r="P334" s="170"/>
+      <c r="Q334" s="170"/>
+      <c r="R334" s="170"/>
+      <c r="S334" s="170"/>
+    </row>
+    <row r="335" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A335" s="42" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B335" s="42"/>
+      <c r="C335" s="70"/>
+      <c r="D335" s="51" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E335" s="42"/>
+      <c r="F335" s="170"/>
+      <c r="G335" s="170"/>
+      <c r="H335" s="170" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I335" s="170"/>
+      <c r="J335" s="170"/>
+      <c r="K335" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L335" s="170"/>
+      <c r="M335" s="170"/>
+      <c r="N335" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O335" s="170"/>
+      <c r="P335" s="170"/>
+      <c r="Q335" s="170"/>
+      <c r="R335" s="170" t="s">
+        <v>1504</v>
+      </c>
+      <c r="S335" s="170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="336" spans="1:19" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A336" s="41" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B336" s="22" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C336" s="41" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D336" s="24"/>
+      <c r="E336" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F336" s="170"/>
+      <c r="G336" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H336" s="170"/>
+      <c r="I336" s="170"/>
+      <c r="J336" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K336" s="170"/>
+      <c r="L336" s="170"/>
+      <c r="M336" s="170"/>
+      <c r="N336" s="170"/>
+      <c r="O336" s="170"/>
+      <c r="P336" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q336" s="170"/>
+      <c r="R336" s="170"/>
+      <c r="S336" s="170" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="337" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A337" s="16" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B337" s="17" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C337" s="17" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D337" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="E337" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F337" s="169"/>
+      <c r="G337" s="169"/>
+      <c r="H337" s="169"/>
+      <c r="I337" s="169"/>
+      <c r="J337" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K337" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L337" s="169"/>
+      <c r="M337" s="169"/>
+      <c r="N337" s="169"/>
+      <c r="O337" s="169"/>
+      <c r="P337" s="169"/>
+      <c r="Q337" s="169"/>
+      <c r="R337" s="169"/>
+      <c r="S337" s="169"/>
+    </row>
+    <row r="338" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A338" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B338" s="16" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C338" s="16" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D338" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="E338" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F338" s="169"/>
+      <c r="G338" s="169"/>
+      <c r="H338" s="169"/>
+      <c r="I338" s="169"/>
+      <c r="J338" s="169"/>
+      <c r="K338" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L338" s="169"/>
+      <c r="M338" s="169"/>
+      <c r="N338" s="169"/>
+      <c r="O338" s="169"/>
+      <c r="P338" s="169"/>
+      <c r="Q338" s="169"/>
+      <c r="R338" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S338" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="339" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A339" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="B339" s="5"/>
+      <c r="C339" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="D339" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="E339" s="5"/>
+      <c r="F339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I339" s="40"/>
+      <c r="J339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L339" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M339" s="40"/>
+      <c r="N339" s="40"/>
+      <c r="O339" s="40"/>
+      <c r="P339" s="40"/>
+      <c r="Q339" s="40"/>
+      <c r="R339" s="40"/>
+      <c r="S339" s="40"/>
+    </row>
+    <row r="340" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A340" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="B340" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C340" s="17" t="s">
+        <v>355</v>
+      </c>
+      <c r="D340" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="E340" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="F340" s="169"/>
+      <c r="G340" s="169"/>
+      <c r="H340" s="169"/>
+      <c r="I340" s="169"/>
+      <c r="J340" s="169"/>
+      <c r="K340" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L340" s="169"/>
+      <c r="M340" s="169"/>
+      <c r="N340" s="169"/>
+      <c r="O340" s="169"/>
+      <c r="P340" s="169"/>
+      <c r="Q340" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R340" s="169"/>
+      <c r="S340" s="169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="341" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A341" s="25" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B341" s="25" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C341" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D341" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E341" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F341" s="38"/>
+      <c r="G341" s="38"/>
+      <c r="H341" s="38"/>
+      <c r="I341" s="38"/>
+      <c r="J341" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K341" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L341" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M341" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N341" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O341" s="38"/>
+      <c r="P341" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q341" s="38"/>
+      <c r="R341" s="38"/>
+      <c r="S341" s="38"/>
+    </row>
+    <row r="342" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="35" t="s">
+        <v>972</v>
+      </c>
+      <c r="B342" s="39" t="s">
+        <v>973</v>
+      </c>
+      <c r="C342" s="11"/>
+      <c r="D342" s="35"/>
+      <c r="E342" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F342" s="40"/>
+      <c r="G342" s="38"/>
+      <c r="H342" s="37"/>
+      <c r="I342" s="37"/>
+      <c r="J342" s="37"/>
+      <c r="K342" s="37"/>
+      <c r="L342" s="37"/>
+      <c r="M342" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N342" s="37"/>
+      <c r="O342" s="37"/>
+      <c r="P342" s="37"/>
+      <c r="Q342" s="37"/>
+      <c r="R342" s="37"/>
+      <c r="S342" s="37"/>
+    </row>
+    <row r="343" spans="1:20" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A343" s="25" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B343" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C343" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D343" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E343" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F343" s="38"/>
+      <c r="G343" s="38"/>
+      <c r="H343" s="38"/>
+      <c r="I343" s="38"/>
+      <c r="J343" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K343" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L343" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M343" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N343" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O343" s="38"/>
+      <c r="P343" s="172">
+        <v>110</v>
+      </c>
+      <c r="Q343" s="38"/>
+      <c r="R343" s="38"/>
+      <c r="S343" s="38"/>
+    </row>
+    <row r="344" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A344" s="22" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B344" s="22" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C344" s="23" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D344" s="24"/>
+      <c r="E344" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F344" s="170"/>
+      <c r="G344" s="170"/>
+      <c r="H344" s="170"/>
+      <c r="I344" s="170"/>
+      <c r="J344" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K344" s="170"/>
+      <c r="L344" s="170"/>
+      <c r="M344" s="170"/>
+      <c r="N344" s="170"/>
+      <c r="O344" s="170"/>
+      <c r="P344" s="170"/>
+      <c r="Q344" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R344" s="170"/>
+      <c r="S344" s="170"/>
+      <c r="T344" s="19"/>
+    </row>
+    <row r="345" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A345" s="35" t="s">
+        <v>974</v>
+      </c>
+      <c r="B345" s="11" t="s">
+        <v>968</v>
+      </c>
+      <c r="C345" s="36"/>
+      <c r="D345" s="11"/>
+      <c r="E345" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F345" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G345" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="H345" s="37"/>
+      <c r="I345" s="37"/>
+      <c r="J345" s="38"/>
+      <c r="K345" s="38"/>
+      <c r="L345" s="38"/>
+      <c r="M345" s="37"/>
+      <c r="N345" s="37"/>
+      <c r="O345" s="37"/>
+      <c r="P345" s="37"/>
+      <c r="Q345" s="37"/>
+      <c r="R345" s="37"/>
+      <c r="S345" s="37"/>
+      <c r="T345" s="19"/>
+    </row>
+    <row r="346" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A346" s="16" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B346" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="C346" s="16"/>
+      <c r="D346" s="18" t="s">
+        <v>568</v>
+      </c>
+      <c r="E346" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F346" s="169"/>
+      <c r="G346" s="169"/>
+      <c r="H346" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I346" s="169"/>
+      <c r="J346" s="169"/>
+      <c r="K346" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L346" s="169"/>
+      <c r="M346" s="169"/>
+      <c r="N346" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O346" s="169"/>
+      <c r="P346" s="169"/>
+      <c r="Q346" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R346" s="169"/>
+      <c r="S346" s="169"/>
+      <c r="T346" s="19"/>
+    </row>
+    <row r="347" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A347" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="B347" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="C347" s="45" t="s">
+        <v>518</v>
+      </c>
+      <c r="D347" s="18"/>
+      <c r="E347" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J347" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N347" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q347" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S347" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T347" s="19"/>
+    </row>
+    <row r="348" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="16" t="s">
+        <v>519</v>
+      </c>
+      <c r="B348" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="C348" s="45" t="s">
+        <v>521</v>
+      </c>
+      <c r="D348" s="18" t="s">
+        <v>522</v>
+      </c>
+      <c r="E348" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G348" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J348" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q348" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S348" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T348" s="19"/>
+    </row>
+    <row r="349" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A349" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="C349" s="45" t="s">
+        <v>558</v>
+      </c>
+      <c r="D349" s="18"/>
+      <c r="E349" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J349" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K349" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q349" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R349" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S349" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T349" s="19"/>
+    </row>
+    <row r="350" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A350" s="5" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B350" s="28" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C350" s="32" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F350" s="40"/>
+      <c r="G350" s="40"/>
+      <c r="H350" s="40"/>
+      <c r="I350" s="40"/>
+      <c r="J350" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K350" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="L350" s="40"/>
+      <c r="M350" s="40"/>
+      <c r="N350" s="40"/>
+      <c r="O350" s="40"/>
+      <c r="P350" s="40"/>
+      <c r="Q350" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="R350" s="40"/>
+      <c r="S350" s="40"/>
+      <c r="T350" s="19"/>
+    </row>
+    <row r="351" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A351" s="22" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B351" s="22" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C351" s="22" t="s">
+        <v>784</v>
+      </c>
+      <c r="D351" s="24" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E351" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F351" s="170"/>
+      <c r="G351" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H351" s="170"/>
+      <c r="I351" s="170"/>
+      <c r="J351" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K351" s="170"/>
+      <c r="L351" s="170"/>
+      <c r="M351" s="170"/>
+      <c r="N351" s="170"/>
+      <c r="O351" s="170"/>
+      <c r="P351" s="170"/>
+      <c r="Q351" s="170"/>
+      <c r="R351" s="170"/>
+      <c r="S351" s="170"/>
+      <c r="T351" s="19"/>
+    </row>
+    <row r="352" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="B352" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="C352" s="45" t="s">
+        <v>566</v>
+      </c>
+      <c r="D352" s="18"/>
+      <c r="E352" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G352" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J352" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N352" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q352" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S352" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T352" s="19"/>
+    </row>
+    <row r="353" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A353" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="B353" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="C353" s="45" t="s">
+        <v>525</v>
+      </c>
+      <c r="D353" s="18"/>
+      <c r="E353" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N353" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S353" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T353" s="19"/>
+    </row>
+    <row r="354" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A354" s="16" t="s">
+        <v>526</v>
+      </c>
+      <c r="B354" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C354" s="45" t="s">
+        <v>528</v>
+      </c>
+      <c r="D354" s="18"/>
+      <c r="E354" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M354" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R354" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S354" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T354" s="19"/>
+    </row>
+    <row r="355" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A355" s="25" t="s">
+        <v>632</v>
+      </c>
+      <c r="B355" s="25" t="s">
+        <v>633</v>
+      </c>
+      <c r="C355" s="25"/>
+      <c r="D355" s="25"/>
+      <c r="E355" s="25"/>
+      <c r="F355" s="38"/>
+      <c r="G355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I355" s="38"/>
+      <c r="J355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K355" s="38"/>
+      <c r="L355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M355" s="38"/>
+      <c r="N355" s="38"/>
+      <c r="O355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q355" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R355" s="38"/>
+      <c r="S355" s="38"/>
+      <c r="T355" s="19"/>
+    </row>
+    <row r="356" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="25" t="s">
+        <v>615</v>
+      </c>
+      <c r="B356" s="33" t="s">
+        <v>616</v>
+      </c>
+      <c r="C356" s="25"/>
+      <c r="D356" s="25"/>
+      <c r="E356" s="25"/>
+      <c r="F356" s="38"/>
+      <c r="G356" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H356" s="38"/>
+      <c r="I356" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="J356" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K356" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L356" s="38"/>
+      <c r="M356" s="38"/>
+      <c r="N356" s="38"/>
+      <c r="O356" s="38"/>
+      <c r="P356" s="38"/>
+      <c r="Q356" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R356" s="38"/>
+      <c r="S356" s="38"/>
+      <c r="T356" s="19"/>
+    </row>
+    <row r="357" spans="1:20" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A357" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="B357" s="5"/>
+      <c r="C357" s="5"/>
+      <c r="D357" s="5"/>
+      <c r="E357" s="5"/>
+      <c r="F357" s="40"/>
+      <c r="G357" s="40"/>
+      <c r="H357" s="40"/>
+      <c r="I357" s="40"/>
+      <c r="J357" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K357" s="40"/>
+      <c r="L357" s="40"/>
+      <c r="M357" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N357" s="40"/>
+      <c r="O357" s="40"/>
+      <c r="P357" s="40"/>
+      <c r="Q357" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R357" s="40"/>
+      <c r="S357" s="40"/>
+      <c r="T357" s="19"/>
+    </row>
+    <row r="358" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A358" s="72" t="s">
+        <v>887</v>
+      </c>
+      <c r="B358" s="73" t="s">
+        <v>888</v>
+      </c>
+      <c r="C358" s="74" t="s">
+        <v>889</v>
+      </c>
+      <c r="D358" s="2"/>
+      <c r="E358" s="72" t="s">
+        <v>890</v>
+      </c>
+      <c r="F358" s="173"/>
+      <c r="G358" s="173"/>
+      <c r="H358" s="173" t="s">
+        <v>32</v>
+      </c>
+      <c r="I358" s="173"/>
+      <c r="J358" s="173" t="s">
+        <v>32</v>
+      </c>
+      <c r="K358" s="173"/>
+      <c r="L358" s="173" t="s">
+        <v>32</v>
+      </c>
+      <c r="M358" s="173"/>
+      <c r="N358" s="173"/>
+      <c r="O358" s="173"/>
+      <c r="P358" s="173"/>
+      <c r="Q358" s="173" t="s">
+        <v>32</v>
+      </c>
+      <c r="R358" s="173" t="s">
+        <v>32</v>
+      </c>
+      <c r="S358" s="173"/>
+    </row>
+    <row r="359" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A359" s="75" t="s">
+        <v>363</v>
+      </c>
+      <c r="B359" s="76" t="s">
+        <v>364</v>
+      </c>
+      <c r="C359" s="77" t="s">
+        <v>365</v>
+      </c>
+      <c r="D359" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="E359" s="76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F359" s="174"/>
+      <c r="G359" s="174"/>
+      <c r="H359" s="174"/>
+      <c r="I359" s="174"/>
+      <c r="J359" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="K359" s="174"/>
+      <c r="L359" s="174"/>
+      <c r="M359" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="N359" s="174"/>
+      <c r="O359" s="174"/>
+      <c r="P359" s="174"/>
+      <c r="Q359" s="174"/>
+      <c r="R359" s="174"/>
+      <c r="S359" s="174" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="360" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A360" s="79" t="s">
+        <v>630</v>
+      </c>
+      <c r="B360" s="76" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C360" s="76" t="s">
+        <v>631</v>
+      </c>
+      <c r="D360" s="80"/>
+      <c r="E360" s="80"/>
+      <c r="F360" s="98"/>
+      <c r="G360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="I360" s="98"/>
+      <c r="J360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="K360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="L360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="M360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="N360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="O360" s="98"/>
+      <c r="P360" s="98"/>
+      <c r="Q360" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="R360" s="98"/>
+      <c r="S360" s="98"/>
+    </row>
+    <row r="361" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A361" s="81" t="s">
+        <v>871</v>
+      </c>
+      <c r="B361" s="82" t="s">
+        <v>872</v>
+      </c>
+      <c r="C361" s="83" t="s">
+        <v>873</v>
+      </c>
+      <c r="D361" s="82"/>
+      <c r="E361" s="82"/>
+      <c r="F361" s="175"/>
+      <c r="G361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="H361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="I361" s="175"/>
+      <c r="J361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="K361" s="175"/>
+      <c r="L361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="M361" s="175"/>
+      <c r="N361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="O361" s="175"/>
+      <c r="P361" s="175"/>
+      <c r="Q361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="R361" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="S361" s="175" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="362" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A362" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="B362" s="76" t="s">
+        <v>122</v>
+      </c>
+      <c r="C362" s="76" t="s">
+        <v>123</v>
+      </c>
+      <c r="D362" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="E362" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="F362" s="174"/>
+      <c r="G362" s="174"/>
+      <c r="H362" s="174"/>
+      <c r="I362" s="174"/>
+      <c r="J362" s="174"/>
+      <c r="K362" s="174"/>
+      <c r="L362" s="174"/>
+      <c r="M362" s="174"/>
+      <c r="N362" s="174"/>
+      <c r="O362" s="174"/>
+      <c r="P362" s="174"/>
+      <c r="Q362" s="174"/>
+      <c r="R362" s="174"/>
+      <c r="S362" s="174"/>
+    </row>
+    <row r="363" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="75" t="s">
+        <v>542</v>
+      </c>
+      <c r="B363" s="76" t="s">
+        <v>543</v>
+      </c>
+      <c r="C363" s="76" t="s">
+        <v>544</v>
+      </c>
+      <c r="D363" s="78"/>
+      <c r="E363" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="F363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="G363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="H363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="I363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="J363" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="K363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="L363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="M363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="N363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="O363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="P363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="R363" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="S363" s="174" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="364" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A364" s="84" t="s">
+        <v>712</v>
+      </c>
+      <c r="B364" s="85" t="s">
+        <v>713</v>
+      </c>
+      <c r="C364" s="86" t="s">
+        <v>714</v>
+      </c>
+      <c r="D364" s="85" t="s">
+        <v>715</v>
+      </c>
+      <c r="E364" s="85" t="s">
+        <v>108</v>
+      </c>
+      <c r="F364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="G364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="H364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="I364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="J364" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="K364" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="L364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="M364" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="N364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="O364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="P364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q364" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="R364" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="S364" s="174" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="365" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A365" s="79" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B365" s="80" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C365" s="80" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D365" s="87" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E365" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="F365" s="98"/>
+      <c r="G365" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H365" s="98"/>
+      <c r="I365" s="98"/>
+      <c r="J365" s="98"/>
+      <c r="K365" s="98"/>
+      <c r="L365" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="M365" s="98"/>
+      <c r="N365" s="98"/>
+      <c r="O365" s="98"/>
+      <c r="P365" s="98"/>
+      <c r="Q365" s="98"/>
+      <c r="R365" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="S365" s="98"/>
+    </row>
+    <row r="366" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A366" s="88" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B366" s="89" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C366" s="90" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D366" s="91" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E366" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="F366" s="176"/>
+      <c r="G366" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="H366" s="176"/>
+      <c r="I366" s="176"/>
+      <c r="J366" s="176"/>
+      <c r="K366" s="176"/>
+      <c r="L366" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="M366" s="176"/>
+      <c r="N366" s="176"/>
+      <c r="O366" s="176"/>
+      <c r="P366" s="176"/>
+      <c r="Q366" s="176"/>
+      <c r="R366" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="S366" s="176"/>
+    </row>
+    <row r="367" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A367" s="88" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B367" s="89" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C367" s="90" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D367" s="91" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E367" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="F367" s="176"/>
+      <c r="G367" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="H367" s="176"/>
+      <c r="I367" s="176"/>
+      <c r="J367" s="176"/>
+      <c r="K367" s="176"/>
+      <c r="L367" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="M367" s="176"/>
+      <c r="N367" s="176"/>
+      <c r="O367" s="176"/>
+      <c r="P367" s="176"/>
+      <c r="Q367" s="176"/>
+      <c r="R367" s="176" t="s">
+        <v>32</v>
+      </c>
+      <c r="S367" s="176"/>
+    </row>
+    <row r="368" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A368" s="93" t="s">
+        <v>975</v>
+      </c>
+      <c r="B368" s="94" t="s">
+        <v>976</v>
+      </c>
+      <c r="C368" s="95"/>
+      <c r="D368" s="96"/>
+      <c r="E368" s="96" t="s">
+        <v>919</v>
+      </c>
+      <c r="F368" s="97"/>
+      <c r="G368" s="98"/>
+      <c r="H368" s="98"/>
+      <c r="I368" s="97"/>
+      <c r="J368" s="98"/>
+      <c r="K368" s="98"/>
+      <c r="L368" s="97"/>
+      <c r="M368" s="97"/>
+      <c r="N368" s="97"/>
+      <c r="O368" s="97"/>
+      <c r="P368" s="97"/>
+      <c r="Q368" s="97"/>
+      <c r="R368" s="97"/>
+      <c r="S368" s="97"/>
+    </row>
+    <row r="369" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A369" s="75" t="s">
+        <v>367</v>
+      </c>
+      <c r="B369" s="99" t="s">
+        <v>368</v>
+      </c>
+      <c r="C369" s="77" t="s">
+        <v>369</v>
+      </c>
+      <c r="D369" s="78" t="s">
+        <v>370</v>
+      </c>
+      <c r="E369" s="76" t="s">
+        <v>371</v>
+      </c>
+      <c r="F369" s="174"/>
+      <c r="G369" s="174"/>
+      <c r="H369" s="174"/>
+      <c r="I369" s="174"/>
+      <c r="J369" s="174"/>
+      <c r="K369" s="174"/>
+      <c r="L369" s="174"/>
+      <c r="M369" s="174"/>
+      <c r="N369" s="174"/>
+      <c r="O369" s="174"/>
+      <c r="P369" s="174"/>
+      <c r="Q369" s="174"/>
+      <c r="R369" s="174"/>
+      <c r="S369" s="174"/>
+    </row>
+    <row r="370" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="84" t="s">
+        <v>694</v>
+      </c>
+      <c r="B370" s="100" t="s">
+        <v>695</v>
+      </c>
+      <c r="C370" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="D370" s="85" t="s">
+        <v>696</v>
+      </c>
+      <c r="E370" s="85" t="s">
+        <v>108</v>
+      </c>
+      <c r="F370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="G370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="H370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="I370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="J370" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="K370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="L370" s="174" t="s">
+        <v>32</v>
+      </c>
+      <c r="M370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="N370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="O370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="P370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="R370" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="S370" s="174" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="371" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A371" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="B371" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="C371" s="76" t="s">
+        <v>93</v>
+      </c>
+      <c r="D371" s="78" t="s">
+        <v>94</v>
+      </c>
+      <c r="E371" s="76" t="s">
+        <v>88</v>
+      </c>
+      <c r="F371" s="174"/>
+      <c r="G371" s="174"/>
+      <c r="H371" s="174"/>
+      <c r="I371" s="174"/>
+      <c r="J371" s="174"/>
+      <c r="K371" s="174"/>
+      <c r="L371" s="174"/>
+      <c r="M371" s="174"/>
+      <c r="N371" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="O371" s="174"/>
+      <c r="P371" s="174"/>
+      <c r="Q371" s="174"/>
+      <c r="R371" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="S371" s="174"/>
+    </row>
+    <row r="372" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A372" s="75" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B372" s="99" t="s">
+        <v>92</v>
+      </c>
+      <c r="C372" s="77" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D372" s="78"/>
+      <c r="E372" s="76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F372" s="174"/>
+      <c r="G372" s="174"/>
+      <c r="H372" s="174"/>
+      <c r="I372" s="174"/>
+      <c r="J372" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="K372" s="174"/>
+      <c r="L372" s="174"/>
+      <c r="M372" s="174"/>
+      <c r="N372" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="O372" s="174"/>
+      <c r="P372" s="174"/>
+      <c r="Q372" s="174"/>
+      <c r="R372" s="174"/>
+      <c r="S372" s="174"/>
+    </row>
+    <row r="373" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="164" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B373" s="102" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C373" s="102" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D373" s="102"/>
+      <c r="E373" s="165" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F373" s="97"/>
+      <c r="G373" s="97"/>
+      <c r="H373" s="97"/>
+      <c r="I373" s="97"/>
+      <c r="J373" s="97"/>
+      <c r="K373" s="97"/>
+      <c r="L373" s="177" t="s">
+        <v>31</v>
+      </c>
+      <c r="M373" s="97"/>
+      <c r="N373" s="97"/>
+      <c r="O373" s="97"/>
+      <c r="P373" s="97"/>
+      <c r="Q373" s="97"/>
+      <c r="R373" s="97"/>
+      <c r="S373" s="97"/>
+    </row>
+    <row r="374" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="75" t="s">
+        <v>977</v>
+      </c>
+      <c r="B374" s="76" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C374" s="90" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D374" s="78"/>
+      <c r="E374" s="76"/>
+      <c r="F374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="G374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="H374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="I374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="J374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="K374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="L374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="M374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="N374" s="174" t="s">
+        <v>31</v>
+      </c>
+      <c r="O374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="P374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="R374" s="174" t="s">
+        <v>120</v>
+      </c>
+      <c r="S374" s="174" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="375" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A375" s="81" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B375" s="100" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C375" s="168" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D375" s="82"/>
+      <c r="E375" s="82" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F375" s="175"/>
+      <c r="G375" s="175"/>
+      <c r="H375" s="175"/>
+      <c r="I375" s="175"/>
+      <c r="J375" s="175"/>
+      <c r="K375" s="175"/>
+      <c r="L375" s="175"/>
+      <c r="M375" s="175"/>
+      <c r="N375" s="175"/>
+      <c r="O375" s="175"/>
+      <c r="P375" s="175"/>
+      <c r="Q375" s="175"/>
+      <c r="R375" s="175"/>
+      <c r="S375" s="175"/>
+    </row>
+    <row r="376" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A376" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B376" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C376" s="103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D376" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="E376" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="F376" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="G376" s="175"/>
+      <c r="H376" s="175"/>
+      <c r="I376" s="175"/>
+      <c r="J376" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="K376" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="L376" s="175"/>
+      <c r="M376" s="175"/>
+      <c r="N376" s="175"/>
+      <c r="O376" s="175"/>
+      <c r="P376" s="175"/>
+      <c r="Q376" s="175"/>
+      <c r="R376" s="175" t="s">
+        <v>32</v>
+      </c>
+      <c r="S376" s="175" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="377" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="B377" s="104"/>
+      <c r="C377" s="80"/>
+      <c r="D377" s="80"/>
+      <c r="E377" s="80"/>
+      <c r="F377" s="98"/>
+      <c r="G377" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H377" s="98"/>
+      <c r="I377" s="98"/>
+      <c r="J377" s="98"/>
+      <c r="K377" s="98"/>
+      <c r="L377" s="98"/>
+      <c r="M377" s="98"/>
+      <c r="N377" s="98"/>
+      <c r="O377" s="98"/>
+      <c r="P377" s="98"/>
+      <c r="Q377" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="R377" s="98"/>
+      <c r="S377" s="98"/>
+    </row>
+    <row r="378" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A378" s="25" t="s">
+        <v>635</v>
+      </c>
+      <c r="B378" s="25"/>
+      <c r="C378" s="25"/>
+      <c r="D378" s="25"/>
+      <c r="E378" s="25"/>
+      <c r="F378" s="38"/>
+      <c r="G378" s="38"/>
+      <c r="H378" s="38"/>
+      <c r="I378" s="38"/>
+      <c r="J378" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K378" s="38"/>
+      <c r="L378" s="38"/>
+      <c r="M378" s="38"/>
+      <c r="N378" s="38"/>
+      <c r="O378" s="38"/>
+      <c r="P378" s="38"/>
+      <c r="Q378" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R378" s="38"/>
+      <c r="S378" s="38"/>
+      <c r="T378" s="2"/>
+    </row>
+    <row r="379" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A379" s="25" t="s">
+        <v>777</v>
+      </c>
+      <c r="B379" s="16" t="s">
+        <v>778</v>
+      </c>
+      <c r="C379" s="16" t="s">
+        <v>779</v>
+      </c>
+      <c r="D379" s="18" t="s">
+        <v>780</v>
+      </c>
+      <c r="E379" s="16" t="s">
         <v>728</v>
       </c>
-      <c r="C206" s="22" t="s">
-[...359 lines deleted...]
-      <c r="E216" s="22" t="s">
+      <c r="F379" s="169"/>
+      <c r="G379" s="169"/>
+      <c r="H379" s="169"/>
+      <c r="I379" s="169"/>
+      <c r="J379" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K379" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L379" s="169"/>
+      <c r="M379" s="169"/>
+      <c r="N379" s="169"/>
+      <c r="O379" s="169"/>
+      <c r="P379" s="169"/>
+      <c r="Q379" s="169"/>
+      <c r="R379" s="169"/>
+      <c r="S379" s="169"/>
+      <c r="T379" s="2"/>
+    </row>
+    <row r="380" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A380" s="16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B380" s="16" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C380" s="26" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D380" s="18"/>
+      <c r="E380" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F380" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G380" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H380" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I380" s="169"/>
+      <c r="J380" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K380" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L380" s="169"/>
+      <c r="M380" s="169"/>
+      <c r="N380" s="169"/>
+      <c r="O380" s="169"/>
+      <c r="P380" s="169"/>
+      <c r="Q380" s="169"/>
+      <c r="R380" s="169"/>
+      <c r="S380" s="169"/>
+      <c r="T380" s="2"/>
+    </row>
+    <row r="381" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A381" s="16" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B381" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C381" s="45" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D381" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="E381" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="F381" s="169"/>
+      <c r="G381" s="169"/>
+      <c r="H381" s="169"/>
+      <c r="I381" s="169"/>
+      <c r="J381" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K381" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L381" s="169"/>
+      <c r="M381" s="169"/>
+      <c r="N381" s="169"/>
+      <c r="O381" s="169"/>
+      <c r="P381" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q381" s="169"/>
+      <c r="R381" s="169"/>
+      <c r="S381" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T381" s="2"/>
+    </row>
+    <row r="382" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A382" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="B382" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="C382" s="25"/>
+      <c r="D382" s="25"/>
+      <c r="E382" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="F382" s="38"/>
+      <c r="G382" s="38"/>
+      <c r="H382" s="38"/>
+      <c r="I382" s="38"/>
+      <c r="J382" s="38"/>
+      <c r="K382" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L382" s="38"/>
+      <c r="M382" s="38"/>
+      <c r="N382" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O382" s="38"/>
+      <c r="P382" s="38"/>
+      <c r="Q382" s="38"/>
+      <c r="R382" s="38"/>
+      <c r="S382" s="38"/>
+      <c r="T382" s="2"/>
+    </row>
+    <row r="383" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A383" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="C383" s="44" t="s">
+        <v>819</v>
+      </c>
+      <c r="D383" s="5"/>
+      <c r="E383" s="5"/>
+      <c r="F383" s="40"/>
+      <c r="G383" s="40"/>
+      <c r="H383" s="40"/>
+      <c r="I383" s="40"/>
+      <c r="J383" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K383" s="40"/>
+      <c r="L383" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M383" s="40"/>
+      <c r="N383" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O383" s="40"/>
+      <c r="P383" s="40"/>
+      <c r="Q383" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R383" s="40"/>
+      <c r="S383" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="T383" s="2"/>
+    </row>
+    <row r="384" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A384" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="B384" s="105" t="s">
+        <v>373</v>
+      </c>
+      <c r="C384" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="D384" s="18" t="s">
+        <v>375</v>
+      </c>
+      <c r="E384" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F384" s="169"/>
+      <c r="G384" s="169"/>
+      <c r="H384" s="169"/>
+      <c r="I384" s="169"/>
+      <c r="J384" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K384" s="169"/>
+      <c r="L384" s="169"/>
+      <c r="M384" s="169"/>
+      <c r="N384" s="169"/>
+      <c r="O384" s="169"/>
+      <c r="P384" s="169"/>
+      <c r="Q384" s="169"/>
+      <c r="R384" s="169"/>
+      <c r="S384" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T384" s="2"/>
+    </row>
+    <row r="385" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A385" s="5" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B385" s="5"/>
+      <c r="C385" s="44"/>
+      <c r="D385" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="E385" s="5"/>
+      <c r="F385" s="40"/>
+      <c r="G385" s="40"/>
+      <c r="H385" s="40"/>
+      <c r="I385" s="40"/>
+      <c r="J385" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K385" s="40"/>
+      <c r="L385" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M385" s="40"/>
+      <c r="N385" s="40"/>
+      <c r="O385" s="40"/>
+      <c r="P385" s="40"/>
+      <c r="Q385" s="40"/>
+      <c r="R385" s="40"/>
+      <c r="S385" s="40"/>
+      <c r="T385" s="2"/>
+    </row>
+    <row r="386" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A386" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="B386" s="16" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C386" s="26" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D386" s="18"/>
+      <c r="E386" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F386" s="169"/>
+      <c r="G386" s="169"/>
+      <c r="H386" s="169"/>
+      <c r="I386" s="169"/>
+      <c r="J386" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K386" s="169"/>
+      <c r="L386" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M386" s="169"/>
+      <c r="N386" s="169"/>
+      <c r="O386" s="169"/>
+      <c r="P386" s="169"/>
+      <c r="Q386" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R386" s="169"/>
+      <c r="S386" s="169"/>
+      <c r="T386" s="2"/>
+    </row>
+    <row r="387" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A387" s="16" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B387" s="16" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C387" s="45" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D387" s="18"/>
+      <c r="E387" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="K387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L387" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="O387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="R387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S387" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T387" s="2"/>
+    </row>
+    <row r="388" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A388" s="35" t="s">
+        <v>978</v>
+      </c>
+      <c r="B388" s="11" t="s">
+        <v>979</v>
+      </c>
+      <c r="C388" s="36"/>
+      <c r="D388" s="11"/>
+      <c r="E388" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F388" s="37"/>
+      <c r="G388" s="37"/>
+      <c r="H388" s="37"/>
+      <c r="I388" s="37"/>
+      <c r="J388" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K388" s="38"/>
+      <c r="L388" s="38"/>
+      <c r="M388" s="37"/>
+      <c r="N388" s="37"/>
+      <c r="O388" s="37"/>
+      <c r="P388" s="37"/>
+      <c r="Q388" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="R388" s="37"/>
+      <c r="S388" s="37"/>
+      <c r="T388" s="2"/>
+    </row>
+    <row r="389" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A389" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="B389" s="105" t="s">
+        <v>377</v>
+      </c>
+      <c r="C389" s="17" t="s">
+        <v>378</v>
+      </c>
+      <c r="D389" s="18"/>
+      <c r="E389" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F389" s="169"/>
+      <c r="G389" s="169"/>
+      <c r="H389" s="169"/>
+      <c r="I389" s="169"/>
+      <c r="J389" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K389" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L389" s="169"/>
+      <c r="M389" s="169"/>
+      <c r="N389" s="169"/>
+      <c r="O389" s="169"/>
+      <c r="P389" s="169"/>
+      <c r="Q389" s="169"/>
+      <c r="R389" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S389" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T389" s="2"/>
+    </row>
+    <row r="390" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A390" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="B390" s="16" t="s">
+        <v>579</v>
+      </c>
+      <c r="C390" s="16"/>
+      <c r="D390" s="18" t="s">
+        <v>580</v>
+      </c>
+      <c r="E390" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F390" s="169"/>
+      <c r="G390" s="169"/>
+      <c r="H390" s="169"/>
+      <c r="I390" s="169"/>
+      <c r="J390" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K390" s="169"/>
+      <c r="L390" s="169"/>
+      <c r="M390" s="169"/>
+      <c r="N390" s="169"/>
+      <c r="O390" s="169"/>
+      <c r="P390" s="169"/>
+      <c r="Q390" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R390" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S390" s="169"/>
+      <c r="T390" s="2"/>
+    </row>
+    <row r="391" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A391" s="16" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B391" s="16" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C391" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D391" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E391" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F391" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G391" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H391" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I391" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O391" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P391" s="171">
+        <v>100</v>
+      </c>
+      <c r="Q391" s="169"/>
+      <c r="R391" s="169"/>
+      <c r="S391" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="T391" s="2"/>
+    </row>
+    <row r="392" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A392" s="16" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B392" s="16" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C392" s="106" t="s">
+        <v>120</v>
+      </c>
+      <c r="D392" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E392" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F392" s="169"/>
+      <c r="G392" s="169"/>
+      <c r="H392" s="169"/>
+      <c r="I392" s="169"/>
+      <c r="J392" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K392" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L392" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M392" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N392" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O392" s="169"/>
+      <c r="P392" s="171">
+        <v>50</v>
+      </c>
+      <c r="Q392" s="169"/>
+      <c r="R392" s="169"/>
+      <c r="S392" s="169"/>
+      <c r="T392" s="2"/>
+    </row>
+    <row r="393" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A393" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B393" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C393" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D393" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E393" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F393" s="40"/>
+      <c r="G393" s="40"/>
+      <c r="H393" s="40"/>
+      <c r="I393" s="40"/>
+      <c r="J393" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K393" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L393" s="40"/>
+      <c r="M393" s="40"/>
+      <c r="N393" s="40"/>
+      <c r="O393" s="40"/>
+      <c r="P393" s="40"/>
+      <c r="Q393" s="40"/>
+      <c r="R393" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="S393" s="40"/>
+      <c r="T393" s="2"/>
+    </row>
+    <row r="394" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A394" s="22" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B394" s="22" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C394" s="23" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D394" s="24">
+        <v>6418409741</v>
+      </c>
+      <c r="E394" s="22" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F394" s="170"/>
+      <c r="G394" s="170"/>
+      <c r="H394" s="170"/>
+      <c r="I394" s="170"/>
+      <c r="J394" s="170"/>
+      <c r="K394" s="170"/>
+      <c r="L394" s="170"/>
+      <c r="M394" s="170"/>
+      <c r="N394" s="170"/>
+      <c r="O394" s="170"/>
+      <c r="P394" s="170"/>
+      <c r="Q394" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R394" s="170"/>
+      <c r="S394" s="170"/>
+      <c r="T394" s="2"/>
+    </row>
+    <row r="395" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A395" s="35" t="s">
+        <v>980</v>
+      </c>
+      <c r="B395" s="35" t="s">
+        <v>981</v>
+      </c>
+      <c r="C395" s="107"/>
+      <c r="D395" s="11"/>
+      <c r="E395" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F395" s="37"/>
+      <c r="G395" s="38"/>
+      <c r="H395" s="37"/>
+      <c r="I395" s="37"/>
+      <c r="J395" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K395" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="L395" s="37"/>
+      <c r="M395" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="N395" s="38"/>
+      <c r="O395" s="37"/>
+      <c r="P395" s="37"/>
+      <c r="Q395" s="37"/>
+      <c r="R395" s="37"/>
+      <c r="S395" s="37"/>
+      <c r="T395" s="2"/>
+    </row>
+    <row r="396" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A396" s="16" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B396" s="16" t="s">
+        <v>981</v>
+      </c>
+      <c r="C396" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D396" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E396" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F396" s="169"/>
+      <c r="G396" s="169"/>
+      <c r="H396" s="169"/>
+      <c r="I396" s="169"/>
+      <c r="J396" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K396" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L396" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M396" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N396" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O396" s="169"/>
+      <c r="P396" s="171">
+        <v>330</v>
+      </c>
+      <c r="Q396" s="169"/>
+      <c r="R396" s="169"/>
+      <c r="S396" s="169"/>
+      <c r="T396" s="2"/>
+    </row>
+    <row r="397" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A397" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="B397" s="105" t="s">
+        <v>380</v>
+      </c>
+      <c r="C397" s="17" t="s">
+        <v>381</v>
+      </c>
+      <c r="D397" s="18" t="s">
+        <v>382</v>
+      </c>
+      <c r="E397" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F397" s="169"/>
+      <c r="G397" s="169"/>
+      <c r="H397" s="169"/>
+      <c r="I397" s="169"/>
+      <c r="J397" s="169"/>
+      <c r="K397" s="169"/>
+      <c r="L397" s="169"/>
+      <c r="M397" s="169"/>
+      <c r="N397" s="169"/>
+      <c r="O397" s="169"/>
+      <c r="P397" s="169"/>
+      <c r="Q397" s="169"/>
+      <c r="R397" s="169"/>
+      <c r="S397" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T397" s="2"/>
+    </row>
+    <row r="398" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A398" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="B398" s="105" t="s">
+        <v>384</v>
+      </c>
+      <c r="C398" s="17" t="s">
+        <v>385</v>
+      </c>
+      <c r="D398" s="18" t="s">
+        <v>386</v>
+      </c>
+      <c r="E398" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F398" s="169"/>
+      <c r="G398" s="169"/>
+      <c r="H398" s="169"/>
+      <c r="I398" s="169"/>
+      <c r="J398" s="169"/>
+      <c r="K398" s="169"/>
+      <c r="L398" s="169"/>
+      <c r="M398" s="169"/>
+      <c r="N398" s="169"/>
+      <c r="O398" s="169"/>
+      <c r="P398" s="169"/>
+      <c r="Q398" s="169"/>
+      <c r="R398" s="169"/>
+      <c r="S398" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T398" s="2"/>
+    </row>
+    <row r="399" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A399" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B399" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C399" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="D399" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="E399" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="F399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I399" s="169"/>
+      <c r="J399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P399" s="169"/>
+      <c r="Q399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R399" s="169"/>
+      <c r="S399" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T399" s="2"/>
+    </row>
+    <row r="400" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A400" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B400" s="52" t="s">
+        <v>216</v>
+      </c>
+      <c r="C400" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="D400" s="18" t="s">
+        <v>218</v>
+      </c>
+      <c r="E400" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="I400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J400" s="169"/>
+      <c r="K400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L400" s="169"/>
+      <c r="M400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="N400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P400" s="169"/>
+      <c r="Q400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R400" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S400" s="169"/>
+      <c r="T400" s="2"/>
+    </row>
+    <row r="401" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A401" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B401" s="105" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C401" s="17"/>
+      <c r="D401" s="18" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E401" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F401" s="169"/>
+      <c r="G401" s="169"/>
+      <c r="H401" s="169"/>
+      <c r="I401" s="169"/>
+      <c r="J401" s="169"/>
+      <c r="K401" s="169"/>
+      <c r="L401" s="169"/>
+      <c r="M401" s="169"/>
+      <c r="N401" s="169"/>
+      <c r="O401" s="169"/>
+      <c r="P401" s="169"/>
+      <c r="Q401" s="169"/>
+      <c r="R401" s="169"/>
+      <c r="S401" s="169"/>
+      <c r="T401" s="2"/>
+    </row>
+    <row r="402" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A402" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="B402" s="105" t="s">
+        <v>388</v>
+      </c>
+      <c r="C402" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="D402" s="18"/>
+      <c r="E402" s="16" t="s">
+        <v>337</v>
+      </c>
+      <c r="F402" s="169"/>
+      <c r="G402" s="169"/>
+      <c r="H402" s="169"/>
+      <c r="I402" s="169"/>
+      <c r="J402" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K402" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L402" s="169"/>
+      <c r="M402" s="169"/>
+      <c r="N402" s="169"/>
+      <c r="O402" s="169"/>
+      <c r="P402" s="169"/>
+      <c r="Q402" s="169"/>
+      <c r="R402" s="169"/>
+      <c r="S402" s="169"/>
+      <c r="T402" s="2"/>
+    </row>
+    <row r="403" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A403" s="35" t="s">
+        <v>982</v>
+      </c>
+      <c r="B403" s="39" t="s">
+        <v>982</v>
+      </c>
+      <c r="C403" s="11"/>
+      <c r="D403" s="35"/>
+      <c r="E403" s="35" t="s">
+        <v>919</v>
+      </c>
+      <c r="F403" s="37"/>
+      <c r="G403" s="37"/>
+      <c r="H403" s="37"/>
+      <c r="I403" s="37"/>
+      <c r="J403" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K403" s="37"/>
+      <c r="L403" s="37"/>
+      <c r="M403" s="37"/>
+      <c r="N403" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="O403" s="37"/>
+      <c r="P403" s="37"/>
+      <c r="Q403" s="38"/>
+      <c r="R403" s="37"/>
+      <c r="S403" s="37"/>
+      <c r="T403" s="2"/>
+    </row>
+    <row r="404" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A404" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="B404" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="C404" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="D404" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="E404" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F404" s="169"/>
+      <c r="G404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H404" s="169"/>
+      <c r="I404" s="169"/>
+      <c r="J404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L404" s="169"/>
+      <c r="M404" s="169"/>
+      <c r="N404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O404" s="169"/>
+      <c r="P404" s="169"/>
+      <c r="Q404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R404" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S404" s="169"/>
+      <c r="T404" s="2"/>
+    </row>
+    <row r="405" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A405" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="B405" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="C405" s="16"/>
+      <c r="D405" s="108" t="s">
+        <v>225</v>
+      </c>
+      <c r="E405" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F405" s="169"/>
+      <c r="G405" s="169"/>
+      <c r="H405" s="169"/>
+      <c r="I405" s="169"/>
+      <c r="J405" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K405" s="169"/>
+      <c r="L405" s="169"/>
+      <c r="M405" s="169"/>
+      <c r="N405" s="169"/>
+      <c r="O405" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P405" s="169"/>
+      <c r="Q405" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R405" s="169"/>
+      <c r="S405" s="169"/>
+      <c r="T405" s="2"/>
+    </row>
+    <row r="406" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A406" s="25" t="s">
+        <v>226</v>
+      </c>
+      <c r="B406" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C406" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="D406" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="E406" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F406" s="169"/>
+      <c r="G406" s="169"/>
+      <c r="H406" s="169"/>
+      <c r="I406" s="169"/>
+      <c r="J406" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K406" s="169"/>
+      <c r="L406" s="169"/>
+      <c r="M406" s="169"/>
+      <c r="N406" s="169"/>
+      <c r="O406" s="169"/>
+      <c r="P406" s="169"/>
+      <c r="Q406" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R406" s="169"/>
+      <c r="S406" s="169"/>
+      <c r="T406" s="2"/>
+    </row>
+    <row r="407" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A407" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="C407" s="17" t="s">
+        <v>392</v>
+      </c>
+      <c r="D407" s="18" t="s">
+        <v>393</v>
+      </c>
+      <c r="E407" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="F407" s="169"/>
+      <c r="G407" s="169"/>
+      <c r="H407" s="169"/>
+      <c r="I407" s="169"/>
+      <c r="J407" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K407" s="169"/>
+      <c r="L407" s="169"/>
+      <c r="M407" s="169"/>
+      <c r="N407" s="169"/>
+      <c r="O407" s="169"/>
+      <c r="P407" s="169"/>
+      <c r="Q407" s="169"/>
+      <c r="R407" s="169"/>
+      <c r="S407" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T407" s="2"/>
+    </row>
+    <row r="408" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A408" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="B408" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C408" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="D408" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="E408" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F408" s="169"/>
+      <c r="G408" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H408" s="169"/>
+      <c r="I408" s="169"/>
+      <c r="J408" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K408" s="169"/>
+      <c r="L408" s="169"/>
+      <c r="M408" s="169"/>
+      <c r="N408" s="169"/>
+      <c r="O408" s="169"/>
+      <c r="P408" s="169"/>
+      <c r="Q408" s="169"/>
+      <c r="R408" s="169"/>
+      <c r="S408" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T408" s="2"/>
+    </row>
+    <row r="409" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A409" s="16" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B409" s="16" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C409" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D409" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E409" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F409" s="169"/>
+      <c r="G409" s="169"/>
+      <c r="H409" s="169"/>
+      <c r="I409" s="169"/>
+      <c r="J409" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K409" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L409" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M409" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N409" s="169" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O409" s="169"/>
+      <c r="P409" s="171">
+        <v>70</v>
+      </c>
+      <c r="Q409" s="169"/>
+      <c r="R409" s="169"/>
+      <c r="S409" s="169"/>
+      <c r="T409" s="2"/>
+    </row>
+    <row r="410" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A410" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B410" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C410" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D410" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E410" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F410" s="169"/>
+      <c r="G410" s="169"/>
+      <c r="H410" s="169"/>
+      <c r="I410" s="169"/>
+      <c r="J410" s="169"/>
+      <c r="K410" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L410" s="169"/>
+      <c r="M410" s="169"/>
+      <c r="N410" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O410" s="169"/>
+      <c r="P410" s="169"/>
+      <c r="Q410" s="169"/>
+      <c r="R410" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S410" s="169"/>
+      <c r="T410" s="2"/>
+    </row>
+    <row r="411" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A411" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="B411" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="C411" s="17"/>
+      <c r="D411" s="18"/>
+      <c r="E411" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="F411" s="169"/>
+      <c r="G411" s="169"/>
+      <c r="H411" s="169"/>
+      <c r="I411" s="169"/>
+      <c r="J411" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K411" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="L411" s="169"/>
+      <c r="M411" s="169"/>
+      <c r="N411" s="169"/>
+      <c r="O411" s="169"/>
+      <c r="P411" s="169"/>
+      <c r="Q411" s="169"/>
+      <c r="R411" s="169"/>
+      <c r="S411" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T411" s="2"/>
+    </row>
+    <row r="412" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A412" s="16" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B412" s="16"/>
+      <c r="C412" s="26"/>
+      <c r="D412" s="18"/>
+      <c r="E412" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F412" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G412" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H412" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I412" s="169"/>
+      <c r="J412" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K412" s="169"/>
+      <c r="L412" s="169"/>
+      <c r="M412" s="169"/>
+      <c r="N412" s="169"/>
+      <c r="O412" s="169"/>
+      <c r="P412" s="169"/>
+      <c r="Q412" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R412" s="169"/>
+      <c r="S412" s="169"/>
+      <c r="T412" s="2"/>
+    </row>
+    <row r="413" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A413" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B413" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="C413" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D413" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="E413" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="F413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="H413" s="169"/>
+      <c r="I413" s="169"/>
+      <c r="J413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K413" s="169"/>
+      <c r="L413" s="169"/>
+      <c r="M413" s="169"/>
+      <c r="N413" s="169"/>
+      <c r="O413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="P413" s="169"/>
+      <c r="Q413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="S413" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="T413" s="2"/>
+    </row>
+    <row r="414" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A414" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B414" s="22" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C414" s="22" t="s">
+        <v>784</v>
+      </c>
+      <c r="D414" s="24" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E414" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F414" s="170"/>
+      <c r="G414" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H414" s="170"/>
+      <c r="I414" s="170"/>
+      <c r="J414" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K414" s="170"/>
+      <c r="L414" s="170"/>
+      <c r="M414" s="170"/>
+      <c r="N414" s="170"/>
+      <c r="O414" s="170"/>
+      <c r="P414" s="170"/>
+      <c r="Q414" s="170"/>
+      <c r="R414" s="170"/>
+      <c r="S414" s="170"/>
+      <c r="T414" s="2"/>
+    </row>
+    <row r="415" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A415" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B415" s="22" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C415" s="23" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D415" s="24"/>
+      <c r="E415" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F415" s="170"/>
+      <c r="G415" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H415" s="170"/>
+      <c r="I415" s="170"/>
+      <c r="J415" s="170"/>
+      <c r="K415" s="170"/>
+      <c r="L415" s="170"/>
+      <c r="M415" s="170"/>
+      <c r="N415" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="O415" s="170"/>
+      <c r="P415" s="170"/>
+      <c r="Q415" s="170"/>
+      <c r="R415" s="170"/>
+      <c r="S415" s="170"/>
+      <c r="T415" s="2"/>
+    </row>
+    <row r="416" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A416" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B416" s="22" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C416" s="22" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D416" s="24" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E416" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F416" s="170"/>
+      <c r="G416" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="H416" s="170"/>
+      <c r="I416" s="170"/>
+      <c r="J416" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K416" s="170"/>
+      <c r="L416" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="M416" s="170"/>
+      <c r="N416" s="170"/>
+      <c r="O416" s="170"/>
+      <c r="P416" s="170"/>
+      <c r="Q416" s="170"/>
+      <c r="R416" s="170"/>
+      <c r="S416" s="170"/>
+      <c r="T416" s="2"/>
+    </row>
+    <row r="417" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A417" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="B417" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="C417" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="D417" s="24" t="s">
+        <v>244</v>
+      </c>
+      <c r="E417" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F417" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="G417" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H417" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="I417" s="170"/>
+      <c r="J417" s="170"/>
+      <c r="K417" s="170"/>
+      <c r="L417" s="170"/>
+      <c r="M417" s="170"/>
+      <c r="N417" s="170"/>
+      <c r="O417" s="170"/>
+      <c r="P417" s="170"/>
+      <c r="Q417" s="170"/>
+      <c r="R417" s="170"/>
+      <c r="S417" s="170"/>
+      <c r="T417" s="2"/>
+    </row>
+    <row r="418" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A418" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="B418" s="16" t="s">
+        <v>530</v>
+      </c>
+      <c r="C418" s="45"/>
+      <c r="D418" s="109" t="s">
+        <v>531</v>
+      </c>
+      <c r="E418" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="G418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="H418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="I418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="J418" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="L418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="M418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="N418" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="O418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="P418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q418" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="S418" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="T418" s="2"/>
+    </row>
+    <row r="419" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A419" s="41" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B419" s="41" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C419" s="64"/>
+      <c r="D419" s="43"/>
+      <c r="E419" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="F419" s="170"/>
+      <c r="G419" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="H419" s="170"/>
+      <c r="I419" s="170"/>
+      <c r="J419" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="K419" s="170" t="s">
+        <v>31</v>
+      </c>
+      <c r="L419" s="170"/>
+      <c r="M419" s="170"/>
+      <c r="N419" s="170"/>
+      <c r="O419" s="170"/>
+      <c r="P419" s="170"/>
+      <c r="Q419" s="170"/>
+      <c r="R419" s="170"/>
+      <c r="S419" s="170"/>
+      <c r="T419" s="2"/>
+    </row>
+    <row r="420" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A420" s="16" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B420" s="16" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C420" s="16" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D420" s="18"/>
+      <c r="E420" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="F420" s="169"/>
+      <c r="G420" s="169"/>
+      <c r="H420" s="169"/>
+      <c r="I420" s="169"/>
+      <c r="J420" s="169"/>
+      <c r="K420" s="169"/>
+      <c r="L420" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M420" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N420" s="169"/>
+      <c r="O420" s="169"/>
+      <c r="P420" s="169"/>
+      <c r="Q420" s="169"/>
+      <c r="R420" s="169"/>
+      <c r="S420" s="169"/>
+      <c r="T420" s="2"/>
+    </row>
+    <row r="421" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A421" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="B421" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="C421" s="17" t="s">
+        <v>402</v>
+      </c>
+      <c r="D421" s="18" t="s">
+        <v>403</v>
+      </c>
+      <c r="E421" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="F421" s="169"/>
+      <c r="G421" s="169"/>
+      <c r="H421" s="169"/>
+      <c r="I421" s="169"/>
+      <c r="J421" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="K421" s="169"/>
+      <c r="L421" s="169"/>
+      <c r="M421" s="169"/>
+      <c r="N421" s="169"/>
+      <c r="O421" s="169"/>
+      <c r="P421" s="169"/>
+      <c r="Q421" s="169" t="s">
+        <v>31</v>
+      </c>
+      <c r="R421" s="169"/>
+      <c r="S421" s="169"/>
+      <c r="T421" s="2"/>
+    </row>
+    <row r="422" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A422" s="16" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B422" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="C422" s="26" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D422" s="18"/>
+      <c r="E422" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F422" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G422" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H422" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I422" s="169"/>
+      <c r="J422" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K422" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L422" s="169"/>
+      <c r="M422" s="169"/>
+      <c r="N422" s="169"/>
+      <c r="O422" s="169"/>
+      <c r="P422" s="169"/>
+      <c r="Q422" s="169"/>
+      <c r="R422" s="169"/>
+      <c r="S422" s="169"/>
+      <c r="T422" s="2"/>
+    </row>
+    <row r="423" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A423" s="16" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B423" s="16" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C423" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="D423" s="18"/>
+      <c r="E423" s="16" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F423" s="169"/>
+      <c r="G423" s="169"/>
+      <c r="H423" s="169"/>
+      <c r="I423" s="169"/>
+      <c r="J423" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K423" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L423" s="169"/>
+      <c r="M423" s="169"/>
+      <c r="N423" s="169"/>
+      <c r="O423" s="169"/>
+      <c r="P423" s="169"/>
+      <c r="Q423" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R423" s="169"/>
+      <c r="S423" s="169"/>
+      <c r="T423" s="2"/>
+    </row>
+    <row r="424" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A424" s="27" t="s">
+        <v>708</v>
+      </c>
+      <c r="B424" s="27" t="s">
+        <v>709</v>
+      </c>
+      <c r="C424" s="29" t="s">
+        <v>710</v>
+      </c>
+      <c r="D424" s="27" t="s">
+        <v>711</v>
+      </c>
+      <c r="E424" s="27" t="s">
+        <v>685</v>
+      </c>
+      <c r="F424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="H424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="I424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="J424" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="L424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="M424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="N424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="O424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="P424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="R424" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="S424" s="169" t="s">
+        <v>65</v>
+      </c>
+      <c r="T424" s="2"/>
+    </row>
+    <row r="425" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A425" s="41" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B425" s="41" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C425" s="56" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D425" s="43" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E425" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="F425" s="170"/>
+      <c r="G425" s="170"/>
+      <c r="H425" s="170"/>
+      <c r="I425" s="170"/>
+      <c r="J425" s="170"/>
+      <c r="K425" s="170"/>
+      <c r="L425" s="170"/>
+      <c r="M425" s="170"/>
+      <c r="N425" s="170"/>
+      <c r="O425" s="170"/>
+      <c r="P425" s="170"/>
+      <c r="Q425" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R425" s="170"/>
+      <c r="S425" s="170"/>
+      <c r="T425" s="2"/>
+    </row>
+    <row r="426" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A426" s="110" t="s">
+        <v>405</v>
+      </c>
+      <c r="B426" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="C426" s="17" t="s">
+        <v>407</v>
+      </c>
+      <c r="D426" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="E426" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="F426" s="169"/>
+      <c r="G426" s="169"/>
+      <c r="H426" s="169"/>
+      <c r="I426" s="169"/>
+      <c r="J426" s="169"/>
+      <c r="K426" s="169"/>
+      <c r="L426" s="169"/>
+      <c r="M426" s="169"/>
+      <c r="N426" s="169"/>
+      <c r="O426" s="169"/>
+      <c r="P426" s="169"/>
+      <c r="Q426" s="169"/>
+      <c r="R426" s="169"/>
+      <c r="S426" s="169"/>
+      <c r="T426" s="2"/>
+    </row>
+    <row r="427" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A427" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B427" s="52" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C427" s="16" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D427" s="18"/>
+      <c r="E427" s="16" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F427" s="169"/>
+      <c r="G427" s="169"/>
+      <c r="H427" s="169"/>
+      <c r="I427" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="J427" s="169"/>
+      <c r="K427" s="169"/>
+      <c r="L427" s="169"/>
+      <c r="M427" s="169"/>
+      <c r="N427" s="169"/>
+      <c r="O427" s="169"/>
+      <c r="P427" s="169"/>
+      <c r="Q427" s="169"/>
+      <c r="R427" s="169"/>
+      <c r="S427" s="169"/>
+      <c r="T427" s="2"/>
+    </row>
+    <row r="428" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A428" s="111" t="s">
+        <v>409</v>
+      </c>
+      <c r="B428" s="111" t="s">
+        <v>410</v>
+      </c>
+      <c r="C428" s="112" t="s">
+        <v>411</v>
+      </c>
+      <c r="D428" s="113" t="s">
+        <v>412</v>
+      </c>
+      <c r="E428" s="111" t="s">
+        <v>233</v>
+      </c>
+      <c r="F428" s="178"/>
+      <c r="G428" s="178"/>
+      <c r="H428" s="178"/>
+      <c r="I428" s="178"/>
+      <c r="J428" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K428" s="178"/>
+      <c r="L428" s="178"/>
+      <c r="M428" s="178"/>
+      <c r="N428" s="178"/>
+      <c r="O428" s="178"/>
+      <c r="P428" s="178"/>
+      <c r="Q428" s="178"/>
+      <c r="R428" s="178"/>
+      <c r="S428" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="429" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A429" s="114" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B429" s="114" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C429" s="114" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D429" s="115" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E429" s="116" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F429" s="179"/>
+      <c r="G429" s="179"/>
+      <c r="H429" s="179"/>
+      <c r="I429" s="179"/>
+      <c r="J429" s="179"/>
+      <c r="K429" s="179" t="s">
+        <v>32</v>
+      </c>
+      <c r="L429" s="179"/>
+      <c r="M429" s="179"/>
+      <c r="N429" s="179"/>
+      <c r="O429" s="179"/>
+      <c r="P429" s="179"/>
+      <c r="Q429" s="179"/>
+      <c r="R429" s="179" t="s">
+        <v>32</v>
+      </c>
+      <c r="S429" s="179" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="430" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A430" s="111" t="s">
+        <v>413</v>
+      </c>
+      <c r="B430" s="111" t="s">
+        <v>414</v>
+      </c>
+      <c r="C430" s="118" t="s">
+        <v>415</v>
+      </c>
+      <c r="D430" s="113" t="s">
+        <v>416</v>
+      </c>
+      <c r="E430" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="F430" s="178"/>
+      <c r="G430" s="178"/>
+      <c r="H430" s="178"/>
+      <c r="I430" s="178"/>
+      <c r="J430" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K430" s="178"/>
+      <c r="L430" s="178"/>
+      <c r="M430" s="178"/>
+      <c r="N430" s="178"/>
+      <c r="O430" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="P430" s="178"/>
+      <c r="Q430" s="178"/>
+      <c r="R430" s="178"/>
+      <c r="S430" s="178" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="431" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A431" s="114" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B431" s="114" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C431" s="114"/>
+      <c r="D431" s="115"/>
+      <c r="E431" s="116" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F431" s="179"/>
+      <c r="G431" s="179"/>
+      <c r="H431" s="179"/>
+      <c r="I431" s="179"/>
+      <c r="J431" s="179"/>
+      <c r="K431" s="179"/>
+      <c r="L431" s="179"/>
+      <c r="M431" s="179"/>
+      <c r="N431" s="179"/>
+      <c r="O431" s="179"/>
+      <c r="P431" s="179"/>
+      <c r="Q431" s="179"/>
+      <c r="R431" s="179"/>
+      <c r="S431" s="179"/>
+    </row>
+    <row r="432" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A432" s="119" t="s">
+        <v>785</v>
+      </c>
+      <c r="B432" s="119" t="s">
+        <v>786</v>
+      </c>
+      <c r="C432" s="119" t="s">
+        <v>787</v>
+      </c>
+      <c r="D432" s="119"/>
+      <c r="E432" s="120"/>
+      <c r="F432" s="180"/>
+      <c r="G432" s="180"/>
+      <c r="H432" s="180"/>
+      <c r="I432" s="180"/>
+      <c r="J432" s="180"/>
+      <c r="K432" s="180"/>
+      <c r="L432" s="180"/>
+      <c r="M432" s="180"/>
+      <c r="N432" s="180"/>
+      <c r="O432" s="180"/>
+      <c r="P432" s="180"/>
+      <c r="Q432" s="180"/>
+      <c r="R432" s="180"/>
+      <c r="S432" s="180"/>
+    </row>
+    <row r="433" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A433" s="72" t="s">
+        <v>791</v>
+      </c>
+      <c r="B433" s="72" t="s">
+        <v>792</v>
+      </c>
+      <c r="C433" s="121"/>
+      <c r="D433" s="72" t="s">
+        <v>793</v>
+      </c>
+      <c r="E433" s="72"/>
+      <c r="F433" s="181"/>
+      <c r="G433" s="181"/>
+      <c r="H433" s="181"/>
+      <c r="I433" s="181"/>
+      <c r="J433" s="181"/>
+      <c r="K433" s="181"/>
+      <c r="L433" s="181"/>
+      <c r="M433" s="181"/>
+      <c r="N433" s="181"/>
+      <c r="O433" s="181"/>
+      <c r="P433" s="181"/>
+      <c r="Q433" s="181"/>
+      <c r="R433" s="181"/>
+      <c r="S433" s="181"/>
+    </row>
+    <row r="434" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A434" s="111" t="s">
+        <v>417</v>
+      </c>
+      <c r="B434" s="111" t="s">
+        <v>418</v>
+      </c>
+      <c r="C434" s="118" t="s">
+        <v>419</v>
+      </c>
+      <c r="D434" s="122" t="s">
+        <v>420</v>
+      </c>
+      <c r="E434" s="111" t="s">
+        <v>233</v>
+      </c>
+      <c r="F434" s="178"/>
+      <c r="G434" s="178"/>
+      <c r="H434" s="178"/>
+      <c r="I434" s="178"/>
+      <c r="J434" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K434" s="178"/>
+      <c r="L434" s="178"/>
+      <c r="M434" s="178"/>
+      <c r="N434" s="178"/>
+      <c r="O434" s="178"/>
+      <c r="P434" s="178"/>
+      <c r="Q434" s="178"/>
+      <c r="R434" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="S434" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="435" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A435" s="123" t="s">
+        <v>95</v>
+      </c>
+      <c r="B435" s="111" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C435" s="111" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D435" s="113" t="s">
+        <v>96</v>
+      </c>
+      <c r="E435" s="111" t="s">
+        <v>88</v>
+      </c>
+      <c r="F435" s="182"/>
+      <c r="G435" s="178"/>
+      <c r="H435" s="178"/>
+      <c r="I435" s="178"/>
+      <c r="J435" s="178"/>
+      <c r="K435" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="L435" s="178"/>
+      <c r="M435" s="178"/>
+      <c r="N435" s="178"/>
+      <c r="O435" s="178"/>
+      <c r="P435" s="178"/>
+      <c r="Q435" s="178"/>
+      <c r="R435" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="S435" s="178"/>
+    </row>
+    <row r="436" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A436" s="111" t="s">
+        <v>421</v>
+      </c>
+      <c r="B436" s="111" t="s">
+        <v>422</v>
+      </c>
+      <c r="C436" s="118" t="s">
+        <v>423</v>
+      </c>
+      <c r="D436" s="113" t="s">
+        <v>424</v>
+      </c>
+      <c r="E436" s="111" t="s">
+        <v>404</v>
+      </c>
+      <c r="F436" s="178"/>
+      <c r="G436" s="178"/>
+      <c r="H436" s="178"/>
+      <c r="I436" s="178"/>
+      <c r="J436" s="178"/>
+      <c r="K436" s="178"/>
+      <c r="L436" s="178"/>
+      <c r="M436" s="178"/>
+      <c r="N436" s="178"/>
+      <c r="O436" s="178"/>
+      <c r="P436" s="178"/>
+      <c r="Q436" s="178"/>
+      <c r="R436" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="S436" s="178" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="437" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A437" s="111" t="s">
+        <v>572</v>
+      </c>
+      <c r="B437" s="111" t="s">
+        <v>573</v>
+      </c>
+      <c r="C437" s="124" t="s">
+        <v>574</v>
+      </c>
+      <c r="D437" s="113"/>
+      <c r="E437" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="G437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="H437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="I437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="J437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="K437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="L437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="M437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="N437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="O437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="P437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q437" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="R437" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="S437" s="178" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="438" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A438" s="72" t="s">
+        <v>842</v>
+      </c>
+      <c r="B438" s="72"/>
+      <c r="C438" s="121" t="s">
+        <v>843</v>
+      </c>
+      <c r="D438" s="72"/>
+      <c r="E438" s="72"/>
+      <c r="F438" s="181"/>
+      <c r="G438" s="181"/>
+      <c r="H438" s="181"/>
+      <c r="I438" s="181"/>
+      <c r="J438" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="K438" s="181"/>
+      <c r="L438" s="181"/>
+      <c r="M438" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="N438" s="181"/>
+      <c r="O438" s="181"/>
+      <c r="P438" s="181"/>
+      <c r="Q438" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="R438" s="181"/>
+      <c r="S438" s="181"/>
+    </row>
+    <row r="439" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A439" s="111" t="s">
         <v>762</v>
       </c>
-      <c r="F216" s="22" t="s">
+      <c r="B439" s="111" t="s">
+        <v>139</v>
+      </c>
+      <c r="C439" s="118" t="s">
+        <v>140</v>
+      </c>
+      <c r="D439" s="122" t="s">
+        <v>141</v>
+      </c>
+      <c r="E439" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="F439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="G439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="H439" s="178"/>
+      <c r="I439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="J439" s="178"/>
+      <c r="K439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="L439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="M439" s="178"/>
+      <c r="N439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="O439" s="178"/>
+      <c r="P439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q439" s="178"/>
+      <c r="R439" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="S439" s="178" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="440" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A440" s="111" t="s">
+        <v>762</v>
+      </c>
+      <c r="B440" s="111" t="s">
         <v>763</v>
       </c>
-      <c r="G216" s="22"/>
-[...23 lines deleted...]
-      <c r="B217" s="22" t="s">
+      <c r="C440" s="111" t="s">
         <v>764</v>
       </c>
-      <c r="C217" s="22" t="s">
+      <c r="D440" s="113" t="s">
         <v>765</v>
       </c>
-      <c r="D217" s="22" t="s">
-[...140 lines deleted...]
-      <c r="C221" s="132" t="s">
+      <c r="E440" s="111" t="s">
+        <v>728</v>
+      </c>
+      <c r="F440" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="G440" s="178"/>
+      <c r="H440" s="178"/>
+      <c r="I440" s="178"/>
+      <c r="J440" s="178"/>
+      <c r="K440" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="L440" s="178"/>
+      <c r="M440" s="178"/>
+      <c r="N440" s="178"/>
+      <c r="O440" s="178"/>
+      <c r="P440" s="178"/>
+      <c r="Q440" s="178"/>
+      <c r="R440" s="178"/>
+      <c r="S440" s="178"/>
+    </row>
+    <row r="441" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A441" s="117" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B441" s="117" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C441" s="125"/>
+      <c r="D441" s="126"/>
+      <c r="E441" s="117" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F441" s="179"/>
+      <c r="G441" s="179"/>
+      <c r="H441" s="179"/>
+      <c r="I441" s="179"/>
+      <c r="J441" s="179"/>
+      <c r="K441" s="179"/>
+      <c r="L441" s="179"/>
+      <c r="M441" s="179"/>
+      <c r="N441" s="179"/>
+      <c r="O441" s="179"/>
+      <c r="P441" s="179"/>
+      <c r="Q441" s="179" t="s">
+        <v>32</v>
+      </c>
+      <c r="R441" s="179"/>
+      <c r="S441" s="179"/>
+    </row>
+    <row r="442" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A442" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="B442" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="C442" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="D442" s="127" t="s">
+        <v>535</v>
+      </c>
+      <c r="E442" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="G442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="H442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="I442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="J442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="K442" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="L442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="M442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="N442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="O442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="P442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q442" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="R442" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="S442" s="178" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="443" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A443" s="116" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B443" s="116" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C443" s="116"/>
+      <c r="D443" s="128"/>
+      <c r="E443" s="116" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F443" s="179"/>
+      <c r="G443" s="179"/>
+      <c r="H443" s="179"/>
+      <c r="I443" s="179"/>
+      <c r="J443" s="179"/>
+      <c r="K443" s="179"/>
+      <c r="L443" s="179"/>
+      <c r="M443" s="179"/>
+      <c r="N443" s="179"/>
+      <c r="O443" s="179"/>
+      <c r="P443" s="179"/>
+      <c r="Q443" s="179"/>
+      <c r="R443" s="179" t="s">
+        <v>32</v>
+      </c>
+      <c r="S443" s="179" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="444" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A444" s="111" t="s">
+        <v>64</v>
+      </c>
+      <c r="B444" s="111" t="s">
+        <v>425</v>
+      </c>
+      <c r="C444" s="112" t="s">
+        <v>426</v>
+      </c>
+      <c r="D444" s="113" t="s">
+        <v>427</v>
+      </c>
+      <c r="E444" s="111" t="s">
+        <v>326</v>
+      </c>
+      <c r="F444" s="178"/>
+      <c r="G444" s="178"/>
+      <c r="H444" s="178"/>
+      <c r="I444" s="178"/>
+      <c r="J444" s="178"/>
+      <c r="K444" s="178"/>
+      <c r="L444" s="178"/>
+      <c r="M444" s="178"/>
+      <c r="N444" s="178"/>
+      <c r="O444" s="178"/>
+      <c r="P444" s="178"/>
+      <c r="Q444" s="178"/>
+      <c r="R444" s="178"/>
+      <c r="S444" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="445" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A445" s="111" t="s">
+        <v>428</v>
+      </c>
+      <c r="B445" s="111" t="s">
+        <v>429</v>
+      </c>
+      <c r="C445" s="118" t="s">
+        <v>430</v>
+      </c>
+      <c r="D445" s="113" t="s">
+        <v>431</v>
+      </c>
+      <c r="E445" s="111" t="s">
+        <v>404</v>
+      </c>
+      <c r="F445" s="178"/>
+      <c r="G445" s="178"/>
+      <c r="H445" s="178"/>
+      <c r="I445" s="178"/>
+      <c r="J445" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K445" s="178"/>
+      <c r="L445" s="178"/>
+      <c r="M445" s="178"/>
+      <c r="N445" s="178"/>
+      <c r="O445" s="178"/>
+      <c r="P445" s="178"/>
+      <c r="Q445" s="178"/>
+      <c r="R445" s="178"/>
+      <c r="S445" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="446" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A446" s="129" t="s">
         <v>781</v>
       </c>
-      <c r="D221" s="132" t="s">
-[...2 lines deleted...]
-      <c r="E221" s="132" t="s">
+      <c r="B446" s="111" t="s">
         <v>782</v>
       </c>
-      <c r="F221" s="22" t="s">
-[...22 lines deleted...]
-      <c r="B222" s="132" t="s">
+      <c r="C446" s="111" t="s">
         <v>783</v>
       </c>
-      <c r="C222" s="132"/>
-      <c r="D222" s="133" t="s">
+      <c r="D446" s="113" t="s">
         <v>784</v>
       </c>
-      <c r="E222" s="134"/>
-[...575 lines deleted...]
-      <c r="D239" s="22" t="s">
+      <c r="E446" s="111" t="s">
+        <v>728</v>
+      </c>
+      <c r="F446" s="178"/>
+      <c r="G446" s="178"/>
+      <c r="H446" s="178"/>
+      <c r="I446" s="178"/>
+      <c r="J446" s="178"/>
+      <c r="K446" s="178"/>
+      <c r="L446" s="178"/>
+      <c r="M446" s="178"/>
+      <c r="N446" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="O446" s="178"/>
+      <c r="P446" s="178"/>
+      <c r="Q446" s="178"/>
+      <c r="R446" s="178"/>
+      <c r="S446" s="178"/>
+    </row>
+    <row r="447" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A447" s="111" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B447" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C447" s="130" t="s">
+        <v>120</v>
+      </c>
+      <c r="D447" s="113" t="s">
+        <v>120</v>
+      </c>
+      <c r="E447" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F447" s="178"/>
+      <c r="G447" s="178"/>
+      <c r="H447" s="178"/>
+      <c r="I447" s="178"/>
+      <c r="J447" s="178" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K447" s="178" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L447" s="178" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M447" s="178" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N447" s="178" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O447" s="178"/>
+      <c r="P447" s="183">
+        <v>330</v>
+      </c>
+      <c r="Q447" s="178"/>
+      <c r="R447" s="178"/>
+      <c r="S447" s="178"/>
+    </row>
+    <row r="448" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A448" s="72" t="s">
+        <v>905</v>
+      </c>
+      <c r="B448" s="72"/>
+      <c r="C448" s="72"/>
+      <c r="D448" s="72"/>
+      <c r="E448" s="72"/>
+      <c r="F448" s="181"/>
+      <c r="G448" s="181"/>
+      <c r="H448" s="181"/>
+      <c r="I448" s="181"/>
+      <c r="J448" s="181"/>
+      <c r="K448" s="181"/>
+      <c r="L448" s="181"/>
+      <c r="M448" s="181"/>
+      <c r="N448" s="181"/>
+      <c r="O448" s="181"/>
+      <c r="P448" s="181"/>
+      <c r="Q448" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="R448" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="S448" s="181" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="449" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A449" s="111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B449" s="111" t="s">
+        <v>433</v>
+      </c>
+      <c r="C449" s="118" t="s">
+        <v>434</v>
+      </c>
+      <c r="D449" s="113"/>
+      <c r="E449" s="111" t="s">
+        <v>233</v>
+      </c>
+      <c r="F449" s="178"/>
+      <c r="G449" s="178"/>
+      <c r="H449" s="178"/>
+      <c r="I449" s="178"/>
+      <c r="J449" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K449" s="178"/>
+      <c r="L449" s="178"/>
+      <c r="M449" s="178"/>
+      <c r="N449" s="178"/>
+      <c r="O449" s="178"/>
+      <c r="P449" s="178"/>
+      <c r="Q449" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="R449" s="178"/>
+      <c r="S449" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="450" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A450" s="72" t="s">
+        <v>880</v>
+      </c>
+      <c r="B450" s="72" t="s">
+        <v>881</v>
+      </c>
+      <c r="C450" s="121" t="s">
+        <v>882</v>
+      </c>
+      <c r="D450" s="72"/>
+      <c r="E450" s="72"/>
+      <c r="F450" s="181"/>
+      <c r="G450" s="181"/>
+      <c r="H450" s="181"/>
+      <c r="I450" s="181"/>
+      <c r="J450" s="181"/>
+      <c r="K450" s="181"/>
+      <c r="L450" s="181"/>
+      <c r="M450" s="181"/>
+      <c r="N450" s="181"/>
+      <c r="O450" s="181"/>
+      <c r="P450" s="181" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q450" s="181"/>
+      <c r="R450" s="181" t="s">
+        <v>31</v>
+      </c>
+      <c r="S450" s="181" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="451" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A451" s="111" t="s">
+        <v>593</v>
+      </c>
+      <c r="B451" s="111" t="s">
+        <v>594</v>
+      </c>
+      <c r="C451" s="111" t="s">
+        <v>595</v>
+      </c>
+      <c r="D451" s="113"/>
+      <c r="E451" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F451" s="178"/>
+      <c r="G451" s="178" t="s">
+        <v>32</v>
+      </c>
+      <c r="H451" s="178"/>
+      <c r="I451" s="178"/>
+      <c r="J451" s="178" t="s">
+        <v>32</v>
+      </c>
+      <c r="K451" s="178"/>
+      <c r="L451" s="178"/>
+      <c r="M451" s="178"/>
+      <c r="N451" s="178"/>
+      <c r="O451" s="178"/>
+      <c r="P451" s="178"/>
+      <c r="Q451" s="178"/>
+      <c r="R451" s="178" t="s">
+        <v>32</v>
+      </c>
+      <c r="S451" s="178"/>
+    </row>
+    <row r="452" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A452" s="131" t="s">
         <v>435</v>
       </c>
-      <c r="E239" s="22" t="s">
-[...140 lines deleted...]
-      <c r="B243" s="132" t="s">
+      <c r="B452" s="111" t="s">
+        <v>436</v>
+      </c>
+      <c r="C452" s="118" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D452" s="113"/>
+      <c r="E452" s="111" t="s">
+        <v>306</v>
+      </c>
+      <c r="F452" s="178"/>
+      <c r="G452" s="178"/>
+      <c r="H452" s="178"/>
+      <c r="I452" s="178"/>
+      <c r="J452" s="178" t="s">
+        <v>31</v>
+      </c>
+      <c r="K452" s="178"/>
+      <c r="L452" s="178"/>
+      <c r="M452" s="178"/>
+      <c r="N452" s="178"/>
+      <c r="O452" s="178"/>
+      <c r="P452" s="178"/>
+      <c r="Q452" s="178"/>
+      <c r="R452" s="178"/>
+      <c r="S452" s="178" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="453" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A453" s="132" t="s">
+        <v>983</v>
+      </c>
+      <c r="B453" s="132"/>
+      <c r="C453" s="133" t="s">
+        <v>984</v>
+      </c>
+      <c r="D453" s="134" t="s">
+        <v>985</v>
+      </c>
+      <c r="E453" s="132" t="s">
+        <v>88</v>
+      </c>
+      <c r="F453" s="135"/>
+      <c r="G453" s="135"/>
+      <c r="H453" s="135"/>
+      <c r="I453" s="135"/>
+      <c r="J453" s="136"/>
+      <c r="K453" s="135"/>
+      <c r="L453" s="135"/>
+      <c r="M453" s="135"/>
+      <c r="N453" s="135"/>
+      <c r="O453" s="135"/>
+      <c r="P453" s="135"/>
+      <c r="Q453" s="136"/>
+      <c r="R453" s="135"/>
+      <c r="S453" s="135"/>
+    </row>
+    <row r="454" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A454" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="B454" s="137" t="s">
+        <v>570</v>
+      </c>
+      <c r="C454" s="138" t="s">
+        <v>571</v>
+      </c>
+      <c r="D454" s="139"/>
+      <c r="E454" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F454" s="169"/>
+      <c r="G454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="I454" s="169"/>
+      <c r="J454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L454" s="169"/>
+      <c r="M454" s="169"/>
+      <c r="N454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O454" s="169"/>
+      <c r="P454" s="169"/>
+      <c r="Q454" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R454" s="169"/>
+      <c r="S454" s="169"/>
+    </row>
+    <row r="455" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A455" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="C243" s="132" t="s">
+      <c r="B455" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="D243" s="132" t="s">
+      <c r="C455" s="140"/>
+      <c r="D455" s="141" t="s">
         <v>860</v>
       </c>
-      <c r="E243" s="132" t="s">
-[...427 lines deleted...]
-      <c r="C255" s="132" t="s">
+      <c r="E455" s="142"/>
+      <c r="F455" s="40"/>
+      <c r="G455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="H455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I455" s="40"/>
+      <c r="J455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="P455" s="40"/>
+      <c r="Q455" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R455" s="40"/>
+      <c r="S455" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="456" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A456" s="35" t="s">
+        <v>986</v>
+      </c>
+      <c r="B456" s="35"/>
+      <c r="C456" s="143"/>
+      <c r="D456" s="144"/>
+      <c r="E456" s="145" t="s">
+        <v>919</v>
+      </c>
+      <c r="F456" s="37"/>
+      <c r="G456" s="37"/>
+      <c r="H456" s="37"/>
+      <c r="I456" s="37"/>
+      <c r="J456" s="38"/>
+      <c r="K456" s="37"/>
+      <c r="L456" s="37"/>
+      <c r="M456" s="37"/>
+      <c r="N456" s="37"/>
+      <c r="O456" s="37"/>
+      <c r="P456" s="37"/>
+      <c r="Q456" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="R456" s="37"/>
+      <c r="S456" s="37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="457" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A457" s="42" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B457" s="42" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C457" s="42" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D457" s="146" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E457" s="42" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F457" s="170"/>
+      <c r="G457" s="170"/>
+      <c r="H457" s="170"/>
+      <c r="I457" s="170"/>
+      <c r="J457" s="170"/>
+      <c r="K457" s="170"/>
+      <c r="L457" s="170"/>
+      <c r="M457" s="170"/>
+      <c r="N457" s="170"/>
+      <c r="O457" s="170"/>
+      <c r="P457" s="170"/>
+      <c r="Q457" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="R457" s="170"/>
+      <c r="S457" s="170"/>
+    </row>
+    <row r="458" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A458" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="B458" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C458" s="147" t="s">
+        <v>130</v>
+      </c>
+      <c r="D458" s="148" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E458" s="149" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F458" s="169"/>
+      <c r="G458" s="169"/>
+      <c r="H458" s="169"/>
+      <c r="I458" s="169"/>
+      <c r="J458" s="169"/>
+      <c r="K458" s="169"/>
+      <c r="L458" s="169"/>
+      <c r="M458" s="169"/>
+      <c r="N458" s="169"/>
+      <c r="O458" s="169"/>
+      <c r="P458" s="169"/>
+      <c r="Q458" s="169"/>
+      <c r="R458" s="169"/>
+      <c r="S458" s="169"/>
+    </row>
+    <row r="459" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A459" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="B459" s="16" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C459" s="150" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D459" s="151"/>
+      <c r="E459" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F459" s="169"/>
+      <c r="G459" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H459" s="169"/>
+      <c r="I459" s="169"/>
+      <c r="J459" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K459" s="169"/>
+      <c r="L459" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="M459" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N459" s="169"/>
+      <c r="O459" s="169"/>
+      <c r="P459" s="169"/>
+      <c r="Q459" s="169"/>
+      <c r="R459" s="169"/>
+      <c r="S459" s="169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="460" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A460" s="149" t="s">
+        <v>536</v>
+      </c>
+      <c r="B460" s="16" t="s">
+        <v>537</v>
+      </c>
+      <c r="C460" s="137" t="s">
+        <v>538</v>
+      </c>
+      <c r="D460" s="152"/>
+      <c r="E460" s="149" t="s">
+        <v>30</v>
+      </c>
+      <c r="F460" s="169"/>
+      <c r="G460" s="169"/>
+      <c r="H460" s="169"/>
+      <c r="I460" s="169"/>
+      <c r="J460" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K460" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L460" s="169"/>
+      <c r="M460" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N460" s="169"/>
+      <c r="O460" s="169"/>
+      <c r="P460" s="169"/>
+      <c r="Q460" s="169"/>
+      <c r="R460" s="169"/>
+      <c r="S460" s="169"/>
+    </row>
+    <row r="461" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A461" s="25" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B461" s="16" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C461" s="153" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D461" s="154" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E461" s="149" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F461" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G461" s="169"/>
+      <c r="H461" s="169"/>
+      <c r="I461" s="169"/>
+      <c r="J461" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K461" s="169"/>
+      <c r="L461" s="169"/>
+      <c r="M461" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="N461" s="169"/>
+      <c r="O461" s="169"/>
+      <c r="P461" s="169"/>
+      <c r="Q461" s="169" t="s">
+        <v>32</v>
+      </c>
+      <c r="R461" s="169"/>
+      <c r="S461" s="169"/>
+    </row>
+    <row r="462" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A462" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="D255" s="132" t="s">
+      <c r="B462" s="5"/>
+      <c r="C462" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="E255" s="132" t="s">
-[...709 lines deleted...]
-      <c r="D276" s="132" t="s">
+      <c r="D462" s="5"/>
+      <c r="E462" s="5"/>
+      <c r="F462" s="40"/>
+      <c r="G462" s="40"/>
+      <c r="H462" s="40"/>
+      <c r="I462" s="40"/>
+      <c r="J462" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K462" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="L462" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M462" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N462" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O462" s="40"/>
+      <c r="P462" s="40"/>
+      <c r="Q462" s="40"/>
+      <c r="R462" s="40"/>
+      <c r="S462" s="40"/>
+    </row>
+    <row r="463" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A463" s="166" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B463" s="155" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C463" s="156" t="s">
         <v>987</v>
       </c>
-      <c r="E276" s="132" t="s">
+      <c r="D463" s="157" t="s">
         <v>988</v>
       </c>
-      <c r="F276" s="22" t="s">
-[...1205 lines deleted...]
-      <c r="P306" s="143" t="s">
+      <c r="E463" s="162" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F463" s="37"/>
+      <c r="G463" s="37"/>
+      <c r="H463" s="37"/>
+      <c r="I463" s="37"/>
+      <c r="J463" s="37"/>
+      <c r="K463" s="37"/>
+      <c r="L463" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="M463" s="163" t="s">
+        <v>31</v>
+      </c>
+      <c r="N463" s="37"/>
+      <c r="O463" s="37"/>
+      <c r="P463" s="37"/>
+      <c r="Q463" s="37"/>
+      <c r="R463" s="37"/>
+      <c r="S463" s="37"/>
+    </row>
+    <row r="464" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A464" s="33" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B464" s="33"/>
+      <c r="C464" s="158"/>
+      <c r="D464" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E464" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="Q306" s="143"/>
-[...55 lines deleted...]
-      <c r="K308" s="143" t="s">
+      <c r="F464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I464" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="J464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N464" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O464" s="38"/>
+      <c r="P464" s="172">
+        <v>500</v>
+      </c>
+      <c r="Q464" s="38"/>
+      <c r="R464" s="38"/>
+      <c r="S464" s="38"/>
+    </row>
+    <row r="465" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A465" s="159" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B465" s="159"/>
+      <c r="C465" s="158"/>
+      <c r="D465" s="160" t="s">
+        <v>120</v>
+      </c>
+      <c r="E465" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="L308" s="143" t="s">
+      <c r="F465" s="38"/>
+      <c r="G465" s="38"/>
+      <c r="H465" s="38"/>
+      <c r="I465" s="38"/>
+      <c r="J465" s="38"/>
+      <c r="K465" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L465" s="38"/>
+      <c r="M465" s="38"/>
+      <c r="N465" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O465" s="38"/>
+      <c r="P465" s="172">
         <v>30</v>
       </c>
-      <c r="M308" s="143"/>
-[...98 lines deleted...]
-      <c r="K311" s="143" t="s">
+      <c r="Q465" s="38"/>
+      <c r="R465" s="38"/>
+      <c r="S465" s="38"/>
+    </row>
+    <row r="466" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A466" s="33" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B466" s="33"/>
+      <c r="C466" s="25"/>
+      <c r="D466" s="30" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E466" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="L311" s="143" t="s">
+      <c r="F466" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G466" s="38"/>
+      <c r="H466" s="38"/>
+      <c r="I466" s="38"/>
+      <c r="J466" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K466" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L466" s="38"/>
+      <c r="M466" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N466" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O466" s="38"/>
+      <c r="P466" s="172">
+        <v>500</v>
+      </c>
+      <c r="Q466" s="38"/>
+      <c r="R466" s="38"/>
+      <c r="S466" s="38"/>
+    </row>
+    <row r="467" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A467" s="25" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B467" s="25"/>
+      <c r="C467" s="25"/>
+      <c r="D467" s="30" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E467" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="M311" s="143"/>
-      <c r="N311" s="143" t="s">
+      <c r="F467" s="38"/>
+      <c r="G467" s="38"/>
+      <c r="H467" s="38"/>
+      <c r="I467" s="38"/>
+      <c r="J467" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K467" s="38"/>
+      <c r="L467" s="38"/>
+      <c r="M467" s="38"/>
+      <c r="N467" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O467" s="38"/>
+      <c r="P467" s="172">
+        <v>200</v>
+      </c>
+      <c r="Q467" s="38"/>
+      <c r="R467" s="38"/>
+      <c r="S467" s="38"/>
+    </row>
+    <row r="468" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A468" s="33" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B468" s="33"/>
+      <c r="C468" s="25"/>
+      <c r="D468" s="30"/>
+      <c r="E468" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="O311" s="143"/>
-[...725 lines deleted...]
-      <c r="L332" s="143" t="s">
+      <c r="F468" s="38"/>
+      <c r="G468" s="38"/>
+      <c r="H468" s="38"/>
+      <c r="I468" s="38"/>
+      <c r="J468" s="38"/>
+      <c r="K468" s="38"/>
+      <c r="L468" s="38"/>
+      <c r="M468" s="38"/>
+      <c r="N468" s="38"/>
+      <c r="O468" s="38"/>
+      <c r="P468" s="172">
+        <v>40</v>
+      </c>
+      <c r="Q468" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="R468" s="38"/>
+      <c r="S468" s="38" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="469" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A469" s="33" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B469" s="33"/>
+      <c r="C469" s="25"/>
+      <c r="D469" s="30" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E469" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="M332" s="143" t="s">
+      <c r="F469" s="38"/>
+      <c r="G469" s="38"/>
+      <c r="H469" s="38"/>
+      <c r="I469" s="38"/>
+      <c r="J469" s="38"/>
+      <c r="K469" s="38"/>
+      <c r="L469" s="38"/>
+      <c r="M469" s="38"/>
+      <c r="N469" s="38"/>
+      <c r="O469" s="38"/>
+      <c r="P469" s="172">
+        <v>60</v>
+      </c>
+      <c r="Q469" s="38"/>
+      <c r="R469" s="38"/>
+      <c r="S469" s="38" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="470" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A470" s="33" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B470" s="33"/>
+      <c r="C470" s="25"/>
+      <c r="D470" s="30"/>
+      <c r="E470" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="N332" s="143"/>
-[...263 lines deleted...]
-    </row>
+      <c r="F470" s="38"/>
+      <c r="G470" s="38"/>
+      <c r="H470" s="38"/>
+      <c r="I470" s="38"/>
+      <c r="J470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="L470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="N470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O470" s="38"/>
+      <c r="P470" s="172">
+        <v>65</v>
+      </c>
+      <c r="Q470" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="R470" s="38"/>
+      <c r="S470" s="38"/>
+    </row>
+    <row r="471" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="472" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="473" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="474" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="475" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="476" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="477" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="478" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="479" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="480" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="481" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="482" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="483" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="484" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="485" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="486" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="487" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="488" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="489" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="490" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="491" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="492" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="493" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="494" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="495" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="496" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="497" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="498" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="499" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="500" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="501" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="502" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="503" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="504" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="505" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="506" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="507" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="508" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="509" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="510" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="511" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="512" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="513" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="514" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="515" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="516" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="517" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="518" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="519" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="520" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="521" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="522" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="523" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="524" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="525" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="526" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="527" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="528" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="529" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="530" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="531" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="532" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="533" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="534" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="535" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="536" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="537" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="538" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="539" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="540" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="541" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="542" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="543" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="544" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="545" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="546" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="547" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="548" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="549" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="550" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="551" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="552" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="553" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="554" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="555" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="556" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="557" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="558" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="559" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="560" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="561" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="562" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="563" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="564" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="565" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="566" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="567" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="568" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="569" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="570" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="571" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="572" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="573" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="574" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="575" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="576" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="577" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="578" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="579" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="580" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="581" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="582" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="583" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="584" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="585" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="586" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="587" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="588" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="589" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="590" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="591" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="592" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="593" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="594" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="595" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="596" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="597" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="598" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="599" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="600" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="601" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="602" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="603" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="604" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="605" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="606" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="607" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="608" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="609" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="610" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="611" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="612" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="613" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="614" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="615" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="616" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="617" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="618" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="619" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="620" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="621" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="622" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="623" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="624" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="625" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="626" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="627" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="628" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="629" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="630" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="631" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="632" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="633" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="634" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="635" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="636" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="637" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="638" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="639" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="640" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="641" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="642" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="643" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="644" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="645" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="646" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="647" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="648" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="649" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="650" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="651" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="652" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="653" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="654" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="655" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="656" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="657" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="658" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="659" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="660" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="661" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="662" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="663" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="664" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="665" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="666" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="667" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="668" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="669" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="670" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="671" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="672" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="673" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="674" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="675" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="676" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="677" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="678" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="679" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="680" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="681" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="682" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="683" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="684" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="685" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="686" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="687" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="688" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="689" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="690" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="691" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="692" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="693" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="694" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="695" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="696" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="697" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="698" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="699" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="700" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="701" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="702" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="703" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="704" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="705" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="706" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="707" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="708" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="709" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="710" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="711" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="712" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="713" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="714" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="715" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="716" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="717" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="718" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="719" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="720" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="721" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="722" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="723" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="724" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="725" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="726" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="727" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="728" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="729" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="730" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="731" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="732" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="733" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="734" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="735" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="736" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="737" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="738" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="739" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="740" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="741" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="742" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="743" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="744" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="745" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="746" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="747" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="748" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="749" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="750" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="751" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="752" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="753" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="754" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="755" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="756" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="757" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="758" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="759" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="760" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="761" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="762" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="763" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="764" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="765" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="766" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="767" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="768" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="769" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="770" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="771" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="772" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="773" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="774" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="775" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="776" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="777" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="778" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="779" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="780" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="781" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="782" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="783" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="784" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="785" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="786" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="787" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="788" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="789" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="790" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="791" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="792" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="793" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="794" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="795" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="796" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="797" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="798" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="799" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="800" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="801" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="802" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="803" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="804" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="805" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="806" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="807" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="808" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="809" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="810" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="811" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="812" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="813" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="814" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="815" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="816" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="817" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="818" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="819" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="820" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="821" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="822" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="823" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="824" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="825" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="826" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="827" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="828" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="829" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="830" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="831" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="832" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="833" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="834" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="835" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="836" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="837" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="838" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="839" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="840" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="841" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="842" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="843" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="844" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="845" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="846" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="847" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="848" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="849" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="850" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="851" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="852" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="853" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="854" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="855" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="856" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="857" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="858" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="859" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="860" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="861" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="862" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="863" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="864" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="865" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="866" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="867" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="868" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="869" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="870" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="871" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="872" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="873" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="874" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="875" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="876" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="877" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="878" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="879" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="880" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="881" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="882" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="883" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="884" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="885" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:S470">
+    <sortCondition ref="A5:A470"/>
+    <sortCondition ref="B5:B470"/>
+  </sortState>
   <hyperlinks>
-    <hyperlink ref="D6" r:id="rId1" xr:uid="{00000000-0004-0000-0D00-000000000000}"/>
-[...83 lines deleted...]
-    <hyperlink ref="D339" r:id="rId85" xr:uid="{BC8EBE69-0841-416C-B1CF-9B98EC5C426A}"/>
+    <hyperlink ref="C259" r:id="rId1" xr:uid="{E2F46751-8CFA-4A84-94C6-BDB261762357}"/>
+    <hyperlink ref="C317" r:id="rId2" xr:uid="{957130F6-2911-41E4-A8B2-2FDACE2776C3}"/>
+    <hyperlink ref="C183" r:id="rId3" xr:uid="{9DE625CA-5005-433C-8DA7-AA1124B9F8B3}"/>
+    <hyperlink ref="C187" r:id="rId4" xr:uid="{3C232721-9CDA-4D5C-A797-E7CB9572B6A4}"/>
+    <hyperlink ref="C184" r:id="rId5" xr:uid="{568A42D7-C5F3-458B-80DF-2AD75064281D}"/>
+    <hyperlink ref="C15" r:id="rId6" xr:uid="{7000B0E8-6AA2-47A9-9313-F784C6C101C9}"/>
+    <hyperlink ref="C275" r:id="rId7" xr:uid="{EFAF73F6-0F81-47D0-BA5C-11164B4DAB26}"/>
+    <hyperlink ref="C199" r:id="rId8" xr:uid="{9B2495F4-E6DA-44DF-BFA8-7B3FB28C5688}"/>
+    <hyperlink ref="C143" r:id="rId9" xr:uid="{C12467BC-24B8-406B-AC43-B788322DC124}"/>
+    <hyperlink ref="C424" r:id="rId10" xr:uid="{7CC60E09-A746-445F-BDC6-5D2168B4E7B6}"/>
+    <hyperlink ref="C364" r:id="rId11" xr:uid="{4E921A1B-AA1A-498B-BB1D-CF30F647B657}"/>
+    <hyperlink ref="C185" r:id="rId12" xr:uid="{324EB060-6CCF-462B-AB3C-31743E469E99}"/>
+    <hyperlink ref="C141" r:id="rId13" xr:uid="{E8270C6E-BF96-484A-9EBA-16A268F6D135}"/>
+    <hyperlink ref="C149" r:id="rId14" xr:uid="{216E105A-CCCB-4276-94BC-0225431BE7FC}"/>
+    <hyperlink ref="C327" r:id="rId15" xr:uid="{048431AE-B85A-402B-957D-70FF1E3C8C2F}"/>
+    <hyperlink ref="C134" r:id="rId16" xr:uid="{248D90F8-C82C-40C6-A92D-D9A3D40D90E1}"/>
+    <hyperlink ref="C312" r:id="rId17" xr:uid="{EE2663FC-99F5-4847-AA67-DBF4A9805427}"/>
+    <hyperlink ref="C361" r:id="rId18" xr:uid="{78B36A2A-8B45-4039-A3E3-7D264FF2F1D9}"/>
+    <hyperlink ref="C45" r:id="rId19" xr:uid="{C6E1D57D-1B2A-4733-80B8-AD254818BB55}"/>
+    <hyperlink ref="C139" r:id="rId20" xr:uid="{FAC38968-9E39-473F-97CC-129718D43184}"/>
+    <hyperlink ref="C252" r:id="rId21" xr:uid="{CF57835D-8A14-496D-A0E9-E014DD7D088C}"/>
+    <hyperlink ref="C243" r:id="rId22" xr:uid="{301942DF-06E0-466B-B8C2-B685E1EFCA3F}"/>
+    <hyperlink ref="C358" r:id="rId23" xr:uid="{5DCB81F1-EB98-49C8-8D49-CB808A713F72}"/>
+    <hyperlink ref="C136" r:id="rId24" xr:uid="{B5211143-ED0A-4D9E-A3E1-01B385295C6C}"/>
+    <hyperlink ref="C221" r:id="rId25" xr:uid="{BF166A47-62FB-4B33-B275-DE79BD1BEAA1}"/>
+    <hyperlink ref="C261" r:id="rId26" xr:uid="{D1CD3F1C-0EFB-4A0C-B3AA-3CA468AFD1CB}"/>
+    <hyperlink ref="C56" r:id="rId27" xr:uid="{50DABAAD-45AB-40FA-AE13-7D718D093F85}"/>
+    <hyperlink ref="C383" r:id="rId28" xr:uid="{AA6C74DD-523F-4FEF-A65B-097241685B60}"/>
+    <hyperlink ref="C450" r:id="rId29" xr:uid="{89E26B2E-8C47-4DAB-805A-2588C2BD5DC9}"/>
+    <hyperlink ref="C175" r:id="rId30" xr:uid="{D290CF20-3A4C-40F1-9C03-4351B1346299}"/>
+    <hyperlink ref="C311" r:id="rId31" xr:uid="{89B6E90B-B930-4CF3-9AE6-864CB84F836D}"/>
+    <hyperlink ref="D268" r:id="rId32" display="https://www.google.com/search?q=ISU+Extention+Office+Audubon%2C+IA&amp;sca_esv=757fb129c7c22246&amp;ei=2-EkZ663NZSA0PEPrqvN8Q8&amp;ved=0ahUKEwjukNW6qLuJAxUUADQIHa5VM_4Q4dUDCA8&amp;uact=5&amp;oq=ISU+Extention+Office+Audubon%2C+IA&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiIElTVSBFeHRlbnRpb24gT2ZmaWNlIEF1ZHVib24sIElBMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRigARgKMgcQIRgKGKsCSI-lAVDUAliYhgFwBXgAkAEBmAGgAaABliyqAQQ1LjQ1uAEDyAEA-AEBmAIooAL5IKgCCsICCRAAGLADGA0YHsICCxAAGIAEGLADGKIEwgIGEAAYFhgewgIREC4YFhjHARgKGB4YjgUYrwHCAgIQJsICCxAAGIAEGIYDGIoFwgIWEAAYAxi0AhjlAhjqAhiMAxiPAdgBAcICCxAAGIAEGJECGIoFwgIFEC4YgATCAgUQABiABMICCxAAGIAEGLEDGIMBwgIIEAAYgAQYsQPCAg4QLhiABBixAxjRAxjHAcICCBAuGIAEGLEDwgIWEC4YgAQYkQIYsQMYgwEYRhiKBRj7AcICIhAAGIAEGJECGLEDGIMBGEYYigUY-wEYlwUYjAUY3QTYAQLCAhEQLhiABBiRAhixAxiDARiKBcICFxAuGIAEGLEDGJcFGNwEGN4EGOAE2AECwgILEC4YgAQYxwEYrwHCAgcQABiABBgKwgINEC4YgAQYxwEYChivAcICHBAuGIAEGMcBGAoYrwEYlwUY3AQY3gQY4ATYAQLCAgoQABiABBjJAxgKwgIQEC4YgAQYxwEYChiOBRivAcICEBAuGIAEGJIDGMcBGAoYrwHCAg0QLhiABBjHARgNGK8BwgIQEC4YgAQYxwEYDRiOBRivAcICCRAAGBYYyQMYHsICCBAAGIAEGKIEmAMFiAYBkAYDugYECAEYCroGBggCEAEYE5IHBDcuMzOgB7GqBQ&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" xr:uid="{D6D927F3-FE2B-41C0-9A81-F3DBD2C520F2}"/>
+    <hyperlink ref="D94" r:id="rId33" display="https://www.google.com/search?q=pat+kaiser%27s+christiansen+motors&amp;sca_esv=757fb129c7c22246&amp;ei=HeokZ8rkCOuL0PEPs5T7CA&amp;oq=Pat+Kaiser+Christ&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEVBhdCBLYWlzZXIgQ2hyaXN0KgIIADIGEAAYFhgeMggQABiABBiiBDIIEAAYgAQYogQyCBAAGIAEGKIEMggQABiABBiiBEiWT1AAWMc_cAJ4AZABAJgBmAGgAfkQqgEENC4xNbgBAcgBAPgBAZgCFaAC7BGoAgrCAhEQLhiABBiRAhjHARiKBRivAcICCxAAGIAEGJECGIoFwgITEC4YgAQYsQMY0QMYQxjHARiKBcICDRAAGIAEGLEDGEMYigXCAgoQABiABBhDGIoFwgIREC4YgAQYsQMY0QMYgwEYxwHCAgsQABiABBixAxiDAcICDhAuGIAEGLEDGNEDGMcBwgIFEC4YgATCAgsQLhiABBiRAhiKBcICCBAuGIAEGLEDwgIgEC4YgAQYkQIYxwEYigUYrwEYlwUY3AQY3gQY4ATYAQHCAhYQABgDGLQCGOUCGOoCGIwDGI8B2AECwgIIEAAYgAQYsQPCAhQQLhiABBixAxjRAxiDARjHARiKBcICGhAuGIAEGJECGIoFGJcFGNwEGN4EGOAE2AEBwgIKEC4YgAQYQxiKBcICCxAuGIAEGLEDGIMBwgIOEAAYgAQYsQMYgwEYigXCAgsQLhiABBixAxjUAsICEBAuGIAEGLEDGEMYgwEYigXCAgUQABiABMICCBAuGIAEGNQCwgICECbCAgsQABiABBiGAxiKBZgDBOIDBRIBMSBAugYGCAEQARgUugYECAIYCpIHBDUuMTagB4WEAg&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" xr:uid="{4D83A048-D3A6-4642-B233-3C0F434A7D0F}"/>
+    <hyperlink ref="D453" r:id="rId34" display="https://www.google.com/search?q=white+rock+conservancy&amp;sca_esv=757fb129c7c22246&amp;ei=W-okZ9bnMqCS0PEP3pax2A8&amp;gs_ssp=eJzj4tFP1zc0MjPKMM9KyjJgtFI1qLAwT00xTDUwNktLTExKTTa1MqhISUw2MrVMMUlMNEoxsrCw8BIrz8gsSVUoyk_OVkjOzytOLSpLzEuuBABmRRgx&amp;oq=White+Rock+&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiC1doaXRlIFJvY2sgKgIIADIOEC4YgAQYxwEYmAUYrwEyCxAuGIAEGMcBGK8BMgsQLhiABBjHARivATIFEAAYgAQyCBAuGIAEGLEDMgUQABiABDIFEAAYgAQyBRAuGIAEMgcQABiABBgKMgUQABiABDIdEC4YgAQYxwEYmAUYrwEYlwUY3AQY3gQY4ATYAQFIoDRQAFiZJnACeAGQAQCYAaIBoAH-C6oBBDEuMTK4AQHIAQD4AQGYAhCgAvAZwgILEAAYgAQYkQIYigXCAhEQLhiABBiRAhjHARiKBRivAcICCxAAGIAEGLEDGIMBwgIOEC4YgAQYsQMY0QMYxwHCAhEQLhiABBixAxjRAxiDARjHAcICDhAAGIAEGLEDGIMBGIoFwgIIEAAYgAQYsQPCAhQQLhiABBiRAhjHARiKBRiOBRivAcICChAAGIAEGEMYigXCAgsQLhiABBjRAxjHAcICEBAuGIAEGEMYxwEYigUYrwHCAgsQLhiABBixAxiDAcICIxAuGIAEGJECGMcBGIoFGI4FGK8BGJcFGNwEGN4EGOAE2AEBwgINEC4YgAQYsQMYQxiKBcICChAuGIAEGEMYigXCAhcQLhiABBixAxiXBRjcBBjeBBjfBNgBAZgDALoGBggBEAEYFJIHCDMuMTIuNy0xoAei-wE&amp;sclient=gws-wiz-serp&amp;safe=active&amp;ssui=on" xr:uid="{24FD3981-BCA8-4DCC-9DBE-D9706CC01F31}"/>
+    <hyperlink ref="C463" r:id="rId35" display="mailto:ed@ywcaclinton.org" xr:uid="{3CEAD9FC-77C8-435E-826B-C92061EC136D}"/>
+    <hyperlink ref="C100" r:id="rId36" display="mailto:JSchmidt@clintoncounty-ia.gov" xr:uid="{FE6BB8F9-006B-4CDE-859B-F9BC3ABE4997}"/>
+    <hyperlink ref="D73" r:id="rId37" display="https://www.google.com/search?q=cake%2Bfantasies&amp;rlz=1C1CHBF_enUS1118US1118&amp;oq=cake%2Bfantasies&amp;gs_lcrp=EgZjaHJvbWUqBggAEEUYOzIGCAAQRRg7MgYIARBFGEDSAQgxOTA0ajBqN6gCALACAA&amp;sourceid=chrome&amp;ie=UTF-8" xr:uid="{B768B479-DE42-481A-B55B-F9D1B5AE058A}"/>
+    <hyperlink ref="C99" r:id="rId38" display="mailto:molly.jones@csdkq.org" xr:uid="{32407849-2303-44BD-95E3-21BACD9C9D34}"/>
+    <hyperlink ref="C20" r:id="rId39" display="mailto:schmibea@mercyhealth.com" xr:uid="{1F9E2D42-A17B-4134-AF92-F40578E73005}"/>
+    <hyperlink ref="C102" r:id="rId40" display="mailto:SFergurson@clintonpubliclibrary.us" xr:uid="{8BAB7AF2-BEB1-441F-844D-532CC91F649E}"/>
+    <hyperlink ref="C101" r:id="rId41" display="mailto:shane.haskell@csdkq.org" xr:uid="{5A4FC7FF-C6DB-4B0C-94B0-38E2F8268382}"/>
+    <hyperlink ref="C373" r:id="rId42" display="mailto:crasche333@gmail.com" xr:uid="{D4FD77E1-ED3E-4CE6-800A-55517BEFA873}"/>
+    <hyperlink ref="C188" r:id="rId43" xr:uid="{73844ABA-69E1-48EF-BE50-B5B380A4ABBD}"/>
+    <hyperlink ref="C246" r:id="rId44" xr:uid="{842AD659-2F7A-41B7-B755-95A7A0AE17EA}"/>
+    <hyperlink ref="C81" r:id="rId45" xr:uid="{BEE56359-25CC-45B7-BD59-B90237F0D7F3}"/>
+    <hyperlink ref="C274" r:id="rId46" xr:uid="{C485F1E5-F931-4814-A33C-ACC267439F99}"/>
+    <hyperlink ref="C254" r:id="rId47" xr:uid="{27B670F0-B3FD-4B61-BA65-77153585DBD0}"/>
+    <hyperlink ref="C276" r:id="rId48" xr:uid="{B4EFC473-F5C9-47D5-BCC9-F40497F2E36E}"/>
+    <hyperlink ref="C152" r:id="rId49" xr:uid="{8E4C6936-7D4E-49B5-9647-B0D5B5C3CA00}"/>
+    <hyperlink ref="C350" r:id="rId50" xr:uid="{71F26070-F91C-4AD4-8008-72AA8534E0F6}"/>
+    <hyperlink ref="C224" r:id="rId51" xr:uid="{18A3816E-E8D6-491B-80CB-1EB1FA5D1AFB}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="portrait" r:id="rId52"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C39FDC7-A6C1-4581-AED7-1651FBF7C8D8}">
+  <dimension ref="A1:S39"/>
   <sheetViews>
-    <sheetView topLeftCell="A15" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R8" sqref="R8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="34.140625" customWidth="1"/>
+    <col min="1" max="1" width="33.77734375" style="184" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.33203125" style="184" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.33203125" style="184" customWidth="1"/>
+    <col min="4" max="4" width="20.109375" style="184" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="184" customWidth="1"/>
+    <col min="6" max="6" width="9.77734375" style="184" customWidth="1"/>
+    <col min="7" max="7" width="7.5546875" style="184" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5546875" style="184" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.77734375" style="184" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.77734375" style="184" customWidth="1"/>
+    <col min="11" max="11" width="6.33203125" style="184" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.77734375" style="184" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" style="184" customWidth="1"/>
+    <col min="14" max="14" width="6.88671875" style="184" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.33203125" style="184" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="184" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.109375" style="184" customWidth="1"/>
+    <col min="18" max="18" width="7.109375" style="184" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.21875" style="184" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="184"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
-[...46 lines deleted...]
-      <c r="L4" s="163" t="s">
+    <row r="1" spans="1:19" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="194" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="34" t="s">
+      <c r="B1" s="195" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="34" t="s">
+      <c r="C1" s="195" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D1" s="195" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="34" t="s">
+      <c r="E1" s="196" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="F1" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="36" t="s">
+      <c r="G1" s="196" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="36" t="s">
+      <c r="H1" s="196" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="36" t="s">
+      <c r="I1" s="196" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="36" t="s">
+      <c r="J1" s="196" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="36" t="s">
-[...5 lines deleted...]
-      <c r="M5" s="36" t="s">
+      <c r="K1" s="196" t="s">
+        <v>1588</v>
+      </c>
+      <c r="L1" s="196" t="s">
+        <v>1589</v>
+      </c>
+      <c r="M1" s="196" t="s">
         <v>19</v>
       </c>
-      <c r="N5" s="36" t="s">
+      <c r="N1" s="196" t="s">
         <v>20</v>
       </c>
-      <c r="O5" s="36" t="s">
+      <c r="O1" s="196" t="s">
         <v>21</v>
       </c>
-      <c r="P5" s="37" t="s">
+      <c r="P1" s="196" t="s">
         <v>22</v>
       </c>
-      <c r="Q5" s="36" t="s">
+      <c r="Q1" s="196" t="s">
         <v>23</v>
       </c>
-      <c r="R5" s="38" t="s">
+      <c r="R1" s="196" t="s">
         <v>24</v>
       </c>
-      <c r="S5" s="36" t="s">
+      <c r="S1" s="196" t="s">
         <v>25</v>
       </c>
-      <c r="T5" s="36" t="s">
-[...779 lines deleted...]
-      <c r="T28" s="40"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A2" s="188" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2" s="185" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C2" s="185" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D2" s="189" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E2" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G2" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R2" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S2" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="188" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B3" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3" s="185" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D3" s="189" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E3" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F3" s="198" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="R3" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S3" s="197" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A4" s="188" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B4" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="185" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D4" s="189" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E4" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R4" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S4" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="188" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="186" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C5" s="185" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D5" s="191" t="s">
+        <v>69</v>
+      </c>
+      <c r="E5" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G5" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K5" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R5" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S5" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="188" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B6" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="185" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D6" s="189" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E6" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R6" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S6" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="188" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B7" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="185" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D7" s="189" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E7" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J7" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R7" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S7" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="188" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B8" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="185" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D8" s="189" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E8" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R8" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S8" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="188" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B9" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="185" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D9" s="189" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E9" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K9" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R9" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S9" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="188" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B10" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="185" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D10" s="189" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E10" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R10" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S10" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="188" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B11" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="185" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D11" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R11" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S11" s="197" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="188" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B12" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="185" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D12" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R12" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S12" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="188" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B13" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="185" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D13" s="189" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E13" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R13" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S13" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="188" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B14" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="185" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D14" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J14" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R14" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S14" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="188" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B15" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="185" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D15" s="189" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E15" s="190" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J15" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K15" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R15" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S15" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="188" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B16" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="185" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D16" s="189" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E16" s="189" t="s">
+        <v>439</v>
+      </c>
+      <c r="F16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I16" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R16" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S16" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="188" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B17" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="185" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D17" s="189" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E17" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="I17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L17" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="O17" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P17" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q17" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R17" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="188" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="185" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="189" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J18" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R18" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S18" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="188" t="s">
+        <v>797</v>
+      </c>
+      <c r="B19" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="185" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D19" s="189" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E19" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H19" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="K19" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R19" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S19" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="188" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B20" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="185" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D20" s="189" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E20" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O20" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="P20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R20" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S20" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="188" t="s">
+        <v>826</v>
+      </c>
+      <c r="B21" s="192" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C21" s="187" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D21" s="189" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E21" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N21" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="O21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R21" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S21" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="188" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B22" s="192" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C22" s="187" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D22" s="189" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E22" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N22" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="O22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R22" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S22" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="188" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B23" s="193" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="185" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D23" s="189" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E23" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K23" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="L23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N23" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="O23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R23" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S23" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="188" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B24" s="186" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C24" s="185" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D24" s="189" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E24" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R24" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S24" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="188" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B25" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="185" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D25" s="189" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E25" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O25" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="P25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R25" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S25" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="188" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B26" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="185" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D26" s="189" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H26" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="I26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R26" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="S26" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="188" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B27" s="190" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C27" s="185" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D27" s="189" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E27" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q27" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R27" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S27" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="188" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B28" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="185" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D28" s="189" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E28" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q28" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R28" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S28" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="188" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B29" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="185" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D29" s="189" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E29" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q29" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R29" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S29" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="188" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B30" s="190" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C30" s="185" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D30" s="189" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E30" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q30" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R30" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S30" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="188" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B31" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="185" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D31" s="189" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E31" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q31" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R31" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S31" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="188" t="s">
+        <v>649</v>
+      </c>
+      <c r="B32" s="190" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C32" s="185" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D32" s="189" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E32" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q32" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R32" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S32" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="188" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B33" s="190" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C33" s="185" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D33" s="189" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E33" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q33" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R33" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S33" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A34" s="188" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B34" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="185" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D34" s="189" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E34" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q34" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R34" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S34" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="188" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B35" s="190" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C35" s="185" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D35" s="189" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E35" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q35" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R35" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A36" s="188" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B36" s="190" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C36" s="185" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D36" s="189" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E36" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q36" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R36" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S36" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A37" s="188" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B37" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="185" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D37" s="189" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E37" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q37" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R37" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S37" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A38" s="188" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B38" s="190" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C38" s="185" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D38" s="189" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E38" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="I38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="J38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="K38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="L38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="M38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="N38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="O38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="P38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q38" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="R38" s="197" t="s">
+        <v>31</v>
+      </c>
+      <c r="S38" s="197" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A39" s="188" t="s">
+        <v>450</v>
+      </c>
+      <c r="B39" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="185" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D39" s="189" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E39" s="189" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="G39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="H39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="I39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="J39" s="198" t="s">
+        <v>31</v>
+      </c>
+      <c r="K39" s="198" t="s">
+        <v>31</v>
+      </c>
+      <c r="L39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="M39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="N39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="O39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="P39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="R39" s="198" t="s">
+        <v>65</v>
+      </c>
+      <c r="S39" s="198" t="s">
+        <v>65</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D21" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...4762 lines deleted...]
-    <hyperlink ref="D9" r:id="rId2" xr:uid="{00000000-0004-0000-0800-000001000000}"/>
+    <hyperlink ref="B2" r:id="rId1" xr:uid="{F5565A28-EC75-472A-8EFF-7A9BD00197EF}"/>
+    <hyperlink ref="C2" r:id="rId2" xr:uid="{3FE9A87C-85BB-4A4D-906F-80B7FF18806E}"/>
+    <hyperlink ref="C3" r:id="rId3" xr:uid="{5147C9DA-D552-4AD1-9904-ADA0ED4D4075}"/>
+    <hyperlink ref="C4" r:id="rId4" xr:uid="{CA3A0E0A-0ED4-413B-935A-D67913959C22}"/>
+    <hyperlink ref="B5" r:id="rId5" xr:uid="{C5B735FC-89BB-460C-9527-D8D1F779846E}"/>
+    <hyperlink ref="C5" r:id="rId6" xr:uid="{C51A9C86-27BA-4172-9004-5D9D75008B73}"/>
+    <hyperlink ref="C6" r:id="rId7" xr:uid="{8F35923F-43A0-46E4-AE4E-302803076060}"/>
+    <hyperlink ref="C7" r:id="rId8" xr:uid="{DDDE689B-C30E-42CF-8D73-64752AAE0B1B}"/>
+    <hyperlink ref="C8" r:id="rId9" xr:uid="{1F6B80C0-C419-4D3D-96E6-22327A054B83}"/>
+    <hyperlink ref="C9" r:id="rId10" xr:uid="{CFED1495-9A0A-4720-87BD-B6EA4B750A0E}"/>
+    <hyperlink ref="C10" r:id="rId11" xr:uid="{842AA002-2A6E-41BC-98A7-32C82880C1BF}"/>
+    <hyperlink ref="C11" r:id="rId12" xr:uid="{6804EC1F-457A-48C6-8BEA-8D098109B675}"/>
+    <hyperlink ref="C12" r:id="rId13" xr:uid="{71534458-DD51-4CF0-8477-AE394F334642}"/>
+    <hyperlink ref="C13" r:id="rId14" xr:uid="{8136CA89-699B-4E4A-8238-169AFABE5876}"/>
+    <hyperlink ref="C14" r:id="rId15" xr:uid="{BB3F1EAF-6572-4045-87C0-E90BAC38FBCB}"/>
+    <hyperlink ref="C15" r:id="rId16" xr:uid="{0DB53FCC-A832-49E7-9C50-079B3B4BD342}"/>
+    <hyperlink ref="C16" r:id="rId17" xr:uid="{93571FB9-30B6-4A37-88A0-C33C4ACC2BCE}"/>
+    <hyperlink ref="C17" r:id="rId18" xr:uid="{4EFAED16-7592-45E2-9021-D9FAEDC20D23}"/>
+    <hyperlink ref="C18" r:id="rId19" xr:uid="{8033542E-0EE7-41BB-9E7E-75E55691ADE7}"/>
+    <hyperlink ref="C19" r:id="rId20" xr:uid="{3B20FF99-76CA-4A65-BC28-9EBFF911F336}"/>
+    <hyperlink ref="C20" r:id="rId21" xr:uid="{20A4C7F2-D5A3-4C99-8FEA-38A2BAB130D8}"/>
+    <hyperlink ref="C21" r:id="rId22" xr:uid="{24C55BEC-E54A-47D2-9F6D-AF79C81E4E43}"/>
+    <hyperlink ref="C22" r:id="rId23" xr:uid="{5B014801-1006-4E6F-AB4C-C26353C7697F}"/>
+    <hyperlink ref="C23" r:id="rId24" xr:uid="{D7ACADD9-77D2-4CA2-AF8A-4F5398CCA227}"/>
+    <hyperlink ref="B24" r:id="rId25" xr:uid="{9FF2E068-F955-48E8-B00E-A2FE0D59A4E4}"/>
+    <hyperlink ref="C24" r:id="rId26" xr:uid="{65BB5761-6827-4594-BA78-56E3EA1442B6}"/>
+    <hyperlink ref="C25" r:id="rId27" xr:uid="{A3954552-BADB-42E0-8430-76B1298B3211}"/>
+    <hyperlink ref="C26" r:id="rId28" xr:uid="{A62BADCC-38BB-4035-A34A-3085E2E8B492}"/>
+    <hyperlink ref="C27" r:id="rId29" xr:uid="{F6240F5C-E19D-4B71-901A-6477C12D9208}"/>
+    <hyperlink ref="C28" r:id="rId30" xr:uid="{AFB3A858-B711-4D14-9C21-5D951A11B077}"/>
+    <hyperlink ref="C29" r:id="rId31" xr:uid="{60AEC44C-01AE-44BB-82D4-301B4054EAC5}"/>
+    <hyperlink ref="C30" r:id="rId32" xr:uid="{FFC6D704-7885-43EE-806A-307859C1A51E}"/>
+    <hyperlink ref="C31" r:id="rId33" xr:uid="{55DD5984-6951-40FA-8988-715F284B525C}"/>
+    <hyperlink ref="C32" r:id="rId34" xr:uid="{0B4EE658-B090-4CE2-971C-D0C9187C46B1}"/>
+    <hyperlink ref="C33" r:id="rId35" xr:uid="{BB34B51E-131F-4699-9360-DA9D53E1AB4F}"/>
+    <hyperlink ref="C34" r:id="rId36" xr:uid="{8652475C-9DFC-4BCA-98A8-00D1BD476B78}"/>
+    <hyperlink ref="C35" r:id="rId37" xr:uid="{BD8B293B-C6B2-427F-A8C1-3BB90E72B19D}"/>
+    <hyperlink ref="C36" r:id="rId38" xr:uid="{73593560-4F7B-4D7E-A32D-EDEA619ACD6E}"/>
+    <hyperlink ref="C37" r:id="rId39" xr:uid="{D1930D59-F209-48FE-BA74-30FB5E736B3E}"/>
+    <hyperlink ref="C38" r:id="rId40" xr:uid="{A0A02E7F-41BD-42C4-A601-C3A0A33559AC}"/>
+    <hyperlink ref="C39" r:id="rId41" xr:uid="{52D15DA1-BDE5-4644-AD5B-18992E6833D4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000AD877D7BBA2B54D9EAADFC0498354C7" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3ba59779aeb4263b4a90a9091c646f37">
-[...1 lines deleted...]
-    <xsd:import namespace="381d8084-1741-4d03-9a43-3f22b8f75c4b"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a65fbe1f-a3a3-435c-beb1-bc178e11a954" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e633b9c5-0b33-47d2-895c-6c014b75ca8a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="a65fbe1f-a3a3-435c-beb1-bc178e11a954">
+      <UserInfo>
+        <DisplayName>Elva  Griffin</DisplayName>
+        <AccountId>339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Intern</DisplayName>
+        <AccountId>4489</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sheri Schnell</DisplayName>
+        <AccountId>3387</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Heidi Brown</DisplayName>
+        <AccountId>26</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D4C1E87739E1B4787125CE41F0C912F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2c10b942ad4feec2531dfeae80c7f8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e633b9c5-0b33-47d2-895c-6c014b75ca8a" xmlns:ns3="a65fbe1f-a3a3-435c-beb1-bc178e11a954" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="566618b655b29f84e16a702fc6ed965e" ns2:_="" ns3:_="">
+    <xsd:import namespace="e633b9c5-0b33-47d2-895c-6c014b75ca8a"/>
     <xsd:import namespace="a65fbe1f-a3a3-435c-beb1-bc178e11a954"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="381d8084-1741-4d03-9a43-3f22b8f75c4b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e633b9c5-0b33-47d2-895c-6c014b75ca8a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2976fd1-8200-4904-8c33-deaf49ea56c7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2976fd1-8200-4904-8c33-deaf49ea56c7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a65fbe1f-a3a3-435c-beb1-bc178e11a954" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f89658fd-f416-4e45-9aa2-e66d5caaee90}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a65fbe1f-a3a3-435c-beb1-bc178e11a954">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -34259,159 +27708,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{080AAF4C-6EE0-4BBE-804B-EF7287C54B83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9684694A-5F54-4FC0-A780-5DAB04D57E48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a65fbe1f-a3a3-435c-beb1-bc178e11a954"/>
+    <ds:schemaRef ds:uri="e633b9c5-0b33-47d2-895c-6c014b75ca8a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1E9E6C9-2BC5-4220-8DEC-5E99F2553203}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D894C07D-08C5-4997-B045-66EE5F3D4E39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="381d8084-1741-4d03-9a43-3f22b8f75c4b"/>
+    <ds:schemaRef ds:uri="e633b9c5-0b33-47d2-895c-6c014b75ca8a"/>
     <ds:schemaRef ds:uri="a65fbe1f-a3a3-435c-beb1-bc178e11a954"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-[...14 lines deleted...]
-      <vt:lpstr>21CCLC Community Partners 21-22</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Local Partners</vt:lpstr>
+      <vt:lpstr>Statewide Partners</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Heidi Brown</dc:creator>
+  <dc:creator>Jaras, Vic [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000AD877D7BBA2B54D9EAADFC0498354C7</vt:lpwstr>
+    <vt:lpwstr>0x0101006D4C1E87739E1B4787125CE41F0C912F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>983400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>