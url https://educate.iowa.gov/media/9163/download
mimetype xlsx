--- v0 (2025-10-20)
+++ v1 (2026-09-01)
@@ -2,126 +2,186 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="720" yWindow="270" windowWidth="11100" windowHeight="5325"/>
   </bookViews>
   <sheets>
-    <sheet name="2324_Closed_Schools" sheetId="1" r:id="rId1"/>
+    <sheet name="2526_Closed_Schools" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_2324_Closed_Schools">'2324_Closed_Schools'!$A$1:$H$8</definedName>
+    <definedName name="_2526_Closed_Schools">'2526_Closed_Schools'!$A$1:$H$25</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>district</t>
   </si>
   <si>
-    <t>nces_lea</t>
+    <t>NCES_LEA</t>
   </si>
   <si>
     <t>district_name</t>
   </si>
   <si>
     <t>school</t>
   </si>
   <si>
-    <t>nces_sch</t>
+    <t>NCES_SCH</t>
   </si>
   <si>
     <t>nces_bldg</t>
   </si>
   <si>
     <t>School_Name</t>
   </si>
   <si>
     <t>_TEMA001</t>
   </si>
   <si>
-    <t>1053</t>
+    <t>0729</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>0136</t>
+    <t>0436</t>
   </si>
   <si>
     <t>Closed</t>
   </si>
   <si>
-    <t>1095</t>
-[...11 lines deleted...]
-    <t>3348</t>
+    <t>0454</t>
+  </si>
+  <si>
+    <t>0914</t>
+  </si>
+  <si>
+    <t>0172</t>
   </si>
   <si>
     <t>0418</t>
   </si>
   <si>
-    <t>6561</t>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>0189</t>
+  </si>
+  <si>
+    <t>1080</t>
   </si>
   <si>
     <t>0427</t>
   </si>
   <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>0425</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>0414</t>
+  </si>
+  <si>
+    <t>0535</t>
+  </si>
+  <si>
+    <t>0580</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>0409</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>0509</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>0131</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>5325</t>
+  </si>
+  <si>
+    <t>0109</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
     <t>6579</t>
   </si>
   <si>
-    <t>6937</t>
+    <t>0448</t>
+  </si>
+  <si>
+    <t>6762</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="d/m/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -482,201 +542,643 @@
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
       <c r="H3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
       <c r="H4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
       <c r="H5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
       <c r="H6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>9</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
       <c r="H7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
       <c r="H8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>