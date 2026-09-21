--- v1 (2026-09-01)
+++ v2 (2026-09-21)
@@ -2,186 +2,14373 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="720" yWindow="270" windowWidth="11100" windowHeight="5325"/>
   </bookViews>
   <sheets>
-    <sheet name="2526_Closed_Schools" sheetId="1" r:id="rId1"/>
+    <sheet name="2526_School_NCES_Codes" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_2526_Closed_Schools">'2526_Closed_Schools'!$A$1:$H$25</definedName>
+    <definedName name="_2526_School_NCES_Codes">'2526_School_NCES_Codes'!$A$1:$F$1338</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <t>district</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4771" uniqueCount="4771">
+  <si>
+    <t>District</t>
   </si>
   <si>
     <t>NCES_LEA</t>
   </si>
   <si>
-    <t>district_name</t>
-[...1 lines deleted...]
-  <si>
     <t>school</t>
   </si>
   <si>
-    <t>NCES_SCH</t>
-[...1 lines deleted...]
-  <si>
     <t>nces_bldg</t>
   </si>
   <si>
     <t>School_Name</t>
   </si>
   <si>
-    <t>_TEMA001</t>
+    <t>nces_school</t>
+  </si>
+  <si>
+    <t>0009</t>
+  </si>
+  <si>
+    <t>1903060</t>
+  </si>
+  <si>
+    <t>0109</t>
+  </si>
+  <si>
+    <t>00004</t>
+  </si>
+  <si>
+    <t>AGWSR High School</t>
+  </si>
+  <si>
+    <t>190306000004</t>
+  </si>
+  <si>
+    <t>0172</t>
+  </si>
+  <si>
+    <t>00634</t>
+  </si>
+  <si>
+    <t>AGWSR Middle School</t>
+  </si>
+  <si>
+    <t>190306000634</t>
+  </si>
+  <si>
+    <t>0409</t>
+  </si>
+  <si>
+    <t>00003</t>
+  </si>
+  <si>
+    <t>AGWSR Elementary School</t>
+  </si>
+  <si>
+    <t>190306000003</t>
+  </si>
+  <si>
+    <t>0427</t>
+  </si>
+  <si>
+    <t>01383</t>
+  </si>
+  <si>
+    <t>The Cougars Den</t>
+  </si>
+  <si>
+    <t>190306001383</t>
+  </si>
+  <si>
+    <t>0436</t>
+  </si>
+  <si>
+    <t>02212</t>
+  </si>
+  <si>
+    <t>AGWSR Elementary at Wellsburg</t>
+  </si>
+  <si>
+    <t>190306002212</t>
+  </si>
+  <si>
+    <t>0018</t>
+  </si>
+  <si>
+    <t>1903090</t>
+  </si>
+  <si>
+    <t>0209</t>
+  </si>
+  <si>
+    <t>02236</t>
+  </si>
+  <si>
+    <t>Adair-Casey Jr. High School</t>
+  </si>
+  <si>
+    <t>190309002236</t>
+  </si>
+  <si>
+    <t>00006</t>
+  </si>
+  <si>
+    <t>Adair-Casey Elementary School</t>
+  </si>
+  <si>
+    <t>190309000006</t>
+  </si>
+  <si>
+    <t>0027</t>
+  </si>
+  <si>
+    <t>1903150</t>
+  </si>
+  <si>
+    <t>00009</t>
+  </si>
+  <si>
+    <t>ADM Senior High School</t>
+  </si>
+  <si>
+    <t>190315000009</t>
+  </si>
+  <si>
+    <t>00008</t>
+  </si>
+  <si>
+    <t>Adel Elementary School</t>
+  </si>
+  <si>
+    <t>190315000008</t>
+  </si>
+  <si>
+    <t>0412</t>
+  </si>
+  <si>
+    <t>01986</t>
+  </si>
+  <si>
+    <t>ADM Middle School</t>
+  </si>
+  <si>
+    <t>190315001986</t>
+  </si>
+  <si>
+    <t>0418</t>
+  </si>
+  <si>
+    <t>00010</t>
+  </si>
+  <si>
+    <t>DeSoto Intermediate School</t>
+  </si>
+  <si>
+    <t>190315000010</t>
+  </si>
+  <si>
+    <t>02282</t>
+  </si>
+  <si>
+    <t>Meadow View Elementary</t>
+  </si>
+  <si>
+    <t>190315002282</t>
+  </si>
+  <si>
+    <t>0063</t>
+  </si>
+  <si>
+    <t>1903220</t>
+  </si>
+  <si>
+    <t>01939</t>
+  </si>
+  <si>
+    <t>Akron Westfield Senior High School</t>
+  </si>
+  <si>
+    <t>190322001939</t>
+  </si>
+  <si>
+    <t>01937</t>
+  </si>
+  <si>
+    <t>Akron Westfield Elementary School</t>
+  </si>
+  <si>
+    <t>190322001937</t>
+  </si>
+  <si>
+    <t>01938</t>
+  </si>
+  <si>
+    <t>Akron Westfield Middle School</t>
+  </si>
+  <si>
+    <t>190322001938</t>
+  </si>
+  <si>
+    <t>0072</t>
+  </si>
+  <si>
+    <t>1900031</t>
+  </si>
+  <si>
+    <t>01300</t>
+  </si>
+  <si>
+    <t>Albert City-Truesdale Elementary School</t>
+  </si>
+  <si>
+    <t>190003101300</t>
+  </si>
+  <si>
+    <t>0081</t>
+  </si>
+  <si>
+    <t>1903270</t>
+  </si>
+  <si>
+    <t>00017</t>
+  </si>
+  <si>
+    <t>Albia High School</t>
+  </si>
+  <si>
+    <t>190327000017</t>
+  </si>
+  <si>
+    <t>01406</t>
+  </si>
+  <si>
+    <t>Albia Middle School</t>
+  </si>
+  <si>
+    <t>190327001406</t>
+  </si>
+  <si>
+    <t>00019</t>
+  </si>
+  <si>
+    <t>Grant Center</t>
+  </si>
+  <si>
+    <t>190327000019</t>
+  </si>
+  <si>
+    <t>00018</t>
+  </si>
+  <si>
+    <t>Lincoln Center</t>
+  </si>
+  <si>
+    <t>190327000018</t>
+  </si>
+  <si>
+    <t>0454</t>
+  </si>
+  <si>
+    <t>00021</t>
+  </si>
+  <si>
+    <t>Kendall Center</t>
+  </si>
+  <si>
+    <t>190327000021</t>
+  </si>
+  <si>
+    <t>0099</t>
+  </si>
+  <si>
+    <t>1903300</t>
+  </si>
+  <si>
+    <t>00025</t>
+  </si>
+  <si>
+    <t>Alburnett Senior High School</t>
+  </si>
+  <si>
+    <t>190330000025</t>
+  </si>
+  <si>
+    <t>02193</t>
+  </si>
+  <si>
+    <t>Alburnett Middle School</t>
+  </si>
+  <si>
+    <t>190330002193</t>
+  </si>
+  <si>
+    <t>00024</t>
+  </si>
+  <si>
+    <t>Alburnett Elementary School</t>
+  </si>
+  <si>
+    <t>190330000024</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>1900032</t>
+  </si>
+  <si>
+    <t>01317</t>
+  </si>
+  <si>
+    <t>Alden Elementary School</t>
+  </si>
+  <si>
+    <t>190003201317</t>
+  </si>
+  <si>
+    <t>0126</t>
+  </si>
+  <si>
+    <t>1903360</t>
+  </si>
+  <si>
+    <t>00030</t>
+  </si>
+  <si>
+    <t>Algona High School</t>
+  </si>
+  <si>
+    <t>190336000030</t>
+  </si>
+  <si>
+    <t>00034</t>
+  </si>
+  <si>
+    <t>Algona Middle School</t>
+  </si>
+  <si>
+    <t>190336000034</t>
+  </si>
+  <si>
+    <t>00031</t>
+  </si>
+  <si>
+    <t>Bertha Godfrey Elementary School</t>
+  </si>
+  <si>
+    <t>190336000031</t>
+  </si>
+  <si>
+    <t>00032</t>
+  </si>
+  <si>
+    <t>Bryant Elementary School</t>
+  </si>
+  <si>
+    <t>190336000032</t>
+  </si>
+  <si>
+    <t>00033</t>
+  </si>
+  <si>
+    <t>Lucia Wallace Elementary School</t>
+  </si>
+  <si>
+    <t>190336000033</t>
+  </si>
+  <si>
+    <t>0135</t>
+  </si>
+  <si>
+    <t>1903390</t>
+  </si>
+  <si>
+    <t>00038</t>
+  </si>
+  <si>
+    <t>Waukon High School</t>
+  </si>
+  <si>
+    <t>190339000038</t>
+  </si>
+  <si>
+    <t>0218</t>
+  </si>
+  <si>
+    <t>00039</t>
+  </si>
+  <si>
+    <t>Waukon Middle School</t>
+  </si>
+  <si>
+    <t>190339000039</t>
+  </si>
+  <si>
+    <t>00036</t>
+  </si>
+  <si>
+    <t>East Campus Elementary School</t>
+  </si>
+  <si>
+    <t>190339000036</t>
+  </si>
+  <si>
+    <t>00040</t>
+  </si>
+  <si>
+    <t>West Campus Elementary School</t>
+  </si>
+  <si>
+    <t>190339000040</t>
+  </si>
+  <si>
+    <t>0153</t>
+  </si>
+  <si>
+    <t>1903450</t>
+  </si>
+  <si>
+    <t>00785</t>
+  </si>
+  <si>
+    <t>North Butler Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>190345000785</t>
+  </si>
+  <si>
+    <t>00042</t>
+  </si>
+  <si>
+    <t>North Butler Elementary</t>
+  </si>
+  <si>
+    <t>190345000042</t>
+  </si>
+  <si>
+    <t>0171</t>
+  </si>
+  <si>
+    <t>1903480</t>
+  </si>
+  <si>
+    <t>00046</t>
+  </si>
+  <si>
+    <t>Alta-Aurelia High School</t>
+  </si>
+  <si>
+    <t>190348000046</t>
+  </si>
+  <si>
+    <t>02252</t>
+  </si>
+  <si>
+    <t>Alta-Aurelia Middle School</t>
+  </si>
+  <si>
+    <t>190348002252</t>
+  </si>
+  <si>
+    <t>00045</t>
+  </si>
+  <si>
+    <t>Alta Elementary School</t>
+  </si>
+  <si>
+    <t>190348000045</t>
+  </si>
+  <si>
+    <t>02251</t>
+  </si>
+  <si>
+    <t>Aurelia Elementary School</t>
+  </si>
+  <si>
+    <t>190348002251</t>
+  </si>
+  <si>
+    <t>0225</t>
+  </si>
+  <si>
+    <t>1903540</t>
+  </si>
+  <si>
+    <t>00050</t>
+  </si>
+  <si>
+    <t>Ames High School</t>
+  </si>
+  <si>
+    <t>190354000050</t>
+  </si>
+  <si>
+    <t>00060</t>
+  </si>
+  <si>
+    <t>Ames Middle School</t>
+  </si>
+  <si>
+    <t>190354000060</t>
+  </si>
+  <si>
+    <t>00052</t>
+  </si>
+  <si>
+    <t>Edwards Elementary School</t>
+  </si>
+  <si>
+    <t>190354000052</t>
+  </si>
+  <si>
+    <t>0440</t>
+  </si>
+  <si>
+    <t>00053</t>
+  </si>
+  <si>
+    <t>Fellows Elementary School</t>
+  </si>
+  <si>
+    <t>190354000053</t>
+  </si>
+  <si>
+    <t>00056</t>
+  </si>
+  <si>
+    <t>Meeker Elementary School</t>
+  </si>
+  <si>
+    <t>190354000056</t>
+  </si>
+  <si>
+    <t>0456</t>
+  </si>
+  <si>
+    <t>00054</t>
+  </si>
+  <si>
+    <t>Mitchell Elementary School</t>
+  </si>
+  <si>
+    <t>190354000054</t>
+  </si>
+  <si>
+    <t>0481</t>
+  </si>
+  <si>
+    <t>00049</t>
+  </si>
+  <si>
+    <t>Sawyer Elementary School</t>
+  </si>
+  <si>
+    <t>190354000049</t>
+  </si>
+  <si>
+    <t>0961</t>
+  </si>
+  <si>
+    <t>01906</t>
+  </si>
+  <si>
+    <t>Northwood Pre-School</t>
+  </si>
+  <si>
+    <t>190354001906</t>
+  </si>
+  <si>
+    <t>0234</t>
+  </si>
+  <si>
+    <t>1903570</t>
+  </si>
+  <si>
+    <t>00061</t>
+  </si>
+  <si>
+    <t>Anamosa High School</t>
+  </si>
+  <si>
+    <t>190357000061</t>
+  </si>
+  <si>
+    <t>00062</t>
+  </si>
+  <si>
+    <t>Anamosa Middle School</t>
+  </si>
+  <si>
+    <t>190357000062</t>
+  </si>
+  <si>
+    <t>00064</t>
+  </si>
+  <si>
+    <t>Strawberry Hill</t>
+  </si>
+  <si>
+    <t>190357000064</t>
+  </si>
+  <si>
+    <t>0243</t>
+  </si>
+  <si>
+    <t>1903630</t>
+  </si>
+  <si>
+    <t>0131</t>
+  </si>
+  <si>
+    <t>02349</t>
+  </si>
+  <si>
+    <t>Andrew Virtual Academy</t>
+  </si>
+  <si>
+    <t>190363002349</t>
+  </si>
+  <si>
+    <t>00067</t>
+  </si>
+  <si>
+    <t>Andrew Elementary School</t>
+  </si>
+  <si>
+    <t>190363000067</t>
+  </si>
+  <si>
+    <t>0261</t>
+  </si>
+  <si>
+    <t>1903690</t>
+  </si>
+  <si>
+    <t>00071</t>
+  </si>
+  <si>
+    <t>Ankeny High School</t>
+  </si>
+  <si>
+    <t>190369000071</t>
+  </si>
+  <si>
+    <t>0118</t>
+  </si>
+  <si>
+    <t>02187</t>
+  </si>
+  <si>
+    <t>Ankeny Centennial High School</t>
+  </si>
+  <si>
+    <t>190369002187</t>
+  </si>
+  <si>
+    <t>00073</t>
+  </si>
+  <si>
+    <t>Parkview Middle School</t>
+  </si>
+  <si>
+    <t>190369000073</t>
+  </si>
+  <si>
+    <t>02139</t>
+  </si>
+  <si>
+    <t>Prairie Ridge Middle School</t>
+  </si>
+  <si>
+    <t>190369002139</t>
+  </si>
+  <si>
+    <t>0224</t>
+  </si>
+  <si>
+    <t>00380</t>
+  </si>
+  <si>
+    <t>Northview Middle School</t>
+  </si>
+  <si>
+    <t>190369000380</t>
+  </si>
+  <si>
+    <t>0227</t>
+  </si>
+  <si>
+    <t>02186</t>
+  </si>
+  <si>
+    <t>Southview Middle School</t>
+  </si>
+  <si>
+    <t>190369002186</t>
+  </si>
+  <si>
+    <t>0405</t>
+  </si>
+  <si>
+    <t>00072</t>
+  </si>
+  <si>
+    <t>East Elementary School</t>
+  </si>
+  <si>
+    <t>190369000072</t>
+  </si>
+  <si>
+    <t>00074</t>
+  </si>
+  <si>
+    <t>Northwest Elementary School</t>
+  </si>
+  <si>
+    <t>190369000074</t>
+  </si>
+  <si>
+    <t>02183</t>
+  </si>
+  <si>
+    <t>Prairie Trail Elementary</t>
+  </si>
+  <si>
+    <t>190369002183</t>
+  </si>
+  <si>
+    <t>02094</t>
+  </si>
+  <si>
+    <t>Ashland Ridge Elementary</t>
+  </si>
+  <si>
+    <t>190369002094</t>
+  </si>
+  <si>
+    <t>00077</t>
+  </si>
+  <si>
+    <t>Southeast Elementary School</t>
+  </si>
+  <si>
+    <t>190369000077</t>
+  </si>
+  <si>
+    <t>0445</t>
+  </si>
+  <si>
+    <t>02026</t>
+  </si>
+  <si>
+    <t>Westwood Elementary School</t>
+  </si>
+  <si>
+    <t>190369002026</t>
+  </si>
+  <si>
+    <t>0447</t>
+  </si>
+  <si>
+    <t>00148</t>
+  </si>
+  <si>
+    <t>Northeast Elementary</t>
+  </si>
+  <si>
+    <t>190369000148</t>
+  </si>
+  <si>
+    <t>0448</t>
+  </si>
+  <si>
+    <t>00778</t>
+  </si>
+  <si>
+    <t>Crocker Elementary School</t>
+  </si>
+  <si>
+    <t>190369000778</t>
+  </si>
+  <si>
+    <t>02213</t>
+  </si>
+  <si>
+    <t>Rock Creek Elementary</t>
+  </si>
+  <si>
+    <t>190369002213</t>
+  </si>
+  <si>
+    <t>0463</t>
+  </si>
+  <si>
+    <t>02269</t>
+  </si>
+  <si>
+    <t>Heritage Elementary</t>
+  </si>
+  <si>
+    <t>190369002269</t>
+  </si>
+  <si>
+    <t>0467</t>
+  </si>
+  <si>
+    <t>02270</t>
+  </si>
+  <si>
+    <t>Terrace Learning Center</t>
+  </si>
+  <si>
+    <t>190369002270</t>
+  </si>
+  <si>
+    <t>0472</t>
+  </si>
+  <si>
+    <t>02329</t>
+  </si>
+  <si>
+    <t>Abbie Grove Elementary</t>
+  </si>
+  <si>
+    <t>190369002329</t>
+  </si>
+  <si>
+    <t>0279</t>
+  </si>
+  <si>
+    <t>1903750</t>
+  </si>
+  <si>
+    <t>01337</t>
+  </si>
+  <si>
+    <t>Aplington-Parkersburg High School</t>
+  </si>
+  <si>
+    <t>190375001337</t>
+  </si>
+  <si>
+    <t>00082</t>
+  </si>
+  <si>
+    <t>Aplington-Parkersburg Middle School</t>
+  </si>
+  <si>
+    <t>190375000082</t>
+  </si>
+  <si>
+    <t>00081</t>
+  </si>
+  <si>
+    <t>Aplington Elementary School</t>
+  </si>
+  <si>
+    <t>190375000081</t>
+  </si>
+  <si>
+    <t>01336</t>
+  </si>
+  <si>
+    <t>Parkersburg Elementary School</t>
+  </si>
+  <si>
+    <t>190375001336</t>
+  </si>
+  <si>
+    <t>0333</t>
+  </si>
+  <si>
+    <t>1903850</t>
+  </si>
+  <si>
+    <t>01899</t>
+  </si>
+  <si>
+    <t>North Union High School</t>
+  </si>
+  <si>
+    <t>190385001899</t>
+  </si>
+  <si>
+    <t>01458</t>
+  </si>
+  <si>
+    <t>North Union Elementary</t>
+  </si>
+  <si>
+    <t>190385001458</t>
+  </si>
+  <si>
+    <t>0355</t>
+  </si>
+  <si>
+    <t>1903780</t>
+  </si>
+  <si>
+    <t>00085</t>
+  </si>
+  <si>
+    <t>Westside Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>190378000085</t>
+  </si>
+  <si>
+    <t>02177</t>
+  </si>
+  <si>
+    <t>Ar-We-Va Elementary Community School</t>
+  </si>
+  <si>
+    <t>190378002177</t>
+  </si>
+  <si>
+    <t>0387</t>
+  </si>
+  <si>
+    <t>1903930</t>
+  </si>
+  <si>
+    <t>00090</t>
+  </si>
+  <si>
+    <t>Atlantic High School</t>
+  </si>
+  <si>
+    <t>190393000090</t>
+  </si>
+  <si>
+    <t>00093</t>
+  </si>
+  <si>
+    <t>Atlantic Middle School</t>
+  </si>
+  <si>
+    <t>190393000093</t>
+  </si>
+  <si>
+    <t>00412</t>
+  </si>
+  <si>
+    <t>Schuler Elementary School</t>
+  </si>
+  <si>
+    <t>190393000412</t>
+  </si>
+  <si>
+    <t>00094</t>
+  </si>
+  <si>
+    <t>Washington Elementary School</t>
+  </si>
+  <si>
+    <t>190393000094</t>
+  </si>
+  <si>
+    <t>0414</t>
+  </si>
+  <si>
+    <t>1903960</t>
+  </si>
+  <si>
+    <t>00096</t>
+  </si>
+  <si>
+    <t>Audubon Middle-High School</t>
+  </si>
+  <si>
+    <t>190396000096</t>
+  </si>
+  <si>
+    <t>00095</t>
+  </si>
+  <si>
+    <t>Audubon Elementary School</t>
+  </si>
+  <si>
+    <t>190396000095</t>
+  </si>
+  <si>
+    <t>0441</t>
+  </si>
+  <si>
+    <t>1904080</t>
+  </si>
+  <si>
+    <t>00102</t>
+  </si>
+  <si>
+    <t>AHSTW High School</t>
+  </si>
+  <si>
+    <t>190408000102</t>
+  </si>
+  <si>
+    <t>02261</t>
+  </si>
+  <si>
+    <t>AHSTW Intermediate School</t>
+  </si>
+  <si>
+    <t>190408002261</t>
+  </si>
+  <si>
+    <t>00101</t>
+  </si>
+  <si>
+    <t>AHSTW Primary School</t>
+  </si>
+  <si>
+    <t>190408000101</t>
+  </si>
+  <si>
+    <t>1904200</t>
+  </si>
+  <si>
+    <t>00105</t>
+  </si>
+  <si>
+    <t>Ballard High School</t>
+  </si>
+  <si>
+    <t>190420000105</t>
+  </si>
+  <si>
+    <t>00106</t>
+  </si>
+  <si>
+    <t>Ballard Middle School</t>
+  </si>
+  <si>
+    <t>190420000106</t>
+  </si>
+  <si>
+    <t>0415</t>
+  </si>
+  <si>
+    <t>00109</t>
+  </si>
+  <si>
+    <t>Ballard East Elementary</t>
+  </si>
+  <si>
+    <t>190420000109</t>
+  </si>
+  <si>
+    <t>0425</t>
+  </si>
+  <si>
+    <t>00108</t>
+  </si>
+  <si>
+    <t>Ballard West Elementary</t>
+  </si>
+  <si>
+    <t>190420000108</t>
+  </si>
+  <si>
+    <t>0513</t>
+  </si>
+  <si>
+    <t>1904380</t>
+  </si>
+  <si>
+    <t>00114</t>
+  </si>
+  <si>
+    <t>Baxter High School</t>
+  </si>
+  <si>
+    <t>190438000114</t>
+  </si>
+  <si>
+    <t>00113</t>
+  </si>
+  <si>
+    <t>Baxter Elementary School</t>
+  </si>
+  <si>
+    <t>190438000113</t>
+  </si>
+  <si>
+    <t>0540</t>
+  </si>
+  <si>
+    <t>1904440</t>
+  </si>
+  <si>
+    <t>00118</t>
+  </si>
+  <si>
+    <t>BCLUW High School</t>
+  </si>
+  <si>
+    <t>190444000118</t>
+  </si>
+  <si>
+    <t>00087</t>
+  </si>
+  <si>
+    <t>BCLUW Middle School</t>
+  </si>
+  <si>
+    <t>190444000087</t>
+  </si>
+  <si>
+    <t>0407</t>
+  </si>
+  <si>
+    <t>00119</t>
+  </si>
+  <si>
+    <t>BCLUW Elementary School</t>
+  </si>
+  <si>
+    <t>190444000119</t>
+  </si>
+  <si>
+    <t>0549</t>
+  </si>
+  <si>
+    <t>1904560</t>
+  </si>
+  <si>
+    <t>00120</t>
+  </si>
+  <si>
+    <t>Bedford High School</t>
+  </si>
+  <si>
+    <t>190456000120</t>
+  </si>
+  <si>
+    <t>02350</t>
+  </si>
+  <si>
+    <t>Bulldog Online Academy</t>
+  </si>
+  <si>
+    <t>190456002350</t>
+  </si>
+  <si>
+    <t>00122</t>
+  </si>
+  <si>
+    <t>Bedford Elementary School</t>
+  </si>
+  <si>
+    <t>190456000122</t>
+  </si>
+  <si>
+    <t>0576</t>
+  </si>
+  <si>
+    <t>1904620</t>
+  </si>
+  <si>
+    <t>00124</t>
+  </si>
+  <si>
+    <t>Belle Plaine Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>190462000124</t>
+  </si>
+  <si>
+    <t>00127</t>
+  </si>
+  <si>
+    <t>Longfellow Elementary School</t>
+  </si>
+  <si>
+    <t>190462000127</t>
+  </si>
+  <si>
+    <t>0585</t>
+  </si>
+  <si>
+    <t>1904650</t>
+  </si>
+  <si>
+    <t>00129</t>
+  </si>
+  <si>
+    <t>Bellevue High School</t>
+  </si>
+  <si>
+    <t>190465000129</t>
+  </si>
+  <si>
+    <t>00128</t>
+  </si>
+  <si>
+    <t>Bellevue Elementary School</t>
+  </si>
+  <si>
+    <t>190465000128</t>
+  </si>
+  <si>
+    <t>0594</t>
+  </si>
+  <si>
+    <t>1904680</t>
+  </si>
+  <si>
+    <t>00130</t>
+  </si>
+  <si>
+    <t>Belmond-Klemme Community Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>190468000130</t>
+  </si>
+  <si>
+    <t>01436</t>
+  </si>
+  <si>
+    <t>Belmond-Klemme Alternative School</t>
+  </si>
+  <si>
+    <t>190468001436</t>
+  </si>
+  <si>
+    <t>02090</t>
+  </si>
+  <si>
+    <t>Richard O. Jacobson Elementary School</t>
+  </si>
+  <si>
+    <t>190468002090</t>
+  </si>
+  <si>
+    <t>0603</t>
+  </si>
+  <si>
+    <t>1904740</t>
+  </si>
+  <si>
+    <t>00134</t>
+  </si>
+  <si>
+    <t>Bennett Elementary School</t>
+  </si>
+  <si>
+    <t>190474000134</t>
+  </si>
+  <si>
+    <t>0609</t>
+  </si>
+  <si>
+    <t>1904830</t>
+  </si>
+  <si>
+    <t>00137</t>
+  </si>
+  <si>
+    <t>Benton Community Senior High School</t>
+  </si>
+  <si>
+    <t>190483000137</t>
+  </si>
+  <si>
+    <t>01987</t>
+  </si>
+  <si>
+    <t>Benton Community Middle School</t>
+  </si>
+  <si>
+    <t>190483001987</t>
+  </si>
+  <si>
+    <t>00136</t>
+  </si>
+  <si>
+    <t>Atkins Elementary School</t>
+  </si>
+  <si>
+    <t>190483000136</t>
+  </si>
+  <si>
+    <t>02227</t>
+  </si>
+  <si>
+    <t>Keystone Elementary School</t>
+  </si>
+  <si>
+    <t>190483002227</t>
+  </si>
+  <si>
+    <t>02230</t>
+  </si>
+  <si>
+    <t>Norway Elementary School</t>
+  </si>
+  <si>
+    <t>190483002230</t>
+  </si>
+  <si>
+    <t>0621</t>
+  </si>
+  <si>
+    <t>1904860</t>
+  </si>
+  <si>
+    <t>00142</t>
+  </si>
+  <si>
+    <t>Bettendorf High School</t>
+  </si>
+  <si>
+    <t>190486000142</t>
+  </si>
+  <si>
+    <t>00143</t>
+  </si>
+  <si>
+    <t>Bettendorf Middle School</t>
+  </si>
+  <si>
+    <t>190486000143</t>
+  </si>
+  <si>
+    <t>00144</t>
+  </si>
+  <si>
+    <t>Grant Wood Elementary School</t>
+  </si>
+  <si>
+    <t>190486000144</t>
+  </si>
+  <si>
+    <t>00145</t>
+  </si>
+  <si>
+    <t>Herbert Hoover Elementary School</t>
+  </si>
+  <si>
+    <t>190486000145</t>
+  </si>
+  <si>
+    <t>00146</t>
+  </si>
+  <si>
+    <t>Paul Norton Elementary School</t>
+  </si>
+  <si>
+    <t>190486000146</t>
+  </si>
+  <si>
+    <t>00149</t>
+  </si>
+  <si>
+    <t>Mark Twain Elementary School</t>
+  </si>
+  <si>
+    <t>190486000149</t>
+  </si>
+  <si>
+    <t>00150</t>
+  </si>
+  <si>
+    <t>Neil Armstrong Elementary School</t>
+  </si>
+  <si>
+    <t>190486000150</t>
+  </si>
+  <si>
+    <t>0657</t>
+  </si>
+  <si>
+    <t>1904950</t>
+  </si>
+  <si>
+    <t>00668</t>
+  </si>
+  <si>
+    <t>Eddyville-Blakesburg-Fremont Jr/Sr High</t>
+  </si>
+  <si>
+    <t>190495000668</t>
+  </si>
+  <si>
+    <t>00667</t>
+  </si>
+  <si>
+    <t>Eddyville Elementary</t>
+  </si>
+  <si>
+    <t>190495000667</t>
+  </si>
+  <si>
+    <t>00151</t>
+  </si>
+  <si>
+    <t>Blakesburg Elementary</t>
+  </si>
+  <si>
+    <t>190495000151</t>
+  </si>
+  <si>
+    <t>00743</t>
+  </si>
+  <si>
+    <t>Fremont Elementary</t>
+  </si>
+  <si>
+    <t>190495000743</t>
+  </si>
+  <si>
+    <t>0720</t>
+  </si>
+  <si>
+    <t>1905070</t>
+  </si>
+  <si>
+    <t>00154</t>
+  </si>
+  <si>
+    <t>Bondurant-Farrar High School</t>
+  </si>
+  <si>
+    <t>190507000154</t>
+  </si>
+  <si>
+    <t>02125</t>
+  </si>
+  <si>
+    <t>Bondurant - Farrar Intermediate School</t>
+  </si>
+  <si>
+    <t>190507002125</t>
+  </si>
+  <si>
+    <t>02313</t>
+  </si>
+  <si>
+    <t>Bondurant-Farrar Junior High</t>
+  </si>
+  <si>
+    <t>190507002313</t>
+  </si>
+  <si>
+    <t>00153</t>
+  </si>
+  <si>
+    <t>Anderson Elementary School</t>
+  </si>
+  <si>
+    <t>190507000153</t>
+  </si>
+  <si>
+    <t>02209</t>
+  </si>
+  <si>
+    <t>Morris Elementary</t>
+  </si>
+  <si>
+    <t>190507002209</t>
   </si>
   <si>
     <t>0729</t>
   </si>
   <si>
-    <t/>
-[...8 lines deleted...]
-    <t>0454</t>
+    <t>1905130</t>
+  </si>
+  <si>
+    <t>00156</t>
+  </si>
+  <si>
+    <t>Boone High School</t>
+  </si>
+  <si>
+    <t>190513000156</t>
+  </si>
+  <si>
+    <t>00157</t>
+  </si>
+  <si>
+    <t>Boone Middle School</t>
+  </si>
+  <si>
+    <t>190513000157</t>
+  </si>
+  <si>
+    <t>00159</t>
+  </si>
+  <si>
+    <t>Franklin Elementary School</t>
+  </si>
+  <si>
+    <t>190513000159</t>
+  </si>
+  <si>
+    <t>0431</t>
+  </si>
+  <si>
+    <t>02317</t>
+  </si>
+  <si>
+    <t>Ledges Elementary School</t>
+  </si>
+  <si>
+    <t>190513002317</t>
+  </si>
+  <si>
+    <t>0747</t>
+  </si>
+  <si>
+    <t>1905190</t>
+  </si>
+  <si>
+    <t>00167</t>
+  </si>
+  <si>
+    <t>Boyden-Hull High School</t>
+  </si>
+  <si>
+    <t>190519000167</t>
+  </si>
+  <si>
+    <t>00166</t>
+  </si>
+  <si>
+    <t>Boyden-Hull Elementary School</t>
+  </si>
+  <si>
+    <t>190519000166</t>
+  </si>
+  <si>
+    <t>0819</t>
+  </si>
+  <si>
+    <t>1905430</t>
+  </si>
+  <si>
+    <t>00172</t>
+  </si>
+  <si>
+    <t>West Hancock High School</t>
+  </si>
+  <si>
+    <t>190543000172</t>
+  </si>
+  <si>
+    <t>00928</t>
+  </si>
+  <si>
+    <t>West Hancock Middle School</t>
+  </si>
+  <si>
+    <t>190543000928</t>
+  </si>
+  <si>
+    <t>00171</t>
+  </si>
+  <si>
+    <t>West Hancock Elementary School</t>
+  </si>
+  <si>
+    <t>190543000171</t>
+  </si>
+  <si>
+    <t>0846</t>
+  </si>
+  <si>
+    <t>1905490</t>
+  </si>
+  <si>
+    <t>00174</t>
+  </si>
+  <si>
+    <t>Brooklyn-Guernsey-Malcom Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>190549000174</t>
+  </si>
+  <si>
+    <t>00173</t>
+  </si>
+  <si>
+    <t>Brooklyn-Guernsey-Malcom Elementary School</t>
+  </si>
+  <si>
+    <t>190549000173</t>
+  </si>
+  <si>
+    <t>0873</t>
+  </si>
+  <si>
+    <t>1905750</t>
+  </si>
+  <si>
+    <t>00177</t>
+  </si>
+  <si>
+    <t>North Iowa High School</t>
+  </si>
+  <si>
+    <t>190575000177</t>
+  </si>
+  <si>
+    <t>01620</t>
+  </si>
+  <si>
+    <t>North Iowa Middle School</t>
+  </si>
+  <si>
+    <t>190575001620</t>
+  </si>
+  <si>
+    <t>00176</t>
+  </si>
+  <si>
+    <t>North Iowa Elementary Buffalo Center</t>
+  </si>
+  <si>
+    <t>190575000176</t>
+  </si>
+  <si>
+    <t>0882</t>
+  </si>
+  <si>
+    <t>1905790</t>
+  </si>
+  <si>
+    <t>00181</t>
+  </si>
+  <si>
+    <t>Burlington Community High School</t>
+  </si>
+  <si>
+    <t>190579000181</t>
+  </si>
+  <si>
+    <t>0208</t>
+  </si>
+  <si>
+    <t>00186</t>
+  </si>
+  <si>
+    <t>Edward Stone Middle School</t>
+  </si>
+  <si>
+    <t>190579000186</t>
+  </si>
+  <si>
+    <t>00191</t>
+  </si>
+  <si>
+    <t>Aldo Leopold Intermediate School</t>
+  </si>
+  <si>
+    <t>190579000191</t>
+  </si>
+  <si>
+    <t>00180</t>
+  </si>
+  <si>
+    <t>Black Hawk Elementary School</t>
+  </si>
+  <si>
+    <t>190579000180</t>
+  </si>
+  <si>
+    <t>02271</t>
+  </si>
+  <si>
+    <t>Corse Early Childhood Center</t>
+  </si>
+  <si>
+    <t>190579002271</t>
+  </si>
+  <si>
+    <t>00187</t>
+  </si>
+  <si>
+    <t>James Wilson Grimes School</t>
+  </si>
+  <si>
+    <t>190579000187</t>
+  </si>
+  <si>
+    <t>00190</t>
+  </si>
+  <si>
+    <t>North Hill Elementary School</t>
+  </si>
+  <si>
+    <t>190579000190</t>
+  </si>
+  <si>
+    <t>0490</t>
+  </si>
+  <si>
+    <t>00194</t>
+  </si>
+  <si>
+    <t>Sunnyside Elementary School</t>
+  </si>
+  <si>
+    <t>190579000194</t>
   </si>
   <si>
     <t>0914</t>
   </si>
   <si>
-    <t>0172</t>
-[...2 lines deleted...]
-    <t>0418</t>
+    <t>1905940</t>
+  </si>
+  <si>
+    <t>00070</t>
+  </si>
+  <si>
+    <t>CAM  Jr./Sr. High School</t>
+  </si>
+  <si>
+    <t>190594000070</t>
+  </si>
+  <si>
+    <t>0136</t>
+  </si>
+  <si>
+    <t>02169</t>
+  </si>
+  <si>
+    <t>Iowa Connections Academy High School</t>
+  </si>
+  <si>
+    <t>190594002169</t>
+  </si>
+  <si>
+    <t>0236</t>
+  </si>
+  <si>
+    <t>02176</t>
+  </si>
+  <si>
+    <t>Iowa Connections Academy Middle School</t>
+  </si>
+  <si>
+    <t>190594002176</t>
+  </si>
+  <si>
+    <t>00199</t>
+  </si>
+  <si>
+    <t>CAM Elementary School</t>
+  </si>
+  <si>
+    <t>190594000199</t>
+  </si>
+  <si>
+    <t>02180</t>
+  </si>
+  <si>
+    <t>Iowa Connections Academy Elementary</t>
+  </si>
+  <si>
+    <t>190594002180</t>
+  </si>
+  <si>
+    <t>0916</t>
+  </si>
+  <si>
+    <t>1905970</t>
+  </si>
+  <si>
+    <t>00203</t>
+  </si>
+  <si>
+    <t>CAL Elementary School</t>
+  </si>
+  <si>
+    <t>190597000203</t>
+  </si>
+  <si>
+    <t>0918</t>
+  </si>
+  <si>
+    <t>1906000</t>
+  </si>
+  <si>
+    <t>02042</t>
+  </si>
+  <si>
+    <t>Calamus-Wheatland Secondary Attendance Center</t>
+  </si>
+  <si>
+    <t>190600002042</t>
+  </si>
+  <si>
+    <t>00204</t>
+  </si>
+  <si>
+    <t>Calamus-Wheatland Elementary Attendance Center</t>
+  </si>
+  <si>
+    <t>190600000204</t>
+  </si>
+  <si>
+    <t>0936</t>
+  </si>
+  <si>
+    <t>1906060</t>
+  </si>
+  <si>
+    <t>00206</t>
+  </si>
+  <si>
+    <t>Camanche High School</t>
+  </si>
+  <si>
+    <t>190606000206</t>
+  </si>
+  <si>
+    <t>00207</t>
+  </si>
+  <si>
+    <t>Camanche Middle School</t>
+  </si>
+  <si>
+    <t>190606000207</t>
+  </si>
+  <si>
+    <t>00209</t>
+  </si>
+  <si>
+    <t>Camanche Elementary</t>
+  </si>
+  <si>
+    <t>190606000209</t>
+  </si>
+  <si>
+    <t>0977</t>
+  </si>
+  <si>
+    <t>1906240</t>
+  </si>
+  <si>
+    <t>00211</t>
+  </si>
+  <si>
+    <t>Cardinal High School</t>
+  </si>
+  <si>
+    <t>190624000211</t>
+  </si>
+  <si>
+    <t>0301</t>
+  </si>
+  <si>
+    <t>02246</t>
+  </si>
+  <si>
+    <t>Cardinal Junior High</t>
+  </si>
+  <si>
+    <t>190624002246</t>
+  </si>
+  <si>
+    <t>01975</t>
+  </si>
+  <si>
+    <t>Cardinal Elementary</t>
+  </si>
+  <si>
+    <t>190624001975</t>
+  </si>
+  <si>
+    <t>0981</t>
+  </si>
+  <si>
+    <t>1906270</t>
+  </si>
+  <si>
+    <t>00215</t>
+  </si>
+  <si>
+    <t>Carlisle High School</t>
+  </si>
+  <si>
+    <t>190627000215</t>
+  </si>
+  <si>
+    <t>01561</t>
+  </si>
+  <si>
+    <t>Carlisle Middle School</t>
+  </si>
+  <si>
+    <t>190627001561</t>
+  </si>
+  <si>
+    <t>00214</t>
+  </si>
+  <si>
+    <t>Carlisle Elementary School</t>
+  </si>
+  <si>
+    <t>190627000214</t>
+  </si>
+  <si>
+    <t>00216</t>
+  </si>
+  <si>
+    <t>Hartford Upper Elementary</t>
+  </si>
+  <si>
+    <t>190627000216</t>
+  </si>
+  <si>
+    <t>0999</t>
+  </si>
+  <si>
+    <t>1906330</t>
+  </si>
+  <si>
+    <t>00218</t>
+  </si>
+  <si>
+    <t>Carroll High School</t>
+  </si>
+  <si>
+    <t>190633000218</t>
+  </si>
+  <si>
+    <t>00217</t>
+  </si>
+  <si>
+    <t>Fairview Elementary School</t>
+  </si>
+  <si>
+    <t>190633000217</t>
+  </si>
+  <si>
+    <t>01989</t>
+  </si>
+  <si>
+    <t>Carroll Middle School</t>
+  </si>
+  <si>
+    <t>190633001989</t>
+  </si>
+  <si>
+    <t>00522</t>
+  </si>
+  <si>
+    <t>Adams Elementary School</t>
+  </si>
+  <si>
+    <t>190633000522</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>0189</t>
+    <t>1906510</t>
+  </si>
+  <si>
+    <t>00221</t>
+  </si>
+  <si>
+    <t>Cedar Falls High School</t>
+  </si>
+  <si>
+    <t>190651000221</t>
+  </si>
+  <si>
+    <t>0205</t>
+  </si>
+  <si>
+    <t>00224</t>
+  </si>
+  <si>
+    <t>Holmes Junior High School</t>
+  </si>
+  <si>
+    <t>190651000224</t>
+  </si>
+  <si>
+    <t>00229</t>
+  </si>
+  <si>
+    <t>Peet Junior High School</t>
+  </si>
+  <si>
+    <t>190651000229</t>
+  </si>
+  <si>
+    <t>00222</t>
+  </si>
+  <si>
+    <t>Cedar Heights Elementary School</t>
+  </si>
+  <si>
+    <t>190651000222</t>
+  </si>
+  <si>
+    <t>00223</t>
+  </si>
+  <si>
+    <t>Helen A Hansen Elementary School</t>
+  </si>
+  <si>
+    <t>190651000223</t>
+  </si>
+  <si>
+    <t>00226</t>
+  </si>
+  <si>
+    <t>Lincoln Elementary School</t>
+  </si>
+  <si>
+    <t>190651000226</t>
+  </si>
+  <si>
+    <t>02256</t>
+  </si>
+  <si>
+    <t>Bess Streeter Aldrich Elementary</t>
+  </si>
+  <si>
+    <t>190651002256</t>
+  </si>
+  <si>
+    <t>00227</t>
+  </si>
+  <si>
+    <t>North Cedar Elementary School</t>
+  </si>
+  <si>
+    <t>190651000227</t>
+  </si>
+  <si>
+    <t>00228</t>
+  </si>
+  <si>
+    <t>Orchard Hill Elementary School</t>
+  </si>
+  <si>
+    <t>190651000228</t>
+  </si>
+  <si>
+    <t>00230</t>
+  </si>
+  <si>
+    <t>Southdale Elementary School</t>
+  </si>
+  <si>
+    <t>190651000230</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>1906540</t>
+  </si>
+  <si>
+    <t>00263</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson High School</t>
+  </si>
+  <si>
+    <t>190654000263</t>
+  </si>
+  <si>
+    <t>0114</t>
+  </si>
+  <si>
+    <t>00250</t>
+  </si>
+  <si>
+    <t>John F Kennedy High School</t>
+  </si>
+  <si>
+    <t>190654000250</t>
+  </si>
+  <si>
+    <t>00241</t>
+  </si>
+  <si>
+    <t>George Washington High School</t>
+  </si>
+  <si>
+    <t>190654000241</t>
+  </si>
+  <si>
+    <t>0127</t>
+  </si>
+  <si>
+    <t>00259</t>
+  </si>
+  <si>
+    <t>Metro High School</t>
+  </si>
+  <si>
+    <t>190654000259</t>
+  </si>
+  <si>
+    <t>0142</t>
+  </si>
+  <si>
+    <t>02318</t>
+  </si>
+  <si>
+    <t>City View High</t>
+  </si>
+  <si>
+    <t>190654002318</t>
+  </si>
+  <si>
+    <t>00239</t>
+  </si>
+  <si>
+    <t>Franklin Middle School</t>
+  </si>
+  <si>
+    <t>190654000239</t>
+  </si>
+  <si>
+    <t>0214</t>
+  </si>
+  <si>
+    <t>00244</t>
+  </si>
+  <si>
+    <t>Harding Middle School</t>
+  </si>
+  <si>
+    <t>190654000244</t>
+  </si>
+  <si>
+    <t>00254</t>
+  </si>
+  <si>
+    <t>McKinley STEAM Academy</t>
+  </si>
+  <si>
+    <t>190654000254</t>
+  </si>
+  <si>
+    <t>00258</t>
+  </si>
+  <si>
+    <t>Roosevelt Creative Corridor Business Academy</t>
+  </si>
+  <si>
+    <t>190654000258</t>
+  </si>
+  <si>
+    <t>0232</t>
+  </si>
+  <si>
+    <t>00261</t>
+  </si>
+  <si>
+    <t>Taft Middle School</t>
+  </si>
+  <si>
+    <t>190654000261</t>
+  </si>
+  <si>
+    <t>00267</t>
+  </si>
+  <si>
+    <t>Wilson Middle School</t>
+  </si>
+  <si>
+    <t>190654000267</t>
+  </si>
+  <si>
+    <t>00234</t>
+  </si>
+  <si>
+    <t>Cleveland Elementary School</t>
+  </si>
+  <si>
+    <t>190654000234</t>
+  </si>
+  <si>
+    <t>0433</t>
+  </si>
+  <si>
+    <t>00235</t>
+  </si>
+  <si>
+    <t>West Willow Elementary School</t>
+  </si>
+  <si>
+    <t>190654000235</t>
+  </si>
+  <si>
+    <t>0439</t>
+  </si>
+  <si>
+    <t>02330</t>
+  </si>
+  <si>
+    <t>Trailside Elementary School</t>
+  </si>
+  <si>
+    <t>190654002330</t>
+  </si>
+  <si>
+    <t>00237</t>
+  </si>
+  <si>
+    <t>Erskine Elementary School</t>
+  </si>
+  <si>
+    <t>190654000237</t>
+  </si>
+  <si>
+    <t>0451</t>
+  </si>
+  <si>
+    <t>02311</t>
+  </si>
+  <si>
+    <t>Truman Early Learning Center</t>
+  </si>
+  <si>
+    <t>190654002311</t>
+  </si>
+  <si>
+    <t>00243</t>
+  </si>
+  <si>
+    <t>190654000243</t>
+  </si>
+  <si>
+    <t>00245</t>
+  </si>
+  <si>
+    <t>Harrison Elementary School</t>
+  </si>
+  <si>
+    <t>190654000245</t>
+  </si>
+  <si>
+    <t>0502</t>
+  </si>
+  <si>
+    <t>00247</t>
+  </si>
+  <si>
+    <t>Hiawatha Elementary School</t>
+  </si>
+  <si>
+    <t>190654000247</t>
+  </si>
+  <si>
+    <t>0505</t>
+  </si>
+  <si>
+    <t>00248</t>
+  </si>
+  <si>
+    <t>Hoover Elementary School</t>
+  </si>
+  <si>
+    <t>190654000248</t>
+  </si>
+  <si>
+    <t>0517</t>
+  </si>
+  <si>
+    <t>00251</t>
+  </si>
+  <si>
+    <t>Johnson STEAM Academy School</t>
+  </si>
+  <si>
+    <t>190654000251</t>
+  </si>
+  <si>
+    <t>0526</t>
+  </si>
+  <si>
+    <t>00252</t>
+  </si>
+  <si>
+    <t>Kenwood Leadership Academy School</t>
+  </si>
+  <si>
+    <t>190654000252</t>
+  </si>
+  <si>
+    <t>0531</t>
+  </si>
+  <si>
+    <t>02351</t>
+  </si>
+  <si>
+    <t>Harrison at Madison Elementary</t>
+  </si>
+  <si>
+    <t>190654002351</t>
+  </si>
+  <si>
+    <t>0544</t>
+  </si>
+  <si>
+    <t>00253</t>
+  </si>
+  <si>
+    <t>Madison Elementary School</t>
+  </si>
+  <si>
+    <t>190654000253</t>
+  </si>
+  <si>
+    <t>0558</t>
+  </si>
+  <si>
+    <t>00255</t>
+  </si>
+  <si>
+    <t>Nixon Elementary School</t>
+  </si>
+  <si>
+    <t>190654000255</t>
+  </si>
+  <si>
+    <t>0569</t>
+  </si>
+  <si>
+    <t>00256</t>
+  </si>
+  <si>
+    <t>Pierce Elementary School</t>
+  </si>
+  <si>
+    <t>190654000256</t>
+  </si>
+  <si>
+    <t>0580</t>
+  </si>
+  <si>
+    <t>00262</t>
+  </si>
+  <si>
+    <t>Cedar River Academy at Taylor</t>
+  </si>
+  <si>
+    <t>190654000262</t>
+  </si>
+  <si>
+    <t>0608</t>
+  </si>
+  <si>
+    <t>00266</t>
+  </si>
+  <si>
+    <t>Van Buren Elementary School</t>
+  </si>
+  <si>
+    <t>190654000266</t>
+  </si>
+  <si>
+    <t>0610</t>
+  </si>
+  <si>
+    <t>01490</t>
+  </si>
+  <si>
+    <t>Grant Elementary School</t>
+  </si>
+  <si>
+    <t>190654001490</t>
+  </si>
+  <si>
+    <t>0616</t>
+  </si>
+  <si>
+    <t>00268</t>
+  </si>
+  <si>
+    <t>Wright Elementary School</t>
+  </si>
+  <si>
+    <t>190654000268</t>
+  </si>
+  <si>
+    <t>0627</t>
+  </si>
+  <si>
+    <t>00213</t>
+  </si>
+  <si>
+    <t>Maple Grove Elementary</t>
+  </si>
+  <si>
+    <t>190654000213</t>
+  </si>
+  <si>
+    <t>0636</t>
+  </si>
+  <si>
+    <t>00731</t>
+  </si>
+  <si>
+    <t>Viola Gibson Elementary  School</t>
+  </si>
+  <si>
+    <t>190654000731</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>1906660</t>
+  </si>
+  <si>
+    <t>00272</t>
+  </si>
+  <si>
+    <t>Center Point-Urbana High School</t>
+  </si>
+  <si>
+    <t>190666000272</t>
+  </si>
+  <si>
+    <t>02041</t>
+  </si>
+  <si>
+    <t>Center Point-Urbana Middle School</t>
+  </si>
+  <si>
+    <t>190666002041</t>
+  </si>
+  <si>
+    <t>00273</t>
+  </si>
+  <si>
+    <t>Center Point-Urbana Primary School</t>
+  </si>
+  <si>
+    <t>190666000273</t>
+  </si>
+  <si>
+    <t>02150</t>
+  </si>
+  <si>
+    <t>Center Point-Urbana Intermediate School</t>
+  </si>
+  <si>
+    <t>190666002150</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>1906750</t>
+  </si>
+  <si>
+    <t>00275</t>
+  </si>
+  <si>
+    <t>Centerville High School</t>
+  </si>
+  <si>
+    <t>190675000275</t>
+  </si>
+  <si>
+    <t>00279</t>
+  </si>
+  <si>
+    <t>Howar Middle School</t>
+  </si>
+  <si>
+    <t>190675000279</t>
+  </si>
+  <si>
+    <t>02096</t>
+  </si>
+  <si>
+    <t>Centerville Community Preschool</t>
+  </si>
+  <si>
+    <t>190675002096</t>
+  </si>
+  <si>
+    <t>00280</t>
+  </si>
+  <si>
+    <t>Lakeview Elementary</t>
+  </si>
+  <si>
+    <t>190675000280</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>1906930</t>
+  </si>
+  <si>
+    <t>00302</t>
+  </si>
+  <si>
+    <t>Central Lee High School</t>
+  </si>
+  <si>
+    <t>190693000302</t>
+  </si>
+  <si>
+    <t>00303</t>
+  </si>
+  <si>
+    <t>Central Lee Middle  School</t>
+  </si>
+  <si>
+    <t>190693000303</t>
+  </si>
+  <si>
+    <t>00305</t>
+  </si>
+  <si>
+    <t>Central Lee Elementary School</t>
+  </si>
+  <si>
+    <t>190693000305</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>0427</t>
+    <t>1906840</t>
+  </si>
+  <si>
+    <t>00292</t>
+  </si>
+  <si>
+    <t>Central Middle School/High School</t>
+  </si>
+  <si>
+    <t>190684000292</t>
+  </si>
+  <si>
+    <t>00293</t>
+  </si>
+  <si>
+    <t>Central Elementary</t>
+  </si>
+  <si>
+    <t>190684000293</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>1906810</t>
+  </si>
+  <si>
+    <t>00286</t>
+  </si>
+  <si>
+    <t>Central DeWitt  High School</t>
+  </si>
+  <si>
+    <t>190681000286</t>
+  </si>
+  <si>
+    <t>00287</t>
+  </si>
+  <si>
+    <t>Central DeWitt Middle School</t>
+  </si>
+  <si>
+    <t>190681000287</t>
+  </si>
+  <si>
+    <t>02144</t>
+  </si>
+  <si>
+    <t>Central DeWitt Intermediate School</t>
+  </si>
+  <si>
+    <t>190681002144</t>
+  </si>
+  <si>
+    <t>00288</t>
+  </si>
+  <si>
+    <t>Ekstrand Elementary School</t>
+  </si>
+  <si>
+    <t>190681000288</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>1906780</t>
+  </si>
+  <si>
+    <t>00285</t>
+  </si>
+  <si>
+    <t>Central City High School</t>
+  </si>
+  <si>
+    <t>190678000285</t>
+  </si>
+  <si>
+    <t>00284</t>
+  </si>
+  <si>
+    <t>Central City Elementary School</t>
+  </si>
+  <si>
+    <t>190678000284</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>1906900</t>
+  </si>
+  <si>
+    <t>00297</t>
+  </si>
+  <si>
+    <t>Central Decatur MS/HS High School</t>
+  </si>
+  <si>
+    <t>190690000297</t>
+  </si>
+  <si>
+    <t>00816</t>
+  </si>
+  <si>
+    <t>North Elementary School</t>
+  </si>
+  <si>
+    <t>190690000816</t>
+  </si>
+  <si>
+    <t>00300</t>
+  </si>
+  <si>
+    <t>South Elementary School</t>
+  </si>
+  <si>
+    <t>190690000300</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>1906960</t>
+  </si>
+  <si>
+    <t>00308</t>
+  </si>
+  <si>
+    <t>Central Lyon Secondary School</t>
+  </si>
+  <si>
+    <t>190696000308</t>
+  </si>
+  <si>
+    <t>00306</t>
+  </si>
+  <si>
+    <t>Central Lyon Elementary School</t>
+  </si>
+  <si>
+    <t>190696000306</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>1907050</t>
+  </si>
+  <si>
+    <t>00313</t>
+  </si>
+  <si>
+    <t>Chariton High School</t>
+  </si>
+  <si>
+    <t>190705000313</t>
+  </si>
+  <si>
+    <t>00314</t>
+  </si>
+  <si>
+    <t>Chariton Middle School</t>
+  </si>
+  <si>
+    <t>190705000314</t>
+  </si>
+  <si>
+    <t>00315</t>
+  </si>
+  <si>
+    <t>Columbus Elementary School</t>
+  </si>
+  <si>
+    <t>190705000315</t>
+  </si>
+  <si>
+    <t>00317</t>
+  </si>
+  <si>
+    <t>Van Allen Elementary School</t>
+  </si>
+  <si>
+    <t>190705000317</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>1907080</t>
+  </si>
+  <si>
+    <t>00319</t>
+  </si>
+  <si>
+    <t>Charles City High School</t>
+  </si>
+  <si>
+    <t>190708000319</t>
+  </si>
+  <si>
+    <t>00320</t>
+  </si>
+  <si>
+    <t>Charles City Middle School</t>
+  </si>
+  <si>
+    <t>190708000320</t>
+  </si>
+  <si>
+    <t>00323</t>
+  </si>
+  <si>
+    <t>190708000323</t>
+  </si>
+  <si>
+    <t>0455</t>
+  </si>
+  <si>
+    <t>02221</t>
+  </si>
+  <si>
+    <t>190708002221</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>1907110</t>
+  </si>
+  <si>
+    <t>00328</t>
+  </si>
+  <si>
+    <t>Charter Oak-Ute Junior High School</t>
+  </si>
+  <si>
+    <t>190711000328</t>
+  </si>
+  <si>
+    <t>00327</t>
+  </si>
+  <si>
+    <t>Charter Oak-Ute Elementary School</t>
+  </si>
+  <si>
+    <t>190711000327</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>1907170</t>
+  </si>
+  <si>
+    <t>00333</t>
+  </si>
+  <si>
+    <t>Washington High School</t>
+  </si>
+  <si>
+    <t>190717000333</t>
+  </si>
+  <si>
+    <t>00335</t>
+  </si>
+  <si>
+    <t>Cherokee Middle School</t>
+  </si>
+  <si>
+    <t>190717000335</t>
+  </si>
+  <si>
+    <t>00332</t>
+  </si>
+  <si>
+    <t>Cherokee Elementary School</t>
+  </si>
+  <si>
+    <t>190717000332</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>1907350</t>
+  </si>
+  <si>
+    <t>00340</t>
+  </si>
+  <si>
+    <t>Clarinda High School</t>
+  </si>
+  <si>
+    <t>190735000340</t>
+  </si>
+  <si>
+    <t>02352</t>
+  </si>
+  <si>
+    <t>Clarinda Flight Program</t>
+  </si>
+  <si>
+    <t>190735002352</t>
+  </si>
+  <si>
+    <t>00342</t>
+  </si>
+  <si>
+    <t>Garfield Elementary  School</t>
+  </si>
+  <si>
+    <t>190735000342</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>1907380</t>
+  </si>
+  <si>
+    <t>00347</t>
+  </si>
+  <si>
+    <t>Clarion-Goldfield-Dows High School</t>
+  </si>
+  <si>
+    <t>190738000347</t>
+  </si>
+  <si>
+    <t>00348</t>
+  </si>
+  <si>
+    <t>Clarion-Goldfield-Dows Middle School</t>
+  </si>
+  <si>
+    <t>190738000348</t>
+  </si>
+  <si>
+    <t>00346</t>
+  </si>
+  <si>
+    <t>Clarion-Goldfield-Dows Elementary School</t>
+  </si>
+  <si>
+    <t>190738000346</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>1907410</t>
+  </si>
+  <si>
+    <t>00349</t>
+  </si>
+  <si>
+    <t>Clarke Community High School</t>
+  </si>
+  <si>
+    <t>190741000349</t>
+  </si>
+  <si>
+    <t>00350</t>
+  </si>
+  <si>
+    <t>Clarke Community Middle School</t>
+  </si>
+  <si>
+    <t>190741000350</t>
+  </si>
+  <si>
+    <t>00351</t>
+  </si>
+  <si>
+    <t>Clarke Community Elementary School</t>
+  </si>
+  <si>
+    <t>190741000351</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>1907440</t>
+  </si>
+  <si>
+    <t>00355</t>
+  </si>
+  <si>
+    <t>Clarksville High School</t>
+  </si>
+  <si>
+    <t>190744000355</t>
+  </si>
+  <si>
+    <t>00354</t>
+  </si>
+  <si>
+    <t>Clarksville Elementary School</t>
+  </si>
+  <si>
+    <t>190744000354</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>1907470</t>
+  </si>
+  <si>
+    <t>02027</t>
+  </si>
+  <si>
+    <t>Clay Central-Everly Elementary</t>
+  </si>
+  <si>
+    <t>190747002027</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>1907590</t>
+  </si>
+  <si>
+    <t>00361</t>
+  </si>
+  <si>
+    <t>Clear Creek Amana High School</t>
+  </si>
+  <si>
+    <t>190759000361</t>
+  </si>
+  <si>
+    <t>01903</t>
+  </si>
+  <si>
+    <t>Clear Creek Amana Middle School</t>
+  </si>
+  <si>
+    <t>190759001903</t>
+  </si>
+  <si>
+    <t>00048</t>
+  </si>
+  <si>
+    <t>Amana Elementary School</t>
+  </si>
+  <si>
+    <t>190759000048</t>
+  </si>
+  <si>
+    <t>00359</t>
+  </si>
+  <si>
+    <t>Clear Creek Elementary School</t>
+  </si>
+  <si>
+    <t>190759000359</t>
+  </si>
+  <si>
+    <t>02265</t>
+  </si>
+  <si>
+    <t>East Ridge Elementary</t>
+  </si>
+  <si>
+    <t>190759002265</t>
+  </si>
+  <si>
+    <t>02103</t>
+  </si>
+  <si>
+    <t>North Bend Elementary</t>
+  </si>
+  <si>
+    <t>190759002103</t>
+  </si>
+  <si>
+    <t>02229</t>
+  </si>
+  <si>
+    <t>Tiffin Elementary</t>
+  </si>
+  <si>
+    <t>190759002229</t>
+  </si>
+  <si>
+    <t>02331</t>
+  </si>
+  <si>
+    <t>Clipper Early Childhood Academy</t>
+  </si>
+  <si>
+    <t>190759002331</t>
+  </si>
+  <si>
+    <t>02332</t>
+  </si>
+  <si>
+    <t>Oak Hill Elementary</t>
+  </si>
+  <si>
+    <t>190759002332</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>1907620</t>
+  </si>
+  <si>
+    <t>00363</t>
+  </si>
+  <si>
+    <t>Clear Lake High School</t>
+  </si>
+  <si>
+    <t>190762000363</t>
+  </si>
+  <si>
+    <t>00364</t>
+  </si>
+  <si>
+    <t>Clear Lake Middle School</t>
+  </si>
+  <si>
+    <t>190762000364</t>
+  </si>
+  <si>
+    <t>00362</t>
+  </si>
+  <si>
+    <t>190762000362</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>1907710</t>
+  </si>
+  <si>
+    <t>00370</t>
+  </si>
+  <si>
+    <t>Clinton High School</t>
+  </si>
+  <si>
+    <t>190771000370</t>
+  </si>
+  <si>
+    <t>02219</t>
+  </si>
+  <si>
+    <t>Clinton Middle School</t>
+  </si>
+  <si>
+    <t>190771002219</t>
+  </si>
+  <si>
+    <t>00597</t>
+  </si>
+  <si>
+    <t>Bluff Elementary School</t>
+  </si>
+  <si>
+    <t>190771000597</t>
+  </si>
+  <si>
+    <t>00378</t>
+  </si>
+  <si>
+    <t>Jefferson Elementary School</t>
+  </si>
+  <si>
+    <t>190771000378</t>
+  </si>
+  <si>
+    <t>0480</t>
+  </si>
+  <si>
+    <t>01519</t>
+  </si>
+  <si>
+    <t>Eagle Heights Elementary School</t>
+  </si>
+  <si>
+    <t>190771001519</t>
+  </si>
+  <si>
+    <t>0516</t>
+  </si>
+  <si>
+    <t>00384</t>
+  </si>
+  <si>
+    <t>Whittier Elementary School</t>
+  </si>
+  <si>
+    <t>190771000384</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>1900009</t>
+  </si>
+  <si>
+    <t>00386</t>
+  </si>
+  <si>
+    <t>Colfax-Mingo Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>190000900386</t>
+  </si>
+  <si>
+    <t>00385</t>
+  </si>
+  <si>
+    <t>Colfax-Mingo Elementary School</t>
+  </si>
+  <si>
+    <t>190000900385</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>1907860</t>
+  </si>
+  <si>
+    <t>00388</t>
+  </si>
+  <si>
+    <t>Prairie High School</t>
+  </si>
+  <si>
+    <t>190786000388</t>
+  </si>
+  <si>
+    <t>02110</t>
+  </si>
+  <si>
+    <t>Prairie Point</t>
+  </si>
+  <si>
+    <t>190786002110</t>
+  </si>
+  <si>
+    <t>02113</t>
+  </si>
+  <si>
+    <t>Prairie Creek</t>
+  </si>
+  <si>
+    <t>190786002113</t>
+  </si>
+  <si>
+    <t>00389</t>
+  </si>
+  <si>
+    <t>Prairie Crest Elementary</t>
+  </si>
+  <si>
+    <t>190786000389</t>
+  </si>
+  <si>
+    <t>00387</t>
+  </si>
+  <si>
+    <t>Prairie Heights Elementary School</t>
+  </si>
+  <si>
+    <t>190786000387</t>
+  </si>
+  <si>
+    <t>00391</t>
+  </si>
+  <si>
+    <t>Prairie View Elementary School</t>
+  </si>
+  <si>
+    <t>190786000391</t>
+  </si>
+  <si>
+    <t>00761</t>
+  </si>
+  <si>
+    <t>Prairie Ridge Elementary</t>
+  </si>
+  <si>
+    <t>190786000761</t>
+  </si>
+  <si>
+    <t>0442</t>
+  </si>
+  <si>
+    <t>02216</t>
+  </si>
+  <si>
+    <t>Prairie Hill Elementary  School</t>
+  </si>
+  <si>
+    <t>190786002216</t>
+  </si>
+  <si>
+    <t>02263</t>
+  </si>
+  <si>
+    <t>Prairie Early Childhood Center</t>
+  </si>
+  <si>
+    <t>190786002263</t>
+  </si>
+  <si>
+    <t>0951</t>
+  </si>
+  <si>
+    <t>00104</t>
+  </si>
+  <si>
+    <t>Prairie Crossing</t>
+  </si>
+  <si>
+    <t>190786000104</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>1907900</t>
+  </si>
+  <si>
+    <t>01951</t>
+  </si>
+  <si>
+    <t>Collins-Maxwell Middle/High School</t>
+  </si>
+  <si>
+    <t>190790001951</t>
+  </si>
+  <si>
+    <t>01950</t>
+  </si>
+  <si>
+    <t>Collins-Maxwell Elementary School</t>
+  </si>
+  <si>
+    <t>190790001950</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>1907920</t>
+  </si>
+  <si>
+    <t>00395</t>
+  </si>
+  <si>
+    <t>Colo-NESCO  Middle/High School</t>
+  </si>
+  <si>
+    <t>190792000395</t>
+  </si>
+  <si>
+    <t>02204</t>
+  </si>
+  <si>
+    <t>Colo-Nesco Elementary School</t>
+  </si>
+  <si>
+    <t>190792002204</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>1907980</t>
+  </si>
+  <si>
+    <t>00396</t>
+  </si>
+  <si>
+    <t>Columbus Community High School</t>
+  </si>
+  <si>
+    <t>190798000396</t>
+  </si>
+  <si>
+    <t>00398</t>
+  </si>
+  <si>
+    <t>Columbus Community Junior High School</t>
+  </si>
+  <si>
+    <t>190798000398</t>
+  </si>
+  <si>
+    <t>00397</t>
+  </si>
+  <si>
+    <t>Roundy Elementary School</t>
+  </si>
+  <si>
+    <t>190798000397</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>1908070</t>
+  </si>
+  <si>
+    <t>00402</t>
+  </si>
+  <si>
+    <t>Coon Rapids-Bayard 6-12 Attendance Center</t>
+  </si>
+  <si>
+    <t>190807000402</t>
+  </si>
+  <si>
+    <t>00401</t>
+  </si>
+  <si>
+    <t>CR-B Elementary School</t>
+  </si>
+  <si>
+    <t>190807000401</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>1908130</t>
+  </si>
+  <si>
+    <t>00404</t>
+  </si>
+  <si>
+    <t>Southwest Valley High school</t>
+  </si>
+  <si>
+    <t>190813000404</t>
+  </si>
+  <si>
+    <t>00403</t>
+  </si>
+  <si>
+    <t>Corning Elementary School</t>
+  </si>
+  <si>
+    <t>190813000403</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>0425</t>
+    <t>1908220</t>
+  </si>
+  <si>
+    <t>00435</t>
+  </si>
+  <si>
+    <t>190822000435</t>
+  </si>
+  <si>
+    <t>00409</t>
+  </si>
+  <si>
+    <t>Abraham Lincoln High School</t>
+  </si>
+  <si>
+    <t>190822000409</t>
+  </si>
+  <si>
+    <t>0212</t>
+  </si>
+  <si>
+    <t>00419</t>
+  </si>
+  <si>
+    <t>Gerald W Kirn Middle School</t>
+  </si>
+  <si>
+    <t>190822000419</t>
+  </si>
+  <si>
+    <t>0245</t>
+  </si>
+  <si>
+    <t>00440</t>
+  </si>
+  <si>
+    <t>Woodrow Wilson Middle School</t>
+  </si>
+  <si>
+    <t>190822000440</t>
+  </si>
+  <si>
+    <t>00411</t>
+  </si>
+  <si>
+    <t>Bloomer Elementary School</t>
+  </si>
+  <si>
+    <t>190822000411</t>
+  </si>
+  <si>
+    <t>0422</t>
+  </si>
+  <si>
+    <t>00413</t>
+  </si>
+  <si>
+    <t>Carter Lake Elementary School</t>
+  </si>
+  <si>
+    <t>190822000413</t>
+  </si>
+  <si>
+    <t>02146</t>
+  </si>
+  <si>
+    <t>College View Elementary</t>
+  </si>
+  <si>
+    <t>190822002146</t>
+  </si>
+  <si>
+    <t>02319</t>
+  </si>
+  <si>
+    <t>Anne E. Nelson Early Learning Center</t>
+  </si>
+  <si>
+    <t>190822002319</t>
+  </si>
+  <si>
+    <t>00416</t>
+  </si>
+  <si>
+    <t>Edison Elementary School</t>
+  </si>
+  <si>
+    <t>190822000416</t>
+  </si>
+  <si>
+    <t>00418</t>
+  </si>
+  <si>
+    <t>190822000418</t>
+  </si>
+  <si>
+    <t>00422</t>
+  </si>
+  <si>
+    <t>190822000422</t>
+  </si>
+  <si>
+    <t>00424</t>
+  </si>
+  <si>
+    <t>Lewis &amp; Clark Elementary School</t>
+  </si>
+  <si>
+    <t>190822000424</t>
+  </si>
+  <si>
+    <t>0499</t>
+  </si>
+  <si>
+    <t>00425</t>
+  </si>
+  <si>
+    <t>190822000425</t>
+  </si>
+  <si>
+    <t>00431</t>
+  </si>
+  <si>
+    <t>Roosevelt Elementary School</t>
+  </si>
+  <si>
+    <t>190822000431</t>
+  </si>
+  <si>
+    <t>0553</t>
+  </si>
+  <si>
+    <t>00433</t>
+  </si>
+  <si>
+    <t>Rue Elementary School</t>
+  </si>
+  <si>
+    <t>190822000433</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>1908310</t>
+  </si>
+  <si>
+    <t>00444</t>
+  </si>
+  <si>
+    <t>Creston High School</t>
+  </si>
+  <si>
+    <t>190831000444</t>
+  </si>
+  <si>
+    <t>01237</t>
+  </si>
+  <si>
+    <t>Creston Middle School</t>
+  </si>
+  <si>
+    <t>190831001237</t>
+  </si>
+  <si>
+    <t>01421</t>
+  </si>
+  <si>
+    <t>Creston Elementary School</t>
+  </si>
+  <si>
+    <t>190831001421</t>
+  </si>
+  <si>
+    <t>00446</t>
+  </si>
+  <si>
+    <t>Creston Early Childhood Center</t>
+  </si>
+  <si>
+    <t>190831000446</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>1908520</t>
+  </si>
+  <si>
+    <t>00451</t>
+  </si>
+  <si>
+    <t>Dallas Center-Grimes High School</t>
+  </si>
+  <si>
+    <t>190852000451</t>
+  </si>
+  <si>
+    <t>00453</t>
+  </si>
+  <si>
+    <t>Dallas Center-Grimes Middle School</t>
+  </si>
+  <si>
+    <t>190852000453</t>
+  </si>
+  <si>
+    <t>02174</t>
+  </si>
+  <si>
+    <t>DC-G Oak View</t>
+  </si>
+  <si>
+    <t>190852002174</t>
+  </si>
+  <si>
+    <t>02099</t>
+  </si>
+  <si>
+    <t>North Ridge Elementary</t>
+  </si>
+  <si>
+    <t>190852002099</t>
+  </si>
+  <si>
+    <t>02029</t>
+  </si>
+  <si>
+    <t>South Prairie Elementary</t>
+  </si>
+  <si>
+    <t>190852002029</t>
+  </si>
+  <si>
+    <t>00705</t>
+  </si>
+  <si>
+    <t>Dallas Center Elementary</t>
+  </si>
+  <si>
+    <t>190852000705</t>
+  </si>
+  <si>
+    <t>0437</t>
+  </si>
+  <si>
+    <t>02242</t>
+  </si>
+  <si>
+    <t>190852002242</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>1908550</t>
+  </si>
+  <si>
+    <t>00455</t>
+  </si>
+  <si>
+    <t>Danville Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>190855000455</t>
+  </si>
+  <si>
+    <t>00454</t>
+  </si>
+  <si>
+    <t>Danville Elementary School</t>
+  </si>
+  <si>
+    <t>190855000454</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>0414</t>
+    <t>1908580</t>
+  </si>
+  <si>
+    <t>00461</t>
+  </si>
+  <si>
+    <t>Central High School</t>
+  </si>
+  <si>
+    <t>190858000461</t>
+  </si>
+  <si>
+    <t>0116</t>
+  </si>
+  <si>
+    <t>01977</t>
+  </si>
+  <si>
+    <t>North High School</t>
+  </si>
+  <si>
+    <t>190858001977</t>
+  </si>
+  <si>
+    <t>00487</t>
+  </si>
+  <si>
+    <t>West High School</t>
+  </si>
+  <si>
+    <t>190858000487</t>
+  </si>
+  <si>
+    <t>02009</t>
+  </si>
+  <si>
+    <t>Mid City High</t>
+  </si>
+  <si>
+    <t>190858002009</t>
+  </si>
+  <si>
+    <t>00490</t>
+  </si>
+  <si>
+    <t>Wood Middle School</t>
+  </si>
+  <si>
+    <t>190858000490</t>
+  </si>
+  <si>
+    <t>00464</t>
+  </si>
+  <si>
+    <t>Frank L Smart Middle School</t>
+  </si>
+  <si>
+    <t>190858000464</t>
+  </si>
+  <si>
+    <t>00482</t>
+  </si>
+  <si>
+    <t>Sudlow Middle School</t>
+  </si>
+  <si>
+    <t>190858000482</t>
+  </si>
+  <si>
+    <t>0223</t>
+  </si>
+  <si>
+    <t>00485</t>
+  </si>
+  <si>
+    <t>Walcott Middle School</t>
+  </si>
+  <si>
+    <t>190858000485</t>
+  </si>
+  <si>
+    <t>00488</t>
+  </si>
+  <si>
+    <t>Williams Middle School</t>
+  </si>
+  <si>
+    <t>190858000488</t>
+  </si>
+  <si>
+    <t>00456</t>
+  </si>
+  <si>
+    <t>190858000456</t>
+  </si>
+  <si>
+    <t>00457</t>
+  </si>
+  <si>
+    <t>Blue Grass Elementary School</t>
+  </si>
+  <si>
+    <t>190858000457</t>
+  </si>
+  <si>
+    <t>00459</t>
+  </si>
+  <si>
+    <t>Buffalo Elementary School</t>
+  </si>
+  <si>
+    <t>190858000459</t>
+  </si>
+  <si>
+    <t>0417</t>
+  </si>
+  <si>
+    <t>00462</t>
+  </si>
+  <si>
+    <t>Eisenhower Elementary School</t>
+  </si>
+  <si>
+    <t>190858000462</t>
+  </si>
+  <si>
+    <t>00463</t>
+  </si>
+  <si>
+    <t>Fillmore Elementary School</t>
+  </si>
+  <si>
+    <t>190858000463</t>
+  </si>
+  <si>
+    <t>00465</t>
+  </si>
+  <si>
+    <t>Garfield Elementary School</t>
+  </si>
+  <si>
+    <t>190858000465</t>
+  </si>
+  <si>
+    <t>00469</t>
+  </si>
+  <si>
+    <t>190858000469</t>
+  </si>
+  <si>
+    <t>00470</t>
+  </si>
+  <si>
+    <t>Hayes Elementary School</t>
+  </si>
+  <si>
+    <t>190858000470</t>
+  </si>
+  <si>
+    <t>00471</t>
+  </si>
+  <si>
+    <t>Children's Village At Hoover</t>
+  </si>
+  <si>
+    <t>190858000471</t>
+  </si>
+  <si>
+    <t>0475</t>
+  </si>
+  <si>
+    <t>00473</t>
+  </si>
+  <si>
+    <t>Jackson Elementary School</t>
+  </si>
+  <si>
+    <t>190858000473</t>
+  </si>
+  <si>
+    <t>00474</t>
+  </si>
+  <si>
+    <t>190858000474</t>
+  </si>
+  <si>
+    <t>0508</t>
+  </si>
+  <si>
+    <t>00477</t>
+  </si>
+  <si>
+    <t>190858000477</t>
+  </si>
+  <si>
+    <t>00479</t>
+  </si>
+  <si>
+    <t>McKinley Elementary School</t>
+  </si>
+  <si>
+    <t>190858000479</t>
+  </si>
+  <si>
+    <t>0573</t>
+  </si>
+  <si>
+    <t>01881</t>
+  </si>
+  <si>
+    <t>Truman Elementary School</t>
+  </si>
+  <si>
+    <t>190858001881</t>
+  </si>
+  <si>
+    <t>00484</t>
+  </si>
+  <si>
+    <t>Walcott Elementary School</t>
+  </si>
+  <si>
+    <t>190858000484</t>
+  </si>
+  <si>
+    <t>0589</t>
+  </si>
+  <si>
+    <t>00489</t>
+  </si>
+  <si>
+    <t>Wilson Elementary School</t>
+  </si>
+  <si>
+    <t>190858000489</t>
+  </si>
+  <si>
+    <t>01204</t>
+  </si>
+  <si>
+    <t>Children's Village West</t>
+  </si>
+  <si>
+    <t>190858001204</t>
+  </si>
+  <si>
+    <t>0962</t>
+  </si>
+  <si>
+    <t>01416</t>
+  </si>
+  <si>
+    <t>Children's Village Hayes</t>
+  </si>
+  <si>
+    <t>190858001416</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>1908610</t>
+  </si>
+  <si>
+    <t>00492</t>
+  </si>
+  <si>
+    <t>Davis County Community High School</t>
+  </si>
+  <si>
+    <t>190861000492</t>
+  </si>
+  <si>
+    <t>02287</t>
+  </si>
+  <si>
+    <t>DC Online</t>
+  </si>
+  <si>
+    <t>190861002287</t>
+  </si>
+  <si>
+    <t>0421</t>
+  </si>
+  <si>
+    <t>00059</t>
+  </si>
+  <si>
+    <t>Davis County Elementary</t>
+  </si>
+  <si>
+    <t>190861000059</t>
+  </si>
+  <si>
+    <t>0428</t>
+  </si>
+  <si>
+    <t>00493</t>
+  </si>
+  <si>
+    <t>Davis County Middle School</t>
+  </si>
+  <si>
+    <t>190861000493</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>1908730</t>
+  </si>
+  <si>
+    <t>00501</t>
+  </si>
+  <si>
+    <t>Decorah High School</t>
+  </si>
+  <si>
+    <t>190873000501</t>
+  </si>
+  <si>
+    <t>00498</t>
+  </si>
+  <si>
+    <t>Decorah Middle School</t>
+  </si>
+  <si>
+    <t>190873000498</t>
+  </si>
+  <si>
+    <t>01501</t>
+  </si>
+  <si>
+    <t>Carrie Lee Elementary</t>
+  </si>
+  <si>
+    <t>190873001501</t>
+  </si>
+  <si>
+    <t>00500</t>
+  </si>
+  <si>
+    <t>John Cline Elementary School</t>
+  </si>
+  <si>
+    <t>190873000500</t>
+  </si>
+  <si>
+    <t>00502</t>
+  </si>
+  <si>
+    <t>West Side Elementary School</t>
+  </si>
+  <si>
+    <t>190873000502</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>1908880</t>
+  </si>
+  <si>
+    <t>00505</t>
+  </si>
+  <si>
+    <t>Delwood Elementary School</t>
+  </si>
+  <si>
+    <t>190888000505</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>1908910</t>
+  </si>
+  <si>
+    <t>00508</t>
+  </si>
+  <si>
+    <t>Denison High School</t>
+  </si>
+  <si>
+    <t>190891000508</t>
+  </si>
+  <si>
+    <t>00509</t>
+  </si>
+  <si>
+    <t>Denison Middle School</t>
+  </si>
+  <si>
+    <t>190891000509</t>
+  </si>
+  <si>
+    <t>02097</t>
+  </si>
+  <si>
+    <t>Broadway Elementary School</t>
+  </si>
+  <si>
+    <t>190891002097</t>
+  </si>
+  <si>
+    <t>00511</t>
+  </si>
+  <si>
+    <t>Denison Elementary School</t>
+  </si>
+  <si>
+    <t>190891000511</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>1908940</t>
+  </si>
+  <si>
+    <t>00514</t>
+  </si>
+  <si>
+    <t>Denver Senior High School</t>
+  </si>
+  <si>
+    <t>190894000514</t>
+  </si>
+  <si>
+    <t>00513</t>
+  </si>
+  <si>
+    <t>Denver Middle School</t>
+  </si>
+  <si>
+    <t>190894000513</t>
+  </si>
+  <si>
+    <t>0309</t>
+  </si>
+  <si>
+    <t>00831</t>
+  </si>
+  <si>
+    <t>Denver Elementary School - Lincoln Street Building</t>
+  </si>
+  <si>
+    <t>190894000831</t>
+  </si>
+  <si>
+    <t>00512</t>
+  </si>
+  <si>
+    <t>Denver Early Elementary School</t>
+  </si>
+  <si>
+    <t>190894000512</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>1908970</t>
+  </si>
+  <si>
+    <t>00528</t>
+  </si>
+  <si>
+    <t>East High School</t>
+  </si>
+  <si>
+    <t>190897000528</t>
+  </si>
+  <si>
+    <t>00543</t>
+  </si>
+  <si>
+    <t>Hoover High School</t>
+  </si>
+  <si>
+    <t>190897000543</t>
+  </si>
+  <si>
+    <t>00550</t>
+  </si>
+  <si>
+    <t>Lincoln High School</t>
+  </si>
+  <si>
+    <t>190897000550</t>
+  </si>
+  <si>
+    <t>00566</t>
+  </si>
+  <si>
+    <t>190897000566</t>
+  </si>
+  <si>
+    <t>00574</t>
+  </si>
+  <si>
+    <t>Roosevelt High School</t>
+  </si>
+  <si>
+    <t>190897000574</t>
+  </si>
+  <si>
+    <t>0177</t>
+  </si>
+  <si>
+    <t>02268</t>
+  </si>
+  <si>
+    <t>Virtual Campus</t>
+  </si>
+  <si>
+    <t>190897002268</t>
+  </si>
+  <si>
+    <t>00517</t>
+  </si>
+  <si>
+    <t>Brody Middle School</t>
+  </si>
+  <si>
+    <t>190897000517</t>
+  </si>
+  <si>
+    <t>00519</t>
+  </si>
+  <si>
+    <t>Callanan Middle School</t>
+  </si>
+  <si>
+    <t>190897000519</t>
+  </si>
+  <si>
+    <t>00535</t>
+  </si>
+  <si>
+    <t>Goodrell Middle School</t>
+  </si>
+  <si>
+    <t>190897000535</t>
+  </si>
+  <si>
+    <t>00540</t>
+  </si>
+  <si>
+    <t>190897000540</t>
+  </si>
+  <si>
+    <t>00516</t>
+  </si>
+  <si>
+    <t>Hiatt Middle School</t>
+  </si>
+  <si>
+    <t>190897000516</t>
+  </si>
+  <si>
+    <t>0250</t>
+  </si>
+  <si>
+    <t>00545</t>
+  </si>
+  <si>
+    <t>Hoyt Middle School</t>
+  </si>
+  <si>
+    <t>190897000545</t>
+  </si>
+  <si>
+    <t>0266</t>
+  </si>
+  <si>
+    <t>00557</t>
+  </si>
+  <si>
+    <t>McCombs Middle School</t>
+  </si>
+  <si>
+    <t>190897000557</t>
+  </si>
+  <si>
+    <t>0269</t>
+  </si>
+  <si>
+    <t>00560</t>
+  </si>
+  <si>
+    <t>Meredith Middle School</t>
+  </si>
+  <si>
+    <t>190897000560</t>
+  </si>
+  <si>
+    <t>0272</t>
+  </si>
+  <si>
+    <t>00561</t>
+  </si>
+  <si>
+    <t>Merrill Middle School</t>
+  </si>
+  <si>
+    <t>190897000561</t>
+  </si>
+  <si>
+    <t>0281</t>
+  </si>
+  <si>
+    <t>00584</t>
+  </si>
+  <si>
+    <t>Weeks Middle School</t>
+  </si>
+  <si>
+    <t>190897000584</t>
+  </si>
+  <si>
+    <t>00518</t>
+  </si>
+  <si>
+    <t>Capitol View Elementary School</t>
+  </si>
+  <si>
+    <t>190897000518</t>
+  </si>
+  <si>
+    <t>0435</t>
+  </si>
+  <si>
+    <t>01596</t>
+  </si>
+  <si>
+    <t>Carver Elementary</t>
+  </si>
+  <si>
+    <t>190897001596</t>
+  </si>
+  <si>
+    <t>00521</t>
+  </si>
+  <si>
+    <t>Cattell Elementary School</t>
+  </si>
+  <si>
+    <t>190897000521</t>
+  </si>
+  <si>
+    <t>02011</t>
+  </si>
+  <si>
+    <t>Cowles Elementary School</t>
+  </si>
+  <si>
+    <t>190897002011</t>
+  </si>
+  <si>
+    <t>00529</t>
+  </si>
+  <si>
+    <t>Edmunds Elementary School</t>
+  </si>
+  <si>
+    <t>190897000529</t>
+  </si>
+  <si>
+    <t>0503</t>
+  </si>
+  <si>
+    <t>00531</t>
+  </si>
+  <si>
+    <t>Findley Elementary School</t>
+  </si>
+  <si>
+    <t>190897000531</t>
+  </si>
+  <si>
+    <t>00534</t>
+  </si>
+  <si>
+    <t>Garton Elementary</t>
+  </si>
+  <si>
+    <t>190897000534</t>
+  </si>
+  <si>
+    <t>00538</t>
+  </si>
+  <si>
+    <t>Greenwood Elementary School</t>
+  </si>
+  <si>
+    <t>190897000538</t>
+  </si>
+  <si>
+    <t>0562</t>
+  </si>
+  <si>
+    <t>00539</t>
+  </si>
+  <si>
+    <t>Hanawalt Elementary</t>
+  </si>
+  <si>
+    <t>190897000539</t>
+  </si>
+  <si>
+    <t>0571</t>
+  </si>
+  <si>
+    <t>00541</t>
+  </si>
+  <si>
+    <t>Hillis Elementary School</t>
+  </si>
+  <si>
+    <t>190897000541</t>
+  </si>
+  <si>
+    <t>00544</t>
+  </si>
+  <si>
+    <t>Howe Elementary</t>
+  </si>
+  <si>
+    <t>190897000544</t>
+  </si>
+  <si>
+    <t>0598</t>
+  </si>
+  <si>
+    <t>00546</t>
+  </si>
+  <si>
+    <t>Hubbell Elementary</t>
+  </si>
+  <si>
+    <t>190897000546</t>
+  </si>
+  <si>
+    <t>0607</t>
+  </si>
+  <si>
+    <t>00547</t>
+  </si>
+  <si>
+    <t>190897000547</t>
+  </si>
+  <si>
+    <t>00548</t>
+  </si>
+  <si>
+    <t>190897000548</t>
+  </si>
+  <si>
+    <t>0618</t>
+  </si>
+  <si>
+    <t>02218</t>
+  </si>
+  <si>
+    <t>Jessie Franklin Taylor</t>
+  </si>
+  <si>
+    <t>190897002218</t>
+  </si>
+  <si>
+    <t>0620</t>
+  </si>
+  <si>
+    <t>00556</t>
+  </si>
+  <si>
+    <t>King Elementary School</t>
+  </si>
+  <si>
+    <t>190897000556</t>
+  </si>
+  <si>
+    <t>0647</t>
+  </si>
+  <si>
+    <t>00552</t>
+  </si>
+  <si>
+    <t>Lovejoy Elementary School</t>
+  </si>
+  <si>
+    <t>190897000552</t>
+  </si>
+  <si>
+    <t>0661</t>
+  </si>
+  <si>
+    <t>00554</t>
+  </si>
+  <si>
+    <t>190897000554</t>
+  </si>
+  <si>
+    <t>0688</t>
+  </si>
+  <si>
+    <t>02108</t>
+  </si>
+  <si>
+    <t>McKee Elementary School</t>
+  </si>
+  <si>
+    <t>190897002108</t>
+  </si>
+  <si>
+    <t>0697</t>
+  </si>
+  <si>
+    <t>00559</t>
+  </si>
+  <si>
+    <t>190897000559</t>
+  </si>
+  <si>
+    <t>0706</t>
+  </si>
+  <si>
+    <t>02166</t>
+  </si>
+  <si>
+    <t>Mitchell Early Childhood Center</t>
+  </si>
+  <si>
+    <t>190897002166</t>
+  </si>
+  <si>
+    <t>0715</t>
+  </si>
+  <si>
+    <t>00563</t>
+  </si>
+  <si>
+    <t>Monroe Elementary School</t>
+  </si>
+  <si>
+    <t>190897000563</t>
+  </si>
+  <si>
+    <t>0724</t>
+  </si>
+  <si>
+    <t>02228</t>
+  </si>
+  <si>
+    <t>Moore Elementary School</t>
+  </si>
+  <si>
+    <t>190897002228</t>
+  </si>
+  <si>
+    <t>0733</t>
+  </si>
+  <si>
+    <t>00565</t>
+  </si>
+  <si>
+    <t>Moulton Elementary School</t>
+  </si>
+  <si>
+    <t>190897000565</t>
+  </si>
+  <si>
+    <t>0739</t>
+  </si>
+  <si>
+    <t>00746</t>
+  </si>
+  <si>
+    <t>Brubaker Elementary School</t>
+  </si>
+  <si>
+    <t>190897000746</t>
+  </si>
+  <si>
+    <t>0751</t>
+  </si>
+  <si>
+    <t>00567</t>
+  </si>
+  <si>
+    <t>Oak Park</t>
+  </si>
+  <si>
+    <t>190897000567</t>
+  </si>
+  <si>
+    <t>0760</t>
+  </si>
+  <si>
+    <t>00569</t>
+  </si>
+  <si>
+    <t>Park Ave Elementary School</t>
+  </si>
+  <si>
+    <t>190897000569</t>
+  </si>
+  <si>
+    <t>0769</t>
+  </si>
+  <si>
+    <t>00570</t>
+  </si>
+  <si>
+    <t>Perkins Elementary School</t>
+  </si>
+  <si>
+    <t>190897000570</t>
+  </si>
+  <si>
+    <t>0778</t>
+  </si>
+  <si>
+    <t>00571</t>
+  </si>
+  <si>
+    <t>Phillips Elementary</t>
+  </si>
+  <si>
+    <t>190897000571</t>
+  </si>
+  <si>
+    <t>0782</t>
+  </si>
+  <si>
+    <t>00572</t>
+  </si>
+  <si>
+    <t>Pleasant Hill Elementary School</t>
+  </si>
+  <si>
+    <t>190897000572</t>
+  </si>
+  <si>
+    <t>0790</t>
+  </si>
+  <si>
+    <t>00728</t>
+  </si>
+  <si>
+    <t>River Woods Elementary School</t>
+  </si>
+  <si>
+    <t>190897000728</t>
+  </si>
+  <si>
+    <t>02093</t>
+  </si>
+  <si>
+    <t>Samuelson Elementary School</t>
+  </si>
+  <si>
+    <t>190897002093</t>
+  </si>
+  <si>
+    <t>0855</t>
+  </si>
+  <si>
+    <t>01472</t>
+  </si>
+  <si>
+    <t>South Union Elementary School</t>
+  </si>
+  <si>
+    <t>190897001472</t>
+  </si>
+  <si>
+    <t>0859</t>
+  </si>
+  <si>
+    <t>00577</t>
+  </si>
+  <si>
+    <t>Stowe Elementary School</t>
+  </si>
+  <si>
+    <t>190897000577</t>
+  </si>
+  <si>
+    <t>0863</t>
+  </si>
+  <si>
+    <t>00578</t>
+  </si>
+  <si>
+    <t>Studebaker Elementary School</t>
+  </si>
+  <si>
+    <t>190897000578</t>
+  </si>
+  <si>
+    <t>0886</t>
+  </si>
+  <si>
+    <t>00583</t>
+  </si>
+  <si>
+    <t>Morris Elementary School</t>
+  </si>
+  <si>
+    <t>190897000583</t>
+  </si>
+  <si>
+    <t>0904</t>
+  </si>
+  <si>
+    <t>00585</t>
+  </si>
+  <si>
+    <t>Willard Elementary School</t>
+  </si>
+  <si>
+    <t>190897000585</t>
+  </si>
+  <si>
+    <t>0913</t>
+  </si>
+  <si>
+    <t>00587</t>
+  </si>
+  <si>
+    <t>Windsor Elementary</t>
+  </si>
+  <si>
+    <t>190897000587</t>
+  </si>
+  <si>
+    <t>0923</t>
+  </si>
+  <si>
+    <t>02140</t>
+  </si>
+  <si>
+    <t>Woodlawn Early Childhood Center</t>
+  </si>
+  <si>
+    <t>190897002140</t>
+  </si>
+  <si>
+    <t>0931</t>
+  </si>
+  <si>
+    <t>00589</t>
+  </si>
+  <si>
+    <t>190897000589</t>
+  </si>
+  <si>
+    <t>0935</t>
+  </si>
+  <si>
+    <t>00232</t>
+  </si>
+  <si>
+    <t>Downtown School</t>
+  </si>
+  <si>
+    <t>190897000232</t>
+  </si>
+  <si>
+    <t>0984</t>
+  </si>
+  <si>
+    <t>01143</t>
+  </si>
+  <si>
+    <t>Walnut Street School</t>
+  </si>
+  <si>
+    <t>190897001143</t>
+  </si>
+  <si>
+    <t>0987</t>
+  </si>
+  <si>
+    <t>02260</t>
+  </si>
+  <si>
+    <t>Ruby Van Meter</t>
+  </si>
+  <si>
+    <t>190897002260</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>1909060</t>
+  </si>
+  <si>
+    <t>00594</t>
+  </si>
+  <si>
+    <t>Diagonal Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>190906000594</t>
+  </si>
+  <si>
+    <t>00593</t>
+  </si>
+  <si>
+    <t>Diagonal Elementary School</t>
+  </si>
+  <si>
+    <t>190906000593</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>1909120</t>
+  </si>
+  <si>
+    <t>00596</t>
+  </si>
+  <si>
+    <t>Dike-New Hartford High School</t>
+  </si>
+  <si>
+    <t>190912000596</t>
+  </si>
+  <si>
+    <t>01207</t>
+  </si>
+  <si>
+    <t>Dike-New Hartford Junior High School</t>
+  </si>
+  <si>
+    <t>190912001207</t>
+  </si>
+  <si>
+    <t>00595</t>
+  </si>
+  <si>
+    <t>Dike Elementary School</t>
+  </si>
+  <si>
+    <t>190912000595</t>
+  </si>
+  <si>
+    <t>01208</t>
+  </si>
+  <si>
+    <t>New Hartford Elementary School</t>
+  </si>
+  <si>
+    <t>190912001208</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>1909480</t>
+  </si>
+  <si>
+    <t>00604</t>
+  </si>
+  <si>
+    <t>Dubuque Senior High School</t>
+  </si>
+  <si>
+    <t>190948000604</t>
+  </si>
+  <si>
+    <t>00608</t>
+  </si>
+  <si>
+    <t>Hempstead High School</t>
+  </si>
+  <si>
+    <t>190948000608</t>
+  </si>
+  <si>
+    <t>02309</t>
+  </si>
+  <si>
+    <t>Dubuque Online School</t>
+  </si>
+  <si>
+    <t>190948002309</t>
+  </si>
+  <si>
+    <t>00612</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Middle School</t>
+  </si>
+  <si>
+    <t>190948000612</t>
+  </si>
+  <si>
+    <t>00620</t>
+  </si>
+  <si>
+    <t>George Washington Middle School</t>
+  </si>
+  <si>
+    <t>190948000620</t>
+  </si>
+  <si>
+    <t>00976</t>
+  </si>
+  <si>
+    <t>Eleanor Roosevelt Middle School</t>
+  </si>
+  <si>
+    <t>190948000976</t>
+  </si>
+  <si>
+    <t>01532</t>
+  </si>
+  <si>
+    <t>Carver Elementary School</t>
+  </si>
+  <si>
+    <t>190948001532</t>
+  </si>
+  <si>
+    <t>00602</t>
+  </si>
+  <si>
+    <t>190948000602</t>
+  </si>
+  <si>
+    <t>00603</t>
+  </si>
+  <si>
+    <t>190948000603</t>
+  </si>
+  <si>
+    <t>00605</t>
+  </si>
+  <si>
+    <t>190948000605</t>
+  </si>
+  <si>
+    <t>00609</t>
+  </si>
+  <si>
+    <t>190948000609</t>
+  </si>
+  <si>
+    <t>00610</t>
+  </si>
+  <si>
+    <t>Irving Elementary School</t>
+  </si>
+  <si>
+    <t>190948000610</t>
+  </si>
+  <si>
+    <t>0494</t>
+  </si>
+  <si>
+    <t>00613</t>
+  </si>
+  <si>
+    <t>John Kennedy Elementary School</t>
+  </si>
+  <si>
+    <t>190948000613</t>
+  </si>
+  <si>
+    <t>00614</t>
+  </si>
+  <si>
+    <t>190948000614</t>
+  </si>
+  <si>
+    <t>00615</t>
+  </si>
+  <si>
+    <t>Marshall Elementary School</t>
+  </si>
+  <si>
+    <t>190948000615</t>
+  </si>
+  <si>
+    <t>0520</t>
+  </si>
+  <si>
+    <t>01456</t>
+  </si>
+  <si>
+    <t>Prescott Elementary School</t>
+  </si>
+  <si>
+    <t>190948001456</t>
+  </si>
+  <si>
+    <t>0522</t>
+  </si>
+  <si>
+    <t>00617</t>
+  </si>
+  <si>
+    <t>Sageville Elementary School</t>
+  </si>
+  <si>
+    <t>190948000617</t>
+  </si>
+  <si>
+    <t>00619</t>
+  </si>
+  <si>
+    <t>Table Mound Elementary School</t>
+  </si>
+  <si>
+    <t>190948000619</t>
+  </si>
+  <si>
+    <t>0532</t>
+  </si>
+  <si>
+    <t>02333</t>
+  </si>
+  <si>
+    <t>Seedlings Preschool Center</t>
+  </si>
+  <si>
+    <t>190948002333</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>1909540</t>
+  </si>
+  <si>
+    <t>00625</t>
+  </si>
+  <si>
+    <t>Dunkerton High School</t>
+  </si>
+  <si>
+    <t>190954000625</t>
+  </si>
+  <si>
+    <t>00624</t>
+  </si>
+  <si>
+    <t>Dunkerton Elementary</t>
+  </si>
+  <si>
+    <t>190954000624</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>1909570</t>
+  </si>
+  <si>
+    <t>00628</t>
+  </si>
+  <si>
+    <t>Boyer Valley Middle/High School</t>
+  </si>
+  <si>
+    <t>190957000628</t>
+  </si>
+  <si>
+    <t>00599</t>
+  </si>
+  <si>
+    <t>Boyer Valley Elementary School</t>
+  </si>
+  <si>
+    <t>190957000599</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>1909600</t>
+  </si>
+  <si>
+    <t>00630</t>
+  </si>
+  <si>
+    <t>Durant Junior/Senior High School</t>
+  </si>
+  <si>
+    <t>190960000630</t>
+  </si>
+  <si>
+    <t>00629</t>
+  </si>
+  <si>
+    <t>Durant Elementary School</t>
+  </si>
+  <si>
+    <t>190960000629</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>1909990</t>
+  </si>
+  <si>
+    <t>00635</t>
+  </si>
+  <si>
+    <t>Eagle Grove High School</t>
+  </si>
+  <si>
+    <t>190999000635</t>
+  </si>
+  <si>
+    <t>00636</t>
+  </si>
+  <si>
+    <t>Robert Blue School</t>
+  </si>
+  <si>
+    <t>190999000636</t>
+  </si>
+  <si>
+    <t>01537</t>
+  </si>
+  <si>
+    <t>Eagle Grove Elementary</t>
+  </si>
+  <si>
+    <t>190999001537</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>1910050</t>
+  </si>
+  <si>
+    <t>00641</t>
+  </si>
+  <si>
+    <t>Earlham Senior High School</t>
+  </si>
+  <si>
+    <t>191005000641</t>
+  </si>
+  <si>
+    <t>01956</t>
+  </si>
+  <si>
+    <t>Earlham Middle School</t>
+  </si>
+  <si>
+    <t>191005001956</t>
+  </si>
+  <si>
+    <t>00640</t>
+  </si>
+  <si>
+    <t>Earlham Elementary School</t>
+  </si>
+  <si>
+    <t>191005000640</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>1910110</t>
+  </si>
+  <si>
+    <t>00643</t>
+  </si>
+  <si>
+    <t>East Buchanan High School</t>
+  </si>
+  <si>
+    <t>191011000643</t>
+  </si>
+  <si>
+    <t>00644</t>
+  </si>
+  <si>
+    <t>East Buchanan  Middle School</t>
+  </si>
+  <si>
+    <t>191011000644</t>
+  </si>
+  <si>
+    <t>00642</t>
+  </si>
+  <si>
+    <t>East Buchanan Elementary School</t>
+  </si>
+  <si>
+    <t>191011000642</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>1910130</t>
+  </si>
+  <si>
+    <t>02201</t>
+  </si>
+  <si>
+    <t>Easton Valley Junior High / High School</t>
+  </si>
+  <si>
+    <t>191013002201</t>
+  </si>
+  <si>
+    <t>00647</t>
+  </si>
+  <si>
+    <t>Easton Valley Elementary School</t>
+  </si>
+  <si>
+    <t>191013000647</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>1900040</t>
+  </si>
+  <si>
+    <t>00117</t>
+  </si>
+  <si>
+    <t>East Marshall Senior High School</t>
+  </si>
+  <si>
+    <t>190004000117</t>
+  </si>
+  <si>
+    <t>00121</t>
+  </si>
+  <si>
+    <t>East Marshall Middle School</t>
+  </si>
+  <si>
+    <t>190004000121</t>
+  </si>
+  <si>
+    <t>00132</t>
+  </si>
+  <si>
+    <t>East Marshall Elementary School</t>
+  </si>
+  <si>
+    <t>190004000132</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>1910350</t>
+  </si>
+  <si>
+    <t>00661</t>
+  </si>
+  <si>
+    <t>East Union Middle-High School</t>
+  </si>
+  <si>
+    <t>191035000661</t>
+  </si>
+  <si>
+    <t>00659</t>
+  </si>
+  <si>
+    <t>East Union Elementary</t>
+  </si>
+  <si>
+    <t>191035000659</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>1910410</t>
+  </si>
+  <si>
+    <t>00663</t>
+  </si>
+  <si>
+    <t>Kee High School</t>
+  </si>
+  <si>
+    <t>191041000663</t>
+  </si>
+  <si>
+    <t>00665</t>
+  </si>
+  <si>
+    <t>Lansing Middle School</t>
+  </si>
+  <si>
+    <t>191041000665</t>
+  </si>
+  <si>
+    <t>00666</t>
+  </si>
+  <si>
+    <t>New Albin Elementary School</t>
+  </si>
+  <si>
+    <t>191041000666</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>1910340</t>
+  </si>
+  <si>
+    <t>00658</t>
+  </si>
+  <si>
+    <t>River Valley Junior- Senior High School</t>
+  </si>
+  <si>
+    <t>191034000658</t>
+  </si>
+  <si>
+    <t>00657</t>
+  </si>
+  <si>
+    <t>River Valley Elementary</t>
+  </si>
+  <si>
+    <t>191034000657</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>1910500</t>
+  </si>
+  <si>
+    <t>00670</t>
+  </si>
+  <si>
+    <t>Edgewood-Colesburg High School</t>
+  </si>
+  <si>
+    <t>191050000670</t>
+  </si>
+  <si>
+    <t>00669</t>
+  </si>
+  <si>
+    <t>Edgewood-Colesburg Elementary School</t>
+  </si>
+  <si>
+    <t>191050000669</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>1910690</t>
+  </si>
+  <si>
+    <t>02048</t>
+  </si>
+  <si>
+    <t>South Hardin High School</t>
+  </si>
+  <si>
+    <t>191069002048</t>
+  </si>
+  <si>
+    <t>01912</t>
+  </si>
+  <si>
+    <t>Eldora-New Providence Elementary School</t>
+  </si>
+  <si>
+    <t>191069001912</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>1910950</t>
+  </si>
+  <si>
+    <t>00675</t>
+  </si>
+  <si>
+    <t>Emmetsburg High School</t>
+  </si>
+  <si>
+    <t>191095000675</t>
+  </si>
+  <si>
+    <t>02353</t>
+  </si>
+  <si>
+    <t>Emmetsburg Virtual Academy</t>
+  </si>
+  <si>
+    <t>191095002353</t>
+  </si>
+  <si>
+    <t>00676</t>
+  </si>
+  <si>
+    <t>Emmetsburg Middle School</t>
+  </si>
+  <si>
+    <t>191095000676</t>
+  </si>
+  <si>
+    <t>00678</t>
+  </si>
+  <si>
+    <t>West Elementary School</t>
+  </si>
+  <si>
+    <t>191095000678</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>1910980</t>
+  </si>
+  <si>
+    <t>00679</t>
+  </si>
+  <si>
+    <t>English Valleys Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191098000679</t>
+  </si>
+  <si>
+    <t>00680</t>
+  </si>
+  <si>
+    <t>English Valleys Elementary School</t>
+  </si>
+  <si>
+    <t>191098000680</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>1911040</t>
+  </si>
+  <si>
+    <t>00683</t>
+  </si>
+  <si>
+    <t>Essex Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>191104000683</t>
+  </si>
+  <si>
+    <t>00682</t>
+  </si>
+  <si>
+    <t>Essex Elementary School</t>
+  </si>
+  <si>
+    <t>191104000682</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>1911070</t>
+  </si>
+  <si>
+    <t>00685</t>
+  </si>
+  <si>
+    <t>Estherville Lincoln Central High School</t>
+  </si>
+  <si>
+    <t>191107000685</t>
+  </si>
+  <si>
+    <t>00686</t>
+  </si>
+  <si>
+    <t>Estherville Lincoln Central Middle School</t>
+  </si>
+  <si>
+    <t>191107000686</t>
+  </si>
+  <si>
+    <t>00684</t>
+  </si>
+  <si>
+    <t>Demoney  Elementary</t>
+  </si>
+  <si>
+    <t>191107000684</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>1911250</t>
+  </si>
+  <si>
+    <t>00674</t>
+  </si>
+  <si>
+    <t>ExiraElk Horn-Kimballton High School</t>
+  </si>
+  <si>
+    <t>191125000674</t>
+  </si>
+  <si>
+    <t>02143</t>
+  </si>
+  <si>
+    <t>Exira-Elk Horn-Kimballton Elementary</t>
+  </si>
+  <si>
+    <t>191125002143</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>1911340</t>
+  </si>
+  <si>
+    <t>00693</t>
+  </si>
+  <si>
+    <t>Fairfield High School</t>
+  </si>
+  <si>
+    <t>191134000693</t>
+  </si>
+  <si>
+    <t>00694</t>
+  </si>
+  <si>
+    <t>Fairfield Middle School</t>
+  </si>
+  <si>
+    <t>191134000694</t>
+  </si>
+  <si>
+    <t>0486</t>
+  </si>
+  <si>
+    <t>00701</t>
+  </si>
+  <si>
+    <t>Washington Elementary</t>
+  </si>
+  <si>
+    <t>191134000701</t>
+  </si>
+  <si>
+    <t>0487</t>
+  </si>
+  <si>
+    <t>00698</t>
+  </si>
+  <si>
+    <t>Pence Elementary</t>
+  </si>
+  <si>
+    <t>191134000698</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>1911790</t>
+  </si>
+  <si>
+    <t>00716</t>
+  </si>
+  <si>
+    <t>Forest City High School</t>
+  </si>
+  <si>
+    <t>191179000716</t>
+  </si>
+  <si>
+    <t>00717</t>
+  </si>
+  <si>
+    <t>Forest City Middle School</t>
+  </si>
+  <si>
+    <t>191179000717</t>
+  </si>
+  <si>
+    <t>00715</t>
+  </si>
+  <si>
+    <t>Forest City Elementary School</t>
+  </si>
+  <si>
+    <t>191179000715</t>
+  </si>
+  <si>
+    <t>2313</t>
+  </si>
+  <si>
+    <t>1911820</t>
+  </si>
+  <si>
+    <t>00724</t>
+  </si>
+  <si>
+    <t>Fort Dodge High School</t>
+  </si>
+  <si>
+    <t>191182000724</t>
+  </si>
+  <si>
+    <t>02197</t>
+  </si>
+  <si>
+    <t>Fort Dodge Middle School</t>
+  </si>
+  <si>
+    <t>191182002197</t>
+  </si>
+  <si>
+    <t>00720</t>
+  </si>
+  <si>
+    <t>Butler Elementary School</t>
+  </si>
+  <si>
+    <t>191182000720</t>
+  </si>
+  <si>
+    <t>00721</t>
+  </si>
+  <si>
+    <t>Cooper Elementary School</t>
+  </si>
+  <si>
+    <t>191182000721</t>
+  </si>
+  <si>
+    <t>00722</t>
+  </si>
+  <si>
+    <t>Duncombe Elementary School</t>
+  </si>
+  <si>
+    <t>191182000722</t>
+  </si>
+  <si>
+    <t>0459</t>
+  </si>
+  <si>
+    <t>00723</t>
+  </si>
+  <si>
+    <t>Feelhaver Elementary School</t>
+  </si>
+  <si>
+    <t>191182000723</t>
+  </si>
+  <si>
+    <t>0509</t>
+  </si>
+  <si>
+    <t>02171</t>
+  </si>
+  <si>
+    <t>Early Childhood Center</t>
+  </si>
+  <si>
+    <t>191182002171</t>
+  </si>
+  <si>
+    <t>2322</t>
+  </si>
+  <si>
+    <t>1911850</t>
+  </si>
+  <si>
+    <t>00733</t>
+  </si>
+  <si>
+    <t>Fort Madison Junior/Senior High School</t>
+  </si>
+  <si>
+    <t>191185000733</t>
+  </si>
+  <si>
+    <t>02334</t>
+  </si>
+  <si>
+    <t>Fort Madison Elementary School</t>
+  </si>
+  <si>
+    <t>191185002334</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>1912120</t>
+  </si>
+  <si>
+    <t>00745</t>
+  </si>
+  <si>
+    <t>Fremont-Mills Middle And Senior High School</t>
+  </si>
+  <si>
+    <t>191212000745</t>
+  </si>
+  <si>
+    <t>00747</t>
+  </si>
+  <si>
+    <t>Fremont-Mills Elementary School</t>
+  </si>
+  <si>
+    <t>191212000747</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>1912230</t>
+  </si>
+  <si>
+    <t>01960</t>
+  </si>
+  <si>
+    <t>Ridge View High School</t>
+  </si>
+  <si>
+    <t>191223001960</t>
+  </si>
+  <si>
+    <t>01959</t>
+  </si>
+  <si>
+    <t>Galva-Holstein Elementary School</t>
+  </si>
+  <si>
+    <t>191223001959</t>
+  </si>
+  <si>
+    <t>02122</t>
+  </si>
+  <si>
+    <t>Galva-Holstein Upper Elementary</t>
+  </si>
+  <si>
+    <t>191223002122</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>1912330</t>
+  </si>
+  <si>
+    <t>00753</t>
+  </si>
+  <si>
+    <t>Garner-Hayfield-Ventura High School</t>
+  </si>
+  <si>
+    <t>191233000753</t>
+  </si>
+  <si>
+    <t>02181</t>
+  </si>
+  <si>
+    <t>Garner-Hayfield-Ventura Middle School</t>
+  </si>
+  <si>
+    <t>191233002181</t>
+  </si>
+  <si>
+    <t>00752</t>
+  </si>
+  <si>
+    <t>Garner-Hayfield-Ventura Elementary School</t>
+  </si>
+  <si>
+    <t>191233000752</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>1912480</t>
+  </si>
+  <si>
+    <t>00758</t>
+  </si>
+  <si>
+    <t>George-Little Rock Senior High School</t>
+  </si>
+  <si>
+    <t>191248000758</t>
+  </si>
+  <si>
+    <t>01011</t>
+  </si>
+  <si>
+    <t>George-Little Rock Middle School</t>
+  </si>
+  <si>
+    <t>191248001011</t>
+  </si>
+  <si>
+    <t>00757</t>
+  </si>
+  <si>
+    <t>George-Little Rock Elementary School</t>
+  </si>
+  <si>
+    <t>191248000757</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>1912510</t>
+  </si>
+  <si>
+    <t>00760</t>
+  </si>
+  <si>
+    <t>Gilbert  High School</t>
+  </si>
+  <si>
+    <t>191251000760</t>
+  </si>
+  <si>
+    <t>01471</t>
+  </si>
+  <si>
+    <t>Gilbert Middle School</t>
+  </si>
+  <si>
+    <t>191251001471</t>
+  </si>
+  <si>
+    <t>00759</t>
+  </si>
+  <si>
+    <t>Gilbert Elementary School</t>
+  </si>
+  <si>
+    <t>191251000759</t>
+  </si>
+  <si>
+    <t>02192</t>
+  </si>
+  <si>
+    <t>Gilbert Intermediate School</t>
+  </si>
+  <si>
+    <t>191251002192</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>1912600</t>
+  </si>
+  <si>
+    <t>00762</t>
+  </si>
+  <si>
+    <t>Gilmore City Elementary School</t>
+  </si>
+  <si>
+    <t>191260000762</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>1912660</t>
+  </si>
+  <si>
+    <t>01402</t>
+  </si>
+  <si>
+    <t>Gladbrook-Reinbeck Jr. High &amp; High School</t>
+  </si>
+  <si>
+    <t>191266001402</t>
+  </si>
+  <si>
+    <t>00764</t>
+  </si>
+  <si>
+    <t>Gladbrook-Reinbeck Elementary School</t>
+  </si>
+  <si>
+    <t>191266000764</t>
+  </si>
+  <si>
+    <t>02320</t>
+  </si>
+  <si>
+    <t>Gladbrook-Reinbeck Preschool</t>
+  </si>
+  <si>
+    <t>191266002320</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>1912690</t>
+  </si>
+  <si>
+    <t>00767</t>
+  </si>
+  <si>
+    <t>Glenwood Senior High School</t>
+  </si>
+  <si>
+    <t>191269000767</t>
+  </si>
+  <si>
+    <t>02354</t>
+  </si>
+  <si>
+    <t>Glenwood Community School District - SWIVA</t>
+  </si>
+  <si>
+    <t>191269002354</t>
+  </si>
+  <si>
+    <t>00766</t>
+  </si>
+  <si>
+    <t>Glenwood Middle School</t>
+  </si>
+  <si>
+    <t>191269000766</t>
+  </si>
+  <si>
+    <t>0406</t>
+  </si>
+  <si>
+    <t>00768</t>
+  </si>
+  <si>
+    <t>Northeast Elementary School</t>
+  </si>
+  <si>
+    <t>191269000768</t>
+  </si>
+  <si>
+    <t>00770</t>
+  </si>
+  <si>
+    <t>191269000770</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>1912750</t>
+  </si>
+  <si>
+    <t>00772</t>
+  </si>
+  <si>
+    <t>Glidden-Ralston Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191275000772</t>
+  </si>
+  <si>
+    <t>00771</t>
+  </si>
+  <si>
+    <t>Glidden-Ralston Elementary School</t>
+  </si>
+  <si>
+    <t>191275000771</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>1912810</t>
+  </si>
+  <si>
+    <t>00776</t>
+  </si>
+  <si>
+    <t>Graettinger-Terril High School</t>
+  </si>
+  <si>
+    <t>191281000776</t>
+  </si>
+  <si>
+    <t>02118</t>
+  </si>
+  <si>
+    <t>Graettinger-Terril Middle School</t>
+  </si>
+  <si>
+    <t>191281002118</t>
+  </si>
+  <si>
+    <t>02120</t>
+  </si>
+  <si>
+    <t>Graettinger-Terril Elementary School</t>
+  </si>
+  <si>
+    <t>191281002120</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>1913110</t>
+  </si>
+  <si>
+    <t>00170</t>
+  </si>
+  <si>
+    <t>Nodaway Valley Middle School</t>
+  </si>
+  <si>
+    <t>191311000170</t>
+  </si>
+  <si>
+    <t>00788</t>
+  </si>
+  <si>
+    <t>Nodaway Valley High School</t>
+  </si>
+  <si>
+    <t>191311000788</t>
+  </si>
+  <si>
+    <t>00786</t>
+  </si>
+  <si>
+    <t>Nodaway Valley  Elementary School</t>
+  </si>
+  <si>
+    <t>191311000786</t>
+  </si>
+  <si>
+    <t>2682</t>
+  </si>
+  <si>
+    <t>1900060</t>
+  </si>
+  <si>
+    <t>00179</t>
+  </si>
+  <si>
+    <t>GMG Secondary School</t>
+  </si>
+  <si>
+    <t>190006000179</t>
+  </si>
+  <si>
+    <t>00182</t>
+  </si>
+  <si>
+    <t>GMG Elementary School</t>
+  </si>
+  <si>
+    <t>190006000182</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>1913200</t>
+  </si>
+  <si>
+    <t>00792</t>
+  </si>
+  <si>
+    <t>Grinnell Community Senior High School</t>
+  </si>
+  <si>
+    <t>191320000792</t>
+  </si>
+  <si>
+    <t>00793</t>
+  </si>
+  <si>
+    <t>Grinnell Community Middle School</t>
+  </si>
+  <si>
+    <t>191320000793</t>
+  </si>
+  <si>
+    <t>00789</t>
+  </si>
+  <si>
+    <t>Bailey Park Elementary School</t>
+  </si>
+  <si>
+    <t>191320000789</t>
+  </si>
+  <si>
+    <t>00790</t>
+  </si>
+  <si>
+    <t>Davis Elementary School</t>
+  </si>
+  <si>
+    <t>191320000790</t>
+  </si>
+  <si>
+    <t>00791</t>
+  </si>
+  <si>
+    <t>191320000791</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>1913230</t>
+  </si>
+  <si>
+    <t>00796</t>
+  </si>
+  <si>
+    <t>Griswold Middle/High School</t>
+  </si>
+  <si>
+    <t>191323000796</t>
+  </si>
+  <si>
+    <t>02264</t>
+  </si>
+  <si>
+    <t>Griswold Elementary</t>
+  </si>
+  <si>
+    <t>191323002264</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>1913290</t>
+  </si>
+  <si>
+    <t>00801</t>
+  </si>
+  <si>
+    <t>Grundy Center High School</t>
+  </si>
+  <si>
+    <t>191329000801</t>
+  </si>
+  <si>
+    <t>00415</t>
+  </si>
+  <si>
+    <t>Grundy Center Middle School</t>
+  </si>
+  <si>
+    <t>191329000415</t>
+  </si>
+  <si>
+    <t>00799</t>
+  </si>
+  <si>
+    <t>Grundy Center Elementary School</t>
+  </si>
+  <si>
+    <t>191329000799</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>1913320</t>
+  </si>
+  <si>
+    <t>00804</t>
+  </si>
+  <si>
+    <t>Guthrie Center High School</t>
+  </si>
+  <si>
+    <t>191332000804</t>
+  </si>
+  <si>
+    <t>00803</t>
+  </si>
+  <si>
+    <t>Guthrie Center Elementary School</t>
+  </si>
+  <si>
+    <t>191332000803</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>1913350</t>
+  </si>
+  <si>
+    <t>00806</t>
+  </si>
+  <si>
+    <t>Clayton Ridge High School</t>
+  </si>
+  <si>
+    <t>191335000806</t>
+  </si>
+  <si>
+    <t>00751</t>
+  </si>
+  <si>
+    <t>Clayton Ridge Middle School</t>
+  </si>
+  <si>
+    <t>191335000751</t>
+  </si>
+  <si>
+    <t>00807</t>
+  </si>
+  <si>
+    <t>Clayton Ridge Elementary School</t>
+  </si>
+  <si>
+    <t>191335000807</t>
+  </si>
+  <si>
+    <t>02206</t>
+  </si>
+  <si>
+    <t>Iowa Virtual Academy</t>
+  </si>
+  <si>
+    <t>191335002206</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>1913380</t>
+  </si>
+  <si>
+    <t>00808</t>
+  </si>
+  <si>
+    <t>H-L-V Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>191338000808</t>
+  </si>
+  <si>
+    <t>01993</t>
+  </si>
+  <si>
+    <t>H-L-V Elementary School</t>
+  </si>
+  <si>
+    <t>191338001993</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>1913440</t>
+  </si>
+  <si>
+    <t>0175</t>
+  </si>
+  <si>
+    <t>02310</t>
+  </si>
+  <si>
+    <t>Hamburg Charter High School</t>
+  </si>
+  <si>
+    <t>191344002310</t>
+  </si>
+  <si>
+    <t>02235</t>
+  </si>
+  <si>
+    <t>Hamburg Middle School</t>
+  </si>
+  <si>
+    <t>191344002235</t>
+  </si>
+  <si>
+    <t>00812</t>
+  </si>
+  <si>
+    <t>Marnie Simons Elementary School</t>
+  </si>
+  <si>
+    <t>191344000812</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>1913470</t>
+  </si>
+  <si>
+    <t>00813</t>
+  </si>
+  <si>
+    <t>Hampton-Dumont High School</t>
+  </si>
+  <si>
+    <t>191347000813</t>
+  </si>
+  <si>
+    <t>00814</t>
+  </si>
+  <si>
+    <t>Hampton-Dumont Middle School</t>
+  </si>
+  <si>
+    <t>191347000814</t>
+  </si>
+  <si>
+    <t>00817</t>
+  </si>
+  <si>
+    <t>North Side Elementary School</t>
+  </si>
+  <si>
+    <t>191347000817</t>
+  </si>
+  <si>
+    <t>00819</t>
+  </si>
+  <si>
+    <t>South Side Elementary School</t>
+  </si>
+  <si>
+    <t>191347000819</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>1913500</t>
+  </si>
+  <si>
+    <t>00821</t>
+  </si>
+  <si>
+    <t>Harlan High School</t>
+  </si>
+  <si>
+    <t>191350000821</t>
+  </si>
+  <si>
+    <t>00822</t>
+  </si>
+  <si>
+    <t>Harlan Community Middle School</t>
+  </si>
+  <si>
+    <t>191350000822</t>
+  </si>
+  <si>
+    <t>00825</t>
+  </si>
+  <si>
+    <t>Harlan Primary</t>
+  </si>
+  <si>
+    <t>191350000825</t>
+  </si>
+  <si>
+    <t>00826</t>
+  </si>
+  <si>
+    <t>Harlan  Intermediate School</t>
+  </si>
+  <si>
+    <t>191350000826</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>1916140</t>
+  </si>
+  <si>
+    <t>00967</t>
+  </si>
+  <si>
+    <t>Harris-Lake Park High School</t>
+  </si>
+  <si>
+    <t>191614000967</t>
+  </si>
+  <si>
+    <t>00966</t>
+  </si>
+  <si>
+    <t>Harris-Lake Park Elementary School</t>
+  </si>
+  <si>
+    <t>191614000966</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>1913660</t>
+  </si>
+  <si>
+    <t>01963</t>
+  </si>
+  <si>
+    <t>Hartley-Melvin-Sanborn High School</t>
+  </si>
+  <si>
+    <t>191366001963</t>
+  </si>
+  <si>
+    <t>02065</t>
+  </si>
+  <si>
+    <t>Hartley-Melvin-Sanborn Middle School</t>
+  </si>
+  <si>
+    <t>191366002065</t>
+  </si>
+  <si>
+    <t>01962</t>
+  </si>
+  <si>
+    <t>Hartley-Melvin-Sanborn Elementary School</t>
+  </si>
+  <si>
+    <t>191366001962</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>1914010</t>
+  </si>
+  <si>
+    <t>00839</t>
+  </si>
+  <si>
+    <t>Highland High School</t>
+  </si>
+  <si>
+    <t>191401000839</t>
+  </si>
+  <si>
+    <t>00840</t>
+  </si>
+  <si>
+    <t>Highland Middle School</t>
+  </si>
+  <si>
+    <t>191401000840</t>
+  </si>
+  <si>
+    <t>00842</t>
+  </si>
+  <si>
+    <t>Highland Elementary School</t>
+  </si>
+  <si>
+    <t>191401000842</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>1914160</t>
+  </si>
+  <si>
+    <t>00844</t>
+  </si>
+  <si>
+    <t>Hinton High School</t>
+  </si>
+  <si>
+    <t>191416000844</t>
+  </si>
+  <si>
+    <t>00845</t>
+  </si>
+  <si>
+    <t>Hinton Middle School</t>
+  </si>
+  <si>
+    <t>191416000845</t>
+  </si>
+  <si>
+    <t>00843</t>
+  </si>
+  <si>
+    <t>Hinton Elementary School</t>
+  </si>
+  <si>
+    <t>191416000843</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>1914280</t>
+  </si>
+  <si>
+    <t>00849</t>
+  </si>
+  <si>
+    <t>Crestwood High School</t>
+  </si>
+  <si>
+    <t>191428000849</t>
+  </si>
+  <si>
+    <t>02335</t>
+  </si>
+  <si>
+    <t>Crestwood Middle School</t>
+  </si>
+  <si>
+    <t>191428002335</t>
+  </si>
+  <si>
+    <t>00848</t>
+  </si>
+  <si>
+    <t>Crestwood Elementary School</t>
+  </si>
+  <si>
+    <t>191428000848</t>
+  </si>
+  <si>
+    <t>02088</t>
+  </si>
+  <si>
+    <t>Cresco Early Childhood Development Center</t>
+  </si>
+  <si>
+    <t>191428002088</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>1914310</t>
+  </si>
+  <si>
+    <t>01390</t>
+  </si>
+  <si>
+    <t>South Hardin Middle School</t>
+  </si>
+  <si>
+    <t>191431001390</t>
+  </si>
+  <si>
+    <t>02038</t>
+  </si>
+  <si>
+    <t>Hubbard-Radcliffe Elementary School</t>
+  </si>
+  <si>
+    <t>191431002038</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>1914340</t>
+  </si>
+  <si>
+    <t>00857</t>
+  </si>
+  <si>
+    <t>Hudson High School</t>
+  </si>
+  <si>
+    <t>191434000857</t>
+  </si>
+  <si>
+    <t>00429</t>
+  </si>
+  <si>
+    <t>Hudson Middle School</t>
+  </si>
+  <si>
+    <t>191434000429</t>
+  </si>
+  <si>
+    <t>00856</t>
+  </si>
+  <si>
+    <t>Hudson Elementary School</t>
+  </si>
+  <si>
+    <t>191434000856</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>1914370</t>
+  </si>
+  <si>
+    <t>00859</t>
+  </si>
+  <si>
+    <t>Humboldt High School</t>
+  </si>
+  <si>
+    <t>191437000859</t>
+  </si>
+  <si>
+    <t>00860</t>
+  </si>
+  <si>
+    <t>Humboldt Middle School</t>
+  </si>
+  <si>
+    <t>191437000860</t>
+  </si>
+  <si>
+    <t>00858</t>
+  </si>
+  <si>
+    <t>Clyde D Mease Elementary School</t>
+  </si>
+  <si>
+    <t>191437000858</t>
+  </si>
+  <si>
+    <t>00861</t>
+  </si>
+  <si>
+    <t>Taft Elementary School</t>
+  </si>
+  <si>
+    <t>191437000861</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>1914580</t>
+  </si>
+  <si>
+    <t>00866</t>
+  </si>
+  <si>
+    <t>Independence Junior Senior High School</t>
+  </si>
+  <si>
+    <t>191458000866</t>
+  </si>
+  <si>
+    <t>00865</t>
+  </si>
+  <si>
+    <t>191458000865</t>
+  </si>
+  <si>
+    <t>00869</t>
+  </si>
+  <si>
+    <t>191458000869</t>
+  </si>
+  <si>
+    <t>01318</t>
+  </si>
+  <si>
+    <t>191458001318</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>1914640</t>
+  </si>
+  <si>
+    <t>00872</t>
+  </si>
+  <si>
+    <t>Indianola High School</t>
+  </si>
+  <si>
+    <t>191464000872</t>
+  </si>
+  <si>
+    <t>00870</t>
+  </si>
+  <si>
+    <t>Emerson Elementary School</t>
+  </si>
+  <si>
+    <t>191464000870</t>
+  </si>
+  <si>
+    <t>02100</t>
+  </si>
+  <si>
+    <t>Wilder Elementary School</t>
+  </si>
+  <si>
+    <t>191464002100</t>
+  </si>
+  <si>
+    <t>00874</t>
+  </si>
+  <si>
+    <t>191464000874</t>
+  </si>
+  <si>
+    <t>00875</t>
+  </si>
+  <si>
+    <t>Indianola Middle School</t>
+  </si>
+  <si>
+    <t>191464000875</t>
+  </si>
+  <si>
+    <t>00876</t>
+  </si>
+  <si>
+    <t>191464000876</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>1914670</t>
+  </si>
+  <si>
+    <t>02196</t>
+  </si>
+  <si>
+    <t>Interstate 35 High School</t>
+  </si>
+  <si>
+    <t>191467002196</t>
+  </si>
+  <si>
+    <t>00880</t>
+  </si>
+  <si>
+    <t>Interstate 35 Elementary School</t>
+  </si>
+  <si>
+    <t>191467000880</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>1914700</t>
+  </si>
+  <si>
+    <t>00892</t>
+  </si>
+  <si>
+    <t>Iowa City High School</t>
+  </si>
+  <si>
+    <t>191470000892</t>
+  </si>
+  <si>
+    <t>02241</t>
+  </si>
+  <si>
+    <t>Liberty High School</t>
+  </si>
+  <si>
+    <t>191470002241</t>
+  </si>
+  <si>
+    <t>00902</t>
+  </si>
+  <si>
+    <t>West Senior High School</t>
+  </si>
+  <si>
+    <t>191470000902</t>
+  </si>
+  <si>
+    <t>01030</t>
+  </si>
+  <si>
+    <t>Elizabeth Tate Alt. High School</t>
+  </si>
+  <si>
+    <t>191470001030</t>
+  </si>
+  <si>
+    <t>02288</t>
+  </si>
+  <si>
+    <t>ICCSD Online Learning Program</t>
+  </si>
+  <si>
+    <t>191470002288</t>
+  </si>
+  <si>
+    <t>01392</t>
+  </si>
+  <si>
+    <t>North Central Middle School</t>
+  </si>
+  <si>
+    <t>191470001392</t>
+  </si>
+  <si>
+    <t>0213</t>
+  </si>
+  <si>
+    <t>00897</t>
+  </si>
+  <si>
+    <t>Northwest Middle School</t>
+  </si>
+  <si>
+    <t>191470000897</t>
+  </si>
+  <si>
+    <t>00901</t>
+  </si>
+  <si>
+    <t>Southeast Middle School</t>
+  </si>
+  <si>
+    <t>191470000901</t>
+  </si>
+  <si>
+    <t>0401</t>
+  </si>
+  <si>
+    <t>02133</t>
+  </si>
+  <si>
+    <t>Buford Garner Elementary</t>
+  </si>
+  <si>
+    <t>191470002133</t>
+  </si>
+  <si>
+    <t>0403</t>
+  </si>
+  <si>
+    <t>00883</t>
+  </si>
+  <si>
+    <t>Central Elementary School</t>
+  </si>
+  <si>
+    <t>191470000883</t>
+  </si>
+  <si>
+    <t>00893</t>
+  </si>
+  <si>
+    <t>Kirkwood Elementary School</t>
+  </si>
+  <si>
+    <t>191470000893</t>
+  </si>
+  <si>
+    <t>00885</t>
+  </si>
+  <si>
+    <t>Ernest Horn Elementary School</t>
+  </si>
+  <si>
+    <t>191470000885</t>
+  </si>
+  <si>
+    <t>00887</t>
+  </si>
+  <si>
+    <t>Helen Lemme Elementary School</t>
+  </si>
+  <si>
+    <t>191470000887</t>
+  </si>
+  <si>
+    <t>00894</t>
+  </si>
+  <si>
+    <t>191470000894</t>
+  </si>
+  <si>
+    <t>00895</t>
+  </si>
+  <si>
+    <t>191470000895</t>
+  </si>
+  <si>
+    <t>0432</t>
+  </si>
+  <si>
+    <t>02168</t>
+  </si>
+  <si>
+    <t>Norman Borlaug Elementary School</t>
+  </si>
+  <si>
+    <t>191470002168</t>
+  </si>
+  <si>
+    <t>00899</t>
+  </si>
+  <si>
+    <t>Robert Lucas Elementary School</t>
+  </si>
+  <si>
+    <t>191470000899</t>
+  </si>
+  <si>
+    <t>02224</t>
+  </si>
+  <si>
+    <t>Alexander Elementary</t>
+  </si>
+  <si>
+    <t>191470002224</t>
+  </si>
+  <si>
+    <t>00891</t>
+  </si>
+  <si>
+    <t>Horace Mann Elementary School</t>
+  </si>
+  <si>
+    <t>191470000891</t>
+  </si>
+  <si>
+    <t>00898</t>
+  </si>
+  <si>
+    <t>Penn Elementary School</t>
+  </si>
+  <si>
+    <t>191470000898</t>
+  </si>
+  <si>
+    <t>02266</t>
+  </si>
+  <si>
+    <t>191470002266</t>
+  </si>
+  <si>
+    <t>0468</t>
+  </si>
+  <si>
+    <t>00881</t>
+  </si>
+  <si>
+    <t>Bohumil Shimek Elementary School</t>
+  </si>
+  <si>
+    <t>191470000881</t>
+  </si>
+  <si>
+    <t>00896</t>
+  </si>
+  <si>
+    <t>Mark Twain Elementary</t>
+  </si>
+  <si>
+    <t>191470000896</t>
+  </si>
+  <si>
+    <t>02250</t>
+  </si>
+  <si>
+    <t>Christine Grant Elementary</t>
+  </si>
+  <si>
+    <t>191470002250</t>
+  </si>
+  <si>
+    <t>00886</t>
+  </si>
+  <si>
+    <t>191470000886</t>
+  </si>
+  <si>
+    <t>0488</t>
+  </si>
+  <si>
+    <t>00304</t>
+  </si>
+  <si>
+    <t>Weber Elementary</t>
+  </si>
+  <si>
+    <t>191470000304</t>
+  </si>
+  <si>
+    <t>0493</t>
+  </si>
+  <si>
+    <t>00436</t>
+  </si>
+  <si>
+    <t>Wickham Elementary</t>
+  </si>
+  <si>
+    <t>191470000436</t>
+  </si>
+  <si>
+    <t>0497</t>
+  </si>
+  <si>
+    <t>01034</t>
+  </si>
+  <si>
+    <t>James Van Allen Elementary School</t>
+  </si>
+  <si>
+    <t>191470001034</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>1914730</t>
+  </si>
+  <si>
+    <t>00904</t>
+  </si>
+  <si>
+    <t>Iowa Falls - Alden High School</t>
+  </si>
+  <si>
+    <t>191473000904</t>
+  </si>
+  <si>
+    <t>00905</t>
+  </si>
+  <si>
+    <t>Riverbend Middle School</t>
+  </si>
+  <si>
+    <t>191473000905</t>
+  </si>
+  <si>
+    <t>00907</t>
+  </si>
+  <si>
+    <t>Rock Run Elementary</t>
+  </si>
+  <si>
+    <t>191473000907</t>
+  </si>
+  <si>
+    <t>00908</t>
+  </si>
+  <si>
+    <t>Pineview Elementary</t>
+  </si>
+  <si>
+    <t>191473000908</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>1914850</t>
+  </si>
+  <si>
+    <t>00910</t>
+  </si>
+  <si>
+    <t>Iowa Valley Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191485000910</t>
+  </si>
+  <si>
+    <t>00909</t>
+  </si>
+  <si>
+    <t>Iowa Valley Elementary School</t>
+  </si>
+  <si>
+    <t>191485000909</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>1914880</t>
+  </si>
+  <si>
+    <t>01050</t>
+  </si>
+  <si>
+    <t>IKM-Manning High School</t>
+  </si>
+  <si>
+    <t>191488001050</t>
+  </si>
+  <si>
+    <t>00912</t>
+  </si>
+  <si>
+    <t>IKM-Manning Middle School</t>
+  </si>
+  <si>
+    <t>191488000912</t>
+  </si>
+  <si>
+    <t>00911</t>
+  </si>
+  <si>
+    <t>Irwin Elementary School</t>
+  </si>
+  <si>
+    <t>191488000911</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>1915180</t>
+  </si>
+  <si>
+    <t>00914</t>
+  </si>
+  <si>
+    <t>Janesville Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>191518000914</t>
+  </si>
+  <si>
+    <t>00913</t>
+  </si>
+  <si>
+    <t>Janesville Elementary School</t>
+  </si>
+  <si>
+    <t>191518000913</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>1915210</t>
+  </si>
+  <si>
+    <t>00918</t>
+  </si>
+  <si>
+    <t>Greene County High School</t>
+  </si>
+  <si>
+    <t>191521000918</t>
+  </si>
+  <si>
+    <t>00919</t>
+  </si>
+  <si>
+    <t>Greene County Middle School</t>
+  </si>
+  <si>
+    <t>191521000919</t>
+  </si>
+  <si>
+    <t>00076</t>
+  </si>
+  <si>
+    <t>Greene County Elementary</t>
+  </si>
+  <si>
+    <t>191521000076</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>1915330</t>
+  </si>
+  <si>
+    <t>00924</t>
+  </si>
+  <si>
+    <t>Jesup High School</t>
+  </si>
+  <si>
+    <t>191533000924</t>
+  </si>
+  <si>
+    <t>00923</t>
+  </si>
+  <si>
+    <t>Jesup Elementary School</t>
+  </si>
+  <si>
+    <t>191533000923</t>
+  </si>
+  <si>
+    <t>02051</t>
+  </si>
+  <si>
+    <t>Jesup Middle School</t>
+  </si>
+  <si>
+    <t>191533002051</t>
+  </si>
+  <si>
+    <t>0420</t>
+  </si>
+  <si>
+    <t>02057</t>
+  </si>
+  <si>
+    <t>Perry #1 Elementary School</t>
+  </si>
+  <si>
+    <t>191533002057</t>
+  </si>
+  <si>
+    <t>02016</t>
+  </si>
+  <si>
+    <t>Prairie Grove Elementary School</t>
+  </si>
+  <si>
+    <t>191533002016</t>
+  </si>
+  <si>
+    <t>0434</t>
+  </si>
+  <si>
+    <t>02017</t>
+  </si>
+  <si>
+    <t>Triumph Elementary School</t>
+  </si>
+  <si>
+    <t>191533002017</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>1915450</t>
+  </si>
+  <si>
+    <t>00927</t>
+  </si>
+  <si>
+    <t>Johnston Senior High School</t>
+  </si>
+  <si>
+    <t>191545000927</t>
+  </si>
+  <si>
+    <t>00749</t>
+  </si>
+  <si>
+    <t>Summit Middle School</t>
+  </si>
+  <si>
+    <t>191545000749</t>
+  </si>
+  <si>
+    <t>00926</t>
+  </si>
+  <si>
+    <t>Johnston Middle School</t>
+  </si>
+  <si>
+    <t>191545000926</t>
+  </si>
+  <si>
+    <t>02018</t>
+  </si>
+  <si>
+    <t>Henry A Wallace Elementary School</t>
+  </si>
+  <si>
+    <t>191545002018</t>
+  </si>
+  <si>
+    <t>00478</t>
+  </si>
+  <si>
+    <t>Beaver Creek Elementary School</t>
+  </si>
+  <si>
+    <t>191545000478</t>
+  </si>
+  <si>
+    <t>00532</t>
+  </si>
+  <si>
+    <t>Lawson Elementary School</t>
+  </si>
+  <si>
+    <t>191545000532</t>
+  </si>
+  <si>
+    <t>00653</t>
+  </si>
+  <si>
+    <t>Horizon Elementary</t>
+  </si>
+  <si>
+    <t>191545000653</t>
+  </si>
+  <si>
+    <t>01412</t>
+  </si>
+  <si>
+    <t>Timber Ridge Elementary</t>
+  </si>
+  <si>
+    <t>191545001412</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>1915630</t>
+  </si>
+  <si>
+    <t>00932</t>
+  </si>
+  <si>
+    <t>Keokuk High School</t>
+  </si>
+  <si>
+    <t>191563000932</t>
+  </si>
+  <si>
+    <t>00933</t>
+  </si>
+  <si>
+    <t>Keokuk Middle School</t>
+  </si>
+  <si>
+    <t>191563000933</t>
+  </si>
+  <si>
+    <t>00930</t>
+  </si>
+  <si>
+    <t>George Washington Elementary School</t>
+  </si>
+  <si>
+    <t>191563000930</t>
+  </si>
+  <si>
+    <t>02198</t>
+  </si>
+  <si>
+    <t>Torrence Elementary</t>
+  </si>
+  <si>
+    <t>191563002198</t>
+  </si>
+  <si>
+    <t>00936</t>
+  </si>
+  <si>
+    <t>Hawthorne Elementary School</t>
+  </si>
+  <si>
+    <t>191563000936</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>1915660</t>
+  </si>
+  <si>
+    <t>00939</t>
+  </si>
+  <si>
+    <t>Keota High School</t>
+  </si>
+  <si>
+    <t>191566000939</t>
+  </si>
+  <si>
+    <t>00938</t>
+  </si>
+  <si>
+    <t>Keota Elementary School</t>
+  </si>
+  <si>
+    <t>191566000938</t>
+  </si>
+  <si>
+    <t>3348</t>
+  </si>
+  <si>
+    <t>1915750</t>
+  </si>
+  <si>
+    <t>00941</t>
+  </si>
+  <si>
+    <t>Kingsley-Pierson High School</t>
+  </si>
+  <si>
+    <t>191575000941</t>
+  </si>
+  <si>
+    <t>00943</t>
+  </si>
+  <si>
+    <t>Pierson Middle School</t>
+  </si>
+  <si>
+    <t>191575000943</t>
+  </si>
+  <si>
+    <t>00940</t>
+  </si>
+  <si>
+    <t>Kingsley Elementary School</t>
+  </si>
+  <si>
+    <t>191575000940</t>
+  </si>
+  <si>
+    <t>3375</t>
+  </si>
+  <si>
+    <t>1915840</t>
+  </si>
+  <si>
+    <t>00948</t>
+  </si>
+  <si>
+    <t>Knoxville High School</t>
+  </si>
+  <si>
+    <t>191584000948</t>
+  </si>
+  <si>
+    <t>00949</t>
+  </si>
+  <si>
+    <t>Knoxville Middle School</t>
+  </si>
+  <si>
+    <t>191584000949</t>
+  </si>
+  <si>
+    <t>02132</t>
+  </si>
+  <si>
+    <t>Northstar Elementary School</t>
+  </si>
+  <si>
+    <t>191584002132</t>
+  </si>
+  <si>
+    <t>02114</t>
+  </si>
+  <si>
+    <t>West Elementary</t>
+  </si>
+  <si>
+    <t>191584002114</t>
+  </si>
+  <si>
+    <t>3420</t>
+  </si>
+  <si>
+    <t>1916110</t>
+  </si>
+  <si>
+    <t>00965</t>
+  </si>
+  <si>
+    <t>Lake Mills Senior High School</t>
+  </si>
+  <si>
+    <t>191611000965</t>
+  </si>
+  <si>
+    <t>00964</t>
+  </si>
+  <si>
+    <t>Lake Mills Middle School</t>
+  </si>
+  <si>
+    <t>191611000964</t>
+  </si>
+  <si>
+    <t>00963</t>
+  </si>
+  <si>
+    <t>Lake Mills Elementary School</t>
+  </si>
+  <si>
+    <t>191611000963</t>
+  </si>
+  <si>
+    <t>3465</t>
+  </si>
+  <si>
+    <t>1916320</t>
+  </si>
+  <si>
+    <t>00975</t>
+  </si>
+  <si>
+    <t>Lamoni High School</t>
+  </si>
+  <si>
+    <t>191632000975</t>
+  </si>
+  <si>
+    <t>02019</t>
+  </si>
+  <si>
+    <t>Lamoni Middle School</t>
+  </si>
+  <si>
+    <t>191632002019</t>
+  </si>
+  <si>
+    <t>00974</t>
+  </si>
+  <si>
+    <t>Lamoni Elementary School</t>
+  </si>
+  <si>
+    <t>191632000974</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>1916420</t>
+  </si>
+  <si>
+    <t>00977</t>
+  </si>
+  <si>
+    <t>Laurens-Marathon Elementary School</t>
+  </si>
+  <si>
+    <t>191642000977</t>
+  </si>
+  <si>
+    <t>3555</t>
+  </si>
+  <si>
+    <t>1916440</t>
+  </si>
+  <si>
+    <t>00981</t>
+  </si>
+  <si>
+    <t>Lawton-Bronson Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>191644000981</t>
+  </si>
+  <si>
+    <t>00980</t>
+  </si>
+  <si>
+    <t>Bronson Elementary School</t>
+  </si>
+  <si>
+    <t>191644000980</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>1916530</t>
+  </si>
+  <si>
+    <t>00988</t>
+  </si>
+  <si>
+    <t>Le Mars High School</t>
+  </si>
+  <si>
+    <t>191653000988</t>
+  </si>
+  <si>
+    <t>01101</t>
+  </si>
+  <si>
+    <t>Individualized Learning Center</t>
+  </si>
+  <si>
+    <t>191653001101</t>
+  </si>
+  <si>
+    <t>00984</t>
+  </si>
+  <si>
+    <t>Le Mars Middle School</t>
+  </si>
+  <si>
+    <t>191653000984</t>
+  </si>
+  <si>
+    <t>00983</t>
+  </si>
+  <si>
+    <t>Clark Elementary School</t>
+  </si>
+  <si>
+    <t>191653000983</t>
+  </si>
+  <si>
+    <t>00985</t>
+  </si>
+  <si>
+    <t>191653000985</t>
+  </si>
+  <si>
+    <t>0449</t>
+  </si>
+  <si>
+    <t>00987</t>
+  </si>
+  <si>
+    <t>Kluckhohn Elementary School</t>
+  </si>
+  <si>
+    <t>191653000987</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>1916620</t>
+  </si>
+  <si>
+    <t>00992</t>
+  </si>
+  <si>
+    <t>Lenox High School</t>
+  </si>
+  <si>
+    <t>191662000992</t>
+  </si>
+  <si>
+    <t>00991</t>
+  </si>
+  <si>
+    <t>Lenox Elementary School</t>
+  </si>
+  <si>
+    <t>191662000991</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>1916680</t>
+  </si>
+  <si>
+    <t>00996</t>
+  </si>
+  <si>
+    <t>Lewis Central Senior High School</t>
+  </si>
+  <si>
+    <t>191668000996</t>
+  </si>
+  <si>
+    <t>00997</t>
+  </si>
+  <si>
+    <t>Lewis Central Middle School</t>
+  </si>
+  <si>
+    <t>191668000997</t>
+  </si>
+  <si>
+    <t>00995</t>
+  </si>
+  <si>
+    <t>E A Kreft Primary School</t>
+  </si>
+  <si>
+    <t>191668000995</t>
+  </si>
+  <si>
+    <t>00994</t>
+  </si>
+  <si>
+    <t>Titan Hill Intermediate School</t>
+  </si>
+  <si>
+    <t>191668000994</t>
+  </si>
+  <si>
+    <t>3691</t>
+  </si>
+  <si>
+    <t>1917100</t>
+  </si>
+  <si>
+    <t>01001</t>
+  </si>
+  <si>
+    <t>North Cedar Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>191710001001</t>
+  </si>
+  <si>
+    <t>01947</t>
+  </si>
+  <si>
+    <t>North Cedar Lowden Elementary Center</t>
+  </si>
+  <si>
+    <t>191710001947</t>
+  </si>
+  <si>
+    <t>01000</t>
+  </si>
+  <si>
+    <t>North Cedar Mechanicsville Elementary Center</t>
+  </si>
+  <si>
+    <t>191710001000</t>
+  </si>
+  <si>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>1917220</t>
+  </si>
+  <si>
+    <t>01004</t>
+  </si>
+  <si>
+    <t>Linn-Mar High School</t>
+  </si>
+  <si>
+    <t>191722001004</t>
+  </si>
+  <si>
+    <t>01005</t>
+  </si>
+  <si>
+    <t>Excelsior Middle School</t>
+  </si>
+  <si>
+    <t>191722001005</t>
+  </si>
+  <si>
+    <t>00368</t>
+  </si>
+  <si>
+    <t>Westfield Elementary School</t>
+  </si>
+  <si>
+    <t>191722000368</t>
+  </si>
+  <si>
+    <t>01006</t>
+  </si>
+  <si>
+    <t>Novak Elementary School</t>
+  </si>
+  <si>
+    <t>191722001006</t>
+  </si>
+  <si>
+    <t>01003</t>
+  </si>
+  <si>
+    <t>Indian Creek Elementary School</t>
+  </si>
+  <si>
+    <t>191722001003</t>
+  </si>
+  <si>
+    <t>01007</t>
+  </si>
+  <si>
+    <t>Wilkins Elementary School</t>
+  </si>
+  <si>
+    <t>191722001007</t>
+  </si>
+  <si>
+    <t>01002</t>
+  </si>
+  <si>
+    <t>Bowman Woods Elementary School</t>
+  </si>
+  <si>
+    <t>191722001002</t>
+  </si>
+  <si>
+    <t>00810</t>
+  </si>
+  <si>
+    <t>Oak Ridge Middle School</t>
+  </si>
+  <si>
+    <t>191722000810</t>
+  </si>
+  <si>
+    <t>01525</t>
+  </si>
+  <si>
+    <t>Linn Grove Elementary School</t>
+  </si>
+  <si>
+    <t>191722001525</t>
+  </si>
+  <si>
+    <t>02092</t>
+  </si>
+  <si>
+    <t>Echo Hill Elementary</t>
+  </si>
+  <si>
+    <t>191722002092</t>
+  </si>
+  <si>
+    <t>02274</t>
+  </si>
+  <si>
+    <t>Boulder Peak Intermediate School</t>
+  </si>
+  <si>
+    <t>191722002274</t>
+  </si>
+  <si>
+    <t>02275</t>
+  </si>
+  <si>
+    <t>Hazel Point Intermediate School</t>
+  </si>
+  <si>
+    <t>191722002275</t>
+  </si>
+  <si>
+    <t>3744</t>
+  </si>
+  <si>
+    <t>1917250</t>
+  </si>
+  <si>
+    <t>01009</t>
+  </si>
+  <si>
+    <t>Lisbon Secondary School</t>
+  </si>
+  <si>
+    <t>191725001009</t>
+  </si>
+  <si>
+    <t>01008</t>
+  </si>
+  <si>
+    <t>Lisbon Elementary School</t>
+  </si>
+  <si>
+    <t>191725001008</t>
+  </si>
+  <si>
+    <t>3798</t>
+  </si>
+  <si>
+    <t>1917460</t>
+  </si>
+  <si>
+    <t>01014</t>
+  </si>
+  <si>
+    <t>Logan-Magnolia Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191746001014</t>
+  </si>
+  <si>
+    <t>01013</t>
+  </si>
+  <si>
+    <t>Logan-Magnolia Elementary School</t>
+  </si>
+  <si>
+    <t>191746001013</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>1917550</t>
+  </si>
+  <si>
+    <t>01019</t>
+  </si>
+  <si>
+    <t>Lone Tree Middle-Senior High School</t>
+  </si>
+  <si>
+    <t>191755001019</t>
+  </si>
+  <si>
+    <t>01018</t>
+  </si>
+  <si>
+    <t>Lone Tree Elementary School</t>
+  </si>
+  <si>
+    <t>191755001018</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>1917820</t>
+  </si>
+  <si>
+    <t>01025</t>
+  </si>
+  <si>
+    <t>Louisa-Muscatine JR/SR High School</t>
+  </si>
+  <si>
+    <t>191782001025</t>
+  </si>
+  <si>
+    <t>01023</t>
+  </si>
+  <si>
+    <t>Louisa-Muscatine Elementary</t>
+  </si>
+  <si>
+    <t>191782001023</t>
+  </si>
+  <si>
+    <t>3906</t>
+  </si>
+  <si>
+    <t>1918030</t>
+  </si>
+  <si>
+    <t>01031</t>
+  </si>
+  <si>
+    <t>Lynnville-Sully High School</t>
+  </si>
+  <si>
+    <t>191803001031</t>
+  </si>
+  <si>
+    <t>01964</t>
+  </si>
+  <si>
+    <t>Lynnville-Sully Elementary School</t>
+  </si>
+  <si>
+    <t>191803001964</t>
+  </si>
+  <si>
+    <t>01994</t>
+  </si>
+  <si>
+    <t>Lynnville-Sully Middle School</t>
+  </si>
+  <si>
+    <t>191803001994</t>
+  </si>
+  <si>
+    <t>3942</t>
+  </si>
+  <si>
+    <t>1918180</t>
+  </si>
+  <si>
+    <t>01040</t>
+  </si>
+  <si>
+    <t>Madrid High School</t>
+  </si>
+  <si>
+    <t>191818001040</t>
+  </si>
+  <si>
+    <t>01041</t>
+  </si>
+  <si>
+    <t>Madrid Junior High School</t>
+  </si>
+  <si>
+    <t>191818001041</t>
+  </si>
+  <si>
+    <t>01039</t>
+  </si>
+  <si>
+    <t>Madrid Elementary School</t>
+  </si>
+  <si>
+    <t>191818001039</t>
+  </si>
+  <si>
+    <t>02276</t>
+  </si>
+  <si>
+    <t>Madrid Elementary Preschool</t>
+  </si>
+  <si>
+    <t>191818002276</t>
+  </si>
+  <si>
+    <t>3978</t>
+  </si>
+  <si>
+    <t>1918240</t>
+  </si>
+  <si>
+    <t>01046</t>
+  </si>
+  <si>
+    <t>East Mills Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>191824001046</t>
+  </si>
+  <si>
+    <t>01230</t>
+  </si>
+  <si>
+    <t>East Mills Elementary School</t>
+  </si>
+  <si>
+    <t>191824001230</t>
+  </si>
+  <si>
+    <t>4023</t>
+  </si>
+  <si>
+    <t>1918330</t>
+  </si>
+  <si>
+    <t>01053</t>
+  </si>
+  <si>
+    <t>Manson Northwest Webster Junior High/High School</t>
+  </si>
+  <si>
+    <t>191833001053</t>
+  </si>
+  <si>
+    <t>01052</t>
+  </si>
+  <si>
+    <t>Manson Northwest Webster Elementary</t>
+  </si>
+  <si>
+    <t>191833001052</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>1918480</t>
+  </si>
+  <si>
+    <t>01057</t>
+  </si>
+  <si>
+    <t>Maple Valley-Anthon Oto High School</t>
+  </si>
+  <si>
+    <t>191848001057</t>
+  </si>
+  <si>
+    <t>00079</t>
+  </si>
+  <si>
+    <t>MVAO Middle School</t>
+  </si>
+  <si>
+    <t>191848000079</t>
+  </si>
+  <si>
+    <t>00080</t>
+  </si>
+  <si>
+    <t>Anthon Elementary</t>
+  </si>
+  <si>
+    <t>191848000080</t>
+  </si>
+  <si>
+    <t>01059</t>
+  </si>
+  <si>
+    <t>Mapleton Elementary School</t>
+  </si>
+  <si>
+    <t>191848001059</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>1918510</t>
+  </si>
+  <si>
+    <t>01062</t>
+  </si>
+  <si>
+    <t>Maquoketa Community High School</t>
+  </si>
+  <si>
+    <t>191851001062</t>
+  </si>
+  <si>
+    <t>01063</t>
+  </si>
+  <si>
+    <t>Maquoketa Middle School</t>
+  </si>
+  <si>
+    <t>191851001063</t>
+  </si>
+  <si>
+    <t>01061</t>
+  </si>
+  <si>
+    <t>Cardinal Elementary  School</t>
+  </si>
+  <si>
+    <t>191851001061</t>
+  </si>
+  <si>
+    <t>01060</t>
+  </si>
+  <si>
+    <t>Briggs Elementary School</t>
+  </si>
+  <si>
+    <t>191851001060</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>1918540</t>
+  </si>
+  <si>
+    <t>01067</t>
+  </si>
+  <si>
+    <t>Maquoketa Valley Senior High School</t>
+  </si>
+  <si>
+    <t>191854001067</t>
+  </si>
+  <si>
+    <t>00725</t>
+  </si>
+  <si>
+    <t>Maquoketa Valley Middle School</t>
+  </si>
+  <si>
+    <t>191854000725</t>
+  </si>
+  <si>
+    <t>01065</t>
+  </si>
+  <si>
+    <t>Earlville Elementary School</t>
+  </si>
+  <si>
+    <t>191854001065</t>
+  </si>
+  <si>
+    <t>01064</t>
+  </si>
+  <si>
+    <t>Delhi Elementary School</t>
+  </si>
+  <si>
+    <t>191854001064</t>
+  </si>
+  <si>
+    <t>01066</t>
+  </si>
+  <si>
+    <t>Johnston Elementary School</t>
+  </si>
+  <si>
+    <t>191854001066</t>
+  </si>
+  <si>
+    <t>4068</t>
+  </si>
+  <si>
+    <t>1918630</t>
+  </si>
+  <si>
+    <t>01072</t>
+  </si>
+  <si>
+    <t>MMCRU  High School</t>
+  </si>
+  <si>
+    <t>191863001072</t>
+  </si>
+  <si>
+    <t>02226</t>
+  </si>
+  <si>
+    <t>MMCRU Marcus Elementary</t>
+  </si>
+  <si>
+    <t>191863002226</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>1918690</t>
+  </si>
+  <si>
+    <t>01075</t>
+  </si>
+  <si>
+    <t>Marion High School</t>
+  </si>
+  <si>
+    <t>191869001075</t>
+  </si>
+  <si>
+    <t>01078</t>
+  </si>
+  <si>
+    <t>Vernon Middle School</t>
+  </si>
+  <si>
+    <t>191869001078</t>
+  </si>
+  <si>
+    <t>0410</t>
+  </si>
+  <si>
+    <t>02245</t>
+  </si>
+  <si>
+    <t>Longfellow Elementary</t>
+  </si>
+  <si>
+    <t>191869002245</t>
+  </si>
+  <si>
+    <t>01077</t>
+  </si>
+  <si>
+    <t>Parkview Elementary School</t>
+  </si>
+  <si>
+    <t>191869001077</t>
+  </si>
+  <si>
+    <t>0450</t>
+  </si>
+  <si>
+    <t>00437</t>
+  </si>
+  <si>
+    <t>Francis Marion Intermediate School</t>
+  </si>
+  <si>
+    <t>191869000437</t>
+  </si>
+  <si>
+    <t>4104</t>
+  </si>
+  <si>
+    <t>1918720</t>
+  </si>
+  <si>
+    <t>01091</t>
+  </si>
+  <si>
+    <t>Marshalltown High School</t>
+  </si>
+  <si>
+    <t>191872001091</t>
+  </si>
+  <si>
+    <t>02289</t>
+  </si>
+  <si>
+    <t>Marshalltown Virtual Academy</t>
+  </si>
+  <si>
+    <t>191872002289</t>
+  </si>
+  <si>
+    <t>01084</t>
+  </si>
+  <si>
+    <t>B R Miller Middle School</t>
+  </si>
+  <si>
+    <t>191872001084</t>
+  </si>
+  <si>
+    <t>01082</t>
+  </si>
+  <si>
+    <t>Anson Elementary School</t>
+  </si>
+  <si>
+    <t>191872001082</t>
+  </si>
+  <si>
+    <t>00372</t>
+  </si>
+  <si>
+    <t>191872000372</t>
+  </si>
+  <si>
+    <t>01086</t>
+  </si>
+  <si>
+    <t>Fisher Elementary School</t>
+  </si>
+  <si>
+    <t>191872001086</t>
+  </si>
+  <si>
+    <t>01089</t>
+  </si>
+  <si>
+    <t>J C Hoglan Elementary School</t>
+  </si>
+  <si>
+    <t>191872001089</t>
+  </si>
+  <si>
+    <t>0479</t>
+  </si>
+  <si>
+    <t>01404</t>
+  </si>
+  <si>
+    <t>Lenihan Intermediate School</t>
+  </si>
+  <si>
+    <t>191872001404</t>
+  </si>
+  <si>
+    <t>01093</t>
+  </si>
+  <si>
+    <t>Rogers Elementary School</t>
+  </si>
+  <si>
+    <t>191872001093</t>
+  </si>
+  <si>
+    <t>0491</t>
+  </si>
+  <si>
+    <t>01095</t>
+  </si>
+  <si>
+    <t>Woodbury Elementary School</t>
+  </si>
+  <si>
+    <t>191872001095</t>
+  </si>
+  <si>
+    <t>4122</t>
+  </si>
+  <si>
+    <t>1918750</t>
+  </si>
+  <si>
+    <t>01097</t>
+  </si>
+  <si>
+    <t>Martensdale-St Marys Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191875001097</t>
+  </si>
+  <si>
+    <t>01096</t>
+  </si>
+  <si>
+    <t>Martensdale-St. Marys Elementary School</t>
+  </si>
+  <si>
+    <t>191875001096</t>
+  </si>
+  <si>
+    <t>4131</t>
+  </si>
+  <si>
+    <t>1918780</t>
+  </si>
+  <si>
+    <t>01107</t>
+  </si>
+  <si>
+    <t>Mason City High School</t>
+  </si>
+  <si>
+    <t>191878001107</t>
+  </si>
+  <si>
+    <t>01099</t>
+  </si>
+  <si>
+    <t>Alternative School</t>
+  </si>
+  <si>
+    <t>191878001099</t>
+  </si>
+  <si>
+    <t>02290</t>
+  </si>
+  <si>
+    <t>Mason City Virtual Academy</t>
+  </si>
+  <si>
+    <t>191878002290</t>
+  </si>
+  <si>
+    <t>01105</t>
+  </si>
+  <si>
+    <t>John Adams Middle School</t>
+  </si>
+  <si>
+    <t>191878001105</t>
+  </si>
+  <si>
+    <t>01102</t>
+  </si>
+  <si>
+    <t>Harding Elementary School</t>
+  </si>
+  <si>
+    <t>191878001102</t>
+  </si>
+  <si>
+    <t>01103</t>
+  </si>
+  <si>
+    <t>191878001103</t>
+  </si>
+  <si>
+    <t>01104</t>
+  </si>
+  <si>
+    <t>191878001104</t>
+  </si>
+  <si>
+    <t>02115</t>
+  </si>
+  <si>
+    <t>Lincoln Intermediate</t>
+  </si>
+  <si>
+    <t>191878002115</t>
+  </si>
+  <si>
+    <t>01109</t>
+  </si>
+  <si>
+    <t>191878001109</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>1918840</t>
+  </si>
+  <si>
+    <t>01112</t>
+  </si>
+  <si>
+    <t>MOC-Floyd Valley High School</t>
+  </si>
+  <si>
+    <t>191884001112</t>
+  </si>
+  <si>
+    <t>00708</t>
+  </si>
+  <si>
+    <t>MOC-Floyd Valley Middle  School</t>
+  </si>
+  <si>
+    <t>191884000708</t>
+  </si>
+  <si>
+    <t>00710</t>
+  </si>
+  <si>
+    <t>MOC-Floyd Valley Elementary School</t>
+  </si>
+  <si>
+    <t>191884000710</t>
+  </si>
+  <si>
+    <t>4203</t>
+  </si>
+  <si>
+    <t>1918930</t>
+  </si>
+  <si>
+    <t>01118</t>
+  </si>
+  <si>
+    <t>Mediapolis High School</t>
+  </si>
+  <si>
+    <t>191893001118</t>
+  </si>
+  <si>
+    <t>01119</t>
+  </si>
+  <si>
+    <t>Mediapolis Middle School</t>
+  </si>
+  <si>
+    <t>191893001119</t>
+  </si>
+  <si>
+    <t>01117</t>
+  </si>
+  <si>
+    <t>Mediapolis Elementary School</t>
+  </si>
+  <si>
+    <t>191893001117</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>1918960</t>
+  </si>
+  <si>
+    <t>01122</t>
+  </si>
+  <si>
+    <t>Melcher-Dallas High School</t>
+  </si>
+  <si>
+    <t>191896001122</t>
+  </si>
+  <si>
+    <t>01121</t>
+  </si>
+  <si>
+    <t>Melcher-Dallas Elementary</t>
+  </si>
+  <si>
+    <t>191896001121</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>1919200</t>
+  </si>
+  <si>
+    <t>01563</t>
+  </si>
+  <si>
+    <t>Midland Middle/High  School</t>
+  </si>
+  <si>
+    <t>191920001563</t>
+  </si>
+  <si>
+    <t>02162</t>
+  </si>
+  <si>
+    <t>Midland Elementary</t>
+  </si>
+  <si>
+    <t>191920002162</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>1919140</t>
+  </si>
+  <si>
+    <t>01131</t>
+  </si>
+  <si>
+    <t>Mid-Prairie High School</t>
+  </si>
+  <si>
+    <t>191914001131</t>
+  </si>
+  <si>
+    <t>02277</t>
+  </si>
+  <si>
+    <t>Mid-Prairie Virtual Academy</t>
+  </si>
+  <si>
+    <t>191914002277</t>
+  </si>
+  <si>
+    <t>01132</t>
+  </si>
+  <si>
+    <t>Mid-Prairie Middle School</t>
+  </si>
+  <si>
+    <t>191914001132</t>
+  </si>
+  <si>
+    <t>01130</t>
+  </si>
+  <si>
+    <t>Mid-Prairie East Elementary School</t>
+  </si>
+  <si>
+    <t>191914001130</t>
+  </si>
+  <si>
+    <t>01134</t>
+  </si>
+  <si>
+    <t>Mid-Prairie West Elementary School</t>
+  </si>
+  <si>
+    <t>191914001134</t>
+  </si>
+  <si>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>1919440</t>
+  </si>
+  <si>
+    <t>01146</t>
+  </si>
+  <si>
+    <t>Missouri Valley High School</t>
+  </si>
+  <si>
+    <t>191944001146</t>
+  </si>
+  <si>
+    <t>01147</t>
+  </si>
+  <si>
+    <t>Missouri Valley Middle School</t>
+  </si>
+  <si>
+    <t>191944001147</t>
+  </si>
+  <si>
+    <t>01145</t>
+  </si>
+  <si>
+    <t>Missouri Valley  Elementary</t>
+  </si>
+  <si>
+    <t>191944001145</t>
+  </si>
+  <si>
+    <t>4419</t>
+  </si>
+  <si>
+    <t>1918120</t>
+  </si>
+  <si>
+    <t>01036</t>
+  </si>
+  <si>
+    <t>MFL MarMac High School</t>
+  </si>
+  <si>
+    <t>191812001036</t>
+  </si>
+  <si>
+    <t>01068</t>
+  </si>
+  <si>
+    <t>MFL MarMac Middle School</t>
+  </si>
+  <si>
+    <t>191812001068</t>
+  </si>
+  <si>
+    <t>01038</t>
+  </si>
+  <si>
+    <t>MFL MarMac Elementary School</t>
+  </si>
+  <si>
+    <t>191812001038</t>
+  </si>
+  <si>
+    <t>01484</t>
+  </si>
+  <si>
+    <t>McGregor Intermediate School</t>
+  </si>
+  <si>
+    <t>191812001484</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>1919590</t>
+  </si>
+  <si>
+    <t>01150</t>
+  </si>
+  <si>
+    <t>Montezuma High School</t>
+  </si>
+  <si>
+    <t>191959001150</t>
+  </si>
+  <si>
+    <t>01151</t>
+  </si>
+  <si>
+    <t>Montezuma Junior High School</t>
+  </si>
+  <si>
+    <t>191959001151</t>
+  </si>
+  <si>
+    <t>01149</t>
+  </si>
+  <si>
+    <t>Montezuma Elementary School</t>
+  </si>
+  <si>
+    <t>191959001149</t>
+  </si>
+  <si>
+    <t>4446</t>
+  </si>
+  <si>
+    <t>1919650</t>
+  </si>
+  <si>
+    <t>01153</t>
+  </si>
+  <si>
+    <t>Monticello High School</t>
+  </si>
+  <si>
+    <t>191965001153</t>
+  </si>
+  <si>
+    <t>02000</t>
+  </si>
+  <si>
+    <t>Monticello Middle School</t>
+  </si>
+  <si>
+    <t>191965002000</t>
+  </si>
+  <si>
+    <t>01152</t>
+  </si>
+  <si>
+    <t>Carpenter Elementary School</t>
+  </si>
+  <si>
+    <t>191965001152</t>
+  </si>
+  <si>
+    <t>01155</t>
+  </si>
+  <si>
+    <t>Shannon Elementary School</t>
+  </si>
+  <si>
+    <t>191965001155</t>
+  </si>
+  <si>
+    <t>4491</t>
+  </si>
+  <si>
+    <t>1919710</t>
+  </si>
+  <si>
+    <t>01157</t>
+  </si>
+  <si>
+    <t>Moravia High School</t>
+  </si>
+  <si>
+    <t>191971001157</t>
+  </si>
+  <si>
+    <t>01156</t>
+  </si>
+  <si>
+    <t>Moravia Elementary School</t>
+  </si>
+  <si>
+    <t>191971001156</t>
+  </si>
+  <si>
+    <t>4505</t>
+  </si>
+  <si>
+    <t>1919740</t>
+  </si>
+  <si>
+    <t>01160</t>
+  </si>
+  <si>
+    <t>Mormon Trail Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>191974001160</t>
+  </si>
+  <si>
+    <t>01158</t>
+  </si>
+  <si>
+    <t>Mormon Trail Elementary  School</t>
+  </si>
+  <si>
+    <t>191974001158</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>1919770</t>
+  </si>
+  <si>
+    <t>01161</t>
+  </si>
+  <si>
+    <t>Morning Sun Elementary School</t>
+  </si>
+  <si>
+    <t>191977001161</t>
+  </si>
+  <si>
+    <t>4518</t>
+  </si>
+  <si>
+    <t>1919800</t>
+  </si>
+  <si>
+    <t>01164</t>
+  </si>
+  <si>
+    <t>Moulton-Udell High School</t>
+  </si>
+  <si>
+    <t>191980001164</t>
+  </si>
+  <si>
+    <t>01163</t>
+  </si>
+  <si>
+    <t>191980001163</t>
+  </si>
+  <si>
+    <t>4527</t>
+  </si>
+  <si>
+    <t>1919860</t>
+  </si>
+  <si>
+    <t>01167</t>
+  </si>
+  <si>
+    <t>Mount Ayr High School</t>
+  </si>
+  <si>
+    <t>191986001167</t>
+  </si>
+  <si>
+    <t>02356</t>
+  </si>
+  <si>
+    <t>EVOLVE</t>
+  </si>
+  <si>
+    <t>191986002356</t>
+  </si>
+  <si>
+    <t>01166</t>
+  </si>
+  <si>
+    <t>Mount Ayr Elementary</t>
+  </si>
+  <si>
+    <t>191986001166</t>
+  </si>
+  <si>
+    <t>4536</t>
+  </si>
+  <si>
+    <t>1919890</t>
+  </si>
+  <si>
+    <t>01172</t>
+  </si>
+  <si>
+    <t>Mount Pleasant High School</t>
+  </si>
+  <si>
+    <t>191989001172</t>
+  </si>
+  <si>
+    <t>01015</t>
+  </si>
+  <si>
+    <t>WisdomQuest Education  Center</t>
+  </si>
+  <si>
+    <t>191989001015</t>
+  </si>
+  <si>
+    <t>01173</t>
+  </si>
+  <si>
+    <t>Mount Pleasant Middle  School</t>
+  </si>
+  <si>
+    <t>191989001173</t>
+  </si>
+  <si>
+    <t>01170</t>
+  </si>
+  <si>
+    <t>191989001170</t>
+  </si>
+  <si>
+    <t>02336</t>
+  </si>
+  <si>
+    <t>Harlan Elementary School</t>
+  </si>
+  <si>
+    <t>191989002336</t>
+  </si>
+  <si>
+    <t>01175</t>
+  </si>
+  <si>
+    <t>Salem Elementary School</t>
+  </si>
+  <si>
+    <t>191989001175</t>
+  </si>
+  <si>
+    <t>01177</t>
+  </si>
+  <si>
+    <t>191989001177</t>
+  </si>
+  <si>
+    <t>4554</t>
+  </si>
+  <si>
+    <t>1920040</t>
+  </si>
+  <si>
+    <t>01883</t>
+  </si>
+  <si>
+    <t>Mount Vernon High School</t>
+  </si>
+  <si>
+    <t>192004001883</t>
+  </si>
+  <si>
+    <t>01178</t>
+  </si>
+  <si>
+    <t>Mount Vernon Middle School</t>
+  </si>
+  <si>
+    <t>192004001178</t>
+  </si>
+  <si>
+    <t>01179</t>
+  </si>
+  <si>
+    <t>192004001179</t>
+  </si>
+  <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>1920100</t>
+  </si>
+  <si>
+    <t>01181</t>
+  </si>
+  <si>
+    <t>Murray Jr/Sr High</t>
+  </si>
+  <si>
+    <t>192010001181</t>
+  </si>
+  <si>
+    <t>01180</t>
+  </si>
+  <si>
+    <t>Murray Elementary School</t>
+  </si>
+  <si>
+    <t>192010001180</t>
+  </si>
+  <si>
+    <t>4581</t>
+  </si>
+  <si>
+    <t>1920130</t>
+  </si>
+  <si>
+    <t>01193</t>
+  </si>
+  <si>
+    <t>Muscatine High School</t>
+  </si>
+  <si>
+    <t>192013001193</t>
+  </si>
+  <si>
+    <t>0215</t>
+  </si>
+  <si>
+    <t>02278</t>
+  </si>
+  <si>
+    <t>Susan Clark Junior High</t>
+  </si>
+  <si>
+    <t>192013002278</t>
+  </si>
+  <si>
+    <t>0402</t>
+  </si>
+  <si>
+    <t>01183</t>
+  </si>
+  <si>
+    <t>Muskie Early Learning Center</t>
+  </si>
+  <si>
+    <t>192013001183</t>
+  </si>
+  <si>
+    <t>01184</t>
+  </si>
+  <si>
+    <t>192013001184</t>
+  </si>
+  <si>
+    <t>01186</t>
+  </si>
+  <si>
+    <t>192013001186</t>
+  </si>
+  <si>
+    <t>01187</t>
+  </si>
+  <si>
+    <t>192013001187</t>
+  </si>
+  <si>
+    <t>01189</t>
+  </si>
+  <si>
+    <t>192013001189</t>
+  </si>
+  <si>
+    <t>01190</t>
+  </si>
+  <si>
+    <t>192013001190</t>
+  </si>
+  <si>
+    <t>0461</t>
+  </si>
+  <si>
+    <t>01192</t>
+  </si>
+  <si>
+    <t>Mulberry Elementary School</t>
+  </si>
+  <si>
+    <t>192013001192</t>
+  </si>
+  <si>
+    <t>4599</t>
+  </si>
+  <si>
+    <t>1920190</t>
+  </si>
+  <si>
+    <t>01197</t>
+  </si>
+  <si>
+    <t>Nashua-Plainfield Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>192019001197</t>
+  </si>
+  <si>
+    <t>01196</t>
+  </si>
+  <si>
+    <t>Nashua-Plainfield  Elementary School</t>
+  </si>
+  <si>
+    <t>192019001196</t>
+  </si>
+  <si>
+    <t>4617</t>
+  </si>
+  <si>
+    <t>1920250</t>
+  </si>
+  <si>
+    <t>01202</t>
+  </si>
+  <si>
+    <t>Nevada High School</t>
+  </si>
+  <si>
+    <t>192025001202</t>
+  </si>
+  <si>
+    <t>02072</t>
+  </si>
+  <si>
+    <t>Nevada Middle School</t>
+  </si>
+  <si>
+    <t>192025002072</t>
+  </si>
+  <si>
+    <t>01200</t>
+  </si>
+  <si>
+    <t>192025001200</t>
+  </si>
+  <si>
+    <t>4644</t>
+  </si>
+  <si>
+    <t>1920580</t>
+  </si>
+  <si>
+    <t>00713</t>
+  </si>
+  <si>
+    <t>Newell-Fonda Middle School</t>
+  </si>
+  <si>
+    <t>192058000713</t>
+  </si>
+  <si>
+    <t>01218</t>
+  </si>
+  <si>
+    <t>Newell-Fonda High School</t>
+  </si>
+  <si>
+    <t>192058001218</t>
+  </si>
+  <si>
+    <t>01217</t>
+  </si>
+  <si>
+    <t>Newell-Fonda Elementary</t>
+  </si>
+  <si>
+    <t>192058001217</t>
+  </si>
+  <si>
+    <t>4662</t>
+  </si>
+  <si>
+    <t>1920340</t>
+  </si>
+  <si>
+    <t>01206</t>
+  </si>
+  <si>
+    <t>New Hampton High School</t>
+  </si>
+  <si>
+    <t>192034001206</t>
+  </si>
+  <si>
+    <t>01922</t>
+  </si>
+  <si>
+    <t>New Hampton Middle School</t>
+  </si>
+  <si>
+    <t>192034001922</t>
+  </si>
+  <si>
+    <t>01205</t>
+  </si>
+  <si>
+    <t>New Hampton Elementary School</t>
+  </si>
+  <si>
+    <t>192034001205</t>
+  </si>
+  <si>
+    <t>4689</t>
+  </si>
+  <si>
+    <t>1920460</t>
+  </si>
+  <si>
+    <t>01210</t>
+  </si>
+  <si>
+    <t>New London Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192046001210</t>
+  </si>
+  <si>
+    <t>01209</t>
+  </si>
+  <si>
+    <t>192046001209</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>1920610</t>
+  </si>
+  <si>
+    <t>01226</t>
+  </si>
+  <si>
+    <t>Newton Senior High  School</t>
+  </si>
+  <si>
+    <t>192061001226</t>
+  </si>
+  <si>
+    <t>02052</t>
+  </si>
+  <si>
+    <t>WEST Academy Alternative School</t>
+  </si>
+  <si>
+    <t>192061002052</t>
+  </si>
+  <si>
+    <t>02240</t>
+  </si>
+  <si>
+    <t>Berg Middle School</t>
+  </si>
+  <si>
+    <t>192061002240</t>
+  </si>
+  <si>
+    <t>02238</t>
+  </si>
+  <si>
+    <t>Emerson Hough Elementary School</t>
+  </si>
+  <si>
+    <t>192061002238</t>
+  </si>
+  <si>
+    <t>02123</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Elementary School</t>
+  </si>
+  <si>
+    <t>192061002123</t>
+  </si>
+  <si>
+    <t>02239</t>
+  </si>
+  <si>
+    <t>Woodrow Wilson Elementary School</t>
+  </si>
+  <si>
+    <t>192061002239</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>1920760</t>
+  </si>
+  <si>
+    <t>01239</t>
+  </si>
+  <si>
+    <t>Central Springs High School</t>
+  </si>
+  <si>
+    <t>192076001239</t>
+  </si>
+  <si>
+    <t>01236</t>
+  </si>
+  <si>
+    <t>Central Springs Middle School</t>
+  </si>
+  <si>
+    <t>192076001236</t>
+  </si>
+  <si>
+    <t>01238</t>
+  </si>
+  <si>
+    <t>Central Springs Elementary Manly Campus</t>
+  </si>
+  <si>
+    <t>192076001238</t>
+  </si>
+  <si>
+    <t>01235</t>
+  </si>
+  <si>
+    <t>Central Springs Elementary School - Nora Springs</t>
+  </si>
+  <si>
+    <t>192076001235</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>1921090</t>
+  </si>
+  <si>
+    <t>01266</t>
+  </si>
+  <si>
+    <t>Northeast Middle-High School</t>
+  </si>
+  <si>
+    <t>192109001266</t>
+  </si>
+  <si>
+    <t>01265</t>
+  </si>
+  <si>
+    <t>192109001265</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>1900006</t>
+  </si>
+  <si>
+    <t>01232</t>
+  </si>
+  <si>
+    <t>North Fayette Valley High School</t>
+  </si>
+  <si>
+    <t>190000601232</t>
+  </si>
+  <si>
+    <t>02255</t>
+  </si>
+  <si>
+    <t>North Fayette Valley  Middle School</t>
+  </si>
+  <si>
+    <t>190000602255</t>
+  </si>
+  <si>
+    <t>01234</t>
+  </si>
+  <si>
+    <t>West Union  Elementary School</t>
+  </si>
+  <si>
+    <t>190000601234</t>
+  </si>
+  <si>
+    <t>02253</t>
+  </si>
+  <si>
+    <t>Valley Elementary School</t>
+  </si>
+  <si>
+    <t>190000602253</t>
+  </si>
+  <si>
+    <t>4776</t>
+  </si>
+  <si>
+    <t>1920850</t>
+  </si>
+  <si>
+    <t>01245</t>
+  </si>
+  <si>
+    <t>North Mahaska Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192085001245</t>
+  </si>
+  <si>
+    <t>01246</t>
+  </si>
+  <si>
+    <t>North Mahaska Elementary School</t>
+  </si>
+  <si>
+    <t>192085001246</t>
+  </si>
+  <si>
+    <t>4777</t>
+  </si>
+  <si>
+    <t>1920820</t>
+  </si>
+  <si>
+    <t>01243</t>
+  </si>
+  <si>
+    <t>North-Linn Senior High School</t>
+  </si>
+  <si>
+    <t>192082001243</t>
+  </si>
+  <si>
+    <t>01242</t>
+  </si>
+  <si>
+    <t>North-Linn Middle School</t>
+  </si>
+  <si>
+    <t>192082001242</t>
+  </si>
+  <si>
+    <t>01244</t>
+  </si>
+  <si>
+    <t>North Linn Elementary</t>
+  </si>
+  <si>
+    <t>192082001244</t>
+  </si>
+  <si>
+    <t>4778</t>
+  </si>
+  <si>
+    <t>1920830</t>
+  </si>
+  <si>
+    <t>02179</t>
+  </si>
+  <si>
+    <t>North Union Middle School</t>
+  </si>
+  <si>
+    <t>192083002179</t>
+  </si>
+  <si>
+    <t>01887</t>
+  </si>
+  <si>
+    <t>North Kossuth Elementary School</t>
+  </si>
+  <si>
+    <t>192083001887</t>
+  </si>
+  <si>
+    <t>4779</t>
+  </si>
+  <si>
+    <t>1920910</t>
+  </si>
+  <si>
+    <t>01248</t>
+  </si>
+  <si>
+    <t>North Polk High School</t>
+  </si>
+  <si>
+    <t>192091001248</t>
+  </si>
+  <si>
+    <t>02095</t>
+  </si>
+  <si>
+    <t>North Polk Middle School</t>
+  </si>
+  <si>
+    <t>192091002095</t>
+  </si>
+  <si>
+    <t>01923</t>
+  </si>
+  <si>
+    <t>North Polk Central Elementary School</t>
+  </si>
+  <si>
+    <t>192091001923</t>
+  </si>
+  <si>
+    <t>01249</t>
+  </si>
+  <si>
+    <t>North Polk West Elementary School</t>
+  </si>
+  <si>
+    <t>192091001249</t>
+  </si>
+  <si>
+    <t>0424</t>
+  </si>
+  <si>
+    <t>02314</t>
+  </si>
+  <si>
+    <t>Big Creek Elementary</t>
+  </si>
+  <si>
+    <t>192091002314</t>
+  </si>
+  <si>
+    <t>4784</t>
+  </si>
+  <si>
+    <t>1920940</t>
+  </si>
+  <si>
+    <t>01256</t>
+  </si>
+  <si>
+    <t>North Scott High School</t>
+  </si>
+  <si>
+    <t>192094001256</t>
+  </si>
+  <si>
+    <t>01255</t>
+  </si>
+  <si>
+    <t>North Scott Junior High School</t>
+  </si>
+  <si>
+    <t>192094001255</t>
+  </si>
+  <si>
+    <t>01252</t>
+  </si>
+  <si>
+    <t>Edward White Elementary School</t>
+  </si>
+  <si>
+    <t>192094001252</t>
+  </si>
+  <si>
+    <t>01257</t>
+  </si>
+  <si>
+    <t>Virgil Grissom Elementary School</t>
+  </si>
+  <si>
+    <t>192094001257</t>
+  </si>
+  <si>
+    <t>01251</t>
+  </si>
+  <si>
+    <t>Alan Shepard Elementary School</t>
+  </si>
+  <si>
+    <t>192094001251</t>
+  </si>
+  <si>
+    <t>01253</t>
+  </si>
+  <si>
+    <t>John Glenn Elementary School</t>
+  </si>
+  <si>
+    <t>192094001253</t>
+  </si>
+  <si>
+    <t>01254</t>
+  </si>
+  <si>
+    <t>192094001254</t>
+  </si>
+  <si>
+    <t>4785</t>
+  </si>
+  <si>
+    <t>1921000</t>
+  </si>
+  <si>
+    <t>01258</t>
+  </si>
+  <si>
+    <t>North Tama High School</t>
+  </si>
+  <si>
+    <t>192100001258</t>
+  </si>
+  <si>
+    <t>01260</t>
+  </si>
+  <si>
+    <t>North Tama Elementary</t>
+  </si>
+  <si>
+    <t>192100001260</t>
+  </si>
+  <si>
+    <t>4788</t>
+  </si>
+  <si>
+    <t>1921210</t>
+  </si>
+  <si>
+    <t>01271</t>
+  </si>
+  <si>
+    <t>Northwood-Kensett Middle/High School</t>
+  </si>
+  <si>
+    <t>192121001271</t>
+  </si>
+  <si>
+    <t>01270</t>
+  </si>
+  <si>
+    <t>Northwood-Kensett Elementary</t>
+  </si>
+  <si>
+    <t>192121001270</t>
+  </si>
+  <si>
+    <t>4797</t>
+  </si>
+  <si>
+    <t>1921240</t>
+  </si>
+  <si>
+    <t>01275</t>
+  </si>
+  <si>
+    <t>Norwalk Senior High School</t>
+  </si>
+  <si>
+    <t>192124001275</t>
+  </si>
+  <si>
+    <t>01274</t>
+  </si>
+  <si>
+    <t>Norwalk Middle School</t>
+  </si>
+  <si>
+    <t>192124001274</t>
+  </si>
+  <si>
+    <t>0411</t>
+  </si>
+  <si>
+    <t>01273</t>
+  </si>
+  <si>
+    <t>Lakewood Elementary School</t>
+  </si>
+  <si>
+    <t>192124001273</t>
+  </si>
+  <si>
+    <t>01276</t>
+  </si>
+  <si>
+    <t>Oviatt Elementary School</t>
+  </si>
+  <si>
+    <t>192124001276</t>
+  </si>
+  <si>
+    <t>02279</t>
+  </si>
+  <si>
+    <t>Orchard Hills Elementary</t>
+  </si>
+  <si>
+    <t>192124002279</t>
+  </si>
+  <si>
+    <t>4860</t>
+  </si>
+  <si>
+    <t>1921600</t>
+  </si>
+  <si>
+    <t>02248</t>
+  </si>
+  <si>
+    <t>Odebolt Arthur Battle Creek Ida Grove High School</t>
+  </si>
+  <si>
+    <t>192160002248</t>
+  </si>
+  <si>
+    <t>01285</t>
+  </si>
+  <si>
+    <t>Odebolt Arthur Battle Creek Ida Grove Middle School</t>
+  </si>
+  <si>
+    <t>192160001285</t>
+  </si>
+  <si>
+    <t>01283</t>
+  </si>
+  <si>
+    <t>Odebolt Elementary-Odebolt</t>
+  </si>
+  <si>
+    <t>192160001283</t>
+  </si>
+  <si>
+    <t>02247</t>
+  </si>
+  <si>
+    <t>Odebolt Elementary-Ida Grove</t>
+  </si>
+  <si>
+    <t>192160002247</t>
+  </si>
+  <si>
+    <t>4869</t>
+  </si>
+  <si>
+    <t>1921630</t>
+  </si>
+  <si>
+    <t>01288</t>
+  </si>
+  <si>
+    <t>Oelwein High School</t>
+  </si>
+  <si>
+    <t>192163001288</t>
+  </si>
+  <si>
+    <t>02292</t>
+  </si>
+  <si>
+    <t>Oelwein Online School</t>
+  </si>
+  <si>
+    <t>192163002292</t>
+  </si>
+  <si>
+    <t>01289</t>
+  </si>
+  <si>
+    <t>Oelwein Middle School</t>
+  </si>
+  <si>
+    <t>192163001289</t>
+  </si>
+  <si>
+    <t>01292</t>
+  </si>
+  <si>
+    <t>Wings Park Elementary School</t>
+  </si>
+  <si>
+    <t>192163001292</t>
+  </si>
+  <si>
+    <t>00706</t>
+  </si>
+  <si>
+    <t>Little Husky Learning Center</t>
+  </si>
+  <si>
+    <t>192163000706</t>
+  </si>
+  <si>
+    <t>4878</t>
+  </si>
+  <si>
+    <t>1921660</t>
+  </si>
+  <si>
+    <t>01295</t>
+  </si>
+  <si>
+    <t>Ogden High School</t>
+  </si>
+  <si>
+    <t>192166001295</t>
+  </si>
+  <si>
+    <t>01293</t>
+  </si>
+  <si>
+    <t>Ogden Elementary School</t>
+  </si>
+  <si>
+    <t>192166001293</t>
+  </si>
+  <si>
+    <t>01294</t>
+  </si>
+  <si>
+    <t>Ogden Middle School</t>
+  </si>
+  <si>
+    <t>192166001294</t>
+  </si>
+  <si>
+    <t>4890</t>
+  </si>
+  <si>
+    <t>1900021</t>
+  </si>
+  <si>
+    <t>02002</t>
+  </si>
+  <si>
+    <t>Okoboji High School</t>
+  </si>
+  <si>
+    <t>190002102002</t>
+  </si>
+  <si>
+    <t>02003</t>
+  </si>
+  <si>
+    <t>Okoboji Middle School</t>
+  </si>
+  <si>
+    <t>190002102003</t>
+  </si>
+  <si>
+    <t>02004</t>
+  </si>
+  <si>
+    <t>Okoboji Elementary  School</t>
+  </si>
+  <si>
+    <t>190002102004</t>
+  </si>
+  <si>
+    <t>4905</t>
+  </si>
+  <si>
+    <t>1921720</t>
+  </si>
+  <si>
+    <t>01296</t>
+  </si>
+  <si>
+    <t>Olin Elementary School</t>
+  </si>
+  <si>
+    <t>192172001296</t>
+  </si>
+  <si>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>1921810</t>
+  </si>
+  <si>
+    <t>01299</t>
+  </si>
+  <si>
+    <t>Orient-Macksburg Senior High School</t>
+  </si>
+  <si>
+    <t>192181001299</t>
+  </si>
+  <si>
+    <t>01298</t>
+  </si>
+  <si>
+    <t>Orient Elementary School</t>
+  </si>
+  <si>
+    <t>192181001298</t>
+  </si>
+  <si>
+    <t>4995</t>
+  </si>
+  <si>
+    <t>1921840</t>
+  </si>
+  <si>
+    <t>01302</t>
+  </si>
+  <si>
+    <t>Osage High School</t>
+  </si>
+  <si>
+    <t>192184001302</t>
+  </si>
+  <si>
+    <t>02357</t>
+  </si>
+  <si>
+    <t>Osage Learning Online</t>
+  </si>
+  <si>
+    <t>192184002357</t>
+  </si>
+  <si>
+    <t>01303</t>
+  </si>
+  <si>
+    <t>Osage Middle School</t>
+  </si>
+  <si>
+    <t>192184001303</t>
+  </si>
+  <si>
+    <t>01301</t>
+  </si>
+  <si>
+    <t>192184001301</t>
+  </si>
+  <si>
+    <t>5013</t>
+  </si>
+  <si>
+    <t>1921870</t>
+  </si>
+  <si>
+    <t>01309</t>
+  </si>
+  <si>
+    <t>Oskaloosa High School</t>
+  </si>
+  <si>
+    <t>192187001309</t>
+  </si>
+  <si>
+    <t>01310</t>
+  </si>
+  <si>
+    <t>Oskaloosa Middle School</t>
+  </si>
+  <si>
+    <t>192187001310</t>
+  </si>
+  <si>
+    <t>01094</t>
+  </si>
+  <si>
+    <t>Oskaloosa Elementary School</t>
+  </si>
+  <si>
+    <t>192187001094</t>
+  </si>
+  <si>
+    <t>02087</t>
+  </si>
+  <si>
+    <t>Oskaloosa Early Childhood Center - PK</t>
+  </si>
+  <si>
+    <t>192187002087</t>
+  </si>
+  <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>1922110</t>
+  </si>
+  <si>
+    <t>01322</t>
+  </si>
+  <si>
+    <t>Ottumwa High School</t>
+  </si>
+  <si>
+    <t>192211001322</t>
+  </si>
+  <si>
+    <t>02315</t>
+  </si>
+  <si>
+    <t>Gateway High School</t>
+  </si>
+  <si>
+    <t>192211002315</t>
+  </si>
+  <si>
+    <t>02294</t>
+  </si>
+  <si>
+    <t>Ottumwa Virtual Learning</t>
+  </si>
+  <si>
+    <t>192211002294</t>
+  </si>
+  <si>
+    <t>01316</t>
+  </si>
+  <si>
+    <t>Evans Junior High School</t>
+  </si>
+  <si>
+    <t>192211001316</t>
+  </si>
+  <si>
+    <t>02034</t>
+  </si>
+  <si>
+    <t>Pickwick Early Childhood Center</t>
+  </si>
+  <si>
+    <t>192211002034</t>
+  </si>
+  <si>
+    <t>0423</t>
+  </si>
+  <si>
+    <t>01315</t>
+  </si>
+  <si>
+    <t>192211001315</t>
+  </si>
+  <si>
+    <t>02185</t>
+  </si>
+  <si>
+    <t>Liberty Intermediate School</t>
+  </si>
+  <si>
+    <t>192211002185</t>
+  </si>
+  <si>
+    <t>02337</t>
+  </si>
+  <si>
+    <t>Fahrney Elementary</t>
+  </si>
+  <si>
+    <t>192211002337</t>
+  </si>
+  <si>
+    <t>01320</t>
+  </si>
+  <si>
+    <t>James Elementary School</t>
+  </si>
+  <si>
+    <t>192211001320</t>
+  </si>
+  <si>
+    <t>01319</t>
+  </si>
+  <si>
+    <t>192211001319</t>
+  </si>
+  <si>
+    <t>02200</t>
+  </si>
+  <si>
+    <t>Douma Elementary School</t>
+  </si>
+  <si>
+    <t>192211002200</t>
+  </si>
+  <si>
+    <t>01328</t>
+  </si>
+  <si>
+    <t>192211001328</t>
+  </si>
+  <si>
+    <t>5121</t>
+  </si>
+  <si>
+    <t>1900025</t>
+  </si>
+  <si>
+    <t>01334</t>
+  </si>
+  <si>
+    <t>Panorama High School</t>
+  </si>
+  <si>
+    <t>190002501334</t>
+  </si>
+  <si>
+    <t>01335</t>
+  </si>
+  <si>
+    <t>Panorama Middle School</t>
+  </si>
+  <si>
+    <t>190002501335</t>
+  </si>
+  <si>
+    <t>00606</t>
+  </si>
+  <si>
+    <t>Panorama Elementary</t>
+  </si>
+  <si>
+    <t>190002500606</t>
+  </si>
+  <si>
+    <t>5139</t>
+  </si>
+  <si>
+    <t>1922380</t>
+  </si>
+  <si>
+    <t>01339</t>
+  </si>
+  <si>
+    <t>Paton-Churdan Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192238001339</t>
+  </si>
+  <si>
+    <t>01338</t>
+  </si>
+  <si>
+    <t>Paton-Churdan Elementary</t>
+  </si>
+  <si>
+    <t>192238001338</t>
+  </si>
+  <si>
+    <t>5160</t>
+  </si>
+  <si>
+    <t>1999017</t>
+  </si>
+  <si>
+    <t>02060</t>
+  </si>
+  <si>
+    <t>PCM High School</t>
+  </si>
+  <si>
+    <t>199901702060</t>
+  </si>
+  <si>
+    <t>02061</t>
+  </si>
+  <si>
+    <t>PCM Middle School</t>
+  </si>
+  <si>
+    <t>199901702061</t>
+  </si>
+  <si>
+    <t>02062</t>
+  </si>
+  <si>
+    <t>Prairie City Elementary School</t>
+  </si>
+  <si>
+    <t>199901702062</t>
+  </si>
+  <si>
+    <t>02063</t>
+  </si>
+  <si>
+    <t>199901702063</t>
+  </si>
+  <si>
+    <t>5163</t>
+  </si>
+  <si>
+    <t>1922440</t>
+  </si>
+  <si>
+    <t>01343</t>
+  </si>
+  <si>
+    <t>Pekin Community Junior/ Senior High School</t>
+  </si>
+  <si>
+    <t>192244001343</t>
+  </si>
+  <si>
+    <t>01345</t>
+  </si>
+  <si>
+    <t>Pekin Elementary School</t>
+  </si>
+  <si>
+    <t>192244001345</t>
+  </si>
+  <si>
+    <t>5166</t>
+  </si>
+  <si>
+    <t>1922470</t>
+  </si>
+  <si>
+    <t>01350</t>
+  </si>
+  <si>
+    <t>Pella High School</t>
+  </si>
+  <si>
+    <t>192247001350</t>
+  </si>
+  <si>
+    <t>01351</t>
+  </si>
+  <si>
+    <t>Pella Middle School</t>
+  </si>
+  <si>
+    <t>192247001351</t>
+  </si>
+  <si>
+    <t>01348</t>
+  </si>
+  <si>
+    <t>192247001348</t>
+  </si>
+  <si>
+    <t>01508</t>
+  </si>
+  <si>
+    <t>192247001508</t>
+  </si>
+  <si>
+    <t>02338</t>
+  </si>
+  <si>
+    <t>Viersen Early Learning Center</t>
+  </si>
+  <si>
+    <t>192247002338</t>
+  </si>
+  <si>
+    <t>00116</t>
+  </si>
+  <si>
+    <t>Jefferson Intermediate</t>
+  </si>
+  <si>
+    <t>192247000116</t>
+  </si>
+  <si>
+    <t>5184</t>
+  </si>
+  <si>
+    <t>1922530</t>
+  </si>
+  <si>
+    <t>01355</t>
+  </si>
+  <si>
+    <t>Perry High School</t>
+  </si>
+  <si>
+    <t>192253001355</t>
+  </si>
+  <si>
+    <t>01356</t>
+  </si>
+  <si>
+    <t>Perry Middle School</t>
+  </si>
+  <si>
+    <t>192253001356</t>
+  </si>
+  <si>
+    <t>00051</t>
+  </si>
+  <si>
+    <t>Perry Elementary</t>
+  </si>
+  <si>
+    <t>192253000051</t>
+  </si>
+  <si>
+    <t>5250</t>
+  </si>
+  <si>
+    <t>1923110</t>
+  </si>
+  <si>
+    <t>01364</t>
+  </si>
+  <si>
+    <t>Pleasant Valley High School</t>
+  </si>
+  <si>
+    <t>192311001364</t>
+  </si>
+  <si>
+    <t>01361</t>
+  </si>
+  <si>
+    <t>Pleasant Valley Junior High School</t>
+  </si>
+  <si>
+    <t>192311001361</t>
+  </si>
+  <si>
+    <t>01362</t>
+  </si>
+  <si>
+    <t>Bridgeview Elementary School</t>
+  </si>
+  <si>
+    <t>192311001362</t>
+  </si>
+  <si>
+    <t>01363</t>
+  </si>
+  <si>
+    <t>Cody Elementary School</t>
+  </si>
+  <si>
+    <t>192311001363</t>
+  </si>
+  <si>
+    <t>02164</t>
+  </si>
+  <si>
+    <t>Hopewell Elementary</t>
+  </si>
+  <si>
+    <t>192311002164</t>
+  </si>
+  <si>
+    <t>01365</t>
+  </si>
+  <si>
+    <t>Pleasant View Elementary School</t>
+  </si>
+  <si>
+    <t>192311001365</t>
+  </si>
+  <si>
+    <t>01366</t>
+  </si>
+  <si>
+    <t>Riverdale Heights Elem School</t>
+  </si>
+  <si>
+    <t>192311001366</t>
+  </si>
+  <si>
+    <t>02295</t>
+  </si>
+  <si>
+    <t>Forest Grove Elementary</t>
+  </si>
+  <si>
+    <t>192311002295</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>1923160</t>
+  </si>
+  <si>
+    <t>01369</t>
+  </si>
+  <si>
+    <t>Pleasantville High School</t>
+  </si>
+  <si>
+    <t>192316001369</t>
+  </si>
+  <si>
+    <t>01403</t>
+  </si>
+  <si>
+    <t>Pleasantville Middle School</t>
+  </si>
+  <si>
+    <t>192316001403</t>
+  </si>
+  <si>
+    <t>01367</t>
+  </si>
+  <si>
+    <t>Pleasantville Elementary</t>
+  </si>
+  <si>
+    <t>192316001367</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>1923190</t>
+  </si>
+  <si>
+    <t>01373</t>
+  </si>
+  <si>
+    <t>Pocahontas Area Middle/ High School</t>
+  </si>
+  <si>
+    <t>192319001373</t>
+  </si>
+  <si>
+    <t>00377</t>
+  </si>
+  <si>
+    <t>Pocahontas Area Regional Learning Center</t>
+  </si>
+  <si>
+    <t>192319000377</t>
+  </si>
+  <si>
+    <t>01372</t>
+  </si>
+  <si>
+    <t>Pocahontas Area Elementary School</t>
+  </si>
+  <si>
+    <t>192319001372</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>1923340</t>
+  </si>
+  <si>
+    <t>01378</t>
+  </si>
+  <si>
+    <t>John R Mott Jr/Hi School</t>
+  </si>
+  <si>
+    <t>192334001378</t>
+  </si>
+  <si>
+    <t>01377</t>
+  </si>
+  <si>
+    <t>Cora B Darling Elementary</t>
+  </si>
+  <si>
+    <t>192334001377</t>
+  </si>
+  <si>
+    <t>02296</t>
+  </si>
+  <si>
+    <t>Postville Early Childhood Preschool/Post St/REC Center</t>
+  </si>
+  <si>
+    <t>192334002296</t>
+  </si>
+  <si>
+    <t>02297</t>
+  </si>
+  <si>
+    <t>Postville Early Childhood/Ogden St</t>
+  </si>
+  <si>
+    <t>192334002297</t>
+  </si>
+  <si>
+    <t>5463</t>
+  </si>
+  <si>
+    <t>1924000</t>
+  </si>
+  <si>
+    <t>01397</t>
+  </si>
+  <si>
+    <t>Red Oak Junior/Senior High School</t>
+  </si>
+  <si>
+    <t>192400001397</t>
+  </si>
+  <si>
+    <t>02358</t>
+  </si>
+  <si>
+    <t>Iowa Virtual School 9 - 12</t>
+  </si>
+  <si>
+    <t>192400002358</t>
+  </si>
+  <si>
+    <t>02359</t>
+  </si>
+  <si>
+    <t>Iowa Virtual School 6-8</t>
+  </si>
+  <si>
+    <t>192400002359</t>
+  </si>
+  <si>
+    <t>01395</t>
+  </si>
+  <si>
+    <t>Inman Elementary School</t>
+  </si>
+  <si>
+    <t>192400001395</t>
+  </si>
+  <si>
+    <t>01399</t>
+  </si>
+  <si>
+    <t>Red Oak Early Childhood Center</t>
+  </si>
+  <si>
+    <t>192400001399</t>
+  </si>
+  <si>
+    <t>02360</t>
+  </si>
+  <si>
+    <t>Iowa Virtual School K-5</t>
+  </si>
+  <si>
+    <t>192400002360</t>
+  </si>
+  <si>
+    <t>5486</t>
+  </si>
+  <si>
+    <t>1924120</t>
+  </si>
+  <si>
+    <t>01995</t>
+  </si>
+  <si>
+    <t>Remsen-Union Middle  School</t>
+  </si>
+  <si>
+    <t>192412001995</t>
+  </si>
+  <si>
+    <t>01405</t>
+  </si>
+  <si>
+    <t>Remsen-Union Elementary School</t>
+  </si>
+  <si>
+    <t>192412001405</t>
+  </si>
+  <si>
+    <t>5508</t>
+  </si>
+  <si>
+    <t>1924150</t>
+  </si>
+  <si>
+    <t>01410</t>
+  </si>
+  <si>
+    <t>Riceville High School</t>
+  </si>
+  <si>
+    <t>192415001410</t>
+  </si>
+  <si>
+    <t>01409</t>
+  </si>
+  <si>
+    <t>Riceville Elementary School</t>
+  </si>
+  <si>
+    <t>192415001409</t>
+  </si>
+  <si>
+    <t>5510</t>
+  </si>
+  <si>
+    <t>1900027</t>
+  </si>
+  <si>
+    <t>00260</t>
+  </si>
+  <si>
+    <t>Riverside Middle/Senior High School</t>
+  </si>
+  <si>
+    <t>190002700260</t>
+  </si>
+  <si>
+    <t>10279</t>
+  </si>
+  <si>
+    <t>Oakland Elementary</t>
+  </si>
+  <si>
+    <t>190002710279</t>
+  </si>
+  <si>
+    <t>00249</t>
+  </si>
+  <si>
+    <t>Carson Elementary</t>
+  </si>
+  <si>
+    <t>190002700249</t>
+  </si>
+  <si>
+    <t>5607</t>
+  </si>
+  <si>
+    <t>1924660</t>
+  </si>
+  <si>
+    <t>01415</t>
+  </si>
+  <si>
+    <t>Rock Valley High School</t>
+  </si>
+  <si>
+    <t>192466001415</t>
+  </si>
+  <si>
+    <t>02262</t>
+  </si>
+  <si>
+    <t>Rock Valley Middle School</t>
+  </si>
+  <si>
+    <t>192466002262</t>
+  </si>
+  <si>
+    <t>01414</t>
+  </si>
+  <si>
+    <t>Rock Valley Elementary School</t>
+  </si>
+  <si>
+    <t>192466001414</t>
+  </si>
+  <si>
+    <t>02321</t>
+  </si>
+  <si>
+    <t>Rock Valley Pre-School</t>
+  </si>
+  <si>
+    <t>192466002321</t>
+  </si>
+  <si>
+    <t>5643</t>
+  </si>
+  <si>
+    <t>1924870</t>
+  </si>
+  <si>
+    <t>01423</t>
+  </si>
+  <si>
+    <t>Roland-Story High School</t>
+  </si>
+  <si>
+    <t>192487001423</t>
+  </si>
+  <si>
+    <t>01424</t>
+  </si>
+  <si>
+    <t>Roland-Story Middle School</t>
+  </si>
+  <si>
+    <t>192487001424</t>
+  </si>
+  <si>
+    <t>01422</t>
+  </si>
+  <si>
+    <t>Roland-Story Elementary School</t>
+  </si>
+  <si>
+    <t>192487001422</t>
+  </si>
+  <si>
+    <t>5697</t>
+  </si>
+  <si>
+    <t>1924960</t>
+  </si>
+  <si>
+    <t>01431</t>
+  </si>
+  <si>
+    <t>Rockford Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>192496001431</t>
+  </si>
+  <si>
+    <t>01430</t>
+  </si>
+  <si>
+    <t>RRMR Elementary School</t>
+  </si>
+  <si>
+    <t>192496001430</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>1925050</t>
+  </si>
+  <si>
+    <t>01967</t>
+  </si>
+  <si>
+    <t>Ruthven-Ayrshire High School</t>
+  </si>
+  <si>
+    <t>192505001967</t>
+  </si>
+  <si>
+    <t>01966</t>
+  </si>
+  <si>
+    <t>Ruthven-Ayrshire Elementary School</t>
+  </si>
+  <si>
+    <t>192505001966</t>
+  </si>
+  <si>
+    <t>5751</t>
+  </si>
+  <si>
+    <t>1925200</t>
+  </si>
+  <si>
+    <t>01442</t>
+  </si>
+  <si>
+    <t>St Ansgar High School</t>
+  </si>
+  <si>
+    <t>192520001442</t>
+  </si>
+  <si>
+    <t>01440</t>
+  </si>
+  <si>
+    <t>St Ansgar Middle School</t>
+  </si>
+  <si>
+    <t>192520001440</t>
+  </si>
+  <si>
+    <t>01441</t>
+  </si>
+  <si>
+    <t>St Ansgar Elementary School</t>
+  </si>
+  <si>
+    <t>192520001441</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>1925320</t>
+  </si>
+  <si>
+    <t>01447</t>
+  </si>
+  <si>
+    <t>Saydel High School</t>
+  </si>
+  <si>
+    <t>192532001447</t>
+  </si>
+  <si>
+    <t>01448</t>
+  </si>
+  <si>
+    <t>Woodside Middle School</t>
+  </si>
+  <si>
+    <t>192532001448</t>
+  </si>
+  <si>
+    <t>01445</t>
+  </si>
+  <si>
+    <t>Cornell Elementary School</t>
+  </si>
+  <si>
+    <t>192532001445</t>
+  </si>
+  <si>
+    <t>5823</t>
+  </si>
+  <si>
+    <t>1925380</t>
+  </si>
+  <si>
+    <t>01450</t>
+  </si>
+  <si>
+    <t>Schaller-Crestland Elementary</t>
+  </si>
+  <si>
+    <t>192538001450</t>
+  </si>
+  <si>
+    <t>02121</t>
+  </si>
+  <si>
+    <t>Schaller-Crestland Ridge View Middle School</t>
+  </si>
+  <si>
+    <t>192538002121</t>
+  </si>
+  <si>
+    <t>5832</t>
+  </si>
+  <si>
+    <t>1925410</t>
+  </si>
+  <si>
+    <t>01451</t>
+  </si>
+  <si>
+    <t>Schleswig Middle School</t>
+  </si>
+  <si>
+    <t>192541001451</t>
+  </si>
+  <si>
+    <t>01452</t>
+  </si>
+  <si>
+    <t>Schleswig Elementary School</t>
+  </si>
+  <si>
+    <t>192541001452</t>
+  </si>
+  <si>
+    <t>5877</t>
+  </si>
+  <si>
+    <t>1925590</t>
+  </si>
+  <si>
+    <t>01460</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff-Luton Senior High School</t>
+  </si>
+  <si>
+    <t>192559001460</t>
+  </si>
+  <si>
+    <t>01461</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff-Luton  Primary School</t>
+  </si>
+  <si>
+    <t>192559001461</t>
+  </si>
+  <si>
+    <t>01891</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff-Luton Middle School</t>
+  </si>
+  <si>
+    <t>192559001891</t>
+  </si>
+  <si>
+    <t>00726</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff-Luton Elementary School</t>
+  </si>
+  <si>
+    <t>192559000726</t>
+  </si>
+  <si>
+    <t>5895</t>
+  </si>
+  <si>
+    <t>1925620</t>
+  </si>
+  <si>
+    <t>01465</t>
+  </si>
+  <si>
+    <t>Seymour High School</t>
+  </si>
+  <si>
+    <t>192562001465</t>
+  </si>
+  <si>
+    <t>01464</t>
+  </si>
+  <si>
+    <t>Seymour Elementary School</t>
+  </si>
+  <si>
+    <t>192562001464</t>
+  </si>
+  <si>
+    <t>5922</t>
+  </si>
+  <si>
+    <t>1925920</t>
+  </si>
+  <si>
+    <t>01468</t>
+  </si>
+  <si>
+    <t>West Fork High School</t>
+  </si>
+  <si>
+    <t>192592001468</t>
+  </si>
+  <si>
+    <t>02101</t>
+  </si>
+  <si>
+    <t>West Fork Middle School</t>
+  </si>
+  <si>
+    <t>192592002101</t>
+  </si>
+  <si>
+    <t>01419</t>
+  </si>
+  <si>
+    <t>West Fork Elementary at Rockwell</t>
+  </si>
+  <si>
+    <t>192592001419</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>1925980</t>
+  </si>
+  <si>
+    <t>01474</t>
+  </si>
+  <si>
+    <t>Sheldon High School</t>
+  </si>
+  <si>
+    <t>192598001474</t>
+  </si>
+  <si>
+    <t>01475</t>
+  </si>
+  <si>
+    <t>Sheldon Middle School</t>
+  </si>
+  <si>
+    <t>192598001475</t>
+  </si>
+  <si>
+    <t>01473</t>
+  </si>
+  <si>
+    <t>192598001473</t>
+  </si>
+  <si>
+    <t>02312</t>
+  </si>
+  <si>
+    <t>Little Orabs Preschool</t>
+  </si>
+  <si>
+    <t>192598002312</t>
+  </si>
+  <si>
+    <t>5976</t>
+  </si>
+  <si>
+    <t>1926070</t>
+  </si>
+  <si>
+    <t>01482</t>
+  </si>
+  <si>
+    <t>Shenandoah High School</t>
+  </si>
+  <si>
+    <t>192607001482</t>
+  </si>
+  <si>
+    <t>02298</t>
+  </si>
+  <si>
+    <t>IGNITE Online &amp; Personalized Learning</t>
+  </si>
+  <si>
+    <t>192607002298</t>
+  </si>
+  <si>
+    <t>01483</t>
+  </si>
+  <si>
+    <t>Shenandoah Middle School</t>
+  </si>
+  <si>
+    <t>192607001483</t>
+  </si>
+  <si>
+    <t>01478</t>
+  </si>
+  <si>
+    <t>Shenandoah Elementary  School</t>
+  </si>
+  <si>
+    <t>192607001478</t>
+  </si>
+  <si>
+    <t>02259</t>
+  </si>
+  <si>
+    <t>Logan Preschool</t>
+  </si>
+  <si>
+    <t>192607002259</t>
+  </si>
+  <si>
+    <t>5994</t>
+  </si>
+  <si>
+    <t>1900015</t>
+  </si>
+  <si>
+    <t>01487</t>
+  </si>
+  <si>
+    <t>Sibley-Ocheyedan High School</t>
+  </si>
+  <si>
+    <t>190001501487</t>
+  </si>
+  <si>
+    <t>01485</t>
+  </si>
+  <si>
+    <t>Sibley-Ocheyedan Middle School</t>
+  </si>
+  <si>
+    <t>190001501485</t>
+  </si>
+  <si>
+    <t>01486</t>
+  </si>
+  <si>
+    <t>Sibley Ocheyedan Elementary School</t>
+  </si>
+  <si>
+    <t>190001501486</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>1926250</t>
+  </si>
+  <si>
+    <t>01489</t>
+  </si>
+  <si>
+    <t>Sidney High School</t>
+  </si>
+  <si>
+    <t>192625001489</t>
+  </si>
+  <si>
+    <t>0139</t>
+  </si>
+  <si>
+    <t>02280</t>
+  </si>
+  <si>
+    <t>Sidney Virtual SAC School</t>
+  </si>
+  <si>
+    <t>192625002280</t>
+  </si>
+  <si>
+    <t>01488</t>
+  </si>
+  <si>
+    <t>Sidney Elementary School</t>
+  </si>
+  <si>
+    <t>192625001488</t>
+  </si>
+  <si>
+    <t>6012</t>
+  </si>
+  <si>
+    <t>1926280</t>
+  </si>
+  <si>
+    <t>01491</t>
+  </si>
+  <si>
+    <t>Sigourney Jr-Sr High Sch</t>
+  </si>
+  <si>
+    <t>192628001491</t>
+  </si>
+  <si>
+    <t>01494</t>
+  </si>
+  <si>
+    <t>Sigourney Elementary</t>
+  </si>
+  <si>
+    <t>192628001494</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>1926370</t>
+  </si>
+  <si>
+    <t>01496</t>
+  </si>
+  <si>
+    <t>Sioux Center High School</t>
+  </si>
+  <si>
+    <t>192637001496</t>
+  </si>
+  <si>
+    <t>01497</t>
+  </si>
+  <si>
+    <t>Sioux Center Middle School</t>
+  </si>
+  <si>
+    <t>192637001497</t>
+  </si>
+  <si>
+    <t>01495</t>
+  </si>
+  <si>
+    <t>Kinsey Elementary School</t>
+  </si>
+  <si>
+    <t>192637001495</t>
+  </si>
+  <si>
+    <t>02299</t>
+  </si>
+  <si>
+    <t>Sioux Center Intermediate School</t>
+  </si>
+  <si>
+    <t>192637002299</t>
+  </si>
+  <si>
+    <t>02322</t>
+  </si>
+  <si>
+    <t>Sioux Center Preschool</t>
+  </si>
+  <si>
+    <t>192637002322</t>
+  </si>
+  <si>
+    <t>6035</t>
+  </si>
+  <si>
+    <t>1900023</t>
+  </si>
+  <si>
+    <t>01896</t>
+  </si>
+  <si>
+    <t>Sioux Central High School</t>
+  </si>
+  <si>
+    <t>190002301896</t>
+  </si>
+  <si>
+    <t>01541</t>
+  </si>
+  <si>
+    <t>Sioux Central Elementary School</t>
+  </si>
+  <si>
+    <t>190002301541</t>
+  </si>
+  <si>
+    <t>00835</t>
+  </si>
+  <si>
+    <t>Sioux Central Middle School</t>
+  </si>
+  <si>
+    <t>190002300835</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>1926400</t>
+  </si>
+  <si>
+    <t>01504</t>
+  </si>
+  <si>
+    <t>192640001504</t>
+  </si>
+  <si>
+    <t>01522</t>
+  </si>
+  <si>
+    <t>192640001522</t>
+  </si>
+  <si>
+    <t>0145</t>
+  </si>
+  <si>
+    <t>01533</t>
+  </si>
+  <si>
+    <t>192640001533</t>
+  </si>
+  <si>
+    <t>01505</t>
+  </si>
+  <si>
+    <t>East Middle School</t>
+  </si>
+  <si>
+    <t>192640001505</t>
+  </si>
+  <si>
+    <t>0220</t>
+  </si>
+  <si>
+    <t>01287</t>
+  </si>
+  <si>
+    <t>North Middle School</t>
+  </si>
+  <si>
+    <t>192640001287</t>
+  </si>
+  <si>
+    <t>01534</t>
+  </si>
+  <si>
+    <t>West Middle School</t>
+  </si>
+  <si>
+    <t>192640001534</t>
+  </si>
+  <si>
+    <t>01498</t>
+  </si>
+  <si>
+    <t>192640001498</t>
+  </si>
+  <si>
+    <t>01500</t>
+  </si>
+  <si>
+    <t>Clark Early Childhood Center</t>
+  </si>
+  <si>
+    <t>192640001500</t>
+  </si>
+  <si>
+    <t>02237</t>
+  </si>
+  <si>
+    <t>Perry Creek Elementary School</t>
+  </si>
+  <si>
+    <t>192640002237</t>
+  </si>
+  <si>
+    <t>01513</t>
+  </si>
+  <si>
+    <t>Hunt Elementary School</t>
+  </si>
+  <si>
+    <t>192640001513</t>
+  </si>
+  <si>
+    <t>01514</t>
+  </si>
+  <si>
+    <t>192640001514</t>
+  </si>
+  <si>
+    <t>0539</t>
+  </si>
+  <si>
+    <t>01934</t>
+  </si>
+  <si>
+    <t>Leeds Elementary School</t>
+  </si>
+  <si>
+    <t>192640001934</t>
+  </si>
+  <si>
+    <t>0542</t>
+  </si>
+  <si>
+    <t>02165</t>
+  </si>
+  <si>
+    <t>Liberty Elementary School</t>
+  </si>
+  <si>
+    <t>192640002165</t>
+  </si>
+  <si>
+    <t>0547</t>
+  </si>
+  <si>
+    <t>02211</t>
+  </si>
+  <si>
+    <t>Loess Hills Elementary</t>
+  </si>
+  <si>
+    <t>192640002211</t>
+  </si>
+  <si>
+    <t>0572</t>
+  </si>
+  <si>
+    <t>02220</t>
+  </si>
+  <si>
+    <t>Morningside Elementary</t>
+  </si>
+  <si>
+    <t>192640002220</t>
+  </si>
+  <si>
+    <t>01521</t>
+  </si>
+  <si>
+    <t>Nodland Elementary School</t>
+  </si>
+  <si>
+    <t>192640001521</t>
+  </si>
+  <si>
+    <t>01526</t>
+  </si>
+  <si>
+    <t>Riverside Elementary School</t>
+  </si>
+  <si>
+    <t>192640001526</t>
+  </si>
+  <si>
+    <t>0601</t>
+  </si>
+  <si>
+    <t>02178</t>
+  </si>
+  <si>
+    <t>Spalding Park Elementary</t>
+  </si>
+  <si>
+    <t>192640002178</t>
+  </si>
+  <si>
+    <t>01530</t>
+  </si>
+  <si>
+    <t>192640001530</t>
+  </si>
+  <si>
+    <t>0612</t>
+  </si>
+  <si>
+    <t>02089</t>
+  </si>
+  <si>
+    <t>Unity Elementary School</t>
+  </si>
+  <si>
+    <t>192640002089</t>
+  </si>
+  <si>
+    <t>6091</t>
+  </si>
+  <si>
+    <t>1900024</t>
+  </si>
+  <si>
+    <t>00961</t>
+  </si>
+  <si>
+    <t>South Central Calhoun High School</t>
+  </si>
+  <si>
+    <t>190002400961</t>
+  </si>
+  <si>
+    <t>02153</t>
+  </si>
+  <si>
+    <t>South Central Calhoun Middle School</t>
+  </si>
+  <si>
+    <t>190002402153</t>
+  </si>
+  <si>
+    <t>01417</t>
+  </si>
+  <si>
+    <t>South Central Calhoun Elementary School</t>
+  </si>
+  <si>
+    <t>190002401417</t>
+  </si>
+  <si>
+    <t>6093</t>
+  </si>
+  <si>
+    <t>1926580</t>
+  </si>
+  <si>
+    <t>01543</t>
+  </si>
+  <si>
+    <t>Solon High School</t>
+  </si>
+  <si>
+    <t>192658001543</t>
+  </si>
+  <si>
+    <t>00707</t>
+  </si>
+  <si>
+    <t>Solon Middle School</t>
+  </si>
+  <si>
+    <t>192658000707</t>
+  </si>
+  <si>
+    <t>01542</t>
+  </si>
+  <si>
+    <t>192658001542</t>
+  </si>
+  <si>
+    <t>02254</t>
+  </si>
+  <si>
+    <t>Solon Intermediate</t>
+  </si>
+  <si>
+    <t>192658002254</t>
+  </si>
+  <si>
+    <t>6094</t>
+  </si>
+  <si>
+    <t>1926850</t>
+  </si>
+  <si>
+    <t>01576</t>
+  </si>
+  <si>
+    <t>Southeast Warren Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192685001576</t>
+  </si>
+  <si>
+    <t>01575</t>
+  </si>
+  <si>
+    <t>Southeast Warren Primary</t>
+  </si>
+  <si>
+    <t>192685001575</t>
+  </si>
+  <si>
+    <t>6095</t>
+  </si>
+  <si>
+    <t>1926640</t>
+  </si>
+  <si>
+    <t>01549</t>
+  </si>
+  <si>
+    <t>South Hamilton Jr/Sr High School</t>
+  </si>
+  <si>
+    <t>192664001549</t>
+  </si>
+  <si>
+    <t>01547</t>
+  </si>
+  <si>
+    <t>South Hamilton Elem</t>
+  </si>
+  <si>
+    <t>192664001547</t>
+  </si>
+  <si>
+    <t>6096</t>
+  </si>
+  <si>
+    <t>1999019</t>
+  </si>
+  <si>
+    <t>02323</t>
+  </si>
+  <si>
+    <t>Southeast Valley High School</t>
+  </si>
+  <si>
+    <t>199901902323</t>
+  </si>
+  <si>
+    <t>02217</t>
+  </si>
+  <si>
+    <t>Southeast Valley Middle School</t>
+  </si>
+  <si>
+    <t>199901902217</t>
+  </si>
+  <si>
+    <t>02077</t>
+  </si>
+  <si>
+    <t>Dayton Center</t>
+  </si>
+  <si>
+    <t>199901902077</t>
+  </si>
+  <si>
+    <t>02324</t>
+  </si>
+  <si>
+    <t>Southeast Valley Elementary</t>
+  </si>
+  <si>
+    <t>199901902324</t>
+  </si>
+  <si>
+    <t>6097</t>
+  </si>
+  <si>
+    <t>1926670</t>
+  </si>
+  <si>
+    <t>01551</t>
+  </si>
+  <si>
+    <t>South Page Elementary School</t>
+  </si>
+  <si>
+    <t>192667001551</t>
+  </si>
+  <si>
+    <t>6098</t>
+  </si>
+  <si>
+    <t>1926730</t>
+  </si>
+  <si>
+    <t>01556</t>
+  </si>
+  <si>
+    <t>South Tama County High School</t>
+  </si>
+  <si>
+    <t>192673001556</t>
+  </si>
+  <si>
+    <t>01557</t>
+  </si>
+  <si>
+    <t>South Tama County Middle School</t>
+  </si>
+  <si>
+    <t>192673001557</t>
+  </si>
+  <si>
+    <t>01463</t>
+  </si>
+  <si>
+    <t>South Tama County Elementary School</t>
+  </si>
+  <si>
+    <t>192673001463</t>
+  </si>
+  <si>
+    <t>6099</t>
+  </si>
+  <si>
+    <t>1900026</t>
+  </si>
+  <si>
+    <t>01341</t>
+  </si>
+  <si>
+    <t>South O'Brien Secondary School</t>
+  </si>
+  <si>
+    <t>190002601341</t>
+  </si>
+  <si>
+    <t>00618</t>
+  </si>
+  <si>
+    <t>South O'Brien Elem School - Primghar Center</t>
+  </si>
+  <si>
+    <t>190002600618</t>
+  </si>
+  <si>
+    <t>6100</t>
+  </si>
+  <si>
+    <t>1926790</t>
+  </si>
+  <si>
+    <t>01565</t>
+  </si>
+  <si>
+    <t>South Winneshiek High School</t>
+  </si>
+  <si>
+    <t>192679001565</t>
+  </si>
+  <si>
+    <t>01564</t>
+  </si>
+  <si>
+    <t>South Winneshiek Middle School</t>
+  </si>
+  <si>
+    <t>192679001564</t>
+  </si>
+  <si>
+    <t>01562</t>
+  </si>
+  <si>
+    <t>South Winneshiek Elementary School</t>
+  </si>
+  <si>
+    <t>192679001562</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>1926820</t>
+  </si>
+  <si>
+    <t>01572</t>
+  </si>
+  <si>
+    <t>Southeast Polk High School</t>
+  </si>
+  <si>
+    <t>192682001572</t>
+  </si>
+  <si>
+    <t>01573</t>
+  </si>
+  <si>
+    <t>Southeast Polk Junior High</t>
+  </si>
+  <si>
+    <t>192682001573</t>
+  </si>
+  <si>
+    <t>01566</t>
+  </si>
+  <si>
+    <t>Altoona Elementary</t>
+  </si>
+  <si>
+    <t>192682001566</t>
+  </si>
+  <si>
+    <t>01567</t>
+  </si>
+  <si>
+    <t>Centennial Elementary</t>
+  </si>
+  <si>
+    <t>192682001567</t>
+  </si>
+  <si>
+    <t>01568</t>
+  </si>
+  <si>
+    <t>Delaware Elementary</t>
+  </si>
+  <si>
+    <t>192682001568</t>
+  </si>
+  <si>
+    <t>01569</t>
+  </si>
+  <si>
+    <t>Four Mile Elementary</t>
+  </si>
+  <si>
+    <t>192682001569</t>
+  </si>
+  <si>
+    <t>01570</t>
+  </si>
+  <si>
+    <t>Mitchellville Elementary</t>
+  </si>
+  <si>
+    <t>192682001570</t>
+  </si>
+  <si>
+    <t>01571</t>
+  </si>
+  <si>
+    <t>Runnells Elementary</t>
+  </si>
+  <si>
+    <t>192682001571</t>
+  </si>
+  <si>
+    <t>0438</t>
+  </si>
+  <si>
+    <t>02134</t>
+  </si>
+  <si>
+    <t>Southeast Polk Middle School</t>
+  </si>
+  <si>
+    <t>192682002134</t>
+  </si>
+  <si>
+    <t>02068</t>
+  </si>
+  <si>
+    <t>Willowbrook Elementary</t>
+  </si>
+  <si>
+    <t>192682002068</t>
+  </si>
+  <si>
+    <t>01168</t>
+  </si>
+  <si>
+    <t>Clay Elementary</t>
+  </si>
+  <si>
+    <t>192682001168</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>1926910</t>
+  </si>
+  <si>
+    <t>01582</t>
+  </si>
+  <si>
+    <t>Spencer High School</t>
+  </si>
+  <si>
+    <t>192691001582</t>
+  </si>
+  <si>
+    <t>01583</t>
+  </si>
+  <si>
+    <t>Spencer Middle School</t>
+  </si>
+  <si>
+    <t>192691001583</t>
+  </si>
+  <si>
+    <t>02184</t>
+  </si>
+  <si>
+    <t>Fairview Park Elementary</t>
+  </si>
+  <si>
+    <t>192691002184</t>
+  </si>
+  <si>
+    <t>02170</t>
+  </si>
+  <si>
+    <t>Johnson Elementary</t>
+  </si>
+  <si>
+    <t>192691002170</t>
+  </si>
+  <si>
+    <t>02182</t>
+  </si>
+  <si>
+    <t>192691002182</t>
+  </si>
+  <si>
+    <t>6120</t>
+  </si>
+  <si>
+    <t>1927000</t>
+  </si>
+  <si>
+    <t>01585</t>
+  </si>
+  <si>
+    <t>Spirit Lake High School</t>
+  </si>
+  <si>
+    <t>192700001585</t>
+  </si>
+  <si>
+    <t>01905</t>
+  </si>
+  <si>
+    <t>Spirit Lake Middle School</t>
+  </si>
+  <si>
+    <t>192700001905</t>
+  </si>
+  <si>
+    <t>01584</t>
+  </si>
+  <si>
+    <t>Spirit Lake Elementary School</t>
+  </si>
+  <si>
+    <t>192700001584</t>
+  </si>
+  <si>
+    <t>6138</t>
+  </si>
+  <si>
+    <t>1927060</t>
+  </si>
+  <si>
+    <t>01587</t>
+  </si>
+  <si>
+    <t>Springville Secondary School</t>
+  </si>
+  <si>
+    <t>192706001587</t>
+  </si>
+  <si>
+    <t>01586</t>
+  </si>
+  <si>
+    <t>Springville Elementary School</t>
+  </si>
+  <si>
+    <t>192706001586</t>
+  </si>
+  <si>
+    <t>6165</t>
+  </si>
+  <si>
+    <t>1927240</t>
+  </si>
+  <si>
+    <t>01589</t>
+  </si>
+  <si>
+    <t>Stanton High School</t>
+  </si>
+  <si>
+    <t>192724001589</t>
+  </si>
+  <si>
+    <t>01588</t>
+  </si>
+  <si>
+    <t>Stanton Elementary School</t>
+  </si>
+  <si>
+    <t>192724001588</t>
+  </si>
+  <si>
+    <t>6175</t>
+  </si>
+  <si>
+    <t>1927270</t>
+  </si>
+  <si>
+    <t>01592</t>
+  </si>
+  <si>
+    <t>Starmont High School</t>
+  </si>
+  <si>
+    <t>192727001592</t>
+  </si>
+  <si>
+    <t>01593</t>
+  </si>
+  <si>
+    <t>Starmont Middle School</t>
+  </si>
+  <si>
+    <t>192727001593</t>
+  </si>
+  <si>
+    <t>01591</t>
+  </si>
+  <si>
+    <t>Starmont Elementary School</t>
+  </si>
+  <si>
+    <t>192727001591</t>
+  </si>
+  <si>
+    <t>6219</t>
+  </si>
+  <si>
+    <t>1927390</t>
+  </si>
+  <si>
+    <t>01601</t>
+  </si>
+  <si>
+    <t>Storm Lake High School</t>
+  </si>
+  <si>
+    <t>192739001601</t>
+  </si>
+  <si>
+    <t>0120</t>
+  </si>
+  <si>
+    <t>00847</t>
+  </si>
+  <si>
+    <t>St Lake/IA Cntrl/Buena Vista Early College HS</t>
+  </si>
+  <si>
+    <t>192739000847</t>
+  </si>
+  <si>
+    <t>01600</t>
+  </si>
+  <si>
+    <t>Storm Lake Middle School</t>
+  </si>
+  <si>
+    <t>192739001600</t>
+  </si>
+  <si>
+    <t>01597</t>
+  </si>
+  <si>
+    <t>East Early Childhood Ctr</t>
+  </si>
+  <si>
+    <t>192739001597</t>
+  </si>
+  <si>
+    <t>02107</t>
+  </si>
+  <si>
+    <t>Storm Lake Elementary</t>
+  </si>
+  <si>
+    <t>192739002107</t>
+  </si>
+  <si>
+    <t>02307</t>
+  </si>
+  <si>
+    <t>Storm Lake Early Elementary School</t>
+  </si>
+  <si>
+    <t>192739002307</t>
+  </si>
+  <si>
+    <t>6246</t>
+  </si>
+  <si>
+    <t>1927480</t>
+  </si>
+  <si>
+    <t>01603</t>
+  </si>
+  <si>
+    <t>Stratford Elementary</t>
+  </si>
+  <si>
+    <t>192748001603</t>
+  </si>
+  <si>
+    <t>6264</t>
+  </si>
+  <si>
+    <t>1927500</t>
+  </si>
+  <si>
+    <t>01607</t>
+  </si>
+  <si>
+    <t>West Central Valley High School</t>
+  </si>
+  <si>
+    <t>192750001607</t>
+  </si>
+  <si>
+    <t>00664</t>
+  </si>
+  <si>
+    <t>West Central Valley Middle School</t>
+  </si>
+  <si>
+    <t>192750000664</t>
+  </si>
+  <si>
+    <t>01605</t>
+  </si>
+  <si>
+    <t>Stuart Elementary School</t>
+  </si>
+  <si>
+    <t>192750001605</t>
+  </si>
+  <si>
+    <t>00671</t>
+  </si>
+  <si>
+    <t>Dexter Elementary School</t>
+  </si>
+  <si>
+    <t>192750000671</t>
+  </si>
+  <si>
+    <t>6273</t>
+  </si>
+  <si>
+    <t>1927600</t>
+  </si>
+  <si>
+    <t>01610</t>
+  </si>
+  <si>
+    <t>Sumner-Fredericksburg High School</t>
+  </si>
+  <si>
+    <t>192760001610</t>
+  </si>
+  <si>
+    <t>00742</t>
+  </si>
+  <si>
+    <t>Sumner-Fredericksburg Middle School</t>
+  </si>
+  <si>
+    <t>192760000742</t>
+  </si>
+  <si>
+    <t>01609</t>
+  </si>
+  <si>
+    <t>192760001609</t>
+  </si>
+  <si>
+    <t>00741</t>
+  </si>
+  <si>
+    <t>Fredericksburg Elem School</t>
+  </si>
+  <si>
+    <t>192760000741</t>
+  </si>
+  <si>
+    <t>6408</t>
+  </si>
+  <si>
+    <t>1927870</t>
+  </si>
+  <si>
+    <t>01622</t>
+  </si>
+  <si>
+    <t>Tipton High School</t>
+  </si>
+  <si>
+    <t>192787001622</t>
+  </si>
+  <si>
+    <t>00290</t>
+  </si>
+  <si>
+    <t>Tipton Middle School</t>
+  </si>
+  <si>
+    <t>192787000290</t>
+  </si>
+  <si>
+    <t>01621</t>
+  </si>
+  <si>
+    <t>Tipton Elementary School</t>
+  </si>
+  <si>
+    <t>192787001621</t>
+  </si>
+  <si>
+    <t>6453</t>
+  </si>
+  <si>
+    <t>1927960</t>
+  </si>
+  <si>
+    <t>01627</t>
+  </si>
+  <si>
+    <t>Treynor High School</t>
+  </si>
+  <si>
+    <t>192796001627</t>
+  </si>
+  <si>
+    <t>02175</t>
+  </si>
+  <si>
+    <t>Treynor Middle School</t>
+  </si>
+  <si>
+    <t>192796002175</t>
+  </si>
+  <si>
+    <t>01626</t>
+  </si>
+  <si>
+    <t>Treynor Elementary School</t>
+  </si>
+  <si>
+    <t>192796001626</t>
+  </si>
+  <si>
+    <t>6460</t>
+  </si>
+  <si>
+    <t>1927990</t>
+  </si>
+  <si>
+    <t>01632</t>
+  </si>
+  <si>
+    <t>Tri-Center High School</t>
+  </si>
+  <si>
+    <t>192799001632</t>
+  </si>
+  <si>
+    <t>00309</t>
+  </si>
+  <si>
+    <t>Tri-Center Middle School</t>
+  </si>
+  <si>
+    <t>192799000309</t>
+  </si>
+  <si>
+    <t>01630</t>
+  </si>
+  <si>
+    <t>Tri-Center Elementary School</t>
+  </si>
+  <si>
+    <t>192799001630</t>
+  </si>
+  <si>
+    <t>6462</t>
+  </si>
+  <si>
+    <t>1928020</t>
+  </si>
+  <si>
+    <t>01634</t>
+  </si>
+  <si>
+    <t>Tri-County JR/SR High School</t>
+  </si>
+  <si>
+    <t>192802001634</t>
+  </si>
+  <si>
+    <t>01636</t>
+  </si>
+  <si>
+    <t>Tri-County Elementary School</t>
+  </si>
+  <si>
+    <t>192802001636</t>
+  </si>
+  <si>
+    <t>6471</t>
+  </si>
+  <si>
+    <t>1928050</t>
+  </si>
+  <si>
+    <t>01638</t>
+  </si>
+  <si>
+    <t>Tripoli Middle/Sr High School</t>
+  </si>
+  <si>
+    <t>192805001638</t>
+  </si>
+  <si>
+    <t>01637</t>
+  </si>
+  <si>
+    <t>Tripoli Elementary School</t>
+  </si>
+  <si>
+    <t>192805001637</t>
+  </si>
+  <si>
+    <t>6509</t>
+  </si>
+  <si>
+    <t>1928110</t>
+  </si>
+  <si>
+    <t>01640</t>
+  </si>
+  <si>
+    <t>Turkey Valley Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192811001640</t>
+  </si>
+  <si>
+    <t>01639</t>
+  </si>
+  <si>
+    <t>Turkey Valley Elementary School</t>
+  </si>
+  <si>
+    <t>192811001639</t>
+  </si>
+  <si>
+    <t>6512</t>
+  </si>
+  <si>
+    <t>1928170</t>
+  </si>
+  <si>
+    <t>01642</t>
+  </si>
+  <si>
+    <t>Twin Cedars Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>192817001642</t>
+  </si>
+  <si>
+    <t>01641</t>
+  </si>
+  <si>
+    <t>Twin Cedars Elementary School</t>
+  </si>
+  <si>
+    <t>192817001641</t>
+  </si>
+  <si>
+    <t>6516</t>
+  </si>
+  <si>
+    <t>1928200</t>
+  </si>
+  <si>
+    <t>01644</t>
+  </si>
+  <si>
+    <t>Twin Rivers Elementary School</t>
+  </si>
+  <si>
+    <t>192820001644</t>
+  </si>
+  <si>
+    <t>6534</t>
+  </si>
+  <si>
+    <t>1928230</t>
+  </si>
+  <si>
+    <t>01647</t>
+  </si>
+  <si>
+    <t>Underwood High School</t>
+  </si>
+  <si>
+    <t>192823001647</t>
+  </si>
+  <si>
+    <t>01892</t>
+  </si>
+  <si>
+    <t>Underwood Middle School</t>
+  </si>
+  <si>
+    <t>192823001892</t>
+  </si>
+  <si>
+    <t>01646</t>
+  </si>
+  <si>
+    <t>Underwood Elementary School</t>
+  </si>
+  <si>
+    <t>192823001646</t>
+  </si>
+  <si>
+    <t>6536</t>
+  </si>
+  <si>
+    <t>1900022</t>
+  </si>
+  <si>
+    <t>00957</t>
+  </si>
+  <si>
+    <t>Union High School</t>
+  </si>
+  <si>
+    <t>190002200957</t>
+  </si>
+  <si>
+    <t>02013</t>
+  </si>
+  <si>
+    <t>Union Middle School</t>
+  </si>
+  <si>
+    <t>190002202013</t>
+  </si>
+  <si>
+    <t>00956</t>
+  </si>
+  <si>
+    <t>La Porte City Elementary School</t>
+  </si>
+  <si>
+    <t>190002200956</t>
+  </si>
+  <si>
+    <t>00632</t>
+  </si>
+  <si>
+    <t>Dysart-Geneseo Elementary School</t>
+  </si>
+  <si>
+    <t>190002200632</t>
+  </si>
+  <si>
+    <t>6561</t>
+  </si>
+  <si>
+    <t>1928560</t>
+  </si>
+  <si>
+    <t>01650</t>
+  </si>
+  <si>
+    <t>United Community School</t>
+  </si>
+  <si>
+    <t>192856001650</t>
+  </si>
+  <si>
+    <t>6579</t>
+  </si>
+  <si>
+    <t>1928680</t>
+  </si>
+  <si>
+    <t>01659</t>
+  </si>
+  <si>
+    <t>Urbandale High School</t>
+  </si>
+  <si>
+    <t>192868001659</t>
+  </si>
+  <si>
+    <t>01660</t>
+  </si>
+  <si>
+    <t>Urbandale Middle School</t>
+  </si>
+  <si>
+    <t>192868001660</t>
+  </si>
+  <si>
+    <t>02302</t>
+  </si>
+  <si>
+    <t>Olmsted Elementary School</t>
+  </si>
+  <si>
+    <t>192868002302</t>
+  </si>
+  <si>
+    <t>01658</t>
+  </si>
+  <si>
+    <t>Karen Acres Elementary School</t>
+  </si>
+  <si>
+    <t>192868001658</t>
+  </si>
+  <si>
+    <t>02325</t>
+  </si>
+  <si>
+    <t>Valerius Elementary School</t>
+  </si>
+  <si>
+    <t>192868002325</t>
+  </si>
+  <si>
+    <t>01413</t>
+  </si>
+  <si>
+    <t>Webster Elementary School</t>
+  </si>
+  <si>
+    <t>192868001413</t>
+  </si>
+  <si>
+    <t>6592</t>
+  </si>
+  <si>
+    <t>1928980</t>
+  </si>
+  <si>
+    <t>01670</t>
+  </si>
+  <si>
+    <t>Van Buren County Community Middle &amp; High School</t>
+  </si>
+  <si>
+    <t>192898001670</t>
+  </si>
+  <si>
+    <t>01667</t>
+  </si>
+  <si>
+    <t>Van Buren County Community School District Douds Center</t>
+  </si>
+  <si>
+    <t>192898001667</t>
+  </si>
+  <si>
+    <t>00827</t>
+  </si>
+  <si>
+    <t>Van Buren County Community School District Harmony Center</t>
+  </si>
+  <si>
+    <t>192898000827</t>
+  </si>
+  <si>
+    <t>6615</t>
+  </si>
+  <si>
+    <t>1929010</t>
+  </si>
+  <si>
+    <t>01672</t>
+  </si>
+  <si>
+    <t>Van Meter High School</t>
+  </si>
+  <si>
+    <t>192901001672</t>
+  </si>
+  <si>
+    <t>02244</t>
+  </si>
+  <si>
+    <t>Van Meter Middle School</t>
+  </si>
+  <si>
+    <t>192901002244</t>
+  </si>
+  <si>
+    <t>01671</t>
+  </si>
+  <si>
+    <t>Van Meter Elementary School</t>
+  </si>
+  <si>
+    <t>192901001671</t>
+  </si>
+  <si>
+    <t>6651</t>
+  </si>
+  <si>
+    <t>1929280</t>
+  </si>
+  <si>
+    <t>02207</t>
+  </si>
+  <si>
+    <t>Southwest Valley  Middle School</t>
+  </si>
+  <si>
+    <t>192928002207</t>
+  </si>
+  <si>
+    <t>01675</t>
+  </si>
+  <si>
+    <t>Sylvia Enarson Elementary School</t>
+  </si>
+  <si>
+    <t>192928001675</t>
+  </si>
+  <si>
+    <t>6660</t>
+  </si>
+  <si>
+    <t>1929310</t>
+  </si>
+  <si>
+    <t>01681</t>
+  </si>
+  <si>
+    <t>Vinton-Shellsburg High School</t>
+  </si>
+  <si>
+    <t>192931001681</t>
+  </si>
+  <si>
+    <t>01680</t>
+  </si>
+  <si>
+    <t>Vinton-Shellsburg Middle School</t>
+  </si>
+  <si>
+    <t>192931001680</t>
+  </si>
+  <si>
+    <t>01550</t>
+  </si>
+  <si>
+    <t>Tilford Elementary School</t>
+  </si>
+  <si>
+    <t>192931001550</t>
+  </si>
+  <si>
+    <t>01476</t>
+  </si>
+  <si>
+    <t>Shellsburg Elementary School</t>
+  </si>
+  <si>
+    <t>192931001476</t>
+  </si>
+  <si>
+    <t>6700</t>
+  </si>
+  <si>
+    <t>1929490</t>
+  </si>
+  <si>
+    <t>01684</t>
+  </si>
+  <si>
+    <t>WACO High School</t>
+  </si>
+  <si>
+    <t>192949001684</t>
+  </si>
+  <si>
+    <t>01683</t>
+  </si>
+  <si>
+    <t>WACO Elementary School</t>
+  </si>
+  <si>
+    <t>192949001683</t>
+  </si>
+  <si>
+    <t>6741</t>
+  </si>
+  <si>
+    <t>1929580</t>
+  </si>
+  <si>
+    <t>01687</t>
+  </si>
+  <si>
+    <t>East Sac County High School</t>
+  </si>
+  <si>
+    <t>192958001687</t>
+  </si>
+  <si>
+    <t>01438</t>
+  </si>
+  <si>
+    <t>East Sac County  Elementary</t>
+  </si>
+  <si>
+    <t>192958001438</t>
+  </si>
+  <si>
+    <t>6759</t>
+  </si>
+  <si>
+    <t>1929730</t>
+  </si>
+  <si>
+    <t>01692</t>
+  </si>
+  <si>
+    <t>Wapello Senior High School</t>
+  </si>
+  <si>
+    <t>192973001692</t>
+  </si>
+  <si>
+    <t>01927</t>
+  </si>
+  <si>
+    <t>Wapello Junior High School</t>
+  </si>
+  <si>
+    <t>192973001927</t>
+  </si>
+  <si>
+    <t>01691</t>
+  </si>
+  <si>
+    <t>Wapello Elementary School</t>
+  </si>
+  <si>
+    <t>192973001691</t>
+  </si>
+  <si>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>1929760</t>
+  </si>
+  <si>
+    <t>01700</t>
+  </si>
+  <si>
+    <t>Wapsie Valley High School</t>
+  </si>
+  <si>
+    <t>192976001700</t>
+  </si>
+  <si>
+    <t>01693</t>
+  </si>
+  <si>
+    <t>Fairbank Elementary School</t>
+  </si>
+  <si>
+    <t>192976001693</t>
+  </si>
+  <si>
+    <t>01694</t>
+  </si>
+  <si>
+    <t>Readlyn Elementary School</t>
+  </si>
+  <si>
+    <t>192976001694</t>
+  </si>
+  <si>
+    <t>01695</t>
+  </si>
+  <si>
+    <t>Rural Elementary School #1</t>
+  </si>
+  <si>
+    <t>192976001695</t>
+  </si>
+  <si>
+    <t>00520</t>
+  </si>
+  <si>
+    <t>Rural Elementary School #2</t>
+  </si>
+  <si>
+    <t>192976000520</t>
+  </si>
+  <si>
+    <t>01698</t>
+  </si>
+  <si>
+    <t>Rural Elementary School #4</t>
+  </si>
+  <si>
+    <t>192976001698</t>
+  </si>
+  <si>
+    <t>6768</t>
+  </si>
+  <si>
+    <t>1930240</t>
+  </si>
+  <si>
+    <t>01704</t>
+  </si>
+  <si>
+    <t>193024001704</t>
+  </si>
+  <si>
+    <t>01705</t>
+  </si>
+  <si>
+    <t>Washington Middle School</t>
+  </si>
+  <si>
+    <t>193024001705</t>
+  </si>
+  <si>
+    <t>01702</t>
+  </si>
+  <si>
+    <t>Lincoln Upper Elementary School</t>
+  </si>
+  <si>
+    <t>193024001702</t>
+  </si>
+  <si>
+    <t>01703</t>
+  </si>
+  <si>
+    <t>Stewart Elementary School</t>
+  </si>
+  <si>
+    <t>193024001703</t>
+  </si>
+  <si>
+    <t>6795</t>
+  </si>
+  <si>
+    <t>1930480</t>
+  </si>
+  <si>
+    <t>01714</t>
+  </si>
+  <si>
+    <t>193048001714</t>
+  </si>
+  <si>
+    <t>01738</t>
+  </si>
+  <si>
+    <t>193048001738</t>
+  </si>
+  <si>
+    <t>02126</t>
+  </si>
+  <si>
+    <t>Expo Alternative Learning Center</t>
+  </si>
+  <si>
+    <t>193048002126</t>
+  </si>
+  <si>
+    <t>0200</t>
+  </si>
+  <si>
+    <t>00586</t>
+  </si>
+  <si>
+    <t>Bunger Middle School</t>
+  </si>
+  <si>
+    <t>193048000586</t>
+  </si>
+  <si>
+    <t>02024</t>
+  </si>
+  <si>
+    <t>Central Middle School</t>
+  </si>
+  <si>
+    <t>193048002024</t>
+  </si>
+  <si>
+    <t>01723</t>
+  </si>
+  <si>
+    <t>Hoover Middle School</t>
+  </si>
+  <si>
+    <t>193048001723</t>
+  </si>
+  <si>
+    <t>01725</t>
+  </si>
+  <si>
+    <t>George Washington Carver Academy</t>
+  </si>
+  <si>
+    <t>193048001725</t>
+  </si>
+  <si>
+    <t>01546</t>
+  </si>
+  <si>
+    <t>Poyner Elementary</t>
+  </si>
+  <si>
+    <t>193048001546</t>
+  </si>
+  <si>
+    <t>01715</t>
+  </si>
+  <si>
+    <t>Fred Becker Elementary School</t>
+  </si>
+  <si>
+    <t>193048001715</t>
+  </si>
+  <si>
+    <t>01719</t>
+  </si>
+  <si>
+    <t>Cunningham School</t>
+  </si>
+  <si>
+    <t>193048001719</t>
+  </si>
+  <si>
+    <t>01724</t>
+  </si>
+  <si>
+    <t>193048001724</t>
+  </si>
+  <si>
+    <t>01727</t>
+  </si>
+  <si>
+    <t>193048001727</t>
+  </si>
+  <si>
+    <t>01728</t>
+  </si>
+  <si>
+    <t>Kittrell Elementary School</t>
+  </si>
+  <si>
+    <t>193048001728</t>
   </si>
   <si>
     <t>0535</t>
   </si>
   <si>
-    <t>0580</t>
-[...47 lines deleted...]
-    <t>6762</t>
+    <t>01729</t>
+  </si>
+  <si>
+    <t>193048001729</t>
+  </si>
+  <si>
+    <t>0550</t>
+  </si>
+  <si>
+    <t>01165</t>
+  </si>
+  <si>
+    <t>Lou Henry Elementary School</t>
+  </si>
+  <si>
+    <t>193048001165</t>
+  </si>
+  <si>
+    <t>01731</t>
+  </si>
+  <si>
+    <t>Lowell Elementary School</t>
+  </si>
+  <si>
+    <t>193048001731</t>
+  </si>
+  <si>
+    <t>0554</t>
+  </si>
+  <si>
+    <t>01970</t>
+  </si>
+  <si>
+    <t>193048001970</t>
+  </si>
+  <si>
+    <t>0565</t>
+  </si>
+  <si>
+    <t>01734</t>
+  </si>
+  <si>
+    <t>Orange Elementary School</t>
+  </si>
+  <si>
+    <t>193048001734</t>
+  </si>
+  <si>
+    <t>6822</t>
+  </si>
+  <si>
+    <t>1930510</t>
+  </si>
+  <si>
+    <t>01744</t>
+  </si>
+  <si>
+    <t>Waukee High School</t>
+  </si>
+  <si>
+    <t>193051001744</t>
+  </si>
+  <si>
+    <t>02303</t>
+  </si>
+  <si>
+    <t>Northwest High School</t>
+  </si>
+  <si>
+    <t>193051002303</t>
+  </si>
+  <si>
+    <t>02343</t>
+  </si>
+  <si>
+    <t>Trailridge School</t>
+  </si>
+  <si>
+    <t>193051002343</t>
+  </si>
+  <si>
+    <t>00931</t>
+  </si>
+  <si>
+    <t>Prairieview School</t>
+  </si>
+  <si>
+    <t>193051000931</t>
+  </si>
+  <si>
+    <t>02116</t>
+  </si>
+  <si>
+    <t>South Middle School</t>
+  </si>
+  <si>
+    <t>193051002116</t>
+  </si>
+  <si>
+    <t>02222</t>
+  </si>
+  <si>
+    <t>Timberline Middle School</t>
+  </si>
+  <si>
+    <t>193051002222</t>
+  </si>
+  <si>
+    <t>02326</t>
+  </si>
+  <si>
+    <t>193051002326</t>
+  </si>
+  <si>
+    <t>02344</t>
+  </si>
+  <si>
+    <t>193051002344</t>
+  </si>
+  <si>
+    <t>01742</t>
+  </si>
+  <si>
+    <t>Waukee Elementary School</t>
+  </si>
+  <si>
+    <t>193051001742</t>
+  </si>
+  <si>
+    <t>01743</t>
+  </si>
+  <si>
+    <t>Waukee Middle School</t>
+  </si>
+  <si>
+    <t>193051001743</t>
+  </si>
+  <si>
+    <t>00299</t>
+  </si>
+  <si>
+    <t>Eason Elementary School</t>
+  </si>
+  <si>
+    <t>193051000299</t>
+  </si>
+  <si>
+    <t>00699</t>
+  </si>
+  <si>
+    <t>Brookview Elementary School</t>
+  </si>
+  <si>
+    <t>193051000699</t>
+  </si>
+  <si>
+    <t>00958</t>
+  </si>
+  <si>
+    <t>Walnut Hills Elementary School</t>
+  </si>
+  <si>
+    <t>193051000958</t>
+  </si>
+  <si>
+    <t>02190</t>
+  </si>
+  <si>
+    <t>Woodland Hills Elementary School</t>
+  </si>
+  <si>
+    <t>193051002190</t>
+  </si>
+  <si>
+    <t>01503</t>
+  </si>
+  <si>
+    <t>Maple Grove Elementary School</t>
+  </si>
+  <si>
+    <t>193051001503</t>
+  </si>
+  <si>
+    <t>02339</t>
+  </si>
+  <si>
+    <t>Waterford Elementary School</t>
+  </si>
+  <si>
+    <t>193051002339</t>
+  </si>
+  <si>
+    <t>02130</t>
+  </si>
+  <si>
+    <t>Shuler Elementary School</t>
+  </si>
+  <si>
+    <t>193051002130</t>
+  </si>
+  <si>
+    <t>02234</t>
+  </si>
+  <si>
+    <t>Grant Ragan Elementary School</t>
+  </si>
+  <si>
+    <t>193051002234</t>
+  </si>
+  <si>
+    <t>0465</t>
+  </si>
+  <si>
+    <t>02304</t>
+  </si>
+  <si>
+    <t>Vince Meyer Early Learning Center</t>
+  </si>
+  <si>
+    <t>193051002304</t>
+  </si>
+  <si>
+    <t>02249</t>
+  </si>
+  <si>
+    <t>Radiant Elementary School</t>
+  </si>
+  <si>
+    <t>193051002249</t>
+  </si>
+  <si>
+    <t>02308</t>
+  </si>
+  <si>
+    <t>Sugar Creek Elementary School</t>
+  </si>
+  <si>
+    <t>193051002308</t>
+  </si>
+  <si>
+    <t>6840</t>
+  </si>
+  <si>
+    <t>1930540</t>
+  </si>
+  <si>
+    <t>01749</t>
+  </si>
+  <si>
+    <t>Waverly-Shell Rock Senior High School</t>
+  </si>
+  <si>
+    <t>193054001749</t>
+  </si>
+  <si>
+    <t>00832</t>
+  </si>
+  <si>
+    <t>Greenview Alternative School</t>
+  </si>
+  <si>
+    <t>193054000832</t>
+  </si>
+  <si>
+    <t>02163</t>
+  </si>
+  <si>
+    <t>Waverly-Shell Rock Middle School</t>
+  </si>
+  <si>
+    <t>193054002163</t>
+  </si>
+  <si>
+    <t>02340</t>
+  </si>
+  <si>
+    <t>Prairie West Elementary</t>
+  </si>
+  <si>
+    <t>193054002340</t>
+  </si>
+  <si>
+    <t>01746</t>
+  </si>
+  <si>
+    <t>Shell Rock Elementary School</t>
+  </si>
+  <si>
+    <t>193054001746</t>
+  </si>
+  <si>
+    <t>02341</t>
+  </si>
+  <si>
+    <t>193054002341</t>
+  </si>
+  <si>
+    <t>01747</t>
+  </si>
+  <si>
+    <t>Little Go-Hawk Learning Center</t>
+  </si>
+  <si>
+    <t>193054001747</t>
+  </si>
+  <si>
+    <t>6854</t>
+  </si>
+  <si>
+    <t>1930560</t>
+  </si>
+  <si>
+    <t>01755</t>
+  </si>
+  <si>
+    <t>Wayne Community Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>193056001755</t>
+  </si>
+  <si>
+    <t>01754</t>
+  </si>
+  <si>
+    <t>Wayne Elementary School</t>
+  </si>
+  <si>
+    <t>193056001754</t>
+  </si>
+  <si>
+    <t>6867</t>
+  </si>
+  <si>
+    <t>1930630</t>
+  </si>
+  <si>
+    <t>01764</t>
+  </si>
+  <si>
+    <t>Webster City High School</t>
+  </si>
+  <si>
+    <t>193063001764</t>
+  </si>
+  <si>
+    <t>01765</t>
+  </si>
+  <si>
+    <t>Webster City Middle School</t>
+  </si>
+  <si>
+    <t>193063001765</t>
+  </si>
+  <si>
+    <t>01888</t>
+  </si>
+  <si>
+    <t>Northeast Hamilton Elementary School</t>
+  </si>
+  <si>
+    <t>193063001888</t>
+  </si>
+  <si>
+    <t>01760</t>
+  </si>
+  <si>
+    <t>193063001760</t>
+  </si>
+  <si>
+    <t>01763</t>
+  </si>
+  <si>
+    <t>Sunset Heights Elementary School</t>
+  </si>
+  <si>
+    <t>193063001763</t>
+  </si>
+  <si>
+    <t>6921</t>
+  </si>
+  <si>
+    <t>1930720</t>
+  </si>
+  <si>
+    <t>01770</t>
+  </si>
+  <si>
+    <t>West Bend-Mallard High School</t>
+  </si>
+  <si>
+    <t>193072001770</t>
+  </si>
+  <si>
+    <t>01044</t>
+  </si>
+  <si>
+    <t>West Bend-Mallard Middle School</t>
+  </si>
+  <si>
+    <t>193072001044</t>
+  </si>
+  <si>
+    <t>01042</t>
+  </si>
+  <si>
+    <t>West Bend-Mallard Elementary School</t>
+  </si>
+  <si>
+    <t>193072001042</t>
+  </si>
+  <si>
+    <t>6930</t>
+  </si>
+  <si>
+    <t>1930750</t>
+  </si>
+  <si>
+    <t>01774</t>
+  </si>
+  <si>
+    <t>West Branch High School</t>
+  </si>
+  <si>
+    <t>193075001774</t>
+  </si>
+  <si>
+    <t>01773</t>
+  </si>
+  <si>
+    <t>West Branch Middle School</t>
+  </si>
+  <si>
+    <t>193075001773</t>
+  </si>
+  <si>
+    <t>01771</t>
+  </si>
+  <si>
+    <t>193075001771</t>
+  </si>
+  <si>
+    <t>02342</t>
+  </si>
+  <si>
+    <t>West Branch Community Early Learning Center</t>
+  </si>
+  <si>
+    <t>193075002342</t>
+  </si>
+  <si>
+    <t>6937</t>
+  </si>
+  <si>
+    <t>1930780</t>
+  </si>
+  <si>
+    <t>01776</t>
+  </si>
+  <si>
+    <t>West Burlington Arnold Jr./Sr. High School</t>
+  </si>
+  <si>
+    <t>193078001776</t>
+  </si>
+  <si>
+    <t>01775</t>
+  </si>
+  <si>
+    <t>West Burlington Elem School</t>
+  </si>
+  <si>
+    <t>193078001775</t>
+  </si>
+  <si>
+    <t>6943</t>
+  </si>
+  <si>
+    <t>1930870</t>
+  </si>
+  <si>
+    <t>01353</t>
+  </si>
+  <si>
+    <t>West Central Charter High School</t>
+  </si>
+  <si>
+    <t>193087001353</t>
+  </si>
+  <si>
+    <t>01778</t>
+  </si>
+  <si>
+    <t>West Central PK - 8 School</t>
+  </si>
+  <si>
+    <t>193087001778</t>
+  </si>
+  <si>
+    <t>6950</t>
+  </si>
+  <si>
+    <t>1930900</t>
+  </si>
+  <si>
+    <t>01786</t>
+  </si>
+  <si>
+    <t>West Delaware High School</t>
+  </si>
+  <si>
+    <t>193090001786</t>
+  </si>
+  <si>
+    <t>01787</t>
+  </si>
+  <si>
+    <t>West Delaware Middle School</t>
+  </si>
+  <si>
+    <t>193090001787</t>
+  </si>
+  <si>
+    <t>01782</t>
+  </si>
+  <si>
+    <t>Lambert Elementary School</t>
+  </si>
+  <si>
+    <t>193090001782</t>
+  </si>
+  <si>
+    <t>6957</t>
+  </si>
+  <si>
+    <t>1930930</t>
+  </si>
+  <si>
+    <t>01797</t>
+  </si>
+  <si>
+    <t>Valley High School</t>
+  </si>
+  <si>
+    <t>193093001797</t>
+  </si>
+  <si>
+    <t>00393</t>
+  </si>
+  <si>
+    <t>Walnut Creek Campus</t>
+  </si>
+  <si>
+    <t>193093000393</t>
+  </si>
+  <si>
+    <t>00483</t>
+  </si>
+  <si>
+    <t>Valley Southwoods</t>
+  </si>
+  <si>
+    <t>193093000483</t>
+  </si>
+  <si>
+    <t>01793</t>
+  </si>
+  <si>
+    <t>Indian Hills Junior High School</t>
+  </si>
+  <si>
+    <t>193093001793</t>
+  </si>
+  <si>
+    <t>01796</t>
+  </si>
+  <si>
+    <t>Stilwell Junior High School</t>
+  </si>
+  <si>
+    <t>193093001796</t>
+  </si>
+  <si>
+    <t>01789</t>
+  </si>
+  <si>
+    <t>Clive Learning Academy</t>
+  </si>
+  <si>
+    <t>193093001789</t>
+  </si>
+  <si>
+    <t>01790</t>
+  </si>
+  <si>
+    <t>Crestview School of Inquiry</t>
+  </si>
+  <si>
+    <t>193093001790</t>
+  </si>
+  <si>
+    <t>01791</t>
+  </si>
+  <si>
+    <t>Crossroads Park  Elementary School</t>
+  </si>
+  <si>
+    <t>193093001791</t>
+  </si>
+  <si>
+    <t>01792</t>
+  </si>
+  <si>
+    <t>Fairmeadows Elementary School</t>
+  </si>
+  <si>
+    <t>193093001792</t>
+  </si>
+  <si>
+    <t>01188</t>
+  </si>
+  <si>
+    <t>Hillside Elementary School</t>
+  </si>
+  <si>
+    <t>193093001188</t>
+  </si>
+  <si>
+    <t>00168</t>
+  </si>
+  <si>
+    <t>Jordan Creek Elementary School</t>
+  </si>
+  <si>
+    <t>193093000168</t>
+  </si>
+  <si>
+    <t>02281</t>
+  </si>
+  <si>
+    <t>Learning Resource Center</t>
+  </si>
+  <si>
+    <t>193093002281</t>
+  </si>
+  <si>
+    <t>01798</t>
+  </si>
+  <si>
+    <t>Western Hills Elementary School</t>
+  </si>
+  <si>
+    <t>193093001798</t>
+  </si>
+  <si>
+    <t>0476</t>
+  </si>
+  <si>
+    <t>02055</t>
+  </si>
+  <si>
+    <t>Westridge Elementary</t>
+  </si>
+  <si>
+    <t>193093002055</t>
+  </si>
+  <si>
+    <t>6961</t>
+  </si>
+  <si>
+    <t>1931350</t>
+  </si>
+  <si>
+    <t>01832</t>
+  </si>
+  <si>
+    <t>Western Dubuque High School</t>
+  </si>
+  <si>
+    <t>193135001832</t>
+  </si>
+  <si>
+    <t>01825</t>
+  </si>
+  <si>
+    <t>Cascade Junior-Senior High School</t>
+  </si>
+  <si>
+    <t>193135001825</t>
+  </si>
+  <si>
+    <t>00205</t>
+  </si>
+  <si>
+    <t>Drexler Middle School</t>
+  </si>
+  <si>
+    <t>193135000205</t>
+  </si>
+  <si>
+    <t>01824</t>
+  </si>
+  <si>
+    <t>Cascade Elementary School</t>
+  </si>
+  <si>
+    <t>193135001824</t>
+  </si>
+  <si>
+    <t>01828</t>
+  </si>
+  <si>
+    <t>Dyersville Elementary  School</t>
+  </si>
+  <si>
+    <t>193135001828</t>
+  </si>
+  <si>
+    <t>01829</t>
+  </si>
+  <si>
+    <t>Epworth Elementary School</t>
+  </si>
+  <si>
+    <t>193135001829</t>
+  </si>
+  <si>
+    <t>01830</t>
+  </si>
+  <si>
+    <t>Farley Elementary School</t>
+  </si>
+  <si>
+    <t>193135001830</t>
+  </si>
+  <si>
+    <t>01346</t>
+  </si>
+  <si>
+    <t>Peosta Elementary School</t>
+  </si>
+  <si>
+    <t>193135001346</t>
+  </si>
+  <si>
+    <t>6969</t>
+  </si>
+  <si>
+    <t>1930960</t>
+  </si>
+  <si>
+    <t>01801</t>
+  </si>
+  <si>
+    <t>West Harrison Middle School/High School</t>
+  </si>
+  <si>
+    <t>193096001801</t>
+  </si>
+  <si>
+    <t>00331</t>
+  </si>
+  <si>
+    <t>West Harrison Elementary</t>
+  </si>
+  <si>
+    <t>193096000331</t>
+  </si>
+  <si>
+    <t>6975</t>
+  </si>
+  <si>
+    <t>1930990</t>
+  </si>
+  <si>
+    <t>01805</t>
+  </si>
+  <si>
+    <t>West Liberty High School</t>
+  </si>
+  <si>
+    <t>193099001805</t>
+  </si>
+  <si>
+    <t>01804</t>
+  </si>
+  <si>
+    <t>West Liberty  Middle School</t>
+  </si>
+  <si>
+    <t>193099001804</t>
+  </si>
+  <si>
+    <t>02109</t>
+  </si>
+  <si>
+    <t>West Liberty Elementary School</t>
+  </si>
+  <si>
+    <t>193099002109</t>
+  </si>
+  <si>
+    <t>01408</t>
+  </si>
+  <si>
+    <t>193099001408</t>
+  </si>
+  <si>
+    <t>6983</t>
+  </si>
+  <si>
+    <t>1931020</t>
+  </si>
+  <si>
+    <t>01807</t>
+  </si>
+  <si>
+    <t>West Lyon High School</t>
+  </si>
+  <si>
+    <t>193102001807</t>
+  </si>
+  <si>
+    <t>01808</t>
+  </si>
+  <si>
+    <t>West Lyon Junior High School</t>
+  </si>
+  <si>
+    <t>193102001808</t>
+  </si>
+  <si>
+    <t>01806</t>
+  </si>
+  <si>
+    <t>West Lyon Elementary School</t>
+  </si>
+  <si>
+    <t>193102001806</t>
+  </si>
+  <si>
+    <t>6985</t>
+  </si>
+  <si>
+    <t>1931080</t>
+  </si>
+  <si>
+    <t>01812</t>
+  </si>
+  <si>
+    <t>West Marshall High School</t>
+  </si>
+  <si>
+    <t>193108001812</t>
+  </si>
+  <si>
+    <t>01813</t>
+  </si>
+  <si>
+    <t>West Marshall Middle School</t>
+  </si>
+  <si>
+    <t>193108001813</t>
+  </si>
+  <si>
+    <t>01811</t>
+  </si>
+  <si>
+    <t>West Marshall Elementary School</t>
+  </si>
+  <si>
+    <t>193108001811</t>
+  </si>
+  <si>
+    <t>6987</t>
+  </si>
+  <si>
+    <t>1931110</t>
+  </si>
+  <si>
+    <t>01817</t>
+  </si>
+  <si>
+    <t>West Monona High School</t>
+  </si>
+  <si>
+    <t>193111001817</t>
+  </si>
+  <si>
+    <t>00738</t>
+  </si>
+  <si>
+    <t>West Monona Middle School</t>
+  </si>
+  <si>
+    <t>193111000738</t>
+  </si>
+  <si>
+    <t>02195</t>
+  </si>
+  <si>
+    <t>West Monona Elementary</t>
+  </si>
+  <si>
+    <t>193111002195</t>
+  </si>
+  <si>
+    <t>6990</t>
+  </si>
+  <si>
+    <t>1931290</t>
+  </si>
+  <si>
+    <t>01821</t>
+  </si>
+  <si>
+    <t>West Sioux High School</t>
+  </si>
+  <si>
+    <t>193129001821</t>
+  </si>
+  <si>
+    <t>01822</t>
+  </si>
+  <si>
+    <t>West Sioux Middle School</t>
+  </si>
+  <si>
+    <t>193129001822</t>
+  </si>
+  <si>
+    <t>01819</t>
+  </si>
+  <si>
+    <t>Hawarden Elementary School</t>
+  </si>
+  <si>
+    <t>193129001819</t>
+  </si>
+  <si>
+    <t>01820</t>
+  </si>
+  <si>
+    <t>Ireton Elementary School</t>
+  </si>
+  <si>
+    <t>193129001820</t>
+  </si>
+  <si>
+    <t>6992</t>
+  </si>
+  <si>
+    <t>1931470</t>
+  </si>
+  <si>
+    <t>01837</t>
+  </si>
+  <si>
+    <t>Westwood High School</t>
+  </si>
+  <si>
+    <t>193147001837</t>
+  </si>
+  <si>
+    <t>01835</t>
+  </si>
+  <si>
+    <t>193147001835</t>
+  </si>
+  <si>
+    <t>7002</t>
+  </si>
+  <si>
+    <t>1931620</t>
+  </si>
+  <si>
+    <t>01842</t>
+  </si>
+  <si>
+    <t>Whiting Senior High School</t>
+  </si>
+  <si>
+    <t>193162001842</t>
+  </si>
+  <si>
+    <t>01841</t>
+  </si>
+  <si>
+    <t>Whiting Elementary School</t>
+  </si>
+  <si>
+    <t>193162001841</t>
+  </si>
+  <si>
+    <t>7029</t>
+  </si>
+  <si>
+    <t>1931680</t>
+  </si>
+  <si>
+    <t>01845</t>
+  </si>
+  <si>
+    <t>Williamsburg Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>193168001845</t>
+  </si>
+  <si>
+    <t>02305</t>
+  </si>
+  <si>
+    <t>Williamsburg Virtual Academy</t>
+  </si>
+  <si>
+    <t>193168002305</t>
+  </si>
+  <si>
+    <t>00611</t>
+  </si>
+  <si>
+    <t>Mary Welsh Elementary</t>
+  </si>
+  <si>
+    <t>193168000611</t>
+  </si>
+  <si>
+    <t>7038</t>
+  </si>
+  <si>
+    <t>1931800</t>
+  </si>
+  <si>
+    <t>01850</t>
+  </si>
+  <si>
+    <t>Wilton Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>193180001850</t>
+  </si>
+  <si>
+    <t>01849</t>
+  </si>
+  <si>
+    <t>Wilton Elementary School</t>
+  </si>
+  <si>
+    <t>193180001849</t>
+  </si>
+  <si>
+    <t>7047</t>
+  </si>
+  <si>
+    <t>1931830</t>
+  </si>
+  <si>
+    <t>01852</t>
+  </si>
+  <si>
+    <t>Winfield-Mt Union Jr-Sr High School</t>
+  </si>
+  <si>
+    <t>193183001852</t>
+  </si>
+  <si>
+    <t>01851</t>
+  </si>
+  <si>
+    <t>Winfield Elementary School</t>
+  </si>
+  <si>
+    <t>193183001851</t>
+  </si>
+  <si>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>1931860</t>
+  </si>
+  <si>
+    <t>01858</t>
+  </si>
+  <si>
+    <t>Winterset Senior High School</t>
+  </si>
+  <si>
+    <t>193186001858</t>
+  </si>
+  <si>
+    <t>00369</t>
+  </si>
+  <si>
+    <t>Winterset Junior High School</t>
+  </si>
+  <si>
+    <t>193186000369</t>
+  </si>
+  <si>
+    <t>01857</t>
+  </si>
+  <si>
+    <t>Winterset Middle School</t>
+  </si>
+  <si>
+    <t>193186001857</t>
+  </si>
+  <si>
+    <t>01856</t>
+  </si>
+  <si>
+    <t>Winterset Elementary School</t>
+  </si>
+  <si>
+    <t>193186001856</t>
+  </si>
+  <si>
+    <t>7092</t>
+  </si>
+  <si>
+    <t>1931920</t>
+  </si>
+  <si>
+    <t>01862</t>
+  </si>
+  <si>
+    <t>Woodbine High School</t>
+  </si>
+  <si>
+    <t>193192001862</t>
+  </si>
+  <si>
+    <t>01861</t>
+  </si>
+  <si>
+    <t>Woodbine Elementary School</t>
+  </si>
+  <si>
+    <t>193192001861</t>
+  </si>
+  <si>
+    <t>7098</t>
+  </si>
+  <si>
+    <t>1931950</t>
+  </si>
+  <si>
+    <t>01865</t>
+  </si>
+  <si>
+    <t>Woodbury Central High School</t>
+  </si>
+  <si>
+    <t>193195001865</t>
+  </si>
+  <si>
+    <t>01864</t>
+  </si>
+  <si>
+    <t>Woodbury Central Middle School</t>
+  </si>
+  <si>
+    <t>193195001864</t>
+  </si>
+  <si>
+    <t>01863</t>
+  </si>
+  <si>
+    <t>Moville Elementary School</t>
+  </si>
+  <si>
+    <t>193195001863</t>
+  </si>
+  <si>
+    <t>7110</t>
+  </si>
+  <si>
+    <t>1932010</t>
+  </si>
+  <si>
+    <t>01868</t>
+  </si>
+  <si>
+    <t>Woodward-Granger High School</t>
+  </si>
+  <si>
+    <t>193201001868</t>
+  </si>
+  <si>
+    <t>02079</t>
+  </si>
+  <si>
+    <t>Woodward Academy</t>
+  </si>
+  <si>
+    <t>193201002079</t>
+  </si>
+  <si>
+    <t>01866</t>
+  </si>
+  <si>
+    <t>Woodward-Granger Middle School</t>
+  </si>
+  <si>
+    <t>193201001866</t>
+  </si>
+  <si>
+    <t>01867</t>
+  </si>
+  <si>
+    <t>Woodward-Granger Elementary School</t>
+  </si>
+  <si>
+    <t>193201001867</t>
+  </si>
+  <si>
+    <t>02223</t>
+  </si>
+  <si>
+    <t>Woodward-Granger Early Learning Center</t>
+  </si>
+  <si>
+    <t>193201002223</t>
+  </si>
+  <si>
+    <t>8100</t>
+  </si>
+  <si>
+    <t>1900488</t>
+  </si>
+  <si>
+    <t>0101</t>
+  </si>
+  <si>
+    <t>02306</t>
+  </si>
+  <si>
+    <t>Choice Charter School</t>
+  </si>
+  <si>
+    <t>190048802306</t>
+  </si>
+  <si>
+    <t>8150</t>
+  </si>
+  <si>
+    <t>1999023</t>
+  </si>
+  <si>
+    <t>02348</t>
+  </si>
+  <si>
+    <t>Red Barn School</t>
+  </si>
+  <si>
+    <t>199902302348</t>
+  </si>
+  <si>
+    <t>8200</t>
+  </si>
+  <si>
+    <t>1999020</t>
+  </si>
+  <si>
+    <t>02316</t>
+  </si>
+  <si>
+    <t>Horizon Science Academy DSM</t>
+  </si>
+  <si>
+    <t>199902002316</t>
+  </si>
+  <si>
+    <t>8225</t>
+  </si>
+  <si>
+    <t>1999033</t>
+  </si>
+  <si>
+    <t>0102</t>
+  </si>
+  <si>
+    <t>02345</t>
+  </si>
+  <si>
+    <t>Horizon Science Academy DAV</t>
+  </si>
+  <si>
+    <t>199903302345</t>
+  </si>
+  <si>
+    <t>8300</t>
+  </si>
+  <si>
+    <t>1999021</t>
+  </si>
+  <si>
+    <t>02327</t>
+  </si>
+  <si>
+    <t>Empowering Excellence Charter School</t>
+  </si>
+  <si>
+    <t>199902102327</t>
+  </si>
+  <si>
+    <t>8400</t>
+  </si>
+  <si>
+    <t>1999022</t>
+  </si>
+  <si>
+    <t>02328</t>
+  </si>
+  <si>
+    <t>Great Oaks DSM</t>
+  </si>
+  <si>
+    <t>199902202328</t>
+  </si>
+  <si>
+    <t>8425</t>
+  </si>
+  <si>
+    <t>1999037</t>
+  </si>
+  <si>
+    <t>02363</t>
+  </si>
+  <si>
+    <t>Great Oaks DAV</t>
+  </si>
+  <si>
+    <t>199903702363</t>
+  </si>
+  <si>
+    <t>8500</t>
+  </si>
+  <si>
+    <t>1999040</t>
+  </si>
+  <si>
+    <t>02366</t>
+  </si>
+  <si>
+    <t>CIVICA_CR</t>
+  </si>
+  <si>
+    <t>199904002366</t>
+  </si>
+  <si>
+    <t>8600</t>
+  </si>
+  <si>
+    <t>1999026</t>
+  </si>
+  <si>
+    <t>02346</t>
+  </si>
+  <si>
+    <t>OEN - Cedar Rapids Prep</t>
+  </si>
+  <si>
+    <t>199902602346</t>
+  </si>
+  <si>
+    <t>8625</t>
+  </si>
+  <si>
+    <t>1999035</t>
+  </si>
+  <si>
+    <t>02347</t>
+  </si>
+  <si>
+    <t>OEN - Des Moines Prep</t>
+  </si>
+  <si>
+    <t>199903502347</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="d/m/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -470,716 +14657,26824 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H1048576"/>
+  <dimension ref="A1:F1048576"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9" customWidth="1"/>
+    <col min="3" max="3" width="7" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="41" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
-    <col min="7" max="7" width="41" customWidth="1"/>
-    <col min="8" max="8" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="B2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="H2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...65 lines deleted...]
-      <c r="A6" t="s">
+      <c r="D23" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>103</v>
+      </c>
+      <c r="E26" t="s">
+        <v>104</v>
+      </c>
+      <c r="F26" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" t="s">
+        <v>109</v>
+      </c>
+      <c r="F27" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...57 lines deleted...]
-      <c r="D10" t="s">
+      <c r="D31" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" t="s">
+        <v>121</v>
+      </c>
+      <c r="F31" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>125</v>
+      </c>
+      <c r="E32" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" t="s">
+        <v>124</v>
+      </c>
+      <c r="C33" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" t="s">
+        <v>135</v>
+      </c>
+      <c r="E35" t="s">
+        <v>136</v>
+      </c>
+      <c r="F35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" t="s">
+        <v>143</v>
+      </c>
+      <c r="E37" t="s">
+        <v>144</v>
+      </c>
+      <c r="F37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>151</v>
+      </c>
+      <c r="E39" t="s">
+        <v>152</v>
+      </c>
+      <c r="F39" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" t="s">
+        <v>155</v>
+      </c>
+      <c r="F40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" t="s">
+        <v>147</v>
+      </c>
+      <c r="C41" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" t="s">
+        <v>163</v>
+      </c>
+      <c r="F42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" t="s">
+        <v>161</v>
+      </c>
+      <c r="C45" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" t="s">
+        <v>173</v>
+      </c>
+      <c r="F45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>160</v>
+      </c>
+      <c r="B46" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" t="s">
+        <v>176</v>
+      </c>
+      <c r="F46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
+        <v>161</v>
+      </c>
+      <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>179</v>
+      </c>
+      <c r="E47" t="s">
+        <v>180</v>
+      </c>
+      <c r="F47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" t="s">
+        <v>161</v>
+      </c>
+      <c r="C48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" t="s">
+        <v>183</v>
+      </c>
+      <c r="E48" t="s">
+        <v>184</v>
+      </c>
+      <c r="F48" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" t="s">
+        <v>187</v>
+      </c>
+      <c r="E49" t="s">
+        <v>188</v>
+      </c>
+      <c r="F49" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>190</v>
+      </c>
+      <c r="B50" t="s">
+        <v>191</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" t="s">
+        <v>193</v>
+      </c>
+      <c r="F50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" t="s">
+        <v>191</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
+        <v>195</v>
+      </c>
+      <c r="E51" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>190</v>
+      </c>
+      <c r="B52" t="s">
+        <v>191</v>
+      </c>
+      <c r="C52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" t="s">
+        <v>198</v>
+      </c>
+      <c r="E52" t="s">
+        <v>199</v>
+      </c>
+      <c r="F52" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" t="s">
+        <v>203</v>
+      </c>
+      <c r="D53" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" t="s">
+        <v>205</v>
+      </c>
+      <c r="F53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" t="s">
+        <v>202</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>207</v>
+      </c>
+      <c r="E54" t="s">
+        <v>208</v>
+      </c>
+      <c r="F54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" t="s">
+        <v>212</v>
+      </c>
+      <c r="E55" t="s">
+        <v>213</v>
+      </c>
+      <c r="F55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" t="s">
+        <v>211</v>
+      </c>
+      <c r="C56" t="s">
+        <v>215</v>
+      </c>
+      <c r="D56" t="s">
+        <v>216</v>
+      </c>
+      <c r="E56" t="s">
+        <v>217</v>
+      </c>
+      <c r="F56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" t="s">
+        <v>211</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" t="s">
+        <v>219</v>
+      </c>
+      <c r="E57" t="s">
+        <v>220</v>
+      </c>
+      <c r="F57" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>211</v>
+      </c>
+      <c r="C58" t="s">
+        <v>128</v>
+      </c>
+      <c r="D58" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>210</v>
+      </c>
+      <c r="B59" t="s">
+        <v>211</v>
+      </c>
+      <c r="C59" t="s">
+        <v>225</v>
+      </c>
+      <c r="D59" t="s">
+        <v>226</v>
+      </c>
+      <c r="E59" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>210</v>
+      </c>
+      <c r="B60" t="s">
+        <v>211</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" t="s">
+        <v>230</v>
+      </c>
+      <c r="E60" t="s">
+        <v>231</v>
+      </c>
+      <c r="F60" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>210</v>
+      </c>
+      <c r="B61" t="s">
+        <v>211</v>
+      </c>
+      <c r="C61" t="s">
+        <v>233</v>
+      </c>
+      <c r="D61" t="s">
+        <v>234</v>
+      </c>
+      <c r="E61" t="s">
+        <v>235</v>
+      </c>
+      <c r="F61" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>210</v>
+      </c>
+      <c r="B62" t="s">
+        <v>211</v>
+      </c>
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
+        <v>237</v>
+      </c>
+      <c r="E62" t="s">
+        <v>238</v>
+      </c>
+      <c r="F62" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>210</v>
+      </c>
+      <c r="B63" t="s">
+        <v>211</v>
+      </c>
+      <c r="C63" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" t="s">
+        <v>240</v>
+      </c>
+      <c r="E63" t="s">
+        <v>241</v>
+      </c>
+      <c r="F63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>210</v>
+      </c>
+      <c r="B64" t="s">
+        <v>211</v>
+      </c>
+      <c r="C64" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" t="s">
+        <v>243</v>
+      </c>
+      <c r="E64" t="s">
+        <v>244</v>
+      </c>
+      <c r="F64" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" t="s">
+        <v>211</v>
+      </c>
+      <c r="C65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" t="s">
+        <v>246</v>
+      </c>
+      <c r="E65" t="s">
+        <v>247</v>
+      </c>
+      <c r="F65" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" t="s">
+        <v>211</v>
+      </c>
+      <c r="C66" t="s">
+        <v>249</v>
+      </c>
+      <c r="D66" t="s">
+        <v>250</v>
+      </c>
+      <c r="E66" t="s">
+        <v>251</v>
+      </c>
+      <c r="F66" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>210</v>
+      </c>
+      <c r="B67" t="s">
+        <v>211</v>
+      </c>
+      <c r="C67" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" t="s">
+        <v>254</v>
+      </c>
+      <c r="E67" t="s">
+        <v>255</v>
+      </c>
+      <c r="F67" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>210</v>
+      </c>
+      <c r="B68" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" t="s">
+        <v>257</v>
+      </c>
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>210</v>
+      </c>
+      <c r="B69" t="s">
+        <v>211</v>
+      </c>
+      <c r="C69" t="s">
+        <v>86</v>
+      </c>
+      <c r="D69" t="s">
+        <v>261</v>
+      </c>
+      <c r="E69" t="s">
+        <v>262</v>
+      </c>
+      <c r="F69" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>210</v>
+      </c>
+      <c r="B70" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" t="s">
+        <v>264</v>
+      </c>
+      <c r="D70" t="s">
+        <v>265</v>
+      </c>
+      <c r="E70" t="s">
+        <v>266</v>
+      </c>
+      <c r="F70" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B71" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" t="s">
+        <v>268</v>
+      </c>
+      <c r="D71" t="s">
+        <v>269</v>
+      </c>
+      <c r="E71" t="s">
+        <v>270</v>
+      </c>
+      <c r="F71" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>210</v>
+      </c>
+      <c r="B72" t="s">
+        <v>211</v>
+      </c>
+      <c r="C72" t="s">
+        <v>272</v>
+      </c>
+      <c r="D72" t="s">
+        <v>273</v>
+      </c>
+      <c r="E72" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>276</v>
+      </c>
+      <c r="B73" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
+        <v>278</v>
+      </c>
+      <c r="E73" t="s">
+        <v>279</v>
+      </c>
+      <c r="F73" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B74" t="s">
+        <v>277</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
+        <v>281</v>
+      </c>
+      <c r="E74" t="s">
+        <v>282</v>
+      </c>
+      <c r="F74" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>276</v>
+      </c>
+      <c r="B75" t="s">
+        <v>277</v>
+      </c>
+      <c r="C75" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
+        <v>284</v>
+      </c>
+      <c r="E75" t="s">
+        <v>285</v>
+      </c>
+      <c r="F75" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>276</v>
+      </c>
+      <c r="B76" t="s">
+        <v>277</v>
+      </c>
+      <c r="C76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D76" t="s">
+        <v>287</v>
+      </c>
+      <c r="E76" t="s">
+        <v>288</v>
+      </c>
+      <c r="F76" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>290</v>
+      </c>
+      <c r="B77" t="s">
+        <v>291</v>
+      </c>
+      <c r="C77" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" t="s">
+        <v>292</v>
+      </c>
+      <c r="E77" t="s">
+        <v>293</v>
+      </c>
+      <c r="F77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>290</v>
+      </c>
+      <c r="B78" t="s">
+        <v>291</v>
+      </c>
+      <c r="C78" t="s">
+        <v>20</v>
+      </c>
+      <c r="D78" t="s">
+        <v>295</v>
+      </c>
+      <c r="E78" t="s">
+        <v>296</v>
+      </c>
+      <c r="F78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>299</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
+        <v>300</v>
+      </c>
+      <c r="E79" t="s">
+        <v>301</v>
+      </c>
+      <c r="F79" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>298</v>
+      </c>
+      <c r="B80" t="s">
+        <v>299</v>
+      </c>
+      <c r="C80" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" t="s">
+        <v>304</v>
+      </c>
+      <c r="F80" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>306</v>
+      </c>
+      <c r="B81" t="s">
+        <v>307</v>
+      </c>
+      <c r="C81" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" t="s">
+        <v>308</v>
+      </c>
+      <c r="E81" t="s">
+        <v>309</v>
+      </c>
+      <c r="F81" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>306</v>
+      </c>
+      <c r="B82" t="s">
+        <v>307</v>
+      </c>
+      <c r="C82" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" t="s">
+        <v>312</v>
+      </c>
+      <c r="F82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" t="s">
+        <v>307</v>
+      </c>
+      <c r="C83" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" t="s">
+        <v>314</v>
+      </c>
+      <c r="E83" t="s">
+        <v>315</v>
+      </c>
+      <c r="F83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>306</v>
+      </c>
+      <c r="B84" t="s">
+        <v>307</v>
+      </c>
+      <c r="C84" t="s">
+        <v>249</v>
+      </c>
+      <c r="D84" t="s">
+        <v>317</v>
+      </c>
+      <c r="E84" t="s">
+        <v>318</v>
+      </c>
+      <c r="F84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" t="s">
+        <v>321</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" t="s">
+        <v>322</v>
+      </c>
+      <c r="E85" t="s">
+        <v>323</v>
+      </c>
+      <c r="F85" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>321</v>
+      </c>
+      <c r="C86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
+        <v>326</v>
+      </c>
+      <c r="F86" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>328</v>
+      </c>
+      <c r="B87" t="s">
+        <v>329</v>
+      </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
+        <v>330</v>
+      </c>
+      <c r="E87" t="s">
+        <v>331</v>
+      </c>
+      <c r="F87" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>328</v>
+      </c>
+      <c r="B88" t="s">
+        <v>329</v>
+      </c>
+      <c r="C88" t="s">
+        <v>30</v>
+      </c>
+      <c r="D88" t="s">
+        <v>333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>334</v>
+      </c>
+      <c r="F88" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>328</v>
+      </c>
+      <c r="B89" t="s">
+        <v>329</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>336</v>
+      </c>
+      <c r="E89" t="s">
+        <v>337</v>
+      </c>
+      <c r="F89" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>272</v>
+      </c>
+      <c r="B90" t="s">
+        <v>339</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" t="s">
+        <v>340</v>
+      </c>
+      <c r="E90" t="s">
+        <v>341</v>
+      </c>
+      <c r="F90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>272</v>
+      </c>
+      <c r="B91" t="s">
+        <v>339</v>
+      </c>
+      <c r="C91" t="s">
+        <v>30</v>
+      </c>
+      <c r="D91" t="s">
+        <v>343</v>
+      </c>
+      <c r="E91" t="s">
+        <v>344</v>
+      </c>
+      <c r="F91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>272</v>
+      </c>
+      <c r="B92" t="s">
+        <v>339</v>
+      </c>
+      <c r="C92" t="s">
+        <v>346</v>
+      </c>
+      <c r="D92" t="s">
+        <v>347</v>
+      </c>
+      <c r="E92" t="s">
+        <v>348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>272</v>
+      </c>
+      <c r="B93" t="s">
+        <v>339</v>
+      </c>
+      <c r="C93" t="s">
+        <v>350</v>
+      </c>
+      <c r="D93" t="s">
+        <v>351</v>
+      </c>
+      <c r="E93" t="s">
+        <v>352</v>
+      </c>
+      <c r="F93" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>354</v>
+      </c>
+      <c r="B94" t="s">
+        <v>355</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>356</v>
+      </c>
+      <c r="E94" t="s">
+        <v>357</v>
+      </c>
+      <c r="F94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>354</v>
+      </c>
+      <c r="B95" t="s">
+        <v>355</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" t="s">
+        <v>359</v>
+      </c>
+      <c r="E95" t="s">
+        <v>360</v>
+      </c>
+      <c r="F95" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>362</v>
+      </c>
+      <c r="B96" t="s">
+        <v>363</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s">
+        <v>364</v>
+      </c>
+      <c r="E96" t="s">
+        <v>365</v>
+      </c>
+      <c r="F96" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" t="s">
+        <v>363</v>
+      </c>
+      <c r="C97" t="s">
+        <v>30</v>
+      </c>
+      <c r="D97" t="s">
+        <v>367</v>
+      </c>
+      <c r="E97" t="s">
+        <v>368</v>
+      </c>
+      <c r="F97" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>362</v>
+      </c>
+      <c r="B98" t="s">
+        <v>363</v>
+      </c>
+      <c r="C98" t="s">
+        <v>370</v>
+      </c>
+      <c r="D98" t="s">
+        <v>371</v>
+      </c>
+      <c r="E98" t="s">
+        <v>372</v>
+      </c>
+      <c r="F98" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>374</v>
+      </c>
+      <c r="B99" t="s">
+        <v>375</v>
+      </c>
+      <c r="C99" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" t="s">
+        <v>376</v>
+      </c>
+      <c r="E99" t="s">
+        <v>377</v>
+      </c>
+      <c r="F99" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" t="s">
+        <v>375</v>
+      </c>
+      <c r="C100" t="s">
+        <v>215</v>
+      </c>
+      <c r="D100" t="s">
+        <v>379</v>
+      </c>
+      <c r="E100" t="s">
+        <v>380</v>
+      </c>
+      <c r="F100" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>374</v>
+      </c>
+      <c r="B101" t="s">
+        <v>375</v>
+      </c>
+      <c r="C101" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" t="s">
+        <v>382</v>
+      </c>
+      <c r="E101" t="s">
+        <v>383</v>
+      </c>
+      <c r="F101" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" t="s">
+        <v>386</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" t="s">
+        <v>387</v>
+      </c>
+      <c r="E102" t="s">
+        <v>388</v>
+      </c>
+      <c r="F102" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>385</v>
+      </c>
+      <c r="B103" t="s">
+        <v>386</v>
+      </c>
+      <c r="C103" t="s">
         <v>24</v>
       </c>
-      <c r="E10" t="s">
-[...117 lines deleted...]
-      <c r="A15" t="s">
+      <c r="D103" t="s">
+        <v>390</v>
+      </c>
+      <c r="E103" t="s">
+        <v>391</v>
+      </c>
+      <c r="F103" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>393</v>
+      </c>
+      <c r="B104" t="s">
+        <v>394</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" t="s">
+        <v>395</v>
+      </c>
+      <c r="E104" t="s">
+        <v>396</v>
+      </c>
+      <c r="F104" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>393</v>
+      </c>
+      <c r="B105" t="s">
+        <v>394</v>
+      </c>
+      <c r="C105" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" t="s">
+        <v>398</v>
+      </c>
+      <c r="E105" t="s">
+        <v>399</v>
+      </c>
+      <c r="F105" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>401</v>
+      </c>
+      <c r="B106" t="s">
+        <v>402</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" t="s">
+        <v>403</v>
+      </c>
+      <c r="E106" t="s">
+        <v>404</v>
+      </c>
+      <c r="F106" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>401</v>
+      </c>
+      <c r="B107" t="s">
+        <v>402</v>
+      </c>
+      <c r="C107" t="s">
+        <v>215</v>
+      </c>
+      <c r="D107" t="s">
+        <v>406</v>
+      </c>
+      <c r="E107" t="s">
+        <v>407</v>
+      </c>
+      <c r="F107" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>401</v>
+      </c>
+      <c r="B108" t="s">
+        <v>402</v>
+      </c>
+      <c r="C108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>409</v>
+      </c>
+      <c r="E108" t="s">
+        <v>410</v>
+      </c>
+      <c r="F108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>413</v>
+      </c>
+      <c r="C109" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" t="s">
+        <v>414</v>
+      </c>
+      <c r="E109" t="s">
+        <v>415</v>
+      </c>
+      <c r="F109" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>417</v>
+      </c>
+      <c r="B110" t="s">
+        <v>418</v>
+      </c>
+      <c r="C110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
+        <v>419</v>
+      </c>
+      <c r="E110" t="s">
+        <v>420</v>
+      </c>
+      <c r="F110" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>417</v>
+      </c>
+      <c r="B111" t="s">
+        <v>418</v>
+      </c>
+      <c r="C111" t="s">
         <v>30</v>
       </c>
-      <c r="B15" t="s">
-[...265 lines deleted...]
-      <c r="D25" t="s">
+      <c r="D111" t="s">
+        <v>422</v>
+      </c>
+      <c r="E111" t="s">
+        <v>423</v>
+      </c>
+      <c r="F111" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>417</v>
+      </c>
+      <c r="B112" t="s">
+        <v>418</v>
+      </c>
+      <c r="C112" t="s">
+        <v>233</v>
+      </c>
+      <c r="D112" t="s">
+        <v>425</v>
+      </c>
+      <c r="E112" t="s">
+        <v>426</v>
+      </c>
+      <c r="F112" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>417</v>
+      </c>
+      <c r="B113" t="s">
+        <v>418</v>
+      </c>
+      <c r="C113" t="s">
+        <v>249</v>
+      </c>
+      <c r="D113" t="s">
+        <v>428</v>
+      </c>
+      <c r="E113" t="s">
+        <v>429</v>
+      </c>
+      <c r="F113" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>417</v>
+      </c>
+      <c r="B114" t="s">
+        <v>418</v>
+      </c>
+      <c r="C114" t="s">
+        <v>86</v>
+      </c>
+      <c r="D114" t="s">
+        <v>431</v>
+      </c>
+      <c r="E114" t="s">
+        <v>432</v>
+      </c>
+      <c r="F114" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>434</v>
+      </c>
+      <c r="B115" t="s">
+        <v>435</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" t="s">
+        <v>436</v>
+      </c>
+      <c r="E115" t="s">
+        <v>437</v>
+      </c>
+      <c r="F115" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>434</v>
+      </c>
+      <c r="B116" t="s">
+        <v>435</v>
+      </c>
+      <c r="C116" t="s">
+        <v>30</v>
+      </c>
+      <c r="D116" t="s">
+        <v>439</v>
+      </c>
+      <c r="E116" t="s">
+        <v>440</v>
+      </c>
+      <c r="F116" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>434</v>
+      </c>
+      <c r="B117" t="s">
+        <v>435</v>
+      </c>
+      <c r="C117" t="s">
+        <v>233</v>
+      </c>
+      <c r="D117" t="s">
+        <v>442</v>
+      </c>
+      <c r="E117" t="s">
+        <v>443</v>
+      </c>
+      <c r="F117" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>434</v>
+      </c>
+      <c r="B118" t="s">
+        <v>435</v>
+      </c>
+      <c r="C118" t="s">
+        <v>370</v>
+      </c>
+      <c r="D118" t="s">
+        <v>445</v>
+      </c>
+      <c r="E118" t="s">
+        <v>446</v>
+      </c>
+      <c r="F118" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>435</v>
+      </c>
+      <c r="C119" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" t="s">
+        <v>448</v>
+      </c>
+      <c r="E119" t="s">
+        <v>449</v>
+      </c>
+      <c r="F119" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>434</v>
+      </c>
+      <c r="B120" t="s">
+        <v>435</v>
+      </c>
+      <c r="C120" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" t="s">
+        <v>451</v>
+      </c>
+      <c r="E120" t="s">
+        <v>452</v>
+      </c>
+      <c r="F120" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>435</v>
+      </c>
+      <c r="C121" t="s">
+        <v>249</v>
+      </c>
+      <c r="D121" t="s">
+        <v>454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>455</v>
+      </c>
+      <c r="F121" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>457</v>
+      </c>
+      <c r="B122" t="s">
+        <v>458</v>
+      </c>
+      <c r="C122" t="s">
         <v>12</v>
       </c>
-      <c r="E25" t="s">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="D122" t="s">
+        <v>459</v>
+      </c>
+      <c r="E122" t="s">
+        <v>460</v>
+      </c>
+      <c r="F122" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>458</v>
+      </c>
+      <c r="C123" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" t="s">
+        <v>462</v>
+      </c>
+      <c r="E123" t="s">
+        <v>463</v>
+      </c>
+      <c r="F123" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>457</v>
+      </c>
+      <c r="B124" t="s">
+        <v>458</v>
+      </c>
+      <c r="C124" t="s">
+        <v>49</v>
+      </c>
+      <c r="D124" t="s">
+        <v>465</v>
+      </c>
+      <c r="E124" t="s">
+        <v>466</v>
+      </c>
+      <c r="F124" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>457</v>
+      </c>
+      <c r="B125" t="s">
+        <v>458</v>
+      </c>
+      <c r="C125" t="s">
+        <v>20</v>
+      </c>
+      <c r="D125" t="s">
+        <v>468</v>
+      </c>
+      <c r="E125" t="s">
+        <v>469</v>
+      </c>
+      <c r="F125" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>471</v>
+      </c>
+      <c r="B126" t="s">
+        <v>472</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" t="s">
+        <v>473</v>
+      </c>
+      <c r="E126" t="s">
+        <v>474</v>
+      </c>
+      <c r="F126" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>471</v>
+      </c>
+      <c r="B127" t="s">
+        <v>472</v>
+      </c>
+      <c r="C127" t="s">
+        <v>30</v>
+      </c>
+      <c r="D127" t="s">
+        <v>476</v>
+      </c>
+      <c r="E127" t="s">
+        <v>477</v>
+      </c>
+      <c r="F127" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>471</v>
+      </c>
+      <c r="B128" t="s">
+        <v>472</v>
+      </c>
+      <c r="C128" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" t="s">
+        <v>479</v>
+      </c>
+      <c r="E128" t="s">
+        <v>480</v>
+      </c>
+      <c r="F128" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>471</v>
+      </c>
+      <c r="B129" t="s">
+        <v>472</v>
+      </c>
+      <c r="C129" t="s">
+        <v>16</v>
+      </c>
+      <c r="D129" t="s">
+        <v>482</v>
+      </c>
+      <c r="E129" t="s">
+        <v>483</v>
+      </c>
+      <c r="F129" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>471</v>
+      </c>
+      <c r="B130" t="s">
+        <v>472</v>
+      </c>
+      <c r="C130" t="s">
+        <v>20</v>
+      </c>
+      <c r="D130" t="s">
+        <v>485</v>
+      </c>
+      <c r="E130" t="s">
+        <v>486</v>
+      </c>
+      <c r="F130" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>488</v>
+      </c>
+      <c r="B131" t="s">
+        <v>489</v>
+      </c>
+      <c r="C131" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" t="s">
+        <v>490</v>
+      </c>
+      <c r="E131" t="s">
+        <v>491</v>
+      </c>
+      <c r="F131" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>488</v>
+      </c>
+      <c r="B132" t="s">
+        <v>489</v>
+      </c>
+      <c r="C132" t="s">
+        <v>30</v>
+      </c>
+      <c r="D132" t="s">
+        <v>493</v>
+      </c>
+      <c r="E132" t="s">
+        <v>494</v>
+      </c>
+      <c r="F132" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>488</v>
+      </c>
+      <c r="B133" t="s">
+        <v>489</v>
+      </c>
+      <c r="C133" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" t="s">
+        <v>496</v>
+      </c>
+      <c r="E133" t="s">
+        <v>497</v>
+      </c>
+      <c r="F133" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>488</v>
+      </c>
+      <c r="B134" t="s">
+        <v>489</v>
+      </c>
+      <c r="C134" t="s">
+        <v>499</v>
+      </c>
+      <c r="D134" t="s">
+        <v>500</v>
+      </c>
+      <c r="E134" t="s">
+        <v>501</v>
+      </c>
+      <c r="F134" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>503</v>
+      </c>
+      <c r="B135" t="s">
+        <v>504</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" t="s">
+        <v>505</v>
+      </c>
+      <c r="E135" t="s">
+        <v>506</v>
+      </c>
+      <c r="F135" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>503</v>
+      </c>
+      <c r="B136" t="s">
+        <v>504</v>
+      </c>
+      <c r="C136" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" t="s">
+        <v>508</v>
+      </c>
+      <c r="E136" t="s">
+        <v>509</v>
+      </c>
+      <c r="F136" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>511</v>
+      </c>
+      <c r="B137" t="s">
+        <v>512</v>
+      </c>
+      <c r="C137" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" t="s">
+        <v>513</v>
+      </c>
+      <c r="E137" t="s">
+        <v>514</v>
+      </c>
+      <c r="F137" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>511</v>
+      </c>
+      <c r="B138" t="s">
+        <v>512</v>
+      </c>
+      <c r="C138" t="s">
+        <v>30</v>
+      </c>
+      <c r="D138" t="s">
+        <v>516</v>
+      </c>
+      <c r="E138" t="s">
+        <v>517</v>
+      </c>
+      <c r="F138" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>511</v>
+      </c>
+      <c r="B139" t="s">
+        <v>512</v>
+      </c>
+      <c r="C139" t="s">
+        <v>16</v>
+      </c>
+      <c r="D139" t="s">
+        <v>519</v>
+      </c>
+      <c r="E139" t="s">
+        <v>520</v>
+      </c>
+      <c r="F139" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>522</v>
+      </c>
+      <c r="B140" t="s">
+        <v>523</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" t="s">
+        <v>524</v>
+      </c>
+      <c r="E140" t="s">
+        <v>525</v>
+      </c>
+      <c r="F140" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>522</v>
+      </c>
+      <c r="B141" t="s">
+        <v>523</v>
+      </c>
+      <c r="C141" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" t="s">
+        <v>527</v>
+      </c>
+      <c r="E141" t="s">
+        <v>528</v>
+      </c>
+      <c r="F141" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>531</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" t="s">
+        <v>532</v>
+      </c>
+      <c r="E142" t="s">
+        <v>533</v>
+      </c>
+      <c r="F142" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>530</v>
+      </c>
+      <c r="B143" t="s">
+        <v>531</v>
+      </c>
+      <c r="C143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
+        <v>535</v>
+      </c>
+      <c r="E143" t="s">
+        <v>536</v>
+      </c>
+      <c r="F143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>530</v>
+      </c>
+      <c r="B144" t="s">
+        <v>531</v>
+      </c>
+      <c r="C144" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" t="s">
+        <v>538</v>
+      </c>
+      <c r="E144" t="s">
+        <v>539</v>
+      </c>
+      <c r="F144" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>541</v>
+      </c>
+      <c r="B145" t="s">
+        <v>542</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s">
+        <v>543</v>
+      </c>
+      <c r="E145" t="s">
+        <v>544</v>
+      </c>
+      <c r="F145" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>541</v>
+      </c>
+      <c r="B146" t="s">
+        <v>542</v>
+      </c>
+      <c r="C146" t="s">
+        <v>546</v>
+      </c>
+      <c r="D146" t="s">
+        <v>547</v>
+      </c>
+      <c r="E146" t="s">
+        <v>548</v>
+      </c>
+      <c r="F146" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>541</v>
+      </c>
+      <c r="B147" t="s">
+        <v>542</v>
+      </c>
+      <c r="C147" t="s">
+        <v>128</v>
+      </c>
+      <c r="D147" t="s">
+        <v>550</v>
+      </c>
+      <c r="E147" t="s">
+        <v>551</v>
+      </c>
+      <c r="F147" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>541</v>
+      </c>
+      <c r="B148" t="s">
+        <v>542</v>
+      </c>
+      <c r="C148" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148" t="s">
+        <v>553</v>
+      </c>
+      <c r="E148" t="s">
+        <v>554</v>
+      </c>
+      <c r="F148" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>541</v>
+      </c>
+      <c r="B149" t="s">
+        <v>542</v>
+      </c>
+      <c r="C149" t="s">
+        <v>24</v>
+      </c>
+      <c r="D149" t="s">
+        <v>556</v>
+      </c>
+      <c r="E149" t="s">
+        <v>557</v>
+      </c>
+      <c r="F149" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>541</v>
+      </c>
+      <c r="B150" t="s">
+        <v>542</v>
+      </c>
+      <c r="C150" t="s">
+        <v>249</v>
+      </c>
+      <c r="D150" t="s">
+        <v>559</v>
+      </c>
+      <c r="E150" t="s">
+        <v>560</v>
+      </c>
+      <c r="F150" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>541</v>
+      </c>
+      <c r="B151" t="s">
+        <v>542</v>
+      </c>
+      <c r="C151" t="s">
+        <v>86</v>
+      </c>
+      <c r="D151" t="s">
+        <v>562</v>
+      </c>
+      <c r="E151" t="s">
+        <v>563</v>
+      </c>
+      <c r="F151" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>541</v>
+      </c>
+      <c r="B152" t="s">
+        <v>542</v>
+      </c>
+      <c r="C152" t="s">
+        <v>565</v>
+      </c>
+      <c r="D152" t="s">
+        <v>566</v>
+      </c>
+      <c r="E152" t="s">
+        <v>567</v>
+      </c>
+      <c r="F152" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>569</v>
+      </c>
+      <c r="B153" t="s">
+        <v>570</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
+      </c>
+      <c r="D153" t="s">
+        <v>571</v>
+      </c>
+      <c r="E153" t="s">
+        <v>572</v>
+      </c>
+      <c r="F153" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>569</v>
+      </c>
+      <c r="B154" t="s">
+        <v>570</v>
+      </c>
+      <c r="C154" t="s">
+        <v>574</v>
+      </c>
+      <c r="D154" t="s">
+        <v>575</v>
+      </c>
+      <c r="E154" t="s">
+        <v>576</v>
+      </c>
+      <c r="F154" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>569</v>
+      </c>
+      <c r="B155" t="s">
+        <v>570</v>
+      </c>
+      <c r="C155" t="s">
+        <v>578</v>
+      </c>
+      <c r="D155" t="s">
+        <v>579</v>
+      </c>
+      <c r="E155" t="s">
+        <v>580</v>
+      </c>
+      <c r="F155" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>569</v>
+      </c>
+      <c r="B156" t="s">
+        <v>570</v>
+      </c>
+      <c r="C156" t="s">
+        <v>16</v>
+      </c>
+      <c r="D156" t="s">
+        <v>582</v>
+      </c>
+      <c r="E156" t="s">
+        <v>583</v>
+      </c>
+      <c r="F156" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>569</v>
+      </c>
+      <c r="B157" t="s">
+        <v>570</v>
+      </c>
+      <c r="C157" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" t="s">
+        <v>585</v>
+      </c>
+      <c r="E157" t="s">
+        <v>586</v>
+      </c>
+      <c r="F157" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>588</v>
+      </c>
+      <c r="B158" t="s">
+        <v>589</v>
+      </c>
+      <c r="C158" t="s">
+        <v>49</v>
+      </c>
+      <c r="D158" t="s">
+        <v>590</v>
+      </c>
+      <c r="E158" t="s">
+        <v>591</v>
+      </c>
+      <c r="F158" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>593</v>
+      </c>
+      <c r="B159" t="s">
+        <v>594</v>
+      </c>
+      <c r="C159" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" t="s">
+        <v>595</v>
+      </c>
+      <c r="E159" t="s">
+        <v>596</v>
+      </c>
+      <c r="F159" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>593</v>
+      </c>
+      <c r="B160" t="s">
+        <v>594</v>
+      </c>
+      <c r="C160" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" t="s">
+        <v>598</v>
+      </c>
+      <c r="E160" t="s">
+        <v>599</v>
+      </c>
+      <c r="F160" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>601</v>
+      </c>
+      <c r="B161" t="s">
+        <v>602</v>
+      </c>
+      <c r="C161" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" t="s">
+        <v>603</v>
+      </c>
+      <c r="E161" t="s">
+        <v>604</v>
+      </c>
+      <c r="F161" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>601</v>
+      </c>
+      <c r="B162" t="s">
+        <v>602</v>
+      </c>
+      <c r="C162" t="s">
+        <v>30</v>
+      </c>
+      <c r="D162" t="s">
+        <v>606</v>
+      </c>
+      <c r="E162" t="s">
+        <v>607</v>
+      </c>
+      <c r="F162" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>601</v>
+      </c>
+      <c r="B163" t="s">
+        <v>602</v>
+      </c>
+      <c r="C163" t="s">
+        <v>49</v>
+      </c>
+      <c r="D163" t="s">
+        <v>609</v>
+      </c>
+      <c r="E163" t="s">
+        <v>610</v>
+      </c>
+      <c r="F163" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>612</v>
+      </c>
+      <c r="B164" t="s">
+        <v>613</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
+      </c>
+      <c r="D164" t="s">
+        <v>614</v>
+      </c>
+      <c r="E164" t="s">
+        <v>615</v>
+      </c>
+      <c r="F164" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>612</v>
+      </c>
+      <c r="B165" t="s">
+        <v>613</v>
+      </c>
+      <c r="C165" t="s">
+        <v>617</v>
+      </c>
+      <c r="D165" t="s">
+        <v>618</v>
+      </c>
+      <c r="E165" t="s">
+        <v>619</v>
+      </c>
+      <c r="F165" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>612</v>
+      </c>
+      <c r="B166" t="s">
+        <v>613</v>
+      </c>
+      <c r="C166" t="s">
+        <v>16</v>
+      </c>
+      <c r="D166" t="s">
+        <v>621</v>
+      </c>
+      <c r="E166" t="s">
+        <v>622</v>
+      </c>
+      <c r="F166" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>624</v>
+      </c>
+      <c r="B167" t="s">
+        <v>625</v>
+      </c>
+      <c r="C167" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" t="s">
+        <v>626</v>
+      </c>
+      <c r="E167" t="s">
+        <v>627</v>
+      </c>
+      <c r="F167" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>624</v>
+      </c>
+      <c r="B168" t="s">
+        <v>625</v>
+      </c>
+      <c r="C168" t="s">
+        <v>30</v>
+      </c>
+      <c r="D168" t="s">
+        <v>629</v>
+      </c>
+      <c r="E168" t="s">
+        <v>630</v>
+      </c>
+      <c r="F168" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>624</v>
+      </c>
+      <c r="B169" t="s">
+        <v>625</v>
+      </c>
+      <c r="C169" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" t="s">
+        <v>632</v>
+      </c>
+      <c r="E169" t="s">
+        <v>633</v>
+      </c>
+      <c r="F169" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>624</v>
+      </c>
+      <c r="B170" t="s">
+        <v>625</v>
+      </c>
+      <c r="C170" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170" t="s">
+        <v>635</v>
+      </c>
+      <c r="E170" t="s">
+        <v>636</v>
+      </c>
+      <c r="F170" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>638</v>
+      </c>
+      <c r="B171" t="s">
+        <v>639</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" t="s">
+        <v>640</v>
+      </c>
+      <c r="E171" t="s">
+        <v>641</v>
+      </c>
+      <c r="F171" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>638</v>
+      </c>
+      <c r="B172" t="s">
+        <v>639</v>
+      </c>
+      <c r="C172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D172" t="s">
+        <v>643</v>
+      </c>
+      <c r="E172" t="s">
+        <v>644</v>
+      </c>
+      <c r="F172" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>638</v>
+      </c>
+      <c r="B173" t="s">
+        <v>639</v>
+      </c>
+      <c r="C173" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" t="s">
+        <v>646</v>
+      </c>
+      <c r="E173" t="s">
+        <v>647</v>
+      </c>
+      <c r="F173" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>638</v>
+      </c>
+      <c r="B174" t="s">
+        <v>639</v>
+      </c>
+      <c r="C174" t="s">
+        <v>20</v>
+      </c>
+      <c r="D174" t="s">
+        <v>649</v>
+      </c>
+      <c r="E174" t="s">
+        <v>650</v>
+      </c>
+      <c r="F174" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>652</v>
+      </c>
+      <c r="B175" t="s">
+        <v>653</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" t="s">
+        <v>654</v>
+      </c>
+      <c r="E175" t="s">
+        <v>655</v>
+      </c>
+      <c r="F175" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>652</v>
+      </c>
+      <c r="B176" t="s">
+        <v>653</v>
+      </c>
+      <c r="C176" t="s">
+        <v>657</v>
+      </c>
+      <c r="D176" t="s">
+        <v>658</v>
+      </c>
+      <c r="E176" t="s">
+        <v>659</v>
+      </c>
+      <c r="F176" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>652</v>
+      </c>
+      <c r="B177" t="s">
+        <v>653</v>
+      </c>
+      <c r="C177" t="s">
+        <v>128</v>
+      </c>
+      <c r="D177" t="s">
+        <v>661</v>
+      </c>
+      <c r="E177" t="s">
+        <v>662</v>
+      </c>
+      <c r="F177" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>652</v>
+      </c>
+      <c r="B178" t="s">
+        <v>653</v>
+      </c>
+      <c r="C178" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" t="s">
+        <v>664</v>
+      </c>
+      <c r="E178" t="s">
+        <v>665</v>
+      </c>
+      <c r="F178" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>652</v>
+      </c>
+      <c r="B179" t="s">
+        <v>653</v>
+      </c>
+      <c r="C179" t="s">
+        <v>346</v>
+      </c>
+      <c r="D179" t="s">
+        <v>667</v>
+      </c>
+      <c r="E179" t="s">
+        <v>668</v>
+      </c>
+      <c r="F179" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>652</v>
+      </c>
+      <c r="B180" t="s">
+        <v>653</v>
+      </c>
+      <c r="C180" t="s">
+        <v>20</v>
+      </c>
+      <c r="D180" t="s">
+        <v>670</v>
+      </c>
+      <c r="E180" t="s">
+        <v>671</v>
+      </c>
+      <c r="F180" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>652</v>
+      </c>
+      <c r="B181" t="s">
+        <v>653</v>
+      </c>
+      <c r="C181" t="s">
+        <v>24</v>
+      </c>
+      <c r="D181" t="s">
+        <v>673</v>
+      </c>
+      <c r="E181" t="s">
+        <v>674</v>
+      </c>
+      <c r="F181" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>652</v>
+      </c>
+      <c r="B182" t="s">
+        <v>653</v>
+      </c>
+      <c r="C182" t="s">
+        <v>86</v>
+      </c>
+      <c r="D182" t="s">
+        <v>676</v>
+      </c>
+      <c r="E182" t="s">
+        <v>677</v>
+      </c>
+      <c r="F182" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>652</v>
+      </c>
+      <c r="B183" t="s">
+        <v>653</v>
+      </c>
+      <c r="C183" t="s">
+        <v>264</v>
+      </c>
+      <c r="D183" t="s">
+        <v>679</v>
+      </c>
+      <c r="E183" t="s">
+        <v>680</v>
+      </c>
+      <c r="F183" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>652</v>
+      </c>
+      <c r="B184" t="s">
+        <v>653</v>
+      </c>
+      <c r="C184" t="s">
+        <v>272</v>
+      </c>
+      <c r="D184" t="s">
+        <v>682</v>
+      </c>
+      <c r="E184" t="s">
+        <v>683</v>
+      </c>
+      <c r="F184" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>685</v>
+      </c>
+      <c r="B185" t="s">
+        <v>686</v>
+      </c>
+      <c r="C185" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" t="s">
+        <v>687</v>
+      </c>
+      <c r="E185" t="s">
+        <v>688</v>
+      </c>
+      <c r="F185" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>685</v>
+      </c>
+      <c r="B186" t="s">
+        <v>686</v>
+      </c>
+      <c r="C186" t="s">
+        <v>690</v>
+      </c>
+      <c r="D186" t="s">
+        <v>691</v>
+      </c>
+      <c r="E186" t="s">
+        <v>692</v>
+      </c>
+      <c r="F186" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>685</v>
+      </c>
+      <c r="B187" t="s">
+        <v>686</v>
+      </c>
+      <c r="C187" t="s">
+        <v>215</v>
+      </c>
+      <c r="D187" t="s">
+        <v>694</v>
+      </c>
+      <c r="E187" t="s">
+        <v>695</v>
+      </c>
+      <c r="F187" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>685</v>
+      </c>
+      <c r="B188" t="s">
+        <v>686</v>
+      </c>
+      <c r="C188" t="s">
+        <v>697</v>
+      </c>
+      <c r="D188" t="s">
+        <v>698</v>
+      </c>
+      <c r="E188" t="s">
+        <v>699</v>
+      </c>
+      <c r="F188" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>685</v>
+      </c>
+      <c r="B189" t="s">
+        <v>686</v>
+      </c>
+      <c r="C189" t="s">
+        <v>701</v>
+      </c>
+      <c r="D189" t="s">
+        <v>702</v>
+      </c>
+      <c r="E189" t="s">
+        <v>703</v>
+      </c>
+      <c r="F189" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>685</v>
+      </c>
+      <c r="B190" t="s">
+        <v>686</v>
+      </c>
+      <c r="C190" t="s">
+        <v>30</v>
+      </c>
+      <c r="D190" t="s">
+        <v>705</v>
+      </c>
+      <c r="E190" t="s">
+        <v>706</v>
+      </c>
+      <c r="F190" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>685</v>
+      </c>
+      <c r="B191" t="s">
+        <v>686</v>
+      </c>
+      <c r="C191" t="s">
+        <v>708</v>
+      </c>
+      <c r="D191" t="s">
+        <v>709</v>
+      </c>
+      <c r="E191" t="s">
+        <v>710</v>
+      </c>
+      <c r="F191" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>685</v>
+      </c>
+      <c r="B192" t="s">
+        <v>686</v>
+      </c>
+      <c r="C192" t="s">
+        <v>128</v>
+      </c>
+      <c r="D192" t="s">
+        <v>712</v>
+      </c>
+      <c r="E192" t="s">
+        <v>713</v>
+      </c>
+      <c r="F192" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>685</v>
+      </c>
+      <c r="B193" t="s">
+        <v>686</v>
+      </c>
+      <c r="C193" t="s">
+        <v>229</v>
+      </c>
+      <c r="D193" t="s">
+        <v>715</v>
+      </c>
+      <c r="E193" t="s">
+        <v>716</v>
+      </c>
+      <c r="F193" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>685</v>
+      </c>
+      <c r="B194" t="s">
+        <v>686</v>
+      </c>
+      <c r="C194" t="s">
+        <v>718</v>
+      </c>
+      <c r="D194" t="s">
+        <v>719</v>
+      </c>
+      <c r="E194" t="s">
+        <v>720</v>
+      </c>
+      <c r="F194" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>685</v>
+      </c>
+      <c r="B195" t="s">
+        <v>686</v>
+      </c>
+      <c r="C195" t="s">
+        <v>578</v>
+      </c>
+      <c r="D195" t="s">
+        <v>722</v>
+      </c>
+      <c r="E195" t="s">
+        <v>723</v>
+      </c>
+      <c r="F195" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>685</v>
+      </c>
+      <c r="B196" t="s">
+        <v>686</v>
+      </c>
+      <c r="C196" t="s">
+        <v>499</v>
+      </c>
+      <c r="D196" t="s">
+        <v>725</v>
+      </c>
+      <c r="E196" t="s">
+        <v>726</v>
+      </c>
+      <c r="F196" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>685</v>
+      </c>
+      <c r="B197" t="s">
+        <v>686</v>
+      </c>
+      <c r="C197" t="s">
+        <v>728</v>
+      </c>
+      <c r="D197" t="s">
+        <v>729</v>
+      </c>
+      <c r="E197" t="s">
+        <v>730</v>
+      </c>
+      <c r="F197" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>685</v>
+      </c>
+      <c r="B198" t="s">
+        <v>686</v>
+      </c>
+      <c r="C198" t="s">
+        <v>732</v>
+      </c>
+      <c r="D198" t="s">
+        <v>733</v>
+      </c>
+      <c r="E198" t="s">
+        <v>734</v>
+      </c>
+      <c r="F198" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>685</v>
+      </c>
+      <c r="B199" t="s">
+        <v>686</v>
+      </c>
+      <c r="C199" t="s">
+        <v>249</v>
+      </c>
+      <c r="D199" t="s">
+        <v>736</v>
+      </c>
+      <c r="E199" t="s">
+        <v>737</v>
+      </c>
+      <c r="F199" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>685</v>
+      </c>
+      <c r="B200" t="s">
+        <v>686</v>
+      </c>
+      <c r="C200" t="s">
+        <v>739</v>
+      </c>
+      <c r="D200" t="s">
+        <v>740</v>
+      </c>
+      <c r="E200" t="s">
+        <v>741</v>
+      </c>
+      <c r="F200" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>685</v>
+      </c>
+      <c r="B201" t="s">
+        <v>686</v>
+      </c>
+      <c r="C201" t="s">
+        <v>182</v>
+      </c>
+      <c r="D201" t="s">
+        <v>743</v>
+      </c>
+      <c r="E201" t="s">
+        <v>443</v>
+      </c>
+      <c r="F201" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>685</v>
+      </c>
+      <c r="B202" t="s">
+        <v>686</v>
+      </c>
+      <c r="C202" t="s">
+        <v>565</v>
+      </c>
+      <c r="D202" t="s">
+        <v>745</v>
+      </c>
+      <c r="E202" t="s">
+        <v>746</v>
+      </c>
+      <c r="F202" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>685</v>
+      </c>
+      <c r="B203" t="s">
+        <v>686</v>
+      </c>
+      <c r="C203" t="s">
+        <v>748</v>
+      </c>
+      <c r="D203" t="s">
+        <v>749</v>
+      </c>
+      <c r="E203" t="s">
+        <v>750</v>
+      </c>
+      <c r="F203" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>685</v>
+      </c>
+      <c r="B204" t="s">
+        <v>686</v>
+      </c>
+      <c r="C204" t="s">
+        <v>752</v>
+      </c>
+      <c r="D204" t="s">
+        <v>753</v>
+      </c>
+      <c r="E204" t="s">
+        <v>754</v>
+      </c>
+      <c r="F204" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>685</v>
+      </c>
+      <c r="B205" t="s">
+        <v>686</v>
+      </c>
+      <c r="C205" t="s">
+        <v>756</v>
+      </c>
+      <c r="D205" t="s">
+        <v>757</v>
+      </c>
+      <c r="E205" t="s">
+        <v>758</v>
+      </c>
+      <c r="F205" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>685</v>
+      </c>
+      <c r="B206" t="s">
+        <v>686</v>
+      </c>
+      <c r="C206" t="s">
+        <v>760</v>
+      </c>
+      <c r="D206" t="s">
+        <v>761</v>
+      </c>
+      <c r="E206" t="s">
+        <v>762</v>
+      </c>
+      <c r="F206" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>685</v>
+      </c>
+      <c r="B207" t="s">
+        <v>686</v>
+      </c>
+      <c r="C207" t="s">
+        <v>764</v>
+      </c>
+      <c r="D207" t="s">
+        <v>765</v>
+      </c>
+      <c r="E207" t="s">
+        <v>766</v>
+      </c>
+      <c r="F207" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>685</v>
+      </c>
+      <c r="B208" t="s">
+        <v>686</v>
+      </c>
+      <c r="C208" t="s">
+        <v>768</v>
+      </c>
+      <c r="D208" t="s">
+        <v>769</v>
+      </c>
+      <c r="E208" t="s">
+        <v>770</v>
+      </c>
+      <c r="F208" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>685</v>
+      </c>
+      <c r="B209" t="s">
+        <v>686</v>
+      </c>
+      <c r="C209" t="s">
+        <v>772</v>
+      </c>
+      <c r="D209" t="s">
+        <v>773</v>
+      </c>
+      <c r="E209" t="s">
+        <v>774</v>
+      </c>
+      <c r="F209" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>685</v>
+      </c>
+      <c r="B210" t="s">
+        <v>686</v>
+      </c>
+      <c r="C210" t="s">
+        <v>776</v>
+      </c>
+      <c r="D210" t="s">
+        <v>777</v>
+      </c>
+      <c r="E210" t="s">
+        <v>778</v>
+      </c>
+      <c r="F210" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>685</v>
+      </c>
+      <c r="B211" t="s">
+        <v>686</v>
+      </c>
+      <c r="C211" t="s">
+        <v>780</v>
+      </c>
+      <c r="D211" t="s">
+        <v>781</v>
+      </c>
+      <c r="E211" t="s">
+        <v>782</v>
+      </c>
+      <c r="F211" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>685</v>
+      </c>
+      <c r="B212" t="s">
+        <v>686</v>
+      </c>
+      <c r="C212" t="s">
+        <v>784</v>
+      </c>
+      <c r="D212" t="s">
+        <v>785</v>
+      </c>
+      <c r="E212" t="s">
+        <v>786</v>
+      </c>
+      <c r="F212" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>685</v>
+      </c>
+      <c r="B213" t="s">
+        <v>686</v>
+      </c>
+      <c r="C213" t="s">
+        <v>788</v>
+      </c>
+      <c r="D213" t="s">
+        <v>789</v>
+      </c>
+      <c r="E213" t="s">
+        <v>790</v>
+      </c>
+      <c r="F213" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>685</v>
+      </c>
+      <c r="B214" t="s">
+        <v>686</v>
+      </c>
+      <c r="C214" t="s">
+        <v>792</v>
+      </c>
+      <c r="D214" t="s">
+        <v>793</v>
+      </c>
+      <c r="E214" t="s">
+        <v>794</v>
+      </c>
+      <c r="F214" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>685</v>
+      </c>
+      <c r="B215" t="s">
+        <v>686</v>
+      </c>
+      <c r="C215" t="s">
+        <v>796</v>
+      </c>
+      <c r="D215" t="s">
+        <v>797</v>
+      </c>
+      <c r="E215" t="s">
+        <v>798</v>
+      </c>
+      <c r="F215" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>685</v>
+      </c>
+      <c r="B216" t="s">
+        <v>686</v>
+      </c>
+      <c r="C216" t="s">
+        <v>800</v>
+      </c>
+      <c r="D216" t="s">
+        <v>801</v>
+      </c>
+      <c r="E216" t="s">
+        <v>802</v>
+      </c>
+      <c r="F216" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>804</v>
+      </c>
+      <c r="B217" t="s">
+        <v>805</v>
+      </c>
+      <c r="C217" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" t="s">
+        <v>806</v>
+      </c>
+      <c r="E217" t="s">
+        <v>807</v>
+      </c>
+      <c r="F217" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>804</v>
+      </c>
+      <c r="B218" t="s">
+        <v>805</v>
+      </c>
+      <c r="C218" t="s">
+        <v>30</v>
+      </c>
+      <c r="D218" t="s">
+        <v>809</v>
+      </c>
+      <c r="E218" t="s">
+        <v>810</v>
+      </c>
+      <c r="F218" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>804</v>
+      </c>
+      <c r="B219" t="s">
+        <v>805</v>
+      </c>
+      <c r="C219" t="s">
+        <v>16</v>
+      </c>
+      <c r="D219" t="s">
+        <v>812</v>
+      </c>
+      <c r="E219" t="s">
+        <v>813</v>
+      </c>
+      <c r="F219" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>804</v>
+      </c>
+      <c r="B220" t="s">
+        <v>805</v>
+      </c>
+      <c r="C220" t="s">
+        <v>49</v>
+      </c>
+      <c r="D220" t="s">
+        <v>815</v>
+      </c>
+      <c r="E220" t="s">
+        <v>816</v>
+      </c>
+      <c r="F220" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>818</v>
+      </c>
+      <c r="B221" t="s">
+        <v>819</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" t="s">
+        <v>820</v>
+      </c>
+      <c r="E221" t="s">
+        <v>821</v>
+      </c>
+      <c r="F221" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>818</v>
+      </c>
+      <c r="B222" t="s">
+        <v>819</v>
+      </c>
+      <c r="C222" t="s">
+        <v>30</v>
+      </c>
+      <c r="D222" t="s">
+        <v>823</v>
+      </c>
+      <c r="E222" t="s">
+        <v>824</v>
+      </c>
+      <c r="F222" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>818</v>
+      </c>
+      <c r="B223" t="s">
+        <v>819</v>
+      </c>
+      <c r="C223" t="s">
+        <v>233</v>
+      </c>
+      <c r="D223" t="s">
+        <v>826</v>
+      </c>
+      <c r="E223" t="s">
+        <v>827</v>
+      </c>
+      <c r="F223" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>818</v>
+      </c>
+      <c r="B224" t="s">
+        <v>819</v>
+      </c>
+      <c r="C224" t="s">
+        <v>45</v>
+      </c>
+      <c r="D224" t="s">
+        <v>829</v>
+      </c>
+      <c r="E224" t="s">
+        <v>830</v>
+      </c>
+      <c r="F224" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>832</v>
+      </c>
+      <c r="B225" t="s">
+        <v>833</v>
+      </c>
+      <c r="C225" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" t="s">
+        <v>834</v>
+      </c>
+      <c r="E225" t="s">
+        <v>835</v>
+      </c>
+      <c r="F225" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>832</v>
+      </c>
+      <c r="B226" t="s">
+        <v>833</v>
+      </c>
+      <c r="C226" t="s">
+        <v>30</v>
+      </c>
+      <c r="D226" t="s">
+        <v>837</v>
+      </c>
+      <c r="E226" t="s">
+        <v>838</v>
+      </c>
+      <c r="F226" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>832</v>
+      </c>
+      <c r="B227" t="s">
+        <v>833</v>
+      </c>
+      <c r="C227" t="s">
+        <v>20</v>
+      </c>
+      <c r="D227" t="s">
+        <v>840</v>
+      </c>
+      <c r="E227" t="s">
+        <v>841</v>
+      </c>
+      <c r="F227" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>843</v>
+      </c>
+      <c r="B228" t="s">
+        <v>844</v>
+      </c>
+      <c r="C228" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" t="s">
+        <v>845</v>
+      </c>
+      <c r="E228" t="s">
+        <v>846</v>
+      </c>
+      <c r="F228" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>843</v>
+      </c>
+      <c r="B229" t="s">
+        <v>844</v>
+      </c>
+      <c r="C229" t="s">
+        <v>16</v>
+      </c>
+      <c r="D229" t="s">
+        <v>848</v>
+      </c>
+      <c r="E229" t="s">
+        <v>849</v>
+      </c>
+      <c r="F229" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>851</v>
+      </c>
+      <c r="B230" t="s">
+        <v>852</v>
+      </c>
+      <c r="C230" t="s">
+        <v>8</v>
+      </c>
+      <c r="D230" t="s">
+        <v>853</v>
+      </c>
+      <c r="E230" t="s">
+        <v>854</v>
+      </c>
+      <c r="F230" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>851</v>
+      </c>
+      <c r="B231" t="s">
+        <v>852</v>
+      </c>
+      <c r="C231" t="s">
+        <v>30</v>
+      </c>
+      <c r="D231" t="s">
+        <v>856</v>
+      </c>
+      <c r="E231" t="s">
+        <v>857</v>
+      </c>
+      <c r="F231" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>851</v>
+      </c>
+      <c r="B232" t="s">
+        <v>852</v>
+      </c>
+      <c r="C232" t="s">
+        <v>16</v>
+      </c>
+      <c r="D232" t="s">
+        <v>859</v>
+      </c>
+      <c r="E232" t="s">
+        <v>860</v>
+      </c>
+      <c r="F232" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>851</v>
+      </c>
+      <c r="B233" t="s">
+        <v>852</v>
+      </c>
+      <c r="C233" t="s">
+        <v>499</v>
+      </c>
+      <c r="D233" t="s">
+        <v>862</v>
+      </c>
+      <c r="E233" t="s">
+        <v>863</v>
+      </c>
+      <c r="F233" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>865</v>
+      </c>
+      <c r="B234" t="s">
+        <v>866</v>
+      </c>
+      <c r="C234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" t="s">
+        <v>867</v>
+      </c>
+      <c r="E234" t="s">
+        <v>868</v>
+      </c>
+      <c r="F234" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>865</v>
+      </c>
+      <c r="B235" t="s">
+        <v>866</v>
+      </c>
+      <c r="C235" t="s">
+        <v>16</v>
+      </c>
+      <c r="D235" t="s">
+        <v>870</v>
+      </c>
+      <c r="E235" t="s">
+        <v>871</v>
+      </c>
+      <c r="F235" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>873</v>
+      </c>
+      <c r="B236" t="s">
+        <v>874</v>
+      </c>
+      <c r="C236" t="s">
+        <v>12</v>
+      </c>
+      <c r="D236" t="s">
+        <v>875</v>
+      </c>
+      <c r="E236" t="s">
+        <v>876</v>
+      </c>
+      <c r="F236" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>873</v>
+      </c>
+      <c r="B237" t="s">
+        <v>874</v>
+      </c>
+      <c r="C237" t="s">
+        <v>20</v>
+      </c>
+      <c r="D237" t="s">
+        <v>878</v>
+      </c>
+      <c r="E237" t="s">
+        <v>879</v>
+      </c>
+      <c r="F237" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>873</v>
+      </c>
+      <c r="B238" t="s">
+        <v>874</v>
+      </c>
+      <c r="C238" t="s">
+        <v>24</v>
+      </c>
+      <c r="D238" t="s">
+        <v>881</v>
+      </c>
+      <c r="E238" t="s">
+        <v>882</v>
+      </c>
+      <c r="F238" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>884</v>
+      </c>
+      <c r="B239" t="s">
+        <v>885</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
+      </c>
+      <c r="D239" t="s">
+        <v>886</v>
+      </c>
+      <c r="E239" t="s">
+        <v>887</v>
+      </c>
+      <c r="F239" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>884</v>
+      </c>
+      <c r="B240" t="s">
+        <v>885</v>
+      </c>
+      <c r="C240" t="s">
+        <v>16</v>
+      </c>
+      <c r="D240" t="s">
+        <v>889</v>
+      </c>
+      <c r="E240" t="s">
+        <v>890</v>
+      </c>
+      <c r="F240" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>892</v>
+      </c>
+      <c r="B241" t="s">
+        <v>893</v>
+      </c>
+      <c r="C241" t="s">
+        <v>8</v>
+      </c>
+      <c r="D241" t="s">
+        <v>894</v>
+      </c>
+      <c r="E241" t="s">
+        <v>895</v>
+      </c>
+      <c r="F241" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>892</v>
+      </c>
+      <c r="B242" t="s">
+        <v>893</v>
+      </c>
+      <c r="C242" t="s">
+        <v>30</v>
+      </c>
+      <c r="D242" t="s">
+        <v>897</v>
+      </c>
+      <c r="E242" t="s">
+        <v>898</v>
+      </c>
+      <c r="F242" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>892</v>
+      </c>
+      <c r="B243" t="s">
+        <v>893</v>
+      </c>
+      <c r="C243" t="s">
+        <v>49</v>
+      </c>
+      <c r="D243" t="s">
+        <v>900</v>
+      </c>
+      <c r="E243" t="s">
+        <v>901</v>
+      </c>
+      <c r="F243" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>892</v>
+      </c>
+      <c r="B244" t="s">
+        <v>893</v>
+      </c>
+      <c r="C244" t="s">
+        <v>732</v>
+      </c>
+      <c r="D244" t="s">
+        <v>903</v>
+      </c>
+      <c r="E244" t="s">
+        <v>904</v>
+      </c>
+      <c r="F244" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>906</v>
+      </c>
+      <c r="B245" t="s">
+        <v>907</v>
+      </c>
+      <c r="C245" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" t="s">
+        <v>908</v>
+      </c>
+      <c r="E245" t="s">
+        <v>909</v>
+      </c>
+      <c r="F245" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>906</v>
+      </c>
+      <c r="B246" t="s">
+        <v>907</v>
+      </c>
+      <c r="C246" t="s">
+        <v>30</v>
+      </c>
+      <c r="D246" t="s">
+        <v>911</v>
+      </c>
+      <c r="E246" t="s">
+        <v>912</v>
+      </c>
+      <c r="F246" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>906</v>
+      </c>
+      <c r="B247" t="s">
+        <v>907</v>
+      </c>
+      <c r="C247" t="s">
+        <v>24</v>
+      </c>
+      <c r="D247" t="s">
+        <v>914</v>
+      </c>
+      <c r="E247" t="s">
+        <v>671</v>
+      </c>
+      <c r="F247" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>906</v>
+      </c>
+      <c r="B248" t="s">
+        <v>907</v>
+      </c>
+      <c r="C248" t="s">
+        <v>916</v>
+      </c>
+      <c r="D248" t="s">
+        <v>917</v>
+      </c>
+      <c r="E248" t="s">
+        <v>318</v>
+      </c>
+      <c r="F248" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>919</v>
+      </c>
+      <c r="B249" t="s">
+        <v>920</v>
+      </c>
+      <c r="C249" t="s">
+        <v>30</v>
+      </c>
+      <c r="D249" t="s">
+        <v>921</v>
+      </c>
+      <c r="E249" t="s">
+        <v>922</v>
+      </c>
+      <c r="F249" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>919</v>
+      </c>
+      <c r="B250" t="s">
+        <v>920</v>
+      </c>
+      <c r="C250" t="s">
+        <v>49</v>
+      </c>
+      <c r="D250" t="s">
+        <v>924</v>
+      </c>
+      <c r="E250" t="s">
+        <v>925</v>
+      </c>
+      <c r="F250" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>927</v>
+      </c>
+      <c r="B251" t="s">
+        <v>928</v>
+      </c>
+      <c r="C251" t="s">
+        <v>8</v>
+      </c>
+      <c r="D251" t="s">
+        <v>929</v>
+      </c>
+      <c r="E251" t="s">
+        <v>930</v>
+      </c>
+      <c r="F251" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>927</v>
+      </c>
+      <c r="B252" t="s">
+        <v>928</v>
+      </c>
+      <c r="C252" t="s">
+        <v>30</v>
+      </c>
+      <c r="D252" t="s">
+        <v>932</v>
+      </c>
+      <c r="E252" t="s">
+        <v>933</v>
+      </c>
+      <c r="F252" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>927</v>
+      </c>
+      <c r="B253" t="s">
+        <v>928</v>
+      </c>
+      <c r="C253" t="s">
+        <v>20</v>
+      </c>
+      <c r="D253" t="s">
+        <v>935</v>
+      </c>
+      <c r="E253" t="s">
+        <v>936</v>
+      </c>
+      <c r="F253" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>938</v>
+      </c>
+      <c r="B254" t="s">
+        <v>939</v>
+      </c>
+      <c r="C254" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" t="s">
+        <v>940</v>
+      </c>
+      <c r="E254" t="s">
+        <v>941</v>
+      </c>
+      <c r="F254" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>938</v>
+      </c>
+      <c r="B255" t="s">
+        <v>939</v>
+      </c>
+      <c r="C255" t="s">
+        <v>128</v>
+      </c>
+      <c r="D255" t="s">
+        <v>943</v>
+      </c>
+      <c r="E255" t="s">
+        <v>944</v>
+      </c>
+      <c r="F255" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>938</v>
+      </c>
+      <c r="B256" t="s">
+        <v>939</v>
+      </c>
+      <c r="C256" t="s">
+        <v>16</v>
+      </c>
+      <c r="D256" t="s">
+        <v>946</v>
+      </c>
+      <c r="E256" t="s">
+        <v>947</v>
+      </c>
+      <c r="F256" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>949</v>
+      </c>
+      <c r="B257" t="s">
+        <v>950</v>
+      </c>
+      <c r="C257" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" t="s">
+        <v>951</v>
+      </c>
+      <c r="E257" t="s">
+        <v>952</v>
+      </c>
+      <c r="F257" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>949</v>
+      </c>
+      <c r="B258" t="s">
+        <v>950</v>
+      </c>
+      <c r="C258" t="s">
+        <v>30</v>
+      </c>
+      <c r="D258" t="s">
+        <v>954</v>
+      </c>
+      <c r="E258" t="s">
+        <v>955</v>
+      </c>
+      <c r="F258" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>949</v>
+      </c>
+      <c r="B259" t="s">
+        <v>950</v>
+      </c>
+      <c r="C259" t="s">
+        <v>16</v>
+      </c>
+      <c r="D259" t="s">
+        <v>957</v>
+      </c>
+      <c r="E259" t="s">
+        <v>958</v>
+      </c>
+      <c r="F259" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>960</v>
+      </c>
+      <c r="B260" t="s">
+        <v>961</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" t="s">
+        <v>962</v>
+      </c>
+      <c r="E260" t="s">
+        <v>963</v>
+      </c>
+      <c r="F260" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>960</v>
+      </c>
+      <c r="B261" t="s">
+        <v>961</v>
+      </c>
+      <c r="C261" t="s">
+        <v>30</v>
+      </c>
+      <c r="D261" t="s">
+        <v>965</v>
+      </c>
+      <c r="E261" t="s">
+        <v>966</v>
+      </c>
+      <c r="F261" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>960</v>
+      </c>
+      <c r="B262" t="s">
+        <v>961</v>
+      </c>
+      <c r="C262" t="s">
+        <v>16</v>
+      </c>
+      <c r="D262" t="s">
+        <v>968</v>
+      </c>
+      <c r="E262" t="s">
+        <v>969</v>
+      </c>
+      <c r="F262" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>971</v>
+      </c>
+      <c r="B263" t="s">
+        <v>972</v>
+      </c>
+      <c r="C263" t="s">
+        <v>12</v>
+      </c>
+      <c r="D263" t="s">
+        <v>973</v>
+      </c>
+      <c r="E263" t="s">
+        <v>974</v>
+      </c>
+      <c r="F263" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>971</v>
+      </c>
+      <c r="B264" t="s">
+        <v>972</v>
+      </c>
+      <c r="C264" t="s">
+        <v>16</v>
+      </c>
+      <c r="D264" t="s">
+        <v>976</v>
+      </c>
+      <c r="E264" t="s">
+        <v>977</v>
+      </c>
+      <c r="F264" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>979</v>
+      </c>
+      <c r="B265" t="s">
+        <v>980</v>
+      </c>
+      <c r="C265" t="s">
+        <v>16</v>
+      </c>
+      <c r="D265" t="s">
+        <v>981</v>
+      </c>
+      <c r="E265" t="s">
+        <v>982</v>
+      </c>
+      <c r="F265" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>984</v>
+      </c>
+      <c r="B266" t="s">
+        <v>985</v>
+      </c>
+      <c r="C266" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" t="s">
+        <v>986</v>
+      </c>
+      <c r="E266" t="s">
+        <v>987</v>
+      </c>
+      <c r="F266" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>984</v>
+      </c>
+      <c r="B267" t="s">
+        <v>985</v>
+      </c>
+      <c r="C267" t="s">
+        <v>233</v>
+      </c>
+      <c r="D267" t="s">
+        <v>989</v>
+      </c>
+      <c r="E267" t="s">
+        <v>990</v>
+      </c>
+      <c r="F267" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>984</v>
+      </c>
+      <c r="B268" t="s">
+        <v>985</v>
+      </c>
+      <c r="C268" t="s">
+        <v>16</v>
+      </c>
+      <c r="D268" t="s">
+        <v>992</v>
+      </c>
+      <c r="E268" t="s">
+        <v>993</v>
+      </c>
+      <c r="F268" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>984</v>
+      </c>
+      <c r="B269" t="s">
+        <v>985</v>
+      </c>
+      <c r="C269" t="s">
+        <v>49</v>
+      </c>
+      <c r="D269" t="s">
+        <v>995</v>
+      </c>
+      <c r="E269" t="s">
+        <v>996</v>
+      </c>
+      <c r="F269" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>984</v>
+      </c>
+      <c r="B270" t="s">
+        <v>985</v>
+      </c>
+      <c r="C270" t="s">
+        <v>350</v>
+      </c>
+      <c r="D270" t="s">
+        <v>998</v>
+      </c>
+      <c r="E270" t="s">
+        <v>999</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>984</v>
+      </c>
+      <c r="B271" t="s">
+        <v>985</v>
+      </c>
+      <c r="C271" t="s">
+        <v>20</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>984</v>
+      </c>
+      <c r="B272" t="s">
+        <v>985</v>
+      </c>
+      <c r="C272" t="s">
+        <v>24</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>984</v>
+      </c>
+      <c r="B273" t="s">
+        <v>985</v>
+      </c>
+      <c r="C273" t="s">
+        <v>732</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>984</v>
+      </c>
+      <c r="B274" t="s">
+        <v>985</v>
+      </c>
+      <c r="C274" t="s">
+        <v>249</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C275" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C276" t="s">
+        <v>30</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C277" t="s">
+        <v>16</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E277" t="s">
+        <v>996</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C279" t="s">
+        <v>160</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C280" t="s">
+        <v>229</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C281" t="s">
+        <v>272</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C284" t="s">
+        <v>215</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C285" t="s">
+        <v>16</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C286" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C287" t="s">
+        <v>229</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C288" t="s">
+        <v>16</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C289" t="s">
+        <v>49</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C290" t="s">
+        <v>20</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C291" t="s">
+        <v>499</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C292" t="s">
+        <v>24</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C294" t="s">
+        <v>249</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C296" t="s">
+        <v>8</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C297" t="s">
+        <v>16</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C298" t="s">
+        <v>12</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C299" t="s">
+        <v>86</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C300" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C301" t="s">
+        <v>30</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C302" t="s">
+        <v>16</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C303" t="s">
+        <v>12</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C304" t="s">
+        <v>16</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C305" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C306" t="s">
+        <v>16</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C307" t="s">
+        <v>8</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E307" t="s">
+        <v>688</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C308" t="s">
+        <v>215</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C311" t="s">
+        <v>49</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C313" t="s">
+        <v>20</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C314" t="s">
+        <v>24</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C315" t="s">
+        <v>249</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C316" t="s">
+        <v>86</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E316" t="s">
+        <v>497</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C317" t="s">
+        <v>182</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E317" t="s">
+        <v>754</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C318" t="s">
+        <v>565</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E319" t="s">
+        <v>391</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C320" t="s">
+        <v>768</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C322" t="s">
+        <v>8</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C323" t="s">
+        <v>128</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C324" t="s">
+        <v>16</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C325" t="s">
+        <v>49</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C326" t="s">
+        <v>8</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C327" t="s">
+        <v>30</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C328" t="s">
+        <v>128</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C329" t="s">
+        <v>49</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C330" t="s">
+        <v>20</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C331" t="s">
+        <v>24</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E332" t="s">
+        <v>266</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C333" t="s">
+        <v>12</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C334" t="s">
+        <v>16</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C335" t="s">
+        <v>8</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C337" t="s">
+        <v>215</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C338" t="s">
+        <v>697</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C339" t="s">
+        <v>657</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C340" t="s">
+        <v>30</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C341" t="s">
+        <v>128</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C343" t="s">
+        <v>229</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C344" t="s">
+        <v>16</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E344" t="s">
+        <v>650</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C345" t="s">
+        <v>45</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C346" t="s">
+        <v>346</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C348" t="s">
+        <v>49</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C349" t="s">
+        <v>20</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C350" t="s">
+        <v>86</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E350" t="s">
+        <v>746</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C351" t="s">
+        <v>264</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C352" t="s">
+        <v>272</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C354" t="s">
+        <v>182</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E355" t="s">
+        <v>770</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C356" t="s">
+        <v>760</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C358" t="s">
+        <v>385</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C360" t="s">
+        <v>186</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C362" t="s">
+        <v>8</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C363" t="s">
+        <v>203</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C366" t="s">
+        <v>8</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C367" t="s">
+        <v>30</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C368" t="s">
+        <v>16</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C369" t="s">
+        <v>171</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C370" t="s">
+        <v>264</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C371" t="s">
+        <v>16</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C372" t="s">
+        <v>8</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C373" t="s">
+        <v>30</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C374" t="s">
+        <v>16</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C375" t="s">
+        <v>49</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C376" t="s">
+        <v>8</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C377" t="s">
+        <v>30</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C379" t="s">
+        <v>49</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C380" t="s">
+        <v>8</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C381" t="s">
+        <v>690</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C382" t="s">
+        <v>215</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C383" t="s">
+        <v>697</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C384" t="s">
+        <v>574</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C386" t="s">
+        <v>657</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C387" t="s">
+        <v>30</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C388" t="s">
+        <v>229</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C389" t="s">
+        <v>578</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E389" t="s">
+        <v>710</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C396" t="s">
+        <v>20</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C398" t="s">
+        <v>249</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C399" t="s">
+        <v>264</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C400" t="s">
+        <v>565</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C402" t="s">
+        <v>760</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C409" t="s">
+        <v>792</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E413" t="s">
+        <v>770</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C427" t="s">
+        <v>511</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1544</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E435" t="s">
+        <v>794</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1579</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C439" t="s">
+        <v>12</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C440" t="s">
+        <v>16</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C441" t="s">
+        <v>12</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C442" t="s">
+        <v>30</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C443" t="s">
+        <v>16</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C444" t="s">
+        <v>49</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C445" t="s">
+        <v>8</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C446" t="s">
+        <v>215</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C447" t="s">
+        <v>203</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C448" t="s">
+        <v>30</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C449" t="s">
+        <v>128</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C450" t="s">
+        <v>160</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C451" t="s">
+        <v>16</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C452" t="s">
+        <v>49</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E452" t="s">
+        <v>326</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C453" t="s">
+        <v>20</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E453" t="s">
+        <v>118</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C454" t="s">
+        <v>24</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E455" t="s">
+        <v>754</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C456" t="s">
+        <v>182</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E458" t="s">
+        <v>671</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C462" t="s">
+        <v>760</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C464" t="s">
+        <v>12</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C465" t="s">
+        <v>16</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C466" t="s">
+        <v>12</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C467" t="s">
+        <v>49</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1683</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C468" t="s">
+        <v>8</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C469" t="s">
+        <v>16</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C470" t="s">
+        <v>8</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C471" t="s">
+        <v>30</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C472" t="s">
+        <v>49</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C473" t="s">
+        <v>12</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C474" t="s">
+        <v>30</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C475" t="s">
+        <v>16</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C476" t="s">
+        <v>8</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C477" t="s">
+        <v>30</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C478" t="s">
+        <v>233</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C479" t="s">
+        <v>215</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C480" t="s">
+        <v>233</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C481" t="s">
+        <v>12</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C482" t="s">
+        <v>30</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C483" t="s">
+        <v>20</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C484" t="s">
+        <v>12</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C485" t="s">
+        <v>16</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C486" t="s">
+        <v>12</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C487" t="s">
+        <v>45</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C488" t="s">
+        <v>49</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C489" t="s">
+        <v>8</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C490" t="s">
+        <v>49</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C491" t="s">
+        <v>12</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C492" t="s">
+        <v>16</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C493" t="s">
+        <v>8</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C494" t="s">
+        <v>16</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C495" t="s">
+        <v>8</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C496" t="s">
+        <v>215</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C497" t="s">
+        <v>30</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C498" t="s">
+        <v>49</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C499" t="s">
+        <v>8</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C500" t="s">
+        <v>16</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C501" t="s">
+        <v>12</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C502" t="s">
+        <v>16</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C503" t="s">
+        <v>8</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C504" t="s">
+        <v>320</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1824</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C505" t="s">
+        <v>20</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C506" t="s">
+        <v>8</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C507" t="s">
+        <v>49</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1835</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C508" t="s">
+        <v>8</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C509" t="s">
+        <v>30</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1847</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C512" t="s">
+        <v>8</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C513" t="s">
+        <v>30</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C514" t="s">
+        <v>49</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C515" t="s">
+        <v>8</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C516" t="s">
+        <v>229</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C517" t="s">
+        <v>49</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C518" t="s">
+        <v>249</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C519" t="s">
+        <v>86</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C522" t="s">
+        <v>8</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C523" t="s">
+        <v>49</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C524" t="s">
+        <v>12</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C525" t="s">
+        <v>49</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C526" t="s">
+        <v>8</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C527" t="s">
+        <v>16</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C528" t="s">
+        <v>49</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C529" t="s">
+        <v>8</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C530" t="s">
+        <v>128</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C531" t="s">
+        <v>49</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C532" t="s">
+        <v>12</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1930</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C533" t="s">
+        <v>30</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C534" t="s">
+        <v>16</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C535" t="s">
+        <v>12</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C536" t="s">
+        <v>30</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C537" t="s">
+        <v>16</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C538" t="s">
+        <v>49</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1950</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C539" t="s">
+        <v>49</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C540" t="s">
+        <v>12</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C541" t="s">
+        <v>16</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C542" t="s">
+        <v>20</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C543" t="s">
+        <v>8</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C544" t="s">
+        <v>203</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C545" t="s">
+        <v>30</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1977</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1981</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C547" t="s">
+        <v>16</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C548" t="s">
+        <v>12</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C549" t="s">
+        <v>16</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C550" t="s">
+        <v>12</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C551" t="s">
+        <v>30</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F551" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C552" t="s">
+        <v>20</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F552" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C553" t="s">
+        <v>12</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F553" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C554" t="s">
+        <v>30</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F554" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B555" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C555" t="s">
+        <v>16</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F555" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C556" t="s">
+        <v>12</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F556" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C557" t="s">
+        <v>16</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F557" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C558" t="s">
+        <v>8</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C559" t="s">
+        <v>30</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C560" t="s">
+        <v>16</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F560" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C561" t="s">
+        <v>20</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C562" t="s">
+        <v>24</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E562" t="s">
+        <v>644</v>
+      </c>
+      <c r="F562" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C563" t="s">
+        <v>8</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F563" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C564" t="s">
+        <v>49</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C565" t="s">
+        <v>8</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F565" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C566" t="s">
+        <v>30</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2053</v>
+      </c>
+      <c r="F566" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C567" t="s">
+        <v>16</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F567" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C568" t="s">
+        <v>8</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F568" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C569" t="s">
+        <v>16</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F569" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C570" t="s">
+        <v>12</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F570" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C571" t="s">
+        <v>30</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F571" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C572" t="s">
+        <v>16</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F572" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F573" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C574" t="s">
+        <v>12</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C575" t="s">
+        <v>49</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F576" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C577" t="s">
+        <v>229</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2095</v>
+      </c>
+      <c r="F577" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C578" t="s">
+        <v>49</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F578" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C579" t="s">
+        <v>8</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C580" t="s">
+        <v>30</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C581" t="s">
+        <v>20</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F581" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C582" t="s">
+        <v>249</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F582" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C583" t="s">
+        <v>8</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C584" t="s">
+        <v>30</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F584" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C585" t="s">
+        <v>49</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F585" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C586" t="s">
+        <v>20</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F586" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C587" t="s">
+        <v>8</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F587" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C588" t="s">
+        <v>16</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F588" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C589" t="s">
+        <v>8</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F589" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C590" t="s">
+        <v>30</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2142</v>
+      </c>
+      <c r="F590" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C591" t="s">
+        <v>16</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F591" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C592" t="s">
+        <v>8</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C593" t="s">
+        <v>30</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F593" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C594" t="s">
+        <v>49</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C595" t="s">
+        <v>8</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F595" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C596" t="s">
+        <v>30</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F596" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C597" t="s">
+        <v>16</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F597" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C598" t="s">
+        <v>8</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2172</v>
+      </c>
+      <c r="F598" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C599" t="s">
+        <v>128</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F599" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C600" t="s">
+        <v>16</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F600" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C601" t="s">
+        <v>49</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F601" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C602" t="s">
+        <v>16</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F602" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C603" t="s">
+        <v>49</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F603" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C604" t="s">
+        <v>8</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F604" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C605" t="s">
+        <v>128</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2197</v>
+      </c>
+      <c r="F605" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C606" t="s">
+        <v>16</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F606" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C607" t="s">
+        <v>8</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F607" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C608" t="s">
+        <v>30</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2208</v>
+      </c>
+      <c r="F608" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C609" t="s">
+        <v>16</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F609" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C610" t="s">
+        <v>20</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F610" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C611" t="s">
+        <v>8</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2219</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C612" t="s">
+        <v>16</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E612" t="s">
+        <v>235</v>
+      </c>
+      <c r="F612" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C613" t="s">
+        <v>20</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F613" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C614" t="s">
+        <v>24</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C615" t="s">
+        <v>8</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C616" t="s">
+        <v>16</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C617" t="s">
+        <v>49</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F617" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C618" t="s">
+        <v>20</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F618" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C619" t="s">
+        <v>499</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F619" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C620" t="s">
+        <v>24</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F620" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C621" t="s">
+        <v>215</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F621" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C622" t="s">
+        <v>49</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F622" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C623" t="s">
+        <v>8</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C624" t="s">
+        <v>690</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F624" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C625" t="s">
+        <v>215</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F625" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C626" t="s">
+        <v>574</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F626" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C627" t="s">
+        <v>701</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F627" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C628" t="s">
+        <v>30</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2271</v>
+      </c>
+      <c r="F628" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F629" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C630" t="s">
+        <v>128</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F630" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F631" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F632" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F633" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C634" t="s">
+        <v>346</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F634" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F635" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C636" t="s">
+        <v>49</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E636" t="s">
+        <v>671</v>
+      </c>
+      <c r="F636" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C637" t="s">
+        <v>20</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E637" t="s">
+        <v>391</v>
+      </c>
+      <c r="F637" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F638" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C639" t="s">
+        <v>24</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F639" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2309</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C641" t="s">
+        <v>249</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C642" t="s">
+        <v>253</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C643" t="s">
+        <v>264</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E643" t="s">
+        <v>446</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C645" t="s">
+        <v>272</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2327</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C647" t="s">
+        <v>182</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E647" t="s">
+        <v>443</v>
+      </c>
+      <c r="F647" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2333</v>
+      </c>
+      <c r="F648" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C651" t="s">
+        <v>8</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2346</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C652" t="s">
+        <v>30</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C653" t="s">
+        <v>16</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C654" t="s">
+        <v>24</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C655" t="s">
+        <v>12</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C656" t="s">
+        <v>16</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F656" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C657" t="s">
+        <v>697</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F657" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C658" t="s">
+        <v>30</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F658" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C659" t="s">
+        <v>16</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C660" t="s">
+        <v>8</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C661" t="s">
+        <v>16</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2382</v>
+      </c>
+      <c r="F661" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C662" t="s">
+        <v>8</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C663" t="s">
+        <v>30</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2390</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C664" t="s">
+        <v>45</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C665" t="s">
+        <v>8</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F665" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C666" t="s">
+        <v>16</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F666" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C667" t="s">
+        <v>49</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F667" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2408</v>
+      </c>
+      <c r="F668" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C669" t="s">
+        <v>20</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F669" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2415</v>
+      </c>
+      <c r="F670" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C671" t="s">
+        <v>8</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2420</v>
+      </c>
+      <c r="F671" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C672" t="s">
+        <v>30</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2423</v>
+      </c>
+      <c r="F672" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C673" t="s">
+        <v>128</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2426</v>
+      </c>
+      <c r="F673" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C674" t="s">
+        <v>45</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2429</v>
+      </c>
+      <c r="F674" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C675" t="s">
+        <v>346</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2432</v>
+      </c>
+      <c r="F675" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C676" t="s">
+        <v>20</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2435</v>
+      </c>
+      <c r="F676" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C679" t="s">
+        <v>8</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2446</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C680" t="s">
+        <v>30</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F680" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C681" t="s">
+        <v>49</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C682" t="s">
+        <v>20</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2455</v>
+      </c>
+      <c r="F682" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C683" t="s">
+        <v>86</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C684" t="s">
+        <v>8</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2463</v>
+      </c>
+      <c r="F684" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C685" t="s">
+        <v>16</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F685" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C686" t="s">
+        <v>8</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2471</v>
+      </c>
+      <c r="F686" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C687" t="s">
+        <v>30</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F687" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C688" t="s">
+        <v>16</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F688" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C689" t="s">
+        <v>8</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2482</v>
+      </c>
+      <c r="F689" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C690" t="s">
+        <v>30</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F690" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C691" t="s">
+        <v>20</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C692" t="s">
+        <v>249</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F692" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C693" t="s">
+        <v>8</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C694" t="s">
+        <v>30</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F694" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C695" t="s">
+        <v>49</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C696" t="s">
+        <v>12</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2507</v>
+      </c>
+      <c r="F696" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2510</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C698" t="s">
+        <v>16</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2513</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C699" t="s">
+        <v>16</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C700" t="s">
+        <v>12</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C701" t="s">
+        <v>233</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2526</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C702" t="s">
+        <v>8</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2531</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C703" t="s">
+        <v>215</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2534</v>
+      </c>
+      <c r="F703" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C704" t="s">
+        <v>30</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C705" t="s">
+        <v>49</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2540</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C706" t="s">
+        <v>20</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E706" t="s">
+        <v>497</v>
+      </c>
+      <c r="F706" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2546</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C708" t="s">
+        <v>8</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F708" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C709" t="s">
+        <v>49</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C710" t="s">
+        <v>8</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2559</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C711" t="s">
+        <v>30</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F711" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C712" t="s">
+        <v>49</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C713" t="s">
+        <v>20</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F713" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C714" t="s">
+        <v>12</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2573</v>
+      </c>
+      <c r="F714" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C715" t="s">
+        <v>233</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F715" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C716" t="s">
+        <v>16</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F716" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C717" t="s">
+        <v>8</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F717" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C718" t="s">
+        <v>30</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F718" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C719" t="s">
+        <v>370</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F719" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C720" t="s">
+        <v>16</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F720" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C721" t="s">
+        <v>49</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F721" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C722" t="s">
+        <v>20</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C723" t="s">
+        <v>24</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F723" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C724" t="s">
+        <v>249</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F724" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C725" t="s">
+        <v>86</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F725" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C726" t="s">
+        <v>264</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2611</v>
+      </c>
+      <c r="F726" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="727" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C727" t="s">
+        <v>272</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2614</v>
+      </c>
+      <c r="F727" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="728" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C728" t="s">
+        <v>182</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F728" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="729" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C729" t="s">
+        <v>8</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F729" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="730" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C730" t="s">
+        <v>16</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F730" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="731" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C731" t="s">
+        <v>12</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F731" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="732" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C732" t="s">
+        <v>16</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F732" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C733" t="s">
+        <v>12</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F733" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="734" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C734" t="s">
+        <v>16</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F734" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="735" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C735" t="s">
+        <v>8</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F735" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F736" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C737" t="s">
+        <v>8</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F737" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C738" t="s">
+        <v>45</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F738" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C739" t="s">
+        <v>346</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F739" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C740" t="s">
+        <v>8</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F740" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C741" t="s">
+        <v>30</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F741" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C742" t="s">
+        <v>16</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C743" t="s">
+        <v>49</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C744" t="s">
+        <v>12</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C745" t="s">
+        <v>20</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F745" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C746" t="s">
+        <v>8</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C747" t="s">
+        <v>16</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F747" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C748" t="s">
+        <v>8</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F748" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C749" t="s">
+        <v>128</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F749" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C750" t="s">
+        <v>16</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F750" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C751" t="s">
+        <v>49</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C752" t="s">
+        <v>8</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F752" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C753" t="s">
+        <v>30</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F753" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C754" t="s">
+        <v>16</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F754" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C755" t="s">
+        <v>49</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F755" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C756" t="s">
+        <v>8</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F756" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C757" t="s">
+        <v>30</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2726</v>
+      </c>
+      <c r="F757" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C758" t="s">
+        <v>16</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F758" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C759" t="s">
+        <v>320</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F759" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C760" t="s">
+        <v>20</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2735</v>
+      </c>
+      <c r="F760" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C761" t="s">
+        <v>8</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F761" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C762" t="s">
+        <v>20</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F762" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C763" t="s">
+        <v>8</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F763" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C764" t="s">
+        <v>30</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F764" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2755</v>
+      </c>
+      <c r="F765" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C766" t="s">
+        <v>249</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F767" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C768" t="s">
+        <v>8</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C769" t="s">
+        <v>697</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F769" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C770" t="s">
+        <v>128</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C771" t="s">
+        <v>20</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F771" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E772" t="s">
+        <v>497</v>
+      </c>
+      <c r="F772" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C773" t="s">
+        <v>249</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2781</v>
+      </c>
+      <c r="F773" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F774" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C776" t="s">
+        <v>182</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F776" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F777" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C778" t="s">
+        <v>12</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2800</v>
+      </c>
+      <c r="F778" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C779" t="s">
+        <v>16</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2803</v>
+      </c>
+      <c r="F779" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C780" t="s">
+        <v>8</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F780" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C781" t="s">
+        <v>697</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F781" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C782" t="s">
+        <v>203</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2814</v>
+      </c>
+      <c r="F782" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C783" t="s">
+        <v>30</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F783" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C784" t="s">
+        <v>20</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F784" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C785" t="s">
+        <v>24</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E785" t="s">
+        <v>754</v>
+      </c>
+      <c r="F785" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C786" t="s">
+        <v>249</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F786" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C787" t="s">
+        <v>86</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2827</v>
+      </c>
+      <c r="F787" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C788" t="s">
+        <v>182</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F788" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C789" t="s">
+        <v>8</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F789" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C790" t="s">
+        <v>30</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2837</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C791" t="s">
+        <v>16</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2840</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C792" t="s">
+        <v>8</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2844</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C793" t="s">
+        <v>30</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C794" t="s">
+        <v>16</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C795" t="s">
+        <v>8</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C796" t="s">
+        <v>16</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2859</v>
+      </c>
+      <c r="F796" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C797" t="s">
+        <v>215</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F797" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C798" t="s">
+        <v>49</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2867</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C799" t="s">
+        <v>8</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F799" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C800" t="s">
+        <v>697</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F800" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C801" t="s">
+        <v>30</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2878</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C802" t="s">
+        <v>16</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F802" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C803" t="s">
+        <v>49</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C804" t="s">
+        <v>8</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F804" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C805" t="s">
+        <v>30</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F805" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C806" t="s">
+        <v>16</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2895</v>
+      </c>
+      <c r="F806" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C807" t="s">
+        <v>8</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2900</v>
+      </c>
+      <c r="F807" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C808" t="s">
+        <v>30</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F808" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C809" t="s">
+        <v>20</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F809" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C810" t="s">
+        <v>24</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F810" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C811" t="s">
+        <v>8</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F811" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C812" t="s">
+        <v>30</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F812" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C813" t="s">
+        <v>16</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F813" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C814" t="s">
+        <v>8</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F814" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C815" t="s">
+        <v>30</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2928</v>
+      </c>
+      <c r="F815" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C816" t="s">
+        <v>16</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F816" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C817" t="s">
+        <v>49</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2934</v>
+      </c>
+      <c r="F817" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C818" t="s">
+        <v>8</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2939</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C819" t="s">
+        <v>16</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2942</v>
+      </c>
+      <c r="F819" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C820" t="s">
+        <v>12</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F820" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C821" t="s">
+        <v>49</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2950</v>
+      </c>
+      <c r="F821" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C822" t="s">
+        <v>16</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F822" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C823" t="s">
+        <v>12</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2960</v>
+      </c>
+      <c r="F823" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C824" t="s">
+        <v>16</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F824" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C825" t="s">
+        <v>8</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2967</v>
+      </c>
+      <c r="F825" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C826" t="s">
+        <v>12</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2970</v>
+      </c>
+      <c r="F826" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C827" t="s">
+        <v>24</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2973</v>
+      </c>
+      <c r="F827" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C828" t="s">
+        <v>8</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2978</v>
+      </c>
+      <c r="F828" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C829" t="s">
+        <v>215</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2981</v>
+      </c>
+      <c r="F829" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C830" t="s">
+        <v>30</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2984</v>
+      </c>
+      <c r="F830" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C831" t="s">
+        <v>49</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E831" t="s">
+        <v>671</v>
+      </c>
+      <c r="F831" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C832" t="s">
+        <v>350</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F832" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C833" t="s">
+        <v>24</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F833" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C834" t="s">
+        <v>86</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E834" t="s">
+        <v>904</v>
+      </c>
+      <c r="F834" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C835" t="s">
+        <v>8</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2999</v>
+      </c>
+      <c r="F835" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C836" t="s">
+        <v>30</v>
+      </c>
+      <c r="D836" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E836" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F836" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C837" t="s">
+        <v>16</v>
+      </c>
+      <c r="D837" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E837" t="s">
+        <v>318</v>
+      </c>
+      <c r="F837" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="838" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B838" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C838" t="s">
+        <v>12</v>
+      </c>
+      <c r="D838" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E838" t="s">
+        <v>3009</v>
+      </c>
+      <c r="F838" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B839" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C839" t="s">
+        <v>16</v>
+      </c>
+      <c r="D839" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E839" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F839" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B840" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C840" t="s">
+        <v>8</v>
+      </c>
+      <c r="D840" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E840" t="s">
+        <v>3017</v>
+      </c>
+      <c r="F840" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B841" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C841" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D841" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E841" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F841" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B842" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C842" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D842" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E842" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F842" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B843" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C843" t="s">
+        <v>233</v>
+      </c>
+      <c r="D843" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E843" t="s">
+        <v>497</v>
+      </c>
+      <c r="F843" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B844" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C844" t="s">
+        <v>49</v>
+      </c>
+      <c r="D844" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E844" t="s">
+        <v>790</v>
+      </c>
+      <c r="F844" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B845" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C845" t="s">
+        <v>20</v>
+      </c>
+      <c r="D845" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F845" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B846" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C846" t="s">
+        <v>249</v>
+      </c>
+      <c r="D846" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E846" t="s">
+        <v>770</v>
+      </c>
+      <c r="F846" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B847" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C847" t="s">
+        <v>86</v>
+      </c>
+      <c r="D847" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F847" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B848" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C848" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D848" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E848" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F848" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B849" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C849" t="s">
+        <v>12</v>
+      </c>
+      <c r="D849" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E849" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F849" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B850" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C850" t="s">
+        <v>16</v>
+      </c>
+      <c r="D850" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E850" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F850" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B851" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C851" t="s">
+        <v>8</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3052</v>
+      </c>
+      <c r="F851" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B852" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C852" t="s">
+        <v>128</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3055</v>
+      </c>
+      <c r="F852" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B853" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C853" t="s">
+        <v>16</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F853" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="854" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B854" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C854" t="s">
+        <v>8</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3062</v>
+      </c>
+      <c r="F854" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B855" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C855" t="s">
+        <v>12</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3065</v>
+      </c>
+      <c r="F855" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B856" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C856" t="s">
+        <v>16</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F856" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B857" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C857" t="s">
+        <v>8</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3073</v>
+      </c>
+      <c r="F857" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B858" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C858" t="s">
+        <v>30</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3076</v>
+      </c>
+      <c r="F858" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="859" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B859" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C859" t="s">
+        <v>49</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3079</v>
+      </c>
+      <c r="F859" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B860" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C860" t="s">
+        <v>12</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3084</v>
+      </c>
+      <c r="F860" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B861" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C861" t="s">
+        <v>16</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2540</v>
+      </c>
+      <c r="F861" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B862" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C862" t="s">
+        <v>8</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3091</v>
+      </c>
+      <c r="F862" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B863" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C863" t="s">
+        <v>697</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3094</v>
+      </c>
+      <c r="F863" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B864" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C864" t="s">
+        <v>128</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3097</v>
+      </c>
+      <c r="F864" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B865" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F865" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B866" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C866" t="s">
+        <v>249</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F866" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B867" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C867" t="s">
+        <v>268</v>
+      </c>
+      <c r="D867" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E867" t="s">
+        <v>3106</v>
+      </c>
+      <c r="F867" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B868" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C868" t="s">
+        <v>12</v>
+      </c>
+      <c r="D868" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E868" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F868" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B869" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C869" t="s">
+        <v>30</v>
+      </c>
+      <c r="D869" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E869" t="s">
+        <v>3114</v>
+      </c>
+      <c r="F869" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B870" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C870" t="s">
+        <v>16</v>
+      </c>
+      <c r="D870" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E870" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F870" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B871" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C871" t="s">
+        <v>49</v>
+      </c>
+      <c r="D871" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E871" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F871" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B872" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C872" t="s">
+        <v>12</v>
+      </c>
+      <c r="D872" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E872" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F872" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B873" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C873" t="s">
+        <v>20</v>
+      </c>
+      <c r="D873" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E873" t="s">
+        <v>1981</v>
+      </c>
+      <c r="F873" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B874" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C874" t="s">
+        <v>8</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3132</v>
+      </c>
+      <c r="F874" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B875" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C875" t="s">
+        <v>128</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3135</v>
+      </c>
+      <c r="F875" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B876" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C876" t="s">
+        <v>20</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F876" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B877" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C877" t="s">
+        <v>24</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3141</v>
+      </c>
+      <c r="F877" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B878" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C878" t="s">
+        <v>12</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3146</v>
+      </c>
+      <c r="F878" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B879" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C879" t="s">
+        <v>20</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3149</v>
+      </c>
+      <c r="F879" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B880" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C880" t="s">
+        <v>8</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F880" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B881" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C881" t="s">
+        <v>30</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F881" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B882" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C882" t="s">
+        <v>20</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3160</v>
+      </c>
+      <c r="F882" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B883" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C883" t="s">
+        <v>30</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3165</v>
+      </c>
+      <c r="F883" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B884" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C884" t="s">
+        <v>49</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F884" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B885" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C885" t="s">
+        <v>12</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3173</v>
+      </c>
+      <c r="F885" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B886" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C886" t="s">
+        <v>30</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3176</v>
+      </c>
+      <c r="F886" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B887" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C887" t="s">
+        <v>45</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3179</v>
+      </c>
+      <c r="F887" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B888" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C888" t="s">
+        <v>49</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F888" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B889" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C889" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3186</v>
+      </c>
+      <c r="F889" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B890" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C890" t="s">
+        <v>8</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3191</v>
+      </c>
+      <c r="F890" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B891" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C891" t="s">
+        <v>30</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3194</v>
+      </c>
+      <c r="F891" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B892" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C892" t="s">
+        <v>16</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3197</v>
+      </c>
+      <c r="F892" t="s">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B893" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C893" t="s">
+        <v>49</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3200</v>
+      </c>
+      <c r="F893" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B894" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C894" t="s">
+        <v>20</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3203</v>
+      </c>
+      <c r="F894" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B895" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C895" t="s">
+        <v>24</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3206</v>
+      </c>
+      <c r="F895" t="s">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B896" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C896" t="s">
+        <v>249</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E896" t="s">
+        <v>455</v>
+      </c>
+      <c r="F896" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B897" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C897" t="s">
+        <v>8</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F897" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B898" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C898" t="s">
+        <v>49</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F898" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B899" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C899" t="s">
+        <v>8</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3221</v>
+      </c>
+      <c r="F899" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B900" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C900" t="s">
+        <v>16</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3224</v>
+      </c>
+      <c r="F900" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B901" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C901" t="s">
+        <v>8</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3229</v>
+      </c>
+      <c r="F901" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B902" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C902" t="s">
+        <v>30</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F902" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B903" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C903" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F903" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="904" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B904" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C904" t="s">
+        <v>49</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3239</v>
+      </c>
+      <c r="F904" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B905" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C905" t="s">
+        <v>20</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F905" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B906" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C906" t="s">
+        <v>697</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3247</v>
+      </c>
+      <c r="F906" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B907" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C907" t="s">
+        <v>30</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F907" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B908" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C908" t="s">
+        <v>16</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F908" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B909" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C909" t="s">
+        <v>49</v>
+      </c>
+      <c r="D909" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3256</v>
+      </c>
+      <c r="F909" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="910" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B910" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C910" t="s">
+        <v>8</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3261</v>
+      </c>
+      <c r="F910" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="911" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B911" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C911" t="s">
+        <v>203</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3264</v>
+      </c>
+      <c r="F911" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B912" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C912" t="s">
+        <v>30</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3267</v>
+      </c>
+      <c r="F912" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B913" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C913" t="s">
+        <v>370</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3270</v>
+      </c>
+      <c r="F913" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B914" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C914" t="s">
+        <v>86</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3273</v>
+      </c>
+      <c r="F914" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B915" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C915" t="s">
+        <v>8</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3278</v>
+      </c>
+      <c r="F915" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B916" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C916" t="s">
+        <v>16</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F916" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B917" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C917" t="s">
+        <v>49</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3284</v>
+      </c>
+      <c r="F917" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B918" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C918" t="s">
+        <v>8</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3288</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3289</v>
+      </c>
+      <c r="F918" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B919" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C919" t="s">
+        <v>30</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3292</v>
+      </c>
+      <c r="F919" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B920" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C920" t="s">
+        <v>16</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F920" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B921" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C921" t="s">
+        <v>16</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3300</v>
+      </c>
+      <c r="F921" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B922" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C922" t="s">
+        <v>12</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3305</v>
+      </c>
+      <c r="F922" t="s">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B923" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C923" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3308</v>
+      </c>
+      <c r="F923" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B924" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C924" t="s">
+        <v>8</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F924" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B925" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C925" t="s">
+        <v>215</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3316</v>
+      </c>
+      <c r="F925" t="s">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B926" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C926" t="s">
+        <v>30</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3319</v>
+      </c>
+      <c r="F926" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B927" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C927" t="s">
+        <v>16</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E927" t="s">
+        <v>671</v>
+      </c>
+      <c r="F927" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B928" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C928" t="s">
+        <v>8</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3326</v>
+      </c>
+      <c r="F928" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="929" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B929" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C929" t="s">
+        <v>30</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3329</v>
+      </c>
+      <c r="F929" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="930" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B930" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C930" t="s">
+        <v>272</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3332</v>
+      </c>
+      <c r="F930" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B931" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C931" t="s">
+        <v>182</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3335</v>
+      </c>
+      <c r="F931" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B932" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C932" t="s">
+        <v>8</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3340</v>
+      </c>
+      <c r="F932" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B933" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C933" t="s">
+        <v>215</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3343</v>
+      </c>
+      <c r="F933" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B934" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C934" t="s">
+        <v>203</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3346</v>
+      </c>
+      <c r="F934" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B935" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C935" t="s">
+        <v>30</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3349</v>
+      </c>
+      <c r="F935" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B936" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C936" t="s">
+        <v>617</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3352</v>
+      </c>
+      <c r="F936" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B937" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C937" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E937" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F937" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B938" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C938" t="s">
+        <v>20</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3358</v>
+      </c>
+      <c r="F938" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B939" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C939" t="s">
+        <v>24</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3361</v>
+      </c>
+      <c r="F939" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B940" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3364</v>
+      </c>
+      <c r="F940" t="s">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B941" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C941" t="s">
+        <v>182</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F941" t="s">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B942" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C942" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F942" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B943" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C943" t="s">
+        <v>756</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E943" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F943" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B944" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C944" t="s">
+        <v>8</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3376</v>
+      </c>
+      <c r="F944" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B945" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C945" t="s">
+        <v>30</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3379</v>
+      </c>
+      <c r="F945" t="s">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B946" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C946" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3382</v>
+      </c>
+      <c r="F946" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B947" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C947" t="s">
+        <v>12</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3387</v>
+      </c>
+      <c r="F947" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B948" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C948" t="s">
+        <v>49</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3390</v>
+      </c>
+      <c r="F948" t="s">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B949" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C949" t="s">
+        <v>12</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3395</v>
+      </c>
+      <c r="F949" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B950" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C950" t="s">
+        <v>30</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3398</v>
+      </c>
+      <c r="F950" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="951" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B951" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C951" t="s">
+        <v>16</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3401</v>
+      </c>
+      <c r="F951" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B952" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C952" t="s">
+        <v>49</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E952" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F952" t="s">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B953" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C953" t="s">
+        <v>8</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3408</v>
+      </c>
+      <c r="F953" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B954" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C954" t="s">
+        <v>20</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3411</v>
+      </c>
+      <c r="F954" t="s">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B955" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C955" t="s">
+        <v>8</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F955" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B956" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C956" t="s">
+        <v>30</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3419</v>
+      </c>
+      <c r="F956" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B957" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C957" t="s">
+        <v>49</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E957" t="s">
+        <v>671</v>
+      </c>
+      <c r="F957" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B958" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C958" t="s">
+        <v>20</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E958" t="s">
+        <v>770</v>
+      </c>
+      <c r="F958" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B959" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C959" t="s">
+        <v>732</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3425</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3426</v>
+      </c>
+      <c r="F959" t="s">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B960" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C960" t="s">
+        <v>249</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3429</v>
+      </c>
+      <c r="F960" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B961" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C961" t="s">
+        <v>8</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F961" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B962" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C962" t="s">
+        <v>30</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3437</v>
+      </c>
+      <c r="F962" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B963" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C963" t="s">
+        <v>45</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F963" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B964" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C964" t="s">
+        <v>8</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F964" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B965" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C965" t="s">
+        <v>30</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3448</v>
+      </c>
+      <c r="F965" t="s">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B966" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3451</v>
+      </c>
+      <c r="F966" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B967" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C967" t="s">
+        <v>233</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3454</v>
+      </c>
+      <c r="F967" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B968" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C968" t="s">
+        <v>370</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F968" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B969" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C969" t="s">
+        <v>16</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3460</v>
+      </c>
+      <c r="F969" t="s">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B970" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C970" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3463</v>
+      </c>
+      <c r="F970" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B971" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C971" t="s">
+        <v>49</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3466</v>
+      </c>
+      <c r="F971" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B972" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C972" t="s">
+        <v>8</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F972" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B973" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C973" t="s">
+        <v>30</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3474</v>
+      </c>
+      <c r="F973" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B974" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C974" t="s">
+        <v>16</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F974" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B975" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C975" t="s">
+        <v>8</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3482</v>
+      </c>
+      <c r="F975" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B976" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C976" t="s">
+        <v>215</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3485</v>
+      </c>
+      <c r="F976" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B977" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C977" t="s">
+        <v>16</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F977" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B978" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C978" t="s">
+        <v>12</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3493</v>
+      </c>
+      <c r="F978" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B979" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C979" t="s">
+        <v>16</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3496</v>
+      </c>
+      <c r="F979" t="s">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B980" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C980" t="s">
+        <v>20</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3498</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F980" t="s">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B981" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3502</v>
+      </c>
+      <c r="F981" t="s">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B982" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C982" t="s">
+        <v>8</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F982" t="s">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B983" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C983" t="s">
+        <v>215</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3510</v>
+      </c>
+      <c r="F983" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B984" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C984" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3513</v>
+      </c>
+      <c r="F984" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B985" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C985" t="s">
+        <v>49</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F985" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B986" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C986" t="s">
+        <v>249</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3519</v>
+      </c>
+      <c r="F986" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B987" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C987" t="s">
+        <v>257</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3522</v>
+      </c>
+      <c r="F987" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B988" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C988" t="s">
+        <v>30</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3527</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B989" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C989" t="s">
+        <v>16</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F989" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B990" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C990" t="s">
+        <v>8</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F990" t="s">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B991" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C991" t="s">
+        <v>49</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F991" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B992" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C992" t="s">
+        <v>8</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F992" t="s">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B993" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C993" t="s">
+        <v>49</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3546</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B994" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C994" t="s">
+        <v>20</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3548</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C995" t="s">
+        <v>12</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C996" t="s">
+        <v>30</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3557</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B997" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C997" t="s">
+        <v>16</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3560</v>
+      </c>
+      <c r="F997" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B998" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C998" t="s">
+        <v>49</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F998" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B999" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C999" t="s">
+        <v>8</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3568</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3571</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3574</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3578</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3579</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3581</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3582</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3590</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3595</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3598</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3601</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3606</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3612</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3620</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3628</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3636</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3647</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3650</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3654</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3655</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3658</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3665</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3668</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3671</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>328</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3674</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3679</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3682</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3685</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3688</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3695</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3696</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3699</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3701</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3702</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3707</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3727</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3730</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3733</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3736</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3754</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>574</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3768</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3769</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>756</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>760</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3786</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3790</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3798</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3801</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>780</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3804</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3807</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3808</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3814</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3819</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3822</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3825</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3829</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3830</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3835</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>830</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3838</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3843</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>3848</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3851</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>3848</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3854</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>697</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3858</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3859</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3862</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3865</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3868</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3872</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3873</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3877</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3878</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3880</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3881</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3883</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3884</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>3886</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3888</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3889</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>3886</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3891</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3892</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3897</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3900</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3903</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3907</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3908</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3910</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3911</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3913</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3914</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3916</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3919</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>350</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3922</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3925</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3926</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3928</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3929</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3933</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>3936</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>3939</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>3944</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3946</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>3947</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>370</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3950</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3952</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3953</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3955</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3959</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>3960</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3963</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>3971</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3973</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>3978</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3981</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>3982</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>3983</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3986</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3989</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>3990</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>3992</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>3993</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>3998</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>4001</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>4002</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>4013</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>4014</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>4023</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>4024</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>4026</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>4027</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>4029</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>4030</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>4037</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>4038</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>4040</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>4041</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>4046</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>4054</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>4057</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>4062</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>4065</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>4068</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>4072</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>4073</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>4075</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>4078</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>4079</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>4081</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>4082</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>4083</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>4084</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>4081</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>4082</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>4086</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>4099</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>4102</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>4107</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>4108</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>4110</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>4116</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>4123</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>4124</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>4126</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>4127</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>4131</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>4132</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>4134</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>4135</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>4137</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>4140</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>4141</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>4144</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>4157</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>328</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>4159</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>739</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>4163</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>916</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>4170</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>4171</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>4173</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>4176</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>4177</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>4181</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>4182</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>4184</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>4185</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>4187</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>4188</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>4192</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>4193</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>4195</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>4196</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>4200</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>4203</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>4204</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>4206</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>4209</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>4210</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>4213</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>4215</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>4213</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>4218</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
+        <v>4220</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>4223</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>4224</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>4220</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>4225</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>4226</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>4230</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>4231</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>4233</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>4234</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>4236</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>4241</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>4242</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>4244</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>4250</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>4253</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>4254</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>264</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>4256</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>4259</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>4261</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>930</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>4259</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>4263</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>4259</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>4266</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>4267</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>4259</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>4270</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>4274</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>4276</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>697</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>4279</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>4282</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>4283</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>4285</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>4286</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>4288</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>4289</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>4291</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>4292</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>4294</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>4295</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>4297</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>4298</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>264</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>4300</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>4301</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>565</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>4305</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>4307</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>4308</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>4310</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>4313</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>4314</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>4315</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>4317</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>4318</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>4321</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>4324</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>4325</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>4329</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>4330</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>4332</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>4333</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>4335</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>4336</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>4338</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>4339</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>4341</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>4342</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>4344</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>4345</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>4347</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>4336</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>578</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>4349</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>4351</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>4354</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>4360</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>4363</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>4364</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>739</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>4372</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>4376</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>264</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>4378</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>4379</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>4383</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>4386</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>182</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>4389</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>4393</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>4394</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>4396</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>4397</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>4399</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>4400</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>4402</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>4403</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>4405</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>732</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>4408</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>4410</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>4411</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>4413</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>4414</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>4416</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>4413</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>4414</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>4419</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>4423</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>4424</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>4426</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>4427</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>45</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>4429</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>4430</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>4432</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>3460</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>4421</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>4435</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>4437</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>4439</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>4440</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>4441</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>4437</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>4443</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>4437</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>4446</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>4450</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>4451</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>4453</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>4454</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>754</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>4458</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>4459</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
+        <v>4461</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>4461</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>4466</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>4467</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>4469</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>4471</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>4472</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>4469</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>4474</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>4475</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>4479</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>4480</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>4482</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>4483</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>4486</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>4490</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>4491</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>4493</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>4494</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>697</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>4496</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>4497</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>4499</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>4500</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>578</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>4503</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>4506</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>4509</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>4512</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>4515</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>4518</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>4521</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>268</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>4524</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>4527</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>4529</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>4530</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>4531</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>4532</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>4536</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>4539</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>4541</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>4542</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>4544</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>4545</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>4547</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>4548</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>4550</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>4551</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>4552</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>249</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>4553</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>4554</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>4555</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>4557</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1285" t="s">
+        <v>4559</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>4561</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>4562</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1286" t="s">
+        <v>4559</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>4564</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>4565</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1287" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>4569</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>4570</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1288" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>4572</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>4573</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1289" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>4575</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>4576</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>4579</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>4582</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>4583</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>4584</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1292" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>4585</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>4586</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1293" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>4588</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>4589</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1294" t="s">
+        <v>4591</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>4593</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>4594</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1295" t="s">
+        <v>4591</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>4596</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>4597</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1296" t="s">
+        <v>4591</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>4599</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>4600</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1297" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>4603</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>4604</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>4605</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>4606</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1298" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>4603</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>4607</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>4608</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>4609</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1299" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>4603</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>4610</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>4611</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1300" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>4615</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>4616</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1301" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>4618</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>4619</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1302" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>4623</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1303" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>4624</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>4625</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1304" t="s">
+        <v>4627</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>4628</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>4629</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>4630</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>4631</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1305" t="s">
+        <v>4627</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>4628</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>4632</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>251</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1306" t="s">
+        <v>4634</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>4636</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>4637</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1307" t="s">
+        <v>4634</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>4639</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>4640</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1308" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>4644</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>4645</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1309" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>4647</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>4648</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1310" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>4650</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>4651</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1311" t="s">
+        <v>4653</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4654</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>4655</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>4656</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1312" t="s">
+        <v>4653</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4654</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>4659</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1313" t="s">
+        <v>4661</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>4663</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>4664</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1314" t="s">
+        <v>4661</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>45</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>4666</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>4667</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1315" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>4671</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>4672</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1316" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>657</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>4674</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>4675</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1317" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>4677</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>4678</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1318" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>4680</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>4681</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1319" t="s">
+        <v>4683</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4684</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>4685</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>4686</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>4687</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1320" t="s">
+        <v>4683</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4684</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>4688</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>4689</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>4690</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>4691</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>4693</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>4694</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>4695</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>4691</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>4696</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>4697</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>4691</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>4699</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>4700</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>4701</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1324" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>4704</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>4705</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1325" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>4707</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>4708</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>4709</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1326" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>4710</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>4711</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1327" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>4713</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>4714</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1328" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>4716</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>4717</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1329" t="s">
+        <v>4719</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4720</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>4722</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>4723</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>4724</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1330" t="s">
+        <v>4725</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4726</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>4727</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>4728</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1331" t="s">
+        <v>4730</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4731</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>4732</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>4733</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1332" t="s">
+        <v>4735</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4736</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>4738</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>4739</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1333" t="s">
+        <v>4741</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4742</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>4743</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>4744</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1334" t="s">
+        <v>4746</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4747</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>4748</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>4749</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>4751</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4752</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>4753</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>4754</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>4756</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>4758</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>4759</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>4760</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1337" t="s">
+        <v>4761</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4762</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>4763</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>4764</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>4765</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1338" t="s">
+        <v>4766</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4767</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>4768</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>4769</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>4770</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">