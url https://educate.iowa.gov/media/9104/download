--- v0 (2025-10-06)
+++ v1 (2026-05-06)
@@ -1,372 +1,372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00416C8E">
+    <w:p w14:paraId="0A4400A2" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00416C8E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00936E87">
         <w:t>District Career and Academic Plan</w:t>
       </w:r>
       <w:r w:rsidR="00743869">
         <w:t xml:space="preserve"> Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="009316D3" w:rsidP="00C44132">
+    <w:p w14:paraId="6DD90770" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="009316D3" w:rsidP="00C44132">
       <w:r>
         <w:t xml:space="preserve">School </w:t>
       </w:r>
       <w:r w:rsidR="00E66331">
         <w:t>District and School:</w:t>
       </w:r>
       <w:r w:rsidR="00C44132">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E66331">
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C44132">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00E66331">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00C44132">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00E66331">
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44132" w:rsidRDefault="00C44132" w:rsidP="00C44132"/>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C44132">
+    <w:p w14:paraId="39FF438E" w14:textId="77777777" w:rsidR="00C44132" w:rsidRDefault="00C44132" w:rsidP="00C44132"/>
+    <w:p w14:paraId="10CF7FC5" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C44132">
       <w:r>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidR="0074592B">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>Approved Career Information System (CIS):</w:t>
       </w:r>
       <w:r w:rsidR="00C44132">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C44132">
         <w:t>______</w:t>
       </w:r>
       <w:r>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44132" w:rsidRDefault="00C44132" w:rsidP="00C44132"/>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C44132">
+    <w:p w14:paraId="03657299" w14:textId="77777777" w:rsidR="00C44132" w:rsidRDefault="00C44132" w:rsidP="00C44132"/>
+    <w:p w14:paraId="65EA1CBD" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C44132">
       <w:r>
         <w:t>Date District Career and Academic Plan</w:t>
       </w:r>
       <w:r w:rsidR="00326C38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>was last revised: _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00C44132" w:rsidP="00416C8E">
+    <w:p w14:paraId="615D7199" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00C44132" w:rsidP="00416C8E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Section Outline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="58DBECD9" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:pPr>
         <w:sectPr w:rsidR="00416C8E" w:rsidSect="00C44132">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="081A1AC0" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:r>
         <w:t xml:space="preserve">Initial Section: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.hxf8obgaq4ak">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Annual School Board Review</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="6C80EA06" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:r>
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.4n1mc4j9h1f">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>District Team Members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="289EE3D0" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:r>
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.a98lc641aw0v">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>District Statement Summary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="7296714F" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:r>
         <w:t xml:space="preserve">Section 3: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.fnzxsbqevlnn">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Course Planning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00063AA6" w:rsidRDefault="00416C8E" w:rsidP="00063AA6">
+    <w:p w14:paraId="1085E03C" w14:textId="77777777" w:rsidR="00063AA6" w:rsidRDefault="00416C8E" w:rsidP="00063AA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 4: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.hxv7wya1xzt8">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Work-Based Learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00B62382" w:rsidP="00416C8E">
+    <w:p w14:paraId="7AF80D13" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00B62382" w:rsidP="00416C8E">
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00416C8E">
         <w:t>Section 5: Essential Components of ICAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00063AA6" w:rsidP="004531C0">
+    <w:p w14:paraId="191A8359" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00000000" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="bookmark=id.ar8rt3eczcc3">
         <w:r w:rsidR="00416C8E" w:rsidRPr="00416C8E">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Essential Component #1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00063AA6" w:rsidP="004531C0">
+    <w:p w14:paraId="292DA11C" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00000000" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="bookmark=id.g4vyuommcffy">
         <w:r w:rsidR="00416C8E" w:rsidRPr="00416C8E">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Essential Component #2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00063AA6" w:rsidP="004531C0">
+    <w:p w14:paraId="568A765A" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00000000" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="bookmark=id.6e9mj6w3vnl">
         <w:r w:rsidR="00416C8E" w:rsidRPr="00416C8E">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Essential Component #3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00063AA6" w:rsidP="004531C0">
+    <w:p w14:paraId="18EB49F7" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00000000" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="bookmark=id.a8c1ewg7s9z0">
         <w:r w:rsidR="00416C8E" w:rsidRPr="00416C8E">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Essential Component #4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="00063AA6" w:rsidP="004531C0">
+    <w:p w14:paraId="15815875" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="00000000" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="bookmark=id.5vbw5yfj5l6j">
         <w:r w:rsidR="00416C8E" w:rsidRPr="00416C8E">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Essential Component #5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
+    <w:p w14:paraId="1E2B3E2C" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00416C8E">
       <w:r>
         <w:t xml:space="preserve">Section 6: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=id.1e3qfztfhin1">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FAFSA Advisement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00502373">
+    <w:p w14:paraId="7BFCE444" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00502373">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 7: </w:t>
       </w:r>
       <w:hyperlink w:anchor="bookmark=kix.exvruwjrtzcm">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>District Integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="00293E0A">
+    <w:p w14:paraId="2FCDED14" w14:textId="77777777" w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="00293E0A">
       <w:r>
         <w:t xml:space="preserve">Section 8: Middle School </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E27FCA" w:rsidRDefault="00E27FCA" w:rsidP="00502373">
+    <w:p w14:paraId="0A0CF328" w14:textId="77777777" w:rsidR="00E27FCA" w:rsidRDefault="00E27FCA" w:rsidP="00502373">
       <w:pPr>
         <w:sectPr w:rsidR="00E27FCA" w:rsidSect="00416C8E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00502373"/>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00326C38" w:rsidP="00502373">
+    <w:p w14:paraId="2DD905AC" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00502373"/>
+    <w:p w14:paraId="79BB5D8A" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00326C38" w:rsidP="00502373">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DCAP </w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>is a roadmap for district implementation of career development and students</w:t>
       </w:r>
       <w:r w:rsidR="00243C78" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="00502373">
         <w:rPr>
@@ -455,647 +455,647 @@
       <w:r w:rsidR="0074592B" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluation should be considered in the yearly updates</w:t>
       </w:r>
       <w:r w:rsidR="00243C78" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the foundations of the ICAP process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00502373">
+    <w:p w14:paraId="240070F8" w14:textId="77777777" w:rsidR="00416C8E" w:rsidRDefault="00416C8E" w:rsidP="00502373">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A3613" w:rsidRPr="00416C8E" w:rsidRDefault="00E66331" w:rsidP="00502373">
+    <w:p w14:paraId="3FFA9B0F" w14:textId="77777777" w:rsidR="006A3613" w:rsidRPr="00416C8E" w:rsidRDefault="00E66331" w:rsidP="00502373">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Points to consider when completing the summaries for each section connected to foundations of ICAP: Inclusive, Scaffolded, Reflective and Integrated.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="0C1B5470" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Identify how internal and external team members collaborate to holistically implement self-understanding at each grade level.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="0F82F2D4" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What data is utilized for each section? As part of the revision process, data should be a focus for yearly consideration and improvement. At minimum, data should be referenced and used for both the board review section and the district summary portion. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="2DAA73F3" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Who are the team members assigned in grades 8-12 and what are their assigned roles in the implementation of the </w:t>
       </w:r>
       <w:r w:rsidR="001B2B3E">
         <w:t>DCAP</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="7F2F0F4F" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>How will completion of each essential component contribute to the successful completion of high school, including student</w:t>
       </w:r>
       <w:r w:rsidR="00243C78">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>identified and ICAP activity</w:t>
       </w:r>
       <w:r w:rsidR="00685F5A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>supported postsecondary education and career options and goals?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="4B6B4854" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>How is reflection incorporated in each of the 5 Essential Components?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="6DC29774" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>What are your student outcomes? How does the team know that all students are included and connected to their ICAP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="5D392E48" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Add hyperlinks to relevant documents when applicable (meeting minutes, communication materials, lesson plans, syllabus, district websites, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRPr="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
+    <w:p w14:paraId="75B164C8" w14:textId="77777777" w:rsidR="00936E87" w:rsidRPr="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.xj2lpt723yca" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00936E87">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Initial Section: Annual Review of Board of Directors (School </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00936E87">
         <w:t>Board)_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00936E87">
         <w:t>_______[DATE]_________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87"/>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00936E87">
+    <w:p w14:paraId="31744AB0" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87"/>
+    <w:p w14:paraId="5562097E" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00936E87">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Topics to discuss with the board</w:t>
       </w:r>
       <w:r w:rsidR="00090904" w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (a</w:t>
       </w:r>
       <w:r w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> link to board minutes/presentation can be included to support this section.</w:t>
       </w:r>
       <w:r w:rsidR="00090904" w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87"/>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00936E87">
+    <w:p w14:paraId="2D131286" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87"/>
+    <w:p w14:paraId="4FBA59CC" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00936E87" w:rsidRDefault="00E66331" w:rsidP="00936E87">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Due to changes in district reporting requirements, evidence must include board minutes indicating the DCAP was shared.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="3B13CD03" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Review of prior [</w:t>
       </w:r>
       <w:r w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>YEAR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00685F5A">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mplementation and </w:t>
       </w:r>
       <w:r w:rsidR="00685F5A">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>oals set, attained, revised</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="01ACC722" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Data to support goal attainment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="5C600B10" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Prior year RPP evaluation/rubric score and movement to update and improve based upon feedback</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="6B9548FE" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>DCAP team reflection/insight</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="591E237F" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consider the </w:t>
       </w:r>
       <w:r w:rsidR="00031D63">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">oundations of the ICAP process: Inclusive, </w:t>
       </w:r>
       <w:r w:rsidR="00E52A5D">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">caffolded, </w:t>
       </w:r>
       <w:r w:rsidR="00E52A5D">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mbedded and </w:t>
       </w:r>
       <w:r w:rsidR="00E52A5D">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>eflective</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="74449647" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Present current/upcoming [</w:t>
       </w:r>
       <w:r w:rsidRPr="00936E87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>YEAR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00031D63">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="06460527" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Data reviewed to implement change</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="47405740" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Focus for DCAP team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="0A6000EE" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connection to district integration (Portrait of a Graduate, Comprehensive School Counseling Plan, Future Ready Initiatives, etc</w:t>
       </w:r>
       <w:r w:rsidR="00090904">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="2010534D" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Present how stakeholder participation benefits students, community, parents and recruit </w:t>
       </w:r>
       <w:r w:rsidR="00090904">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">istrict </w:t>
       </w:r>
       <w:r w:rsidR="00090904">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eam members </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="2D58643A" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Student ICAP utilization including CIS and ICAP outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87">
+    <w:p w14:paraId="3309C1D7" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00DF4F20">
+    <w:p w14:paraId="185E147F" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00DF4F20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 1: District Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
+    <w:p w14:paraId="6C45193C" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The district team plays a crucial role in implementing ICAP, bringing together required members including school administrator(s), counselor(s), teachers (including career and technical education </w:t>
       </w:r>
       <w:r w:rsidR="003D3029">
         <w:t xml:space="preserve">(CTE) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">instructors), and the person responsible for work-based learning. It also includes representatives from various backgrounds such as those working with special populations, postsecondary institutions, workforce/industry stakeholders, parents and students. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
+    <w:p w14:paraId="31E60F7B" w14:textId="77777777" w:rsidR="00936E87" w:rsidRDefault="00936E87" w:rsidP="00936E87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00936E87" w:rsidP="00936E87">
+    <w:p w14:paraId="61EC9EC0" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00936E87" w:rsidP="00936E87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In addition to drafting the DCAP, the team strategically aligns ICAP with district educational goals and ensures compliance with established standards. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00936E87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evaluation rubric</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> assesses their active engagement and collaboration in achieving ICAP objectives, emphasizing their role in promoting meaningful educational outcomes and comprehensive student support initiatives. Team members collaborate to establish, implement, review, and coordinate ICAP activities, regularly consulting with employers, state and local workforce agencies, higher education institutions and postsecondary training programs to ensure alignment with regional and state workforce needs. It is essential that the team's work goes beyond membership lists; their contributions should be clearly evident in the connection to district goals, initiatives and the effective implementation of ICAP for all students.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E77666">
+    <w:p w14:paraId="4D930703" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E77666">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="bookmark=id.4n1mc4j9h1f" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="2" w:name="_heading=h.lf4opeyrznv5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00877094" w:rsidRDefault="00E66331">
+    <w:p w14:paraId="1C80E113" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00877094" w:rsidRDefault="00E66331">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877094">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please note, a district with more than one attendance site for grades 8</w:t>
       </w:r>
       <w:r w:rsidR="00700541" w:rsidRPr="00877094">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00877094">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12 should create one, district-wide team with designees as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00385066" w:rsidRDefault="00E66331" w:rsidP="00385066">
+    <w:p w14:paraId="1747475C" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00385066" w:rsidRDefault="00E66331" w:rsidP="00385066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00385066">
         <w:t>District Team Members</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331">
+    <w:p w14:paraId="24894367" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331">
       <w:r>
         <w:t xml:space="preserve">List the current DCAP team members. Required team members are </w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1" w:rsidRPr="00385066">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>bolded</w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">marked with an </w:t>
       </w:r>
       <w:r w:rsidR="00700541">
         <w:t>asterisk</w:t>
       </w:r>
       <w:r w:rsidR="00385066">
         <w:t xml:space="preserve"> (*)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afd"/>
         <w:tblW w:w="14390" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4765"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3055"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="4D9CBE8C" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="40EB9BFD" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="29CBFD06" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00293E0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00293E0A">
@@ -1113,1480 +1113,1480 @@
             <w:r w:rsidR="003D3029">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>takeholders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="11B686EE" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>School/</w:t>
             </w:r>
             <w:r w:rsidR="003D3029">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>rganization/</w:t>
             </w:r>
             <w:r w:rsidR="003D3029">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ompany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
+          <w:p w14:paraId="22631155" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Role on DCAP Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="12B83DCF" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="1146E471" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Secondary principal/administrator(s)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="67B685E2" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="603B3034" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="59B51374" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="2C203BE2" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="4127DA8F" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Secondary career counselor(s)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="30F867CF" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="44B32B18" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="288908B8" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="33C130C4" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="6BA61A0D" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Secondary CTE teachers*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="5E425377" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="3188E80E" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="6C3B232C" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="748C3FCB" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="1578AAB2" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Secondary teachers*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="513919D2" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="16A07F1C" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="26390547" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="6209B93F" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="43784821" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Work-based </w:t>
             </w:r>
             <w:r w:rsidR="00071C3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">earning </w:t>
             </w:r>
             <w:r w:rsidR="00071C3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>oordinator*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="7873FDB7" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="14D94C9F" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="6F5D1C0B" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="08BA88FD" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="2A148B6B" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Secondary instructional support staff/ paraprofessional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="71354011" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="22E7AEDC" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="2D2BE9F1" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="4A075098" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="7725FB7E" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Postsecondary CTE faculty/</w:t>
             </w:r>
             <w:r w:rsidR="00071C3C">
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:t>oncurrent enrollment partners, administration, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="072E09B6" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="0C374531" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="3F661383" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="20ED3403" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00293E0A" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="15ABC66A" w14:textId="77777777" w:rsidR="00293E0A" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293E0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Middle school representation</w:t>
             </w:r>
             <w:r w:rsidR="00293E0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00293E0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (school counselor, administrator, etc.)</w:t>
             </w:r>
             <w:r w:rsidR="00293E0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00385066" w:rsidRPr="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
+          <w:p w14:paraId="79E79943" w14:textId="77777777" w:rsidR="00385066" w:rsidRPr="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>*Strongly recommended due to HF 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="44EF877D" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="342DB2D5" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="583268D9" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="4D5197A9" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="46F10F23" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Members of local workforce development boards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="28DE8676" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="7BD9210C" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="53D5D4CD" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="6DD79175" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="4E340A68" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Member of regional economic development organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="3D8013B8" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="75814ECF" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="7CB95AA6" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="0BA9AAAD" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="01F418CA" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Local business and industry representatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="0C67A46D" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="7F1B8F10" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="5F4C42C0" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="6CDFA077" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="07056A0B" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Parents</w:t>
             </w:r>
             <w:r w:rsidR="00293E0A">
               <w:t>/guardians</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="75C1EE80" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="2BE7A1C8" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="7036441B" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="3EF4A2DA" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
+          <w:p w14:paraId="5A1BDB5B" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00293E0A" w:rsidP="005853A7">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Representatives of special populations: (ex: underserved, special education, migrant status, disability, economically disadvantaged, nontraditional, single parent, pregnant women, out-of-work-individuals, English-language learners (ESOL), homeless, foster care, active duty military, corrections).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="79BB2213" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="1B1721F3" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="617E223F" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="6D408489" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="4A18687A" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Representatives of regional or local agencies serving out-of-school youth, homeless children and youth and at-risk youth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="256CDDA6" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="5C7FEE2A" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="32E09853" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385066" w:rsidTr="00A62E82">
+      <w:tr w:rsidR="00385066" w14:paraId="57C3B7F9" w14:textId="77777777" w:rsidTr="00A62E82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
+          <w:p w14:paraId="5F297A8C" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7">
             <w:r>
               <w:t>Other stakeholders desired</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="554F3396" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="5A7ADC74" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="101" w:type="dxa"/>
               <w:left w:w="101" w:type="dxa"/>
               <w:bottom w:w="101" w:type="dxa"/>
               <w:right w:w="101" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
+          <w:p w14:paraId="36683B9D" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="005853A7"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00385066" w:rsidRDefault="00385066"/>
-    <w:p w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="00385066">
+    <w:p w14:paraId="0A759F4E" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066"/>
+    <w:p w14:paraId="5D6D30A0" w14:textId="77777777" w:rsidR="00385066" w:rsidRDefault="00385066" w:rsidP="00385066">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385066" w:rsidRPr="00E227DA" w:rsidRDefault="00385066" w:rsidP="00385066">
+    <w:p w14:paraId="40EF5A4B" w14:textId="77777777" w:rsidR="00385066" w:rsidRPr="00E227DA" w:rsidRDefault="00385066" w:rsidP="00385066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="00E227DA">
         <w:lastRenderedPageBreak/>
         <w:t>Section 2: District Plan Statement Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00385066">
+    <w:p w14:paraId="3967C5DD" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00385066">
       <w:bookmarkStart w:id="3" w:name="bookmark=id.a98lc641aw0v" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="4" w:name="_heading=h.tfy97gmbphla" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Consider and include in your summary:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="5D1E8839" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identified district goals connected to data, prior evaluation or other methods of implementation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="775CE3D8" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Foundations of ICAP: Inclusive, </w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">caffolded, </w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eflective and </w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>ntegrated</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="419DE050" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Data points and data sources that were used in the formation of the district goals for student ICAP completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="60B326DD" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Points of collaboration with internal and external stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="53E6E944" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Methods of communication and connection with students, their families and their community</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="5C8FAEA4" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connection to prior year rubric score</w:t>
       </w:r>
       <w:r w:rsidR="00AD4EF1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and steps taken to evaluate prior DCAP and improve with DCAP team reflection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293E0A" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="0F2BBAB9" w14:textId="77777777" w:rsidR="00293E0A" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Foundations of the DCAP </w:t>
       </w:r>
       <w:r w:rsidR="00371869">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t>rocess: Inclusive, Scaffolded, Reflective and Embedded</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="00293E0A">
+    <w:p w14:paraId="1BA70953" w14:textId="77777777" w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="00293E0A">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00293E0A" w:rsidRDefault="00E66331" w:rsidP="00293E0A">
+    <w:p w14:paraId="721D7EE1" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00293E0A" w:rsidRDefault="00E66331" w:rsidP="00293E0A">
       <w:r w:rsidRPr="00293E0A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Statement Summary can be included below or attached/linked from another document source. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0"/>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0">
+    <w:p w14:paraId="709973BF" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0"/>
+    <w:p w14:paraId="49FA69E3" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E227DA" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
+    <w:p w14:paraId="26BCFAEA" w14:textId="77777777" w:rsidR="00E227DA" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="006A5AF0">
         <w:lastRenderedPageBreak/>
         <w:t>Section 3: Four-Year Plan Including Yearly Review and Revision Grades 8-12:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E227DA" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
+    <w:p w14:paraId="3AF2A77E" w14:textId="77777777" w:rsidR="00E227DA" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
       <w:r w:rsidRPr="006A5AF0">
         <w:t>Prepare the student for successful completion of the core curriculum developed by the Iowa State Board of Education by the time the student graduates high school.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="0A10675E" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="00416C8E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="325A256A" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Four-year plan is created in </w:t>
       </w:r>
       <w:r w:rsidR="00D7399E">
         <w:t>grade 8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="475A2A0D" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parent/guardian signs acknowledgment of review. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="690C06B1" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Plan is reviewed each year by student/family.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="0D69A991" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Student and family are advised on progress towards graduation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="299ADD6B" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connection to the ICAP essential components/student reflection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRPr="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="352D1F20" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRPr="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5AF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrent enrollment opportunities are included and shared with students/parents/guardians. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="1F0FCC85" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Course selection and concurrent enrollment is tied to student’s postsecondary goals/planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="3C25BF24" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Industry-recognized credentials (IRCs), career academy, apprenticeship, pre-apprenticeship, internships are identified and incorporated into planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7">
+    <w:p w14:paraId="0F22A418" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="bookmark=id.fnzxsbqevlnn" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="6" w:name="_heading=h.4b57pthtrqj6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E77666">
+    <w:p w14:paraId="3EFDE24B" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E77666">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRPr="006A5AF0" w:rsidRDefault="00AD7B7D" w:rsidP="006A5AF0">
+    <w:p w14:paraId="2CDF2C37" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="006A5AF0" w:rsidRDefault="00AD7B7D" w:rsidP="006A5AF0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006A5AF0">
         <w:t>Grade 8</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="006A5AF0">
         <w:t xml:space="preserve">: Creation of </w:t>
       </w:r>
       <w:r w:rsidR="00C045A1" w:rsidRPr="006A5AF0">
         <w:t>four</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="006A5AF0">
         <w:t xml:space="preserve">-year plan of coursework that meets graduation requirements </w:t>
       </w:r>
       <w:r w:rsidR="00C045A1" w:rsidRPr="006A5AF0">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00E66331" w:rsidRPr="006A5AF0">
         <w:t xml:space="preserve"> supports student’s current postsecondary plan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14295" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3050"/>
         <w:gridCol w:w="3850"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="2715"/>
         <w:gridCol w:w="2715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5AF0" w:rsidTr="005853A7">
+      <w:tr w:rsidR="006A5AF0" w14:paraId="24A063F8" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="00F87EC1" w:rsidP="005853A7">
+          <w:p w14:paraId="08B01313" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="00F87EC1" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="65D87241" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -2647,1074 +2647,1074 @@
             <w:r w:rsidR="00F87EC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ear </w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>lan portion of ICAP:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="3BA403DA" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student outcomes are included</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="1E348CAD" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Connection to essential components</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="61059174" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Parent/guardian involvement/communication</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRPr="00A228E1" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="2DA9E95B" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRPr="00A228E1" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Concurrent enrollment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A228E1" w:rsidRDefault="00A228E1" w:rsidP="004531C0">
+          <w:p w14:paraId="6A6A1635" w14:textId="77777777" w:rsidR="00A228E1" w:rsidRDefault="00A228E1" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Foundations of the DCAP process- considerations for identification of misalignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="02E2DA68" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
+          <w:p w14:paraId="53E17184" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where each year is this completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="0ACCB577" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="6A5A5EE9" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+          <w:p w14:paraId="27F7F1D4" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="6E051C0B" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
+          <w:p w14:paraId="5511BD84" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="006A5AF0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5AF0" w:rsidTr="005853A7">
+      <w:tr w:rsidR="006A5AF0" w14:paraId="26F27A1E" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="3827F3F7" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Four-</w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:t>y</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ear </w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>lan is completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="6FC72085" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="45378DB2" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="7F43B768" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="63E01780" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5AF0" w:rsidTr="005853A7">
+      <w:tr w:rsidR="006A5AF0" w14:paraId="030C9AB3" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="3F43AAF6" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Advisement of coursework supporting graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="220285F2" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="55D961F0" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="0F8F29E7" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="0247441C" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5AF0" w:rsidTr="005853A7">
+      <w:tr w:rsidR="006A5AF0" w14:paraId="76EDA2C2" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="1597852C" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Advisement of coursework to support postsecondary goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="70DC9FAD" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="5AE698FD" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="5B881453" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="0E809C02" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5AF0" w:rsidTr="005853A7">
+      <w:tr w:rsidR="006A5AF0" w14:paraId="37C085DD" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="1589E8DC" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Parent or </w:t>
             </w:r>
             <w:r w:rsidR="00F87EC1">
               <w:t>g</w:t>
             </w:r>
             <w:r>
               <w:t>uardian signs acknowledgement of plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="66B7077A" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="16A6BF12" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="15FCD0A9" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
+          <w:p w14:paraId="1EDDA2F0" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00385066">
+    <w:p w14:paraId="6FDC3D5C" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00385066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006A3613">
         <w:lastRenderedPageBreak/>
         <w:t>Grades 9-12: Student reviews plan each year for graduation progress and alignment to postsecondary goal(s); parent</w:t>
       </w:r>
       <w:r w:rsidR="0087247D" w:rsidRPr="006A3613">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3613">
         <w:t>/guardian</w:t>
       </w:r>
       <w:r w:rsidR="0087247D" w:rsidRPr="006A3613">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3613">
         <w:t xml:space="preserve"> are included and advised in the yearly review.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="6F2AD699" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Plan is reviewed each year by student and family.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="5977A63D" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Student and family are advised on progress towards graduation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="5E315956" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connection to the ICAP essential components/student reflection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="263D16A7" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5AF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Concurrent enrollment opportunities are addressed and shared with students/parents/</w:t>
       </w:r>
       <w:r w:rsidR="00293E0A" w:rsidRPr="006A5AF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>guardians. *</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="109AD96A" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Course selection and concurrent enrollment is tied to a student's postsecondary goals/planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
+    <w:p w14:paraId="1F937BB2" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IRCs, career academy, apprenticeship, pre-apprenticeship, internships are identified and incorporated into planning and yearly revisions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="00D11EC4"/>
+    <w:p w14:paraId="77FD1A60" w14:textId="77777777" w:rsidR="006A5AF0" w:rsidRDefault="006A5AF0" w:rsidP="00D11EC4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14300" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="3420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D11EC4" w:rsidTr="00D11EC4">
+      <w:tr w:rsidR="00D11EC4" w14:paraId="3AD72A14" w14:textId="77777777" w:rsidTr="00D11EC4">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="43E9D65A" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="7CD10FBC" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="00D7399E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -3739,904 +3739,904 @@
             <w:r w:rsidR="00D7399E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ear </w:t>
             </w:r>
             <w:r w:rsidR="00D7399E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>lan portion of ICAP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="7B55A5B7" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Student outcomes are included </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="1FC35897" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Connection to essential components</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="242A5D1E" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Parent/guardian involvement/communication</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRPr="00293E0A" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="08430D96" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRPr="00293E0A" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Concurrent enrollment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="004531C0">
+          <w:p w14:paraId="0F6CE420" w14:textId="77777777" w:rsidR="00293E0A" w:rsidRDefault="00293E0A" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Foundations of the DCAP process</w:t>
             </w:r>
             <w:r w:rsidR="00A228E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> including</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> considerations for identification of misalignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="5F784EAE" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+          <w:p w14:paraId="256F45C0" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00D7399E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="38D396BD" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00D7399E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="284AAF26" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
+          <w:p w14:paraId="542DFA27" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="02E29099" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+          <w:p w14:paraId="48D1FCAC" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11EC4" w:rsidTr="00D11EC4">
+      <w:tr w:rsidR="00D11EC4" w14:paraId="56C52466" w14:textId="77777777" w:rsidTr="00D11EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="6B7618B4" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="2C9EB09F" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="5EEA87B8" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="66659461" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="61FA34B6" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11EC4" w:rsidTr="00D11EC4">
+      <w:tr w:rsidR="00D11EC4" w14:paraId="30A97E0D" w14:textId="77777777" w:rsidTr="00D11EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="641247AD" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="2C54A3E5" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="46205F2F" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="62F0637E" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="3B25B54F" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11EC4" w:rsidTr="00D11EC4">
+      <w:tr w:rsidR="00D11EC4" w14:paraId="46210268" w14:textId="77777777" w:rsidTr="00D11EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="71559734" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="7B96A7F6" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="5DB69528" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="4085050F" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="4A1FEF02" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11EC4" w:rsidTr="00D11EC4">
+      <w:tr w:rsidR="00D11EC4" w14:paraId="4308D993" w14:textId="77777777" w:rsidTr="00D11EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="7B663215" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="1A9C5BD3" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="7B7B5B6E" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="466F8A7D" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
+          <w:p w14:paraId="4020BD3E" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D11EC4" w:rsidRPr="006A5AF0" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E77666">
+    <w:p w14:paraId="458FC560" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRPr="006A5AF0" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
+    <w:p w14:paraId="3793E013" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E77666">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00D11EC4">
+    <w:p w14:paraId="3F07F778" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00D11EC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*Districts are highly encouraged to link a copy of their course handbook</w:t>
       </w:r>
       <w:r w:rsidR="00174E2F" w:rsidRPr="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> or other document(s) </w:t>
       </w:r>
       <w:r w:rsidR="00174E2F" w:rsidRPr="00D11EC4">
         <w:rPr>
@@ -4692,183 +4692,183 @@
       <w:r w:rsidR="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">guide </w:t>
       </w:r>
       <w:r w:rsidR="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11EC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> additional resources to support districts. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4">
+    <w:p w14:paraId="2FAD83C5" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRPr="00E227DA" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+    <w:p w14:paraId="2EA4F9DA" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRPr="00E227DA" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="00E227DA">
         <w:lastRenderedPageBreak/>
         <w:t>Section 4: Work-Based Learning Incorporated into the Student’s ICAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+    <w:p w14:paraId="0A11FF82" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
       <w:r>
         <w:t>“Identify the coursework and work-based learning needed in grades 9-12 to support the student’s postsecondary education and career options.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+    <w:p w14:paraId="6F83D37F" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
+    <w:p w14:paraId="2F55B4F6" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
       <w:r w:rsidRPr="00D11EC4">
         <w:t xml:space="preserve">For additional detailed information on work-based learning, including implementation, activity clarification, integration strategies and ICAP connection, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D11EC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department’s Work-Based Learning Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D11EC4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00D11EC4" w:rsidP="00DF2DBD">
+    <w:p w14:paraId="060C04BB" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00D11EC4" w:rsidP="00DF2DBD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2DBD">
         <w:t>Work-Based Learning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
+    <w:p w14:paraId="161E38BA" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4">
       <w:r w:rsidRPr="00D11EC4">
         <w:t>Defined as, “sustained project-based learning in partnership with an employer, simulated work experiences aligned with industry-recognized credentials (IRC), high-quality pre-apprenticeships aligned to an apprenticeship, student learner programs, internships and apprenticeships.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
+    <w:p w14:paraId="2072F34A" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="34EAC718" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="74EC2ECD" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+          <w:p w14:paraId="23CC7545" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="009F2A42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">xperience to </w:t>
             </w:r>
@@ -4887,7563 +4887,7563 @@
             <w:r w:rsidR="009F2A42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">dentification of each of the </w:t>
             </w:r>
             <w:r w:rsidR="006F03BD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>three</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> elements: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="75BBA936" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Include how </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>all students</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> are advised of opportunities and have access</w:t>
             </w:r>
             <w:r w:rsidR="009F2A42">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="3B5771F5" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Connection to essential components </w:t>
             </w:r>
             <w:r w:rsidR="00391F0A">
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> course planning </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="24BB88DD" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Student outcomes are detailed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="497E5D5A" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Connected IRCs (</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:anchor="approved-industry-recognized-credentials-list">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>IRC information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="0FD02216" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Employability skill highlights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+          <w:p w14:paraId="3EB8580B" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Academic </w:t>
             </w:r>
             <w:r w:rsidR="009F2A42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>reparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+          <w:p w14:paraId="411684B9" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Connection to industry/career </w:t>
             </w:r>
             <w:r w:rsidR="009F2A42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>evelopment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+          <w:p w14:paraId="17EE882C" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Academic </w:t>
             </w:r>
             <w:r w:rsidR="009F2A42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ollow-up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="4419173D" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="2DE4A5A8" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="37B3F1E0" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="0D530208" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="4481B6B6" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="3F4B3ABC" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="5F18D1CF" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="119D49F1" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5A2A60AA" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="26CB49DA" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5FDCFFD8" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="3C4FDE88" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="37D96B5D" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5635DA33" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="6B00B4DC" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="15275010" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="20373E45" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="025CA959" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="24C9C9B7" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="2AF892D3" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="1D257070" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="40572C9D" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="6B575827" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="10DDB733" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00DF2DBD">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="0FBDB066" w14:textId="77777777" w:rsidTr="00DF2DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="6C4C2F12" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="41B6AB38" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="17D3498E" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="1FB987A2" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="2B950A6D" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
-    <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD">
+    <w:p w14:paraId="7B24E064" w14:textId="77777777" w:rsidR="00D11EC4" w:rsidRDefault="00D11EC4" w:rsidP="00D11EC4"/>
+    <w:p w14:paraId="50C14407" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+    <w:p w14:paraId="215BA95F" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF2DBD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Career-Based Learning and Exploration*: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2DBD" w:rsidRPr="00D11EC4" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+    <w:p w14:paraId="547D5968" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRPr="00D11EC4" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
       <w:r w:rsidRPr="00DF2DBD">
         <w:t>This section can include, but is not limited to: authentic projects, career immersion experiences, classroom speakers, professional skills workshops, informational interviews, job shadows, mock interviews, school-based enterprises without IRCs, career exploratory events or other experiences/events that incorporate academic preparation, connection to industry and academic follow-up and do not fall within the outlined language of work-based learning.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="50D9911F" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="67DBD7F3" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="bookmark=id.hxv7wya1xzt8" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkStart w:id="8" w:name="_heading=h.m7cqe4f5ht1t" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
+          <w:p w14:paraId="77F87810" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="00DF2DBD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Activity/experience to support career-based learning and experience each year; identification of each of the three elements: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="12230882" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Include how </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>all students</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> are advised of opportunities and have access</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="650A1F18" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Connection to essential components and course planning. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="5057BA94" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Student outcomes are detailed</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
+          <w:p w14:paraId="509D97F5" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Included employability skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="48DB63D3" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Academic </w:t>
             </w:r>
             <w:r w:rsidR="00F67B0E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>reparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="23917CFB" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Connection to industry/career </w:t>
             </w:r>
             <w:r w:rsidR="00F67B0E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>evelopment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="1F746F2B" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Academic </w:t>
             </w:r>
             <w:r w:rsidR="00F67B0E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ollow-up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="28B3C647" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="45A13D8F" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
+          <w:p w14:paraId="55C374FC" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="466BBFD0" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="2EAA675B" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5A4BCAE6" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="7F07C407" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="13CA5AC7" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
+          <w:p w14:paraId="5509349F" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5D3497AB" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="45AB6824" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5BC711EE" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="7EE68F60" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="67F84850" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
+          <w:p w14:paraId="3AFB03FF" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="4AD52CCC" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="6F245BCF" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="60E2FBE6" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="41E4BFF1" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="6E175A7F" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="10F7A776" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="07E00DF2" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="3983B99B" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="0D744E19" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2DBD" w:rsidTr="00E315CB">
+      <w:tr w:rsidR="00DF2DBD" w14:paraId="60B01CDA" w14:textId="77777777" w:rsidTr="00E315CB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="7FA4567D" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="5E9706B9" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="62E9D739" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="3FF294C0" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
+          <w:p w14:paraId="58416AEE" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00DF2DBD">
+    <w:p w14:paraId="5F4FC2B7" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00DF2DBD">
       <w:r w:rsidRPr="00DF2DBD">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2DBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Clarification: This term is pending approval and could change</w:t>
       </w:r>
       <w:r w:rsidR="00F67B0E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2DBD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> however, the examples and connection to ICAP will not change.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2DBD">
         <w:t xml:space="preserve"> The elements of academic preparation, partnership between education and industry and academic follow-up must be incorporated in the experience listed above. If one of these elements is not incorporated into the career-connected experience, it would be considered Essential Component #3, and should be included with that section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD">
+    <w:p w14:paraId="11EDD96C" w14:textId="77777777" w:rsidR="00DF2DBD" w:rsidRDefault="00DF2DBD">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00DF2DBD" w:rsidP="00E315CB">
+    <w:p w14:paraId="6CBAD022" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00DF2DBD" w:rsidP="00E315CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="00E227DA">
         <w:lastRenderedPageBreak/>
         <w:t>Section 5: Essential Components #1-5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD">
+    <w:p w14:paraId="55CFA8A1" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E315CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>For each Essential Component, the following should be included in the description:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="1A850122" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="7B892441" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An overview of the activity/experience </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRPr="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="5740C693" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRPr="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E315CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Reflection must be included for each activity/experience; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="6B0EE412" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>provide evidence of reflection and how the reflection information is used (i.e</w:t>
       </w:r>
       <w:r w:rsidR="004174D3">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r>
         <w:t>by the student, connected to the other components and/or by the DCAP team/internally to further engage and enhance ICAP implementation</w:t>
       </w:r>
       <w:r w:rsidR="00B14AC4">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="35506B3E" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A connection to course planning and review is present and detailed </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="692F0828" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An overview of the intended student outcome is included for this component </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="4C58D02E" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>FAFSA/financial aid connection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00E315CB">
+    <w:p w14:paraId="063752E6" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00E315CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00582AE5" w:rsidRDefault="00E315CB" w:rsidP="00E315CB">
+    <w:p w14:paraId="13740166" w14:textId="77777777" w:rsidR="00582AE5" w:rsidRDefault="00E315CB" w:rsidP="00E315CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E315CB">
         <w:t>Essential Component #1: Self-Understanding (assessments, inventories, reflections)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD">
+    <w:p w14:paraId="6466503D" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E315CB">
         <w:t xml:space="preserve">Students shall engage in developmentally appropriate inventories and assessments that promote self-understanding, the connection to work and engage in </w:t>
       </w:r>
       <w:r w:rsidRPr="00E315CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>meaningful reflective activities about the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD"/>
-    <w:p w:rsidR="00582AE5" w:rsidRDefault="00E315CB" w:rsidP="00E315CB">
+    <w:p w14:paraId="4421181D" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="00DF2DBD"/>
+    <w:p w14:paraId="44A6F636" w14:textId="77777777" w:rsidR="00582AE5" w:rsidRDefault="00E315CB" w:rsidP="00E315CB">
       <w:r w:rsidRPr="00E315CB">
         <w:t>Self-understanding can include but is not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="5440621D" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="4500CCF9" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Interest inventories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="4AC44F83" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Work values assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E74712" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="682B335F" w14:textId="77777777" w:rsidR="00E74712" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Learning styles inventories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="5C5EBB19" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Abilities, strengths and skills assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="393C8407" w14:textId="77777777" w:rsidR="00E315CB" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Career cluster inventories and career assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E74712" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
+    <w:p w14:paraId="61A1C121" w14:textId="77777777" w:rsidR="00E74712" w:rsidRDefault="00E315CB" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Noncognitive skills assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="002D635F">
+    <w:p w14:paraId="157AFEDC" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="002D635F">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E74712" w:rsidRDefault="00E74712" w:rsidP="002D635F"/>
+    <w:p w14:paraId="2A8FF8AB" w14:textId="77777777" w:rsidR="00E74712" w:rsidRDefault="00E74712" w:rsidP="002D635F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="4860"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="33B6C477" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
+          <w:p w14:paraId="70437B2E" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="67D9835A" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description of activity/experience to support students Essential Component #1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="1E91066A" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>(additional details for elements to include are found in overview of Section 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
+          <w:p w14:paraId="3CAFC781" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="3E858624" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00B14AC4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
+          <w:p w14:paraId="2377EA99" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00B14AC4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+          <w:p w14:paraId="4A6FA90D" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+          <w:p w14:paraId="38B53DC7" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
+          <w:p w14:paraId="1C0FBDE8" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="22F5331E" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="2628397B" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="059BD669" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="467D3111" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="4BD0387C" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="0E13C8B0" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="2806C109" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="66373C89" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="7031FAE6" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="487333E1" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="069A0EFE" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="5F3DC7FD" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="602E2B12" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="7002987E" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="701A3C4B" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="3987F1FF" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="2F5B9B14" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="68592721" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="3F3F0729" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="24CCC52F" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="2EA1097E" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="72F5FA04" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="61856416" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="555D8AEA" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="00A71492" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D635F" w:rsidTr="005853A7">
+      <w:tr w:rsidR="002D635F" w14:paraId="6D10C42E" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="5EB572FE" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="72095439" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="6AF0FE0C" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="3A4F0F91" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+          <w:p w14:paraId="0614F53C" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+    <w:p w14:paraId="3742FA32" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
+    <w:p w14:paraId="1F850FC8" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002D635F">
         <w:lastRenderedPageBreak/>
         <w:t>Essential Component #2: Career Information - Understanding the World of Work (state and national wage, earning, employment outlook)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+    <w:p w14:paraId="4EBB274C" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Students shall research careers based on self-understanding results and engage in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>meaningful reflection about the findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
+    <w:p w14:paraId="7CDF7EEC" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
+    <w:p w14:paraId="25152EA7" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F">
       <w:r>
         <w:t>Career information shall include, but is not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="38AB8D84" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="2860DA6B" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>State and national wage earnings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="26A81011" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Employment outlook data for a given occupation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="187D23CF" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Education and training requirements</w:t>
       </w:r>
       <w:r w:rsidR="005853A7">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="13D3888E" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Job descriptions including information </w:t>
       </w:r>
       <w:r w:rsidR="00B14AC4">
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">as: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="352A6696" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Essential duties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="36AE4868" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aptitudes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="571C954C" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Work conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
+    <w:p w14:paraId="7E986470" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Physical demands</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="005853A7">
+    <w:p w14:paraId="3752291B" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="005853A7">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="005853A7"/>
+    <w:p w14:paraId="65FFB391" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="005853A7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="043AEB06" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="1D98BBD0" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="0769D0E4" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/experience to support student’s Essential Component #2:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="017F6265" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>(additional details for elements to include are found in overview of Section 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="0EEE6C93" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6BC7F980" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00B14AC4">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="71BB8E62" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00B14AC4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="435236F8" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="44139B30" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="3F356B23" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7F5BEA5D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="28E5F167" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6356F4C2" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="19F89D6E" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="71BC4E76" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="601B0C56" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="08B528AC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="57C53722" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="186AC89F" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="539F4B2F" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="21143898" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="1FCBF5FD" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6EA8AB6C" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="07CD4127" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="43E0F894" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="28AD2ED1" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="16E9D4BB" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2392C461" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="50848ACA" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="0764F6A9" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="68491982" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="57646DBC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="42D2B983" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2923A5DE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="579EEFDE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="2926344C" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="47577129" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="009CFB7A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="21683909" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="3660CD36" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="3AAD65C6" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
+    <w:p w14:paraId="39B11982" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
+    <w:p w14:paraId="5A2C5828" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="723EDEC1" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C017FF">
         <w:lastRenderedPageBreak/>
         <w:t>Essential Component #3: Career Exploration Experiences</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="70F4855A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t xml:space="preserve">Students shall engage in activities that reveal connections among school-based instruction, career clusters and the world of work, and engage in meaningful reflection. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="6FACB59E" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="4FC06C34" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t>If all three elements of work-based learning are present (academic preparation, connection to industry and academic follow-up), the event listed below is a career-based experience or work-based learning experience and should be included in the work-based learning section of the DCAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="2403DFD5" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="43AEB928" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t>Career exploration experiences may be face-to-face or virtual, and may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="21021803" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="685FF4D1" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Job/worksite tours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="443FEBF0" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Career days or career fairs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="634B333F" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Career-connected authentic projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="56F9E8A7" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Lunch and learn activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="4C5F36AB" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Speakers (virtual/in-person)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
+    <w:p w14:paraId="7BC11C74" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="3A6D8248" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="60E948AB" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="162BCC9D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="29556F50" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="0053189E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">xperience to support student’s Essential Component #3: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="4D9C2674" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>(additional details for elements to include are found in overview of Section 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7A7C1A89" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="0612F747" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="000C5A24">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="20A51BDD" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Staff Members included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="792AA22E" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="739CC80D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="60B398FA" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="65008B34" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="315AE1CD" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7095AED8" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="396195CC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6FBC7A5D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2CAF3806" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="590509EE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="69C77316" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="0695565C" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2A1EB594" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7728C468" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7203BB38" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="143253D9" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="632CAFBD" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2397093B" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7449E809" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="525785AC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="02B0009D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="35143471" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="41D3ECBC" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="445ECA97" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="038ED009" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="18CFA032" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7041571B" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="15B7A8D0" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="52E4143D" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7A2DB279" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="4624C56A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="0BB65E49" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6E4BC3C6" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6BA2780A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
+    <w:p w14:paraId="12E944B3" w14:textId="77777777" w:rsidR="002D635F" w:rsidRDefault="002D635F" w:rsidP="002D635F"/>
+    <w:p w14:paraId="19FD4705" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="249A42F1" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C017FF">
         <w:lastRenderedPageBreak/>
         <w:t>Essential Component #4: Postsecondary Exploration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="4D06CCE6" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t xml:space="preserve">Students shall engage in activities to explore relevant postsecondary education and training options related to career interests and engage in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C017FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>meaningful reflection on the exploration experience including a connection to the student’s current postsecondary thoughts/goals.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="18EF79FC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="362777A3" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t>Postsecondary exploration activities may be face-to-face or virtual and may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="23257FCF" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="70A4E8A3" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Postsecondary options research and connection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="017D9726" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Site or campus visits</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="4A1C4FDD" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Career, employment or college fairs in which the focus is exploration of postsecondary options</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="3B30C0EE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Visits with recruiters and representatives of postsecondary education and training options</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="58664220" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Includes all areas of postsecondary exploration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
+    <w:p w14:paraId="6603B365" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="37060781" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="17ABB19A" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7D5AA338" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="1934A6DD" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="00984346">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">xperience to support student’s Essential Component #4: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+          <w:p w14:paraId="13F22828" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>(additional details for elements to include are found in overview of Section 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="4BFB3F07" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="00ADC7BD" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00984346">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="25D4491F" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00984346">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="5C05EB39" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+          <w:p w14:paraId="6A1DE18D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="1762DFB4" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="472CAB12" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="33F4E18A" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="30C90F2D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="2C580DF6" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="491C5D53" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="60351384" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6F3A8B0A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="3E4A4EC0" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="547D3BFB" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="6372E5A5" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="49E0E67F" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="53F78421" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="5994D8B4" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="50B05802" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="43BC0207" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="1EA69E10" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="790A8548" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="23A80136" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7F433760" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="491C3180" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="182D2191" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="166D6D2D" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7F022558" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="105FA48C" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="403840D6" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C017FF" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C017FF" w14:paraId="7D130FE3" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="59A3DA95" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="7E057339" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="32223D88" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="669F4C91" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
+          <w:p w14:paraId="08493F6E" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="002D635F"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
+    <w:p w14:paraId="5F5568C1" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="002D635F"/>
+    <w:p w14:paraId="6AA0A687" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E74712" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="302170E5" w14:textId="77777777" w:rsidR="00E74712" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C017FF">
         <w:lastRenderedPageBreak/>
         <w:t>Essential Component #5: Career and Postsecondary Decision</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="0DF4D198" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t>Students shall complete relevant activities to meet their postsecondary goals consistent with the plan and stated postsecondary intention</w:t>
       </w:r>
       <w:r w:rsidR="00E616FF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and engage in meaningful reflection on the connection to the prior essential components and the student’s current career and postsecondary thoughts/goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
+    <w:p w14:paraId="041963E1" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="5D194FEE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF">
       <w:r>
         <w:t>Relevant career and postsecondary decision activities may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="2F1C4936" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="6B3157BC" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Activities, assignment, portfolio development/collection, etc. in which the student establishes and connects current postsecondary/career plans and sets goals/action steps </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="5EFFAD33" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Completion of required college or university admission or placement examinations; military requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="11A45892" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Completion of relevant entrance/training applications and documents </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="68E680C0" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Job applications, résumés and cover letters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="6DE629ED" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attainment of </w:t>
       </w:r>
       <w:r w:rsidR="00E616FF">
         <w:t>IRC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="31E363AE" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Career, industry, college or military visits/interactions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="7B73EA57" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review and comparison of award letters </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="28F20D88" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Completion requirements for different postsecondary options, such as annual financial aid requirements, the role of remedial courses, course-of-study requirements and the role of the academic advisor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="68FDF30B" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Completion of financial aid and scholarship applications </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="7161E8A0" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Individual or small group goal setting with staff/teacher/counselor/advisor in which the student sets their intention connected to Essential Components 1-4 and course sequence/planning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
+    <w:p w14:paraId="54263716" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Activities/experiences that include an alignment between postsecondary goals/plan and course planning/course completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
+    <w:p w14:paraId="591C35A9" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C017FF">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
+    <w:p w14:paraId="2A43791A" w14:textId="77777777" w:rsidR="00C017FF" w:rsidRDefault="00C017FF" w:rsidP="00C017FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="1A026468" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="798992B7" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+          <w:p w14:paraId="2DCE6021" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
             <w:r w:rsidR="0053189E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">xperience to </w:t>
             </w:r>
             <w:r w:rsidR="0053189E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">upport student’s Essential Component #5: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+          <w:p w14:paraId="614AB052" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>(additional details for elements to include are found in overview of Section 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="095B2DEE" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="09FDCBC5" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00E616FF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="687F02E8" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00F7000C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="6B9F5CEA" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="5BBC66A8" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="65BB195D" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="55C8F8EC" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="1728BC53" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="68D2A81F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="74888BE5" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="356BB9D7" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="00C54B72" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="2BEBFBD4" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="3E0E57AF" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="10CD85FF" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="379A4E8F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="35C487A6" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="4F94B63B" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="171FE7DA" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="03DEC0D2" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="4746A4F9" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="7C33BA79" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="6785A1E0" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="0C9FFA33" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="704E389D" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="4E26E966" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1397ED6B" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="467BCD08" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1675775D" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="3370DAE4" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="0B8A27D6" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="1D85AFA9" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="45D4D1C9" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1080DCCC" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="3AA32A3E" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="209865D7" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1187B05E" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E77666" w:rsidRPr="00C017FF" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+    <w:p w14:paraId="2CB0B200" w14:textId="77777777" w:rsidR="00E77666" w:rsidRPr="00C017FF" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="bookmark=id.g4vyuommcffy" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="10" w:name="bookmark=id.6e9mj6w3vnl" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00C359A6">
         <w:lastRenderedPageBreak/>
         <w:t>Section 6: FAFSA Advisement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRPr="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="11A9680B" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRPr="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C359A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prior to graduation, all students must be advised on how to successfully complete the Free Application for Federal Student Aid (FAFSA).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="2B0930C2" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:r>
         <w:t xml:space="preserve">For additional information on the addition of FAFSA to ICAP, review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FAFSA addition to ICAP guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00C359A6" w:rsidRPr="00CF432B" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="1AA05640" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="14198B93" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRPr="00CF432B" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:r w:rsidRPr="00CF432B">
         <w:t>Considerations for this section:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
+    <w:p w14:paraId="330C5454" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="7B0BF0C1" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Financial aid and FAFSA vocabulary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="14201EF1" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Return on investment </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="2F4FBCB9" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Process for completion and reasons for FAFSA completion, regardless of plans or income</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="2107CF63" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connections to financial aid including scholarships and all connections to state and federal aid (Last Dollar Scholarship, Iowa-specific scholarships, Iowa Financial Aid form, merit scholarships, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="43ABDC0F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>FAFSA verification and other FAFSA complications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="33261626" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Statewide resources for student and family support of FAFSA completion (Iowa College Aid, ICAN, Latino Access Network, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="572C7C75" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Parent/guardian and family engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+    <w:p w14:paraId="60AF675F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Activities and exploration experiences connected to Essential Component #4 and Essential Component #5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C359A6">
+    <w:p w14:paraId="441DA3AB" w14:textId="77777777" w:rsidR="005853A7" w:rsidRDefault="005853A7" w:rsidP="00C359A6">
       <w:pPr>
         <w:sectPr w:rsidR="005853A7" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="401CB023" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="6DB0C546" w14:textId="77777777" w:rsidTr="005853A7">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="279E0077" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+          <w:p w14:paraId="73848F39" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Activity/experience to support FAFSA advisement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="3F776E2D" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Provide an overview of the activity/experience </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="63CA808C" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Connection is present to connect with Essential Components including #4 and #5.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="6AB270A5" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Parent/guardian communication is provided to support all students.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="5A985876" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>An overview of the intended student outcome is included.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="21867DA3" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Timeline and embedded:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="3F8E96BA" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>When and where is this completed</w:t>
             </w:r>
             <w:r w:rsidR="00F7000C">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="5C394678" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
             <w:r w:rsidR="00F7000C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>embers included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="1C514ED3" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Who/what group will coordinate this event/activity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
+          <w:p w14:paraId="7649B756" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="004531C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>How is a team/system approach utilized?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="050B5169" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Resources used, including CIS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1E3EE3AA" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description should include how each resource is used and connected to the activity/experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="180FAD98" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="318D0A70" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="0AD635D8" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="56DC5A10" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="5E77F34C" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="3ABDA27F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="5F696601" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="2C835053" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="44AD4B28" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="4729108D" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="0D6CD4F5" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="2332656A" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="434276CD" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="697B0DAD" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="30C89378" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="19CE3278" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1672F133" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="529BEF91" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="3D8783A5" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="67D46A3E" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="5AFCA935" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="29F44A8B" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1BDC8CBE" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="77100B1E" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C359A6" w:rsidTr="005853A7">
+      <w:tr w:rsidR="00C359A6" w14:paraId="5C7106DC" w14:textId="77777777" w:rsidTr="005853A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="12D233A0" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="25133D12" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="6E1A9B00" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="0DB94970" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
+          <w:p w14:paraId="1842F9AC" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="005853A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6">
+    <w:p w14:paraId="77211BC8" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="4C33BD25" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="77EC0716" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="00C359A6">
         <w:lastRenderedPageBreak/>
         <w:t>Section 7: District Plan Integration*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="34D8BE3F" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:r w:rsidRPr="00C359A6">
         <w:t>As outlined in</w:t>
       </w:r>
       <w:r w:rsidR="00E32CF0">
         <w:t xml:space="preserve"> Iowa Administrative Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00C359A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>281.49 (279)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E32CF0" w:rsidRPr="00C359A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C359A6">
         <w:t>the DCAP shall include, “Integration of the career plan within connected district initiatives and other facets of the school district’s comprehensive school counseling program.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
+    <w:p w14:paraId="7A07360C" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="01B16F49" w14:textId="77777777" w:rsidR="00C359A6" w:rsidRDefault="00C359A6" w:rsidP="00C359A6">
       <w:r w:rsidRPr="00C359A6">
         <w:t xml:space="preserve">Ensuring connection and integration with the comprehensive school counseling plan as specified in </w:t>
       </w:r>
       <w:r w:rsidR="00E32CF0">
         <w:t xml:space="preserve">IAC </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>281.12.3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C359A6">
         <w:t xml:space="preserve">. Districts are encouraged to consult the updated </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Iowa School Counseling Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C359A6">
         <w:t xml:space="preserve"> for further details. The school counseling plan should be linked to, or included with, the annual DCAP submission to the RPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E77666" w:rsidP="00C359A6">
+    <w:p w14:paraId="0F06FFFD" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E77666" w:rsidP="00C359A6">
       <w:bookmarkStart w:id="11" w:name="bookmark=kix.exvruwjrtzcm" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="12" w:name="_heading=h.by93m9r1xoqj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C359A6">
+    <w:p w14:paraId="1A9756CB" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C359A6">
       <w:r>
         <w:t>For this section, districts should highlight the following connections with the school counseling plan*</w:t>
       </w:r>
       <w:r w:rsidR="00855B1B">
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and DCAP:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="3AE977F9" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Curriculum delivery related to career and academic domains</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="29AC5736" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Individual student planning: ongoing, developmentally appropriate and aligned to support the student ICAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="539A7E98" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Responsive services as connected within a</w:t>
       </w:r>
       <w:r w:rsidR="00A54250">
         <w:t xml:space="preserve"> Multi-Tiered System of Supports (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>MTSS</w:t>
         </w:r>
         <w:r w:rsidR="00A54250" w:rsidRPr="00C359A6">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to support career and academic planning and success </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="68F76E19" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Integration of MTSS and school counseling is included in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00C359A6">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>School Counseling Framework</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A54250" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="7747AFF6" w14:textId="77777777" w:rsidR="00A54250" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>System support: collaboration between the DCAP team and school counselor(s), professional development and overall program management</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E77666" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C359A6">
+    <w:p w14:paraId="14366C60" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E77666" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="06E86A08" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="00C359A6">
       <w:r>
         <w:t>Additional considerations for this section:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="1D386F81" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>How will the district implement current best practices for working with students on their career plans in grades 8-12, K-12 and how does the district team stay current with such best practices?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="191A5CFD" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>How ICAP is included and coordinated into both classroom and other aspects of the district’s educational initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="236E276F" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is the current comprehensive plan for career implementation and connection to District Portrait of a Learner and/or the State </w:t>
       </w:r>
       <w:r w:rsidR="00E26B3C">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>f Iowa’s definition of</w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="009136D5">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> College and Career Readiness</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="53EB98C7" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>How does the district team research and keep current on local, regional, state and national occupational outlook data?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="1050E0C3" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Upon review of the prior year DCAP, what revisions have been made to update to the DCAP to best implement each student’s ICAP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
+    <w:p w14:paraId="09CB63D9" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00E66331" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Connection to district initiatives and student outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855B1B" w:rsidRDefault="00855B1B" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00855B1B" w:rsidRPr="00855B1B" w:rsidRDefault="003E3D3D" w:rsidP="00C359A6">
+    <w:p w14:paraId="5AC2287D" w14:textId="77777777" w:rsidR="00855B1B" w:rsidRDefault="00855B1B" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="65982723" w14:textId="77777777" w:rsidR="00855B1B" w:rsidRPr="00855B1B" w:rsidRDefault="003E3D3D" w:rsidP="00C359A6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E66331">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>District plan integration clarification can be included below or attached/linked from another document source.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77666" w:rsidRDefault="00855B1B" w:rsidP="00C359A6">
+    <w:p w14:paraId="192260DB" w14:textId="77777777" w:rsidR="00E77666" w:rsidRDefault="00855B1B" w:rsidP="00C359A6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A54250">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54250">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Please be mindful to not include any identifying student information within the inclusion of links to this template and through the school counseling plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C30CA" w:rsidRPr="00B62382" w:rsidRDefault="001C30CA" w:rsidP="00C359A6"/>
-    <w:p w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
+    <w:p w14:paraId="56EA5DB1" w14:textId="77777777" w:rsidR="001C30CA" w:rsidRPr="00B62382" w:rsidRDefault="001C30CA" w:rsidP="00C359A6"/>
+    <w:p w14:paraId="7819289D" w14:textId="77777777" w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
       </w:pPr>
       <w:r w:rsidRPr="00C359A6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8: Middle School Career Learning </w:t>
       </w:r>
       <w:r w:rsidR="00DF15AA">
         <w:t>including Career Investigation, Career Connections and Career Intention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
+    <w:p w14:paraId="7837FCA7" w14:textId="77777777" w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As outlined in</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
@@ -12451,2429 +12451,2427 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>HF 316</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="004531C0">
+    <w:p w14:paraId="16E488FC" w14:textId="77777777" w:rsidR="00921BA5" w:rsidRDefault="00921BA5" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In grades five and six, career planning and pathways. The career planning and pathways curriculum shall include career investigation, career connections, and career intentions to help such students understand career opportunities in order to fully utilize the individualized career and academic plan developed pursuant to section 279.61.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC46A2" w:rsidRDefault="00921BA5" w:rsidP="004531C0">
+    <w:p w14:paraId="5867D7D4" w14:textId="77777777" w:rsidR="00DC46A2" w:rsidRDefault="00921BA5" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In seventh and eighth grade, (7) Career instruction, exploration and development, which shall include career investigation, career connections, and career intentions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="22CFC745" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C30CA" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
+    <w:p w14:paraId="181C6115" w14:textId="77777777" w:rsidR="001C30CA" w:rsidRDefault="00921BA5" w:rsidP="00921BA5">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional information included on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:anchor="hf-316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>Iowa Department of Education’s Career and Academic Planning page</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00921BA5" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="13C53341" w14:textId="77777777" w:rsidR="00921BA5" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Career Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="0F4C092D" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Students will have the opportunity to explore potential career areas that incorporate the student’s personal self-understanding and awareness of career opportunities connected to high school, postsecondary pathways and career opportunities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="7308BE8A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
+    <w:p w14:paraId="3182A101" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:r>
         <w:t>Considerations for this focus area:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="7B677A5A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Career and self-understanding assessments/inventories with student reflection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="4BCDCA7A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exploration and identification of interests, skills, work values and employability skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="30DD86DC" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Career pathway exploration/lessons included and embedded in courses and connected to </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>employability standards.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="3D8B65E9" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exploration of all types of postsecondary pathways</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="27D17A22" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Labor market exploration including projected areas of need, day-to-day of career, wages and training/education requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="2A471FB4" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify academic strengths</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="0597FC75" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partnerships/connections with community/trusted adults</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="32BCD398" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alignment with ICAP and additional middle school focus areas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
+    <w:p w14:paraId="110E45D0" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2561"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="42648618" w14:textId="77777777" w:rsidTr="00447127">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="6B98FD00" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="672ECAEE" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity/Experience:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+          <w:p w14:paraId="092BF5E4" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide an overview of the activity/experience including elements of inclusive practices for all students (Foundations)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+          <w:p w14:paraId="7684CEBE" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An overview of the intended student outcome is included with student reflection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="5FFC4196" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICAP Alignment/Scaffolding</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="6B6D0D5A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP Connection is present and focus areas are scaffolded </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="51A62B2F" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>System implementation (staff, timeline, evidence, setting, classroom connection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+          <w:p w14:paraId="6ED37CB8" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Resources, Connected Tools, or lessons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="10EAE2CD" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="25792C40" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="34A34B72" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="77923717" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="3F587606" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="3FB4AA02" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="09D0C284" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="1E0B7E4F" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="39F95A24" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="2E03EED2" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="67EDBCA9" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="266B9F73" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="6E65221C" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="28C2FD39" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="5B79412E" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="55C67ADE" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="3A648BD6" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="3E556DE1" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="38DA700D" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Career Connections</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="2F098182" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Includes career experiences that expand career awareness by connecting students' areas of interest and provides hands-on, active learning opportunities for students to gain further understanding of potential career pathways.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="1ABA2974" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
+    <w:p w14:paraId="72D4F6B8" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:sectPr w:rsidR="00DF15AA" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="6F09D7CB" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:r>
         <w:t>Considerations for this focus area:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="67A876C3" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Career videos in connected content areas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="44E105F5" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design career portfolio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="07AE7028" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Informational interviews and/or reverse interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="4A117470" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Community opportunities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="1AACD896" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Resume and career search development</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="73FDBB8B" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Developmentally appropriate career fair</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="6810C785" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Career videos in connected content areas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="66C31540" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>High school CTE tours/exploration of high school options</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="65133394" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design a career experience for younger students</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="2CAEB438" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Create career constellation connected to investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="4544A10F" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Embedded pathway exploration within courses. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="74E398AF" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Exploration of all types of postsecondary pathways</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="5A65626A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lunch-n-Learns</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="7E7D6B9F" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Classroom speakers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="2C96C147" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Larger group community/career-based service-learning projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="2E8186DA" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Labor market exploration including projected areas of need, day-to-day of career, wages and training/education requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="3A1F2CAB" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Career videos in connected content areas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="59015CEF" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design career portfolio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="24571B3C" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Identify and apply academic and employability skill strengths to industry content connected project</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="3CBCA18B" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Professional skills workshops</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="2B8E15AF" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Middle school CTSOs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+    <w:p w14:paraId="04E2994B" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF15AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Business/Industry tours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="041F8700" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DF15AA" w:rsidSect="00DF15AA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="488AB9AE" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2561"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="6D9012D3" w14:textId="77777777" w:rsidTr="00447127">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="0D022846" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="26CFB3AA" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity/Experience:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+          <w:p w14:paraId="092C3702" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide an overview of the activity/experience including elements of inclusive practices for all students (Foundations)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
+          <w:p w14:paraId="00470EB0" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An overview of the intended student outcome is included with student reflection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="410B29F0" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICAP Alignment/Scaffolding</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="6454B846" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP Connection is present and focus areas are scaffolded </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="212E46B9" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>System implementation (staff, timeline, evidence, setting, classroom connection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="075BF343" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Resources, Connected Tools, or lessons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="5E2B84E8" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="4B2F1F6A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="69D4FB99" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="2AC51179" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="653C1038" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="4C471633" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="07321F0A" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="4696A514" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="1C47C037" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="07A5D08E" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="7F3E9181" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="1E60EB5D" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF15AA" w:rsidTr="00447127">
+      <w:tr w:rsidR="00DF15AA" w14:paraId="317DCBF9" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="28DD645A" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="505FA07E" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="7F9CECC4" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="42342A17" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
+          <w:p w14:paraId="663F9D2E" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00B62382"/>
-    <w:p w:rsidR="00B62382" w:rsidRDefault="00B62382">
+    <w:p w14:paraId="4206D644" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00B62382"/>
+    <w:p w14:paraId="1B56BB22" w14:textId="77777777" w:rsidR="00B62382" w:rsidRDefault="00B62382">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="6955C551" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Career Intentions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="1A7F9696" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Goal setting and planning; Encourages students to see the relationship between their academic success and future postsecondary goals through a broad understanding of potential career pathways and academic alignment within those pathways.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
+    <w:p w14:paraId="2BC0AA05" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
+    <w:p w14:paraId="19475E21" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Considerations for this focus area:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
+    <w:p w14:paraId="61F2E96F" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="3EF2322C" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00447127" w:rsidSect="005853A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="6C7B9C92" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Review of report card/introduction to GPA and connection to academic planning, preparation and postsecondary options.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="5D327E08" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Upper middle school, transcript review activity with postsecondary connection. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="7519CF72" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction to postsecondary pathway requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="7A3840BF" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Student identified success goal planning; GROW model example</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="5B18D4CC" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Developmentally appropriate identification and exploration of concurrent enrollment/SYP connected options</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="62A88839" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Initial understanding of college admission criteria tied to high school course taking and GPA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="767EE50B" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Can identify 1-2 career pathways of interest connected to their self-understanding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="7D25DE3D" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Employability skills are connected to career development</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="30CBC51E" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Can detail at least one action step they can/will take to support their postsecondary intent- for now.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="1455EC96" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Understanding of attendance as a correlation to success in high school and postsecondary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="3F62046B" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Builds high school course planning with intention and alignment to potential career pathway</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="2E50531D" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction with career/postsecondary ROI/cost </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="5A915BFF" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incorporation to the</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Iowa social studies standards </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>including financial literacy standards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+    <w:p w14:paraId="15832506" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Incorporation with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
@@ -14889,630 +14887,630 @@
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>Literacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, that include career connections/</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>employability skill development</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
+    <w:p w14:paraId="6330136C" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00447127" w:rsidSect="00447127">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
+    <w:p w14:paraId="4665F192" w14:textId="77777777" w:rsidR="00447127" w:rsidRPr="00447127" w:rsidRDefault="00447127" w:rsidP="00DF15AA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="2561"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00447127" w:rsidTr="00447127">
+      <w:tr w:rsidR="00447127" w14:paraId="02456FDF" w14:textId="77777777" w:rsidTr="00447127">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="4FF157FD" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="78C9589A" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity/Experience:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+          <w:p w14:paraId="5F590806" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide an overview of the activity/experience including elements of inclusive practices for all students (Foundations)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
+          <w:p w14:paraId="7595C696" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="004531C0">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An overview of the intended student outcome is included with student reflection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="0DF064BA" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICAP Alignment/Scaffolding</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="5A54ED57" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP Connection is present and focus areas are scaffolded </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="0721FE2C" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>System implementation (staff, timeline, evidence, setting, classroom connection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="3E20901D" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Resources, Connected Tools, or lessons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447127" w:rsidTr="00447127">
+      <w:tr w:rsidR="00447127" w14:paraId="4DEC6B97" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="3CE16E7E" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="2F589F42" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="75E27C64" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="0CCB0B3B" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="647A967F" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447127" w:rsidTr="00447127">
+      <w:tr w:rsidR="00447127" w14:paraId="2EC6DC09" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="01E85773" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="496F9737" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="5908FAEA" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="488EBCFF" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="26F5623F" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447127" w:rsidTr="00447127">
+      <w:tr w:rsidR="00447127" w14:paraId="1E516C7F" w14:textId="77777777" w:rsidTr="00447127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="1DF4143F" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Grade 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="37B97999" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="617AABB6" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="3A1A49BF" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
+          <w:p w14:paraId="1D8BFC0E" w14:textId="77777777" w:rsidR="00447127" w:rsidRDefault="00447127" w:rsidP="00063AA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
+    <w:p w14:paraId="34BBFB96" w14:textId="77777777" w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidRDefault="00DF15AA" w:rsidP="00DF15AA"/>
     <w:sectPr w:rsidR="00DF15AA" w:rsidRPr="00DF15AA" w:rsidSect="005853A7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C7092" w:rsidRDefault="002C7092" w:rsidP="00E27FCA">
+    <w:p w14:paraId="509C0642" w14:textId="77777777" w:rsidR="00CB2FD3" w:rsidRDefault="00CB2FD3" w:rsidP="00E27FCA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C7092" w:rsidRDefault="002C7092" w:rsidP="00E27FCA">
+    <w:p w14:paraId="4A0384B9" w14:textId="77777777" w:rsidR="00CB2FD3" w:rsidRDefault="00CB2FD3" w:rsidP="00E27FCA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15535,76 +15533,76 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C7092" w:rsidRDefault="002C7092" w:rsidP="00E27FCA">
+    <w:p w14:paraId="7971D191" w14:textId="77777777" w:rsidR="00CB2FD3" w:rsidRDefault="00CB2FD3" w:rsidP="00E27FCA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C7092" w:rsidRDefault="002C7092" w:rsidP="00E27FCA">
+    <w:p w14:paraId="6DEA21BA" w14:textId="77777777" w:rsidR="00CB2FD3" w:rsidRDefault="00CB2FD3" w:rsidP="00E27FCA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00050120"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6D4257A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18864,137 +18862,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="312949514">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1145397335">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1780757495">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="169418513">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1266305681">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1508523609">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1057322151">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1978024131">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="970598920">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="668679377">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1793667935">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="546377661">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1090661327">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="8683219">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="216627858">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1048067479">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="673070775">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="241528450">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1696808355">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="450367275">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="31854526">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="435100287">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="48918732">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1368330962">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="2076469721">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="846213890">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1645431864">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E77666"/>
     <w:rsid w:val="00021462"/>
     <w:rsid w:val="00031D63"/>
@@ -19014,180 +19012,184 @@
     <w:rsid w:val="001C30CA"/>
     <w:rsid w:val="002031A9"/>
     <w:rsid w:val="00243C78"/>
     <w:rsid w:val="00293E0A"/>
     <w:rsid w:val="002C7092"/>
     <w:rsid w:val="002D635F"/>
     <w:rsid w:val="00312F77"/>
     <w:rsid w:val="00326C38"/>
     <w:rsid w:val="003352E9"/>
     <w:rsid w:val="00371869"/>
     <w:rsid w:val="00385066"/>
     <w:rsid w:val="00391F0A"/>
     <w:rsid w:val="003C2C2A"/>
     <w:rsid w:val="003D0C63"/>
     <w:rsid w:val="003D3029"/>
     <w:rsid w:val="003E3D3D"/>
     <w:rsid w:val="00416C8E"/>
     <w:rsid w:val="004174D3"/>
     <w:rsid w:val="00447127"/>
     <w:rsid w:val="004531C0"/>
     <w:rsid w:val="00463480"/>
     <w:rsid w:val="00480104"/>
     <w:rsid w:val="004F2534"/>
     <w:rsid w:val="00502373"/>
     <w:rsid w:val="00515E9C"/>
+    <w:rsid w:val="005167C2"/>
     <w:rsid w:val="00526086"/>
     <w:rsid w:val="0053189E"/>
     <w:rsid w:val="00582AE5"/>
     <w:rsid w:val="005853A7"/>
     <w:rsid w:val="005D2F97"/>
+    <w:rsid w:val="00654F22"/>
     <w:rsid w:val="00685F5A"/>
     <w:rsid w:val="006A3613"/>
     <w:rsid w:val="006A5AF0"/>
     <w:rsid w:val="006F03BD"/>
     <w:rsid w:val="00700541"/>
     <w:rsid w:val="00736008"/>
     <w:rsid w:val="00743869"/>
     <w:rsid w:val="007448C1"/>
     <w:rsid w:val="0074592B"/>
     <w:rsid w:val="00757022"/>
     <w:rsid w:val="00760F85"/>
     <w:rsid w:val="00793F23"/>
     <w:rsid w:val="007F1200"/>
     <w:rsid w:val="007F52C6"/>
     <w:rsid w:val="00855B1B"/>
     <w:rsid w:val="0087247D"/>
     <w:rsid w:val="00875FD9"/>
     <w:rsid w:val="00877094"/>
     <w:rsid w:val="008D33F7"/>
     <w:rsid w:val="009136D5"/>
     <w:rsid w:val="00921BA5"/>
     <w:rsid w:val="009316D3"/>
     <w:rsid w:val="00936E87"/>
     <w:rsid w:val="00984346"/>
     <w:rsid w:val="009F2A42"/>
     <w:rsid w:val="00A228E1"/>
     <w:rsid w:val="00A24CB9"/>
     <w:rsid w:val="00A26FA3"/>
     <w:rsid w:val="00A27781"/>
     <w:rsid w:val="00A54250"/>
     <w:rsid w:val="00A62E82"/>
     <w:rsid w:val="00AC4D46"/>
     <w:rsid w:val="00AD4EF1"/>
     <w:rsid w:val="00AD7B7D"/>
     <w:rsid w:val="00B14AC4"/>
     <w:rsid w:val="00B17896"/>
     <w:rsid w:val="00B62382"/>
     <w:rsid w:val="00B94651"/>
     <w:rsid w:val="00BE1145"/>
     <w:rsid w:val="00BF0D76"/>
     <w:rsid w:val="00C017FF"/>
     <w:rsid w:val="00C045A1"/>
     <w:rsid w:val="00C359A6"/>
     <w:rsid w:val="00C4369A"/>
     <w:rsid w:val="00C44132"/>
     <w:rsid w:val="00C70CF5"/>
     <w:rsid w:val="00C812B2"/>
+    <w:rsid w:val="00CB2FD3"/>
     <w:rsid w:val="00CC14A0"/>
     <w:rsid w:val="00CE1D32"/>
     <w:rsid w:val="00CF432B"/>
     <w:rsid w:val="00D11EC4"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D7399E"/>
     <w:rsid w:val="00DC46A2"/>
     <w:rsid w:val="00DE5567"/>
     <w:rsid w:val="00DF15AA"/>
     <w:rsid w:val="00DF2DBD"/>
     <w:rsid w:val="00DF4F20"/>
     <w:rsid w:val="00E227DA"/>
     <w:rsid w:val="00E26B3C"/>
     <w:rsid w:val="00E27FCA"/>
     <w:rsid w:val="00E315CB"/>
     <w:rsid w:val="00E32AFB"/>
     <w:rsid w:val="00E32CF0"/>
     <w:rsid w:val="00E52A5D"/>
+    <w:rsid w:val="00E54F67"/>
     <w:rsid w:val="00E616FF"/>
     <w:rsid w:val="00E66331"/>
     <w:rsid w:val="00E7074F"/>
     <w:rsid w:val="00E74712"/>
     <w:rsid w:val="00E77666"/>
     <w:rsid w:val="00EB5F73"/>
     <w:rsid w:val="00F04454"/>
     <w:rsid w:val="00F16DB2"/>
     <w:rsid w:val="00F4560D"/>
     <w:rsid w:val="00F67B0E"/>
     <w:rsid w:val="00F7000C"/>
     <w:rsid w:val="00F80E36"/>
     <w:rsid w:val="00F87EC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="349B92BE"/>
+  <w14:docId w14:val="14D68275"/>
   <w15:docId w15:val="{EAEAFFAD-3BB2-44E4-85EF-A3B44B872BB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19519,50 +19521,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C359A6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00936E87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -20803,51 +20806,51 @@
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00921BA5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="148209029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="607272966">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21274,65 +21277,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mho15hIMk0byWa190FyAHF044LxZQ==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS56ZXF0NzNseXlzMzcaHgoBMRIZChcICVITChF0YWJsZS52bTVhb2R3bHRkazIPaWQuaHhmOG9iZ2FxNGFrMg5oLnhqMmxwdDcyM3ljYTIOaWQuNG4xbWM0ajloMWYyDmgubGY0b3BleXJ6bnY1Mg9pZC5hOThsYzY0MWF3MHYyDmgudGZ5OTdnbWJwaGxhMg9pZC5mbnp4c2JxZXZsbm4yDmguNGI1N3B0aHRycWo2Mg9pZC5oeHY3d3lhMXh6dDgyDmgubTdjcWU0ZjVodDF0Mg9pZC5hcjhydDNlY3pjYzMyDmgudzBvcDFxaHJyZG9tMg9pZC5nNHZ5dW9tbWNmZnkyDmlkLjZlOW1qNnczdm5sMg9pZC5hOGMxZXdnN3M5ejAyD2lkLjV2Ync1eWZqNWw2ajIPaWQuMWUzcWZ6dGZoaW4xMg5oLmU2dTZtdnlicmExdzIQa2l4LmV4dnJ1d2pydHpjbTIOaC5ieTkzbTlyMXhvcWo4AGohChRzdWdnZXN0LjZpN3Q3NHVjMjZwcxIJQmV2IEJlcm5zciExeVRjeFNmdDUzeThSaDg5akNtbndyS2Rtelo2blJvXzk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5146</Words>
-  <Characters>27482</Characters>
+  <Words>4865</Words>
+  <Characters>27732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>410</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32491</CharactersWithSpaces>
+  <CharactersWithSpaces>32532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>District Career and Academic Plan Template</dc:title>
   <dc:creator>Woods-Schmitz, Erica [IDOE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>