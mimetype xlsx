--- v3 (2026-08-01)
+++ v4 (2026-10-18)
@@ -2,103 +2,115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\MIS\GAP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scraven\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{952A43EB-FC01-4DE9-8F3E-BD95BF1A8D28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3789A586-0891-4A08-9AA9-1017CF1EFE10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{F1A4767E-870B-4EB0-9AFE-B5C543DFCF83}"/>
+    <workbookView xWindow="32265" yWindow="2910" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{F1A4767E-870B-4EB0-9AFE-B5C543DFCF83}"/>
   </bookViews>
   <sheets>
     <sheet name="Public_Credit" sheetId="3" r:id="rId1"/>
     <sheet name="Public_Noncredit" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Public_Noncredit!$A$1:$I$421</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Public_Noncredit!$A$1:$I$445</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2659" uniqueCount="611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3045" uniqueCount="682">
   <si>
     <t>CommCollege</t>
   </si>
   <si>
     <t>College</t>
   </si>
   <si>
     <t>LocalTitleofProgram</t>
   </si>
   <si>
     <t>IndustrySector</t>
   </si>
   <si>
     <t>CIP</t>
   </si>
   <si>
+    <t>CIPTitle</t>
+  </si>
+  <si>
     <t>Northeast Iowa CC</t>
   </si>
   <si>
+    <t>Web Application Bootcamp: Back End Design</t>
+  </si>
+  <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>Web Page, Digital/Multimedia and Information Resources Design</t>
+  </si>
+  <si>
     <t>Y</t>
   </si>
   <si>
+    <t>Web Application Bootcamp: Front End Design</t>
+  </si>
+  <si>
     <t>Career Pathway Certificate: Culinary Foundations Level 3</t>
   </si>
   <si>
     <t>In-Person</t>
   </si>
   <si>
     <t>Cooking and Related Culinary Arts, General.</t>
   </si>
   <si>
     <t>Culinary Foundations</t>
   </si>
   <si>
     <t>Cooking and Related Culinary Arts, General</t>
   </si>
   <si>
     <t>Culinary Foundations Level 2</t>
   </si>
   <si>
     <t>Other In-Demand Industry*</t>
   </si>
   <si>
     <t>30 Hour Basic Water Systems</t>
   </si>
   <si>
     <t>Bio/Life Sciences</t>
@@ -109,92 +121,104 @@
   <si>
     <t>30 Hour Distribution Treatment</t>
   </si>
   <si>
     <t>30 Hour Wastewater Treatment</t>
   </si>
   <si>
     <t>Child Care Level 1</t>
   </si>
   <si>
     <t>Childcare Provider/Assistant</t>
   </si>
   <si>
     <t>Child Care Level 2</t>
   </si>
   <si>
     <t>Building Construction Certificate</t>
   </si>
   <si>
     <t>Construction Trades, General</t>
   </si>
   <si>
     <t>Construction Equipment Operator Certificate</t>
   </si>
   <si>
+    <t>Industrial Maintenance: Electrical Path</t>
+  </si>
+  <si>
     <t>Advanced Manufacturing</t>
   </si>
   <si>
     <t>Industrial Mechanics and Maintenance Technology.</t>
   </si>
   <si>
+    <t>Industrial Maintenance: Mechanical Path</t>
+  </si>
+  <si>
     <t>Warehouse Technician</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Parts and Warehousing Operations and Maintenance Technology/Technician</t>
   </si>
   <si>
     <t>Basic Welding Certificate</t>
   </si>
   <si>
     <t>Welding Technology/Welder</t>
   </si>
   <si>
     <t>Entry Level GMAW Certificate</t>
   </si>
   <si>
     <t>CNC Operator</t>
   </si>
   <si>
     <t>Computer Numerically Controlled (CNC) Machinist Technology/CNC Machinist</t>
   </si>
   <si>
     <t>Intro to Cabinet Making &amp; Casework</t>
   </si>
   <si>
     <t>Woodworking</t>
   </si>
   <si>
     <t>Semi Truck Driving: Entry Level Driver Training</t>
   </si>
   <si>
     <t>Truck and Bus Driver/Commercial Vehicle Operator and Instructor</t>
   </si>
   <si>
+    <t>Introduction to 3D Animation</t>
+  </si>
+  <si>
+    <t>Digital Arts</t>
+  </si>
+  <si>
     <t>Medical Billing &amp; Coding</t>
   </si>
   <si>
     <t>Allied Health</t>
   </si>
   <si>
     <t>Medical insurance specialist/Medical Biller</t>
   </si>
   <si>
     <t>Pharmacy Technician</t>
   </si>
   <si>
     <t>Pharmacy Technician/Assistant</t>
   </si>
   <si>
     <t>Emergency Medical Technician</t>
   </si>
   <si>
     <t>Emergency Medical Technology/Technician (EMT Paramedic)</t>
   </si>
   <si>
     <t>Paramedic I, II, III</t>
   </si>
   <si>
     <t>Phlebotomy Technician</t>
@@ -238,116 +262,125 @@
   <si>
     <t>North Iowa Area CC</t>
   </si>
   <si>
     <t>Professional Dog Grooming</t>
   </si>
   <si>
     <t>Dog/Pet/Animal Grooming.</t>
   </si>
   <si>
     <t>Professional Dog Grooming Certificate</t>
   </si>
   <si>
     <t>Paraeducator Certificate</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Education, General.</t>
   </si>
   <si>
     <t>Teacher Assistant/Aide.</t>
   </si>
   <si>
+    <t>Dietary Manager Certification Program</t>
+  </si>
+  <si>
     <t>Online</t>
   </si>
   <si>
     <t>Healthcare</t>
   </si>
   <si>
     <t>Foodservice Systems Administration/Management</t>
   </si>
   <si>
     <t>Child Care Ready</t>
   </si>
   <si>
     <t>Hybrid</t>
   </si>
   <si>
     <t>Child Care Provider/Assistant</t>
   </si>
   <si>
     <t>Climb Ready- Wind Technician</t>
   </si>
   <si>
     <t>Not found</t>
   </si>
   <si>
     <t>Fundamentals of Construction</t>
   </si>
   <si>
     <t>Manufacturing Technology</t>
   </si>
   <si>
     <t>Machine Tool Technology/Machinist.</t>
   </si>
   <si>
     <t>Production Welding Certificate</t>
   </si>
   <si>
     <t>Professional Driver Prep</t>
   </si>
   <si>
     <t>Transportation &amp; Logistics</t>
   </si>
   <si>
     <t>Patient Access</t>
   </si>
   <si>
     <t>Health and Medical Administrative Services, Other</t>
   </si>
   <si>
+    <t>Emergency Medical Technician Certificate</t>
+  </si>
+  <si>
     <t>Phlebotomy</t>
   </si>
   <si>
     <t>Expanded IV Therapy for LPN's</t>
   </si>
   <si>
     <t>Renal/Dialysis Technologist/Technician</t>
   </si>
   <si>
     <t>Human Services Direct Support Certificate</t>
   </si>
   <si>
     <t>Clinical/Medical Social Work</t>
   </si>
   <si>
     <t>Advanced Nurse Aide</t>
   </si>
   <si>
+    <t>Practical Nursing, Vocational Nursing and Nursing Assistants</t>
+  </si>
+  <si>
     <t>Nursing Assistant/Aide and Patient Care Assistant/Aide.</t>
   </si>
   <si>
     <t>Iowa Lakes CC</t>
   </si>
   <si>
     <t>Electrical Maintenance</t>
   </si>
   <si>
     <t>Industrial Mechanics and Maintenance Technology</t>
   </si>
   <si>
     <t>Electrical Pre-Apprenticeship</t>
   </si>
   <si>
     <t>Welding: AWS Certification</t>
   </si>
   <si>
     <t>Welding: AWS Qualification</t>
   </si>
   <si>
     <t>UAV Drone Pilot</t>
   </si>
   <si>
     <t>Airline/commercial/professional Pilot and Flight Crew?</t>
@@ -367,50 +400,53 @@
   <si>
     <t>Class B CDL</t>
   </si>
   <si>
     <t>Professional Driver Preparation Program</t>
   </si>
   <si>
     <t>Certified Professional Medical Coder</t>
   </si>
   <si>
     <t>Medical Insurance Coding Specialist/Coder.</t>
   </si>
   <si>
     <t>Emergency Medical Technician (EMT)</t>
   </si>
   <si>
     <t>Emergency Medical Technician (EMT) Hybrid</t>
   </si>
   <si>
     <t>Phlebotomy Certificate</t>
   </si>
   <si>
     <t>Certified Nurse Aide (CNA)</t>
   </si>
   <si>
+    <t>Accounting Clerk</t>
+  </si>
+  <si>
     <t>Accounting Technology/Technician and Bookkeeping</t>
   </si>
   <si>
     <t>Office Financial Clerk</t>
   </si>
   <si>
     <t>Accounting Technology/Technician and Bookkeeping.</t>
   </si>
   <si>
     <t>Northwest Iowa CC</t>
   </si>
   <si>
     <t>Grain Management Certificate Program</t>
   </si>
   <si>
     <t>Agricultural Business and Management, General.</t>
   </si>
   <si>
     <t>Child Care Provider Certificate</t>
   </si>
   <si>
     <t>Human Development, Family Studies, and Related Services</t>
   </si>
   <si>
     <t>Industrial Maintenance</t>
@@ -430,113 +466,131 @@
   <si>
     <t>Construction/Heavy Equipment/Earthmoving Equipment Operation</t>
   </si>
   <si>
     <t>CDL Driver Prep Program</t>
   </si>
   <si>
     <t>Certified Crane Operator Program</t>
   </si>
   <si>
     <t>Mobil Crane Operation/Operator</t>
   </si>
   <si>
     <t>Computer Skills for the Workplace-Level 1</t>
   </si>
   <si>
     <t>Microsoft Office Skills for the Workplace with Computer Basics</t>
   </si>
   <si>
     <t>Business/Office Automation/Technology/Data Entry.</t>
   </si>
   <si>
     <t>Iowa Central CC</t>
   </si>
   <si>
+    <t>General Education</t>
+  </si>
+  <si>
     <t>Basic Safety Certificate</t>
   </si>
   <si>
     <t>Occupational Safety and Health Technology/Technician.</t>
   </si>
   <si>
     <t>Maintenance Technician</t>
   </si>
   <si>
     <t>Basic Small Engine Repair</t>
   </si>
   <si>
     <t>Mechanic and Repair Technologies/Technicians, Other</t>
   </si>
   <si>
     <t>Mechanic and Repair Technologies/Technicians, Other.</t>
   </si>
   <si>
+    <t>Industrial Operator</t>
+  </si>
+  <si>
     <t>Production Welding Certificate Program</t>
   </si>
   <si>
     <t>Computer Numerical Control (CNC) Operator</t>
   </si>
   <si>
     <t>Accelerated CDL Course</t>
   </si>
   <si>
+    <t>ELDT-CDL Automatic</t>
+  </si>
+  <si>
     <t>Professional Truck Driver Institute Certified Course</t>
   </si>
   <si>
     <t>Medical Billing and Coding</t>
   </si>
   <si>
     <t>iowa central CC</t>
   </si>
   <si>
     <t>Emergency Medical Responder</t>
   </si>
   <si>
     <t>Certified Medication Aide Course</t>
   </si>
   <si>
     <t>IT Support Specialist</t>
   </si>
   <si>
     <t>Iowa Valley CC District</t>
   </si>
   <si>
     <t>Mastering the Meat Counter</t>
   </si>
   <si>
     <t>Agricultural and Food Products Processing.</t>
   </si>
   <si>
     <t>Meat Cutting Essentials</t>
   </si>
   <si>
     <t>Basic Robotic Programming Certification</t>
   </si>
   <si>
     <t>Robotics Technology/Technician</t>
   </si>
   <si>
+    <t>Manufacturing Fundamentals</t>
+  </si>
+  <si>
+    <t>Industrial Technology/Technician</t>
+  </si>
+  <si>
+    <t>Utility Fundamentals</t>
+  </si>
+  <si>
     <t>Engineering Technologies/Technicians, others</t>
   </si>
   <si>
     <t>Career Pipe Welding</t>
   </si>
   <si>
     <t>MIG &amp; TIG Combination Welding Certificate</t>
   </si>
   <si>
     <t>MIG (Wire) Welding</t>
   </si>
   <si>
     <t>TIG(Stick) Welding Certificate</t>
   </si>
   <si>
     <t>Welding for Maintenance and Repair</t>
   </si>
   <si>
     <t>CDL – Entry Level Driver Training (ELDT)</t>
   </si>
   <si>
     <t>Professional Driver Prep Program</t>
   </si>
   <si>
     <t>Pharmacy Tech</t>
@@ -550,50 +604,53 @@
   <si>
     <t>Phlebotomy Tech</t>
   </si>
   <si>
     <t>Dialysis Technician</t>
   </si>
   <si>
     <t>Rehabilitation/Restorative Aide</t>
   </si>
   <si>
     <t>Rehabilitation and Therapeutic Professions, Other</t>
   </si>
   <si>
     <t>CNA</t>
   </si>
   <si>
     <t>Health Support Professionals Prepare to Care</t>
   </si>
   <si>
     <t>Nurse/Nursing Assistant/Aide and Patient Care Assistant</t>
   </si>
   <si>
     <t>Hawkeye CC</t>
   </si>
   <si>
+    <t>Information Technology (IT) Specialist Certificate</t>
+  </si>
+  <si>
     <t>Ethernet Communications 1</t>
   </si>
   <si>
     <t>Computer Systems Networking and Telecommunications.</t>
   </si>
   <si>
     <t>Network Systems Specialist</t>
   </si>
   <si>
     <t>Industry 4.0 Basic Operations</t>
   </si>
   <si>
     <t>Industry 4.0 Total Productive Maintenance</t>
   </si>
   <si>
     <t>Engineering Technology, General.</t>
   </si>
   <si>
     <t>Certified Industry 4.0 Robotic Specialist</t>
   </si>
   <si>
     <t>Robotics Technology/Technician.</t>
   </si>
   <si>
     <t>Industry 4.0 Robot System Operations</t>
@@ -637,74 +694,95 @@
   <si>
     <t>Industry 4.0 Associate IV -IIoT, Networking &amp; Data Analytics</t>
   </si>
   <si>
     <t>Industrial Production Technologies/Technicians, Other.</t>
   </si>
   <si>
     <t>Mechanical Systems Specialist</t>
   </si>
   <si>
     <t>Mechanical/Mechanical Engineering Technology/Technician.</t>
   </si>
   <si>
     <t>Hydraulics Systems 1</t>
   </si>
   <si>
     <t>Hydraulics and Fluid Power Technology/Technician.</t>
   </si>
   <si>
     <t>Pneumatic System 1</t>
   </si>
   <si>
     <t>Pneumatic Troubleshooting 1</t>
   </si>
   <si>
+    <t>Childcare Director Certificate</t>
+  </si>
+  <si>
+    <t>Childcare and Support Services Management</t>
+  </si>
+  <si>
     <t>Introduction to Construction Trades</t>
   </si>
   <si>
     <t>Carpentry Apprenticeship Level 1</t>
   </si>
   <si>
     <t>Carpentry/Carpenter</t>
   </si>
   <si>
+    <t>Electrical Level 1 Test Prep Class and Apprenticeship Test</t>
+  </si>
+  <si>
+    <t>Electrical and Electronic Engineering Technologies/Technicians, Other</t>
+  </si>
+  <si>
     <t>Mechanical Power Systems 2</t>
   </si>
   <si>
     <t>Building/Construction Finishing, Management, and Inspection, Other.</t>
   </si>
   <si>
+    <t>Plumbing Level 1 Test Preparation Class and Apprenticeship Test</t>
+  </si>
+  <si>
     <t>Plumbing Technology/Plumber</t>
   </si>
   <si>
     <t>Electrical Systems Specialist</t>
   </si>
   <si>
     <t>Industrial Electronics Technology/Technician.</t>
   </si>
   <si>
+    <t>HVAC Level 1 Test Prep Class and Apprenticeship Test</t>
+  </si>
+  <si>
+    <t>Heating, Air Conditioning, Ventilation and Refrigeration Maintenance, Technology Technician (HAC, HACR, HVAC, HVACR)</t>
+  </si>
+  <si>
     <t>Electric Motor Troubleshooting 1</t>
   </si>
   <si>
     <t>Electrical Motor Control Systems 1</t>
   </si>
   <si>
     <t>Electrical Systems 1</t>
   </si>
   <si>
     <t>Electrical Systems Installation 1</t>
   </si>
   <si>
     <t>Industrial Maintenance Certificate</t>
   </si>
   <si>
     <t>Motor Control Troubleshooting 1</t>
   </si>
   <si>
     <t>Variable Frequency Drive Systems 1</t>
   </si>
   <si>
     <t>Laser Shaft Alignment 1</t>
   </si>
   <si>
     <t>Precision Systems Maintenance and Repair Technologies/Technicians, Other.</t>
@@ -739,74 +817,104 @@
   <si>
     <t>Patient Access and Front Desk</t>
   </si>
   <si>
     <t>Medical Reception/Receptionist</t>
   </si>
   <si>
     <t>Medical Insurance Coding Specialist/Coder</t>
   </si>
   <si>
     <t>Pharmacy Technician Certificate</t>
   </si>
   <si>
     <t>Emergency Medical Technology/Technician (EMT Paramedic).</t>
   </si>
   <si>
     <t>Paramedic</t>
   </si>
   <si>
     <t>20 Hour Medication Manager</t>
   </si>
   <si>
     <t>Prepare to Care: Health Support Professional</t>
   </si>
   <si>
+    <t>Bookkeeping Specialist Certificate</t>
+  </si>
+  <si>
     <t>Eastern Iowa CC</t>
   </si>
   <si>
+    <t>Manfacturing Fundamentals</t>
+  </si>
+  <si>
     <t>Fork Truck Operator Certificate</t>
   </si>
   <si>
     <t>Occupational Safety and Health Technology/Technician</t>
   </si>
   <si>
+    <t>CDA (Child Development Associate)</t>
+  </si>
+  <si>
     <t>Residential HVAC Installation</t>
   </si>
   <si>
     <t>Heating, Air Conditioning, Ventilation and Refrigeration Maintenance Technology/Technician</t>
   </si>
   <si>
     <t>Manufacturing Maintenance</t>
   </si>
   <si>
     <t>CNC Entry-Level Technician</t>
   </si>
   <si>
+    <t>Basic GMAW</t>
+  </si>
+  <si>
+    <t>Welding Basics</t>
+  </si>
+  <si>
+    <t>Welding Certificate-Advanced Manufacturing</t>
+  </si>
+  <si>
+    <t>Career Ready Production Welding.</t>
+  </si>
+  <si>
+    <t>CNC Lathe Operator</t>
+  </si>
+  <si>
+    <t>CNC Mill Operator</t>
+  </si>
+  <si>
     <t>Truck Driving</t>
   </si>
   <si>
+    <t>EMT-P</t>
+  </si>
+  <si>
     <t>CNA Refresher</t>
   </si>
   <si>
     <t>Kirkwood CC</t>
   </si>
   <si>
     <t>Professional Pet Grooming Certificate</t>
   </si>
   <si>
     <t>Dog/Pet/Animal Grooming</t>
   </si>
   <si>
     <t>Graphic Design Certificate</t>
   </si>
   <si>
     <t>Prepress/Desktop Publishing and Digital Imaging Design</t>
   </si>
   <si>
     <t>Prepress/Desktop Publishing and Digital Imaging Design.</t>
   </si>
   <si>
     <t>Data Management and Analysis Certificate</t>
   </si>
   <si>
     <t>Baking and Pastry Arts Certificate</t>
@@ -1225,74 +1333,95 @@
   <si>
     <t>Clinical Medical Assistant</t>
   </si>
   <si>
     <t>Allied Health and Medical Assisting Services</t>
   </si>
   <si>
     <t>EMS Training Course - Emergency Medical Technician</t>
   </si>
   <si>
     <t>EMS Training Course - Advanced Emergency Medical Technician</t>
   </si>
   <si>
     <t>EMS Training Course - Emergency Medical Responder</t>
   </si>
   <si>
     <t>IV Therapy</t>
   </si>
   <si>
     <t>Basic Workplace Computing Certificate</t>
   </si>
   <si>
     <t>Indian Hills CC</t>
   </si>
   <si>
+    <t>Paraeducator Generalist Certificate</t>
+  </si>
+  <si>
+    <t>Manufacturing Production Technician Certificate</t>
+  </si>
+  <si>
     <t>Refrigeration Heating/Cooling Systems Technician Certificate</t>
   </si>
   <si>
     <t>Heating, Air Conditioning, Ventilation and Refrigeration Maintenance Technology/Technician (HAC, HACR, HVAC, HVACR)</t>
   </si>
   <si>
     <t>Industrial Maintenance Technician Certificate</t>
   </si>
   <si>
+    <t>Certified Production Specialist</t>
+  </si>
+  <si>
+    <t>Precision Production Trades/General</t>
+  </si>
+  <si>
     <t>Basic Production Welding Certificate</t>
   </si>
   <si>
     <t>Career Welding Certificate</t>
   </si>
   <si>
     <t>Structural Welding</t>
   </si>
   <si>
     <t>Advanced Tanker Training</t>
   </si>
   <si>
     <t>Commercial Driver Training</t>
   </si>
   <si>
+    <t>Computed Tomography (CT) Certificate</t>
+  </si>
+  <si>
+    <t>Allied Health Diagnostic, Intervention, and Treatment Professions, Other</t>
+  </si>
+  <si>
+    <t>Phlebotomy Skills Training</t>
+  </si>
+  <si>
     <t>Phlebotomy Technician Credential</t>
   </si>
   <si>
     <t>Nurse Aide (CNA)</t>
   </si>
   <si>
     <t>Advanced Office Skills Certificate</t>
   </si>
   <si>
     <t>Advanced Accounting</t>
   </si>
   <si>
     <t>Southeastern CC</t>
   </si>
   <si>
     <t>Early Childhood Education Level I</t>
   </si>
   <si>
     <t>Early Childhood Education and Teaching</t>
   </si>
   <si>
     <t>Early Childhood Education Level II</t>
   </si>
   <si>
     <t>Teaching Assistants/Aides</t>
@@ -1862,138 +1991,216 @@
     <t>Core Manufacturing Skills</t>
   </si>
   <si>
     <t>Help Desk Specialist</t>
   </si>
   <si>
     <t>1110060000</t>
   </si>
   <si>
     <t>Electrical/Electronics Equipment Installation and Repair, General.</t>
   </si>
   <si>
     <t>Selling Skills and Sales Operations.</t>
   </si>
   <si>
     <t>Computer Support Specialist.</t>
   </si>
   <si>
     <t>Data Center Essentials Certificate</t>
   </si>
   <si>
     <t>Warehouse Operator Training: From Dock to Rack and Back to Dock</t>
   </si>
   <si>
     <t>Logistics, Materials, and Supply Chain Management.</t>
+  </si>
+  <si>
+    <t>Industrial Maintenance I: Systems &amp; Motor Controls</t>
+  </si>
+  <si>
+    <t>Heavy Equipment Operator Level 1 and 2</t>
+  </si>
+  <si>
+    <t>Heavy Equipment Operator Level 1</t>
+  </si>
+  <si>
+    <t>Data Technician Program Level 1</t>
+  </si>
+  <si>
+    <t>Data Technician Program</t>
+  </si>
+  <si>
+    <t>Chemical Process Technology Certificate</t>
+  </si>
+  <si>
+    <t>Hospitality Foundations</t>
+  </si>
+  <si>
+    <t>Medical Assistant</t>
+  </si>
+  <si>
+    <t>Machine Tool Technology</t>
+  </si>
+  <si>
+    <t>Behavioral Health Tech</t>
+  </si>
+  <si>
+    <t>Weld to Work</t>
+  </si>
+  <si>
+    <t>4703020000</t>
+  </si>
+  <si>
+    <t>1103010000</t>
+  </si>
+  <si>
+    <t>4103010000</t>
+  </si>
+  <si>
+    <t>5209050000</t>
+  </si>
+  <si>
+    <t>5115080000</t>
+  </si>
+  <si>
+    <t>Heavy Equipment Maintenance Technology/Technician.</t>
+  </si>
+  <si>
+    <t>Data Processing and Data Processing Technology/Technician</t>
+  </si>
+  <si>
+    <t>Chemical Technology/Technician.</t>
+  </si>
+  <si>
+    <t>Medical/Clinical Assistant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Machine Tool Technology/Machinist.</t>
+  </si>
+  <si>
+    <t>Mental Health Counseling/Counselor.</t>
+  </si>
+  <si>
+    <t>Welding Technology/Welder.</t>
+  </si>
+  <si>
+    <t>4604150000</t>
+  </si>
+  <si>
+    <t>5110090000 </t>
+  </si>
+  <si>
+    <t>4901090000</t>
+  </si>
+  <si>
+    <t>1205060000</t>
+  </si>
+  <si>
+    <t>4902090000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{D601F514-31E9-4D81-835E-E828299480DD}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{7F24738E-9E09-4ABC-A5B2-B3EE5901EF62}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2272,11252 +2479,11943 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E9FBE83-886D-493B-A6BF-713FA40F0D7A}">
   <dimension ref="A1:F49"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+    <sheetView topLeftCell="B32" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2:F49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.33203125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="29.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="50.44140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="83.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="50.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="83.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="12" t="s">
+      <c r="B1" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="12" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E1" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C2" t="s">
-        <v>480</v>
+        <v>523</v>
       </c>
       <c r="D2" t="s">
-        <v>467</v>
+        <v>510</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="F2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B3" t="s">
         <v>49</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>481</v>
+        <v>524</v>
       </c>
       <c r="D3" t="s">
-        <v>482</v>
+        <v>525</v>
       </c>
       <c r="E3" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="F3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>481</v>
+        <v>524</v>
       </c>
       <c r="D4" t="s">
-        <v>482</v>
+        <v>525</v>
       </c>
       <c r="E4" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B5" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="C5" t="s">
-        <v>483</v>
+        <v>526</v>
       </c>
       <c r="D5" t="s">
-        <v>484</v>
+        <v>527</v>
       </c>
       <c r="E5" t="s">
-        <v>485</v>
+        <v>528</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B6" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="C6" t="s">
-        <v>486</v>
+        <v>529</v>
       </c>
       <c r="D6" t="s">
-        <v>487</v>
+        <v>530</v>
       </c>
       <c r="E6" t="s">
-        <v>488</v>
+        <v>531</v>
       </c>
       <c r="F6" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B7" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="C7" t="s">
-        <v>489</v>
+        <v>532</v>
       </c>
       <c r="D7" t="s">
-        <v>490</v>
+        <v>533</v>
       </c>
       <c r="E7" t="s">
-        <v>491</v>
+        <v>534</v>
       </c>
       <c r="F7" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="C8" t="s">
-        <v>492</v>
+        <v>535</v>
       </c>
       <c r="D8" t="s">
-        <v>493</v>
+        <v>536</v>
       </c>
       <c r="E8" t="s">
-        <v>494</v>
+        <v>537</v>
       </c>
       <c r="F8" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>392</v>
+      </c>
+      <c r="C9" t="s">
+        <v>539</v>
+      </c>
+      <c r="D9" t="s">
+        <v>540</v>
+      </c>
+      <c r="E9" t="s">
+        <v>541</v>
+      </c>
+      <c r="F9" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" t="s">
+        <v>392</v>
+      </c>
+      <c r="C10" t="s">
+        <v>542</v>
+      </c>
+      <c r="D10" t="s">
+        <v>543</v>
+      </c>
+      <c r="E10" t="s">
+        <v>544</v>
+      </c>
+      <c r="F10" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" t="s">
+        <v>392</v>
+      </c>
+      <c r="C11" t="s">
+        <v>542</v>
+      </c>
+      <c r="D11" t="s">
+        <v>543</v>
+      </c>
+      <c r="E11" t="s">
+        <v>545</v>
+      </c>
+      <c r="F11" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s">
+        <v>546</v>
+      </c>
+      <c r="D12" t="s">
+        <v>547</v>
+      </c>
+      <c r="E12" t="s">
+        <v>548</v>
+      </c>
+      <c r="F12" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" t="s">
+        <v>550</v>
+      </c>
+      <c r="D13" t="s">
+        <v>551</v>
+      </c>
+      <c r="E13" t="s">
+        <v>552</v>
+      </c>
+      <c r="F13" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>553</v>
+      </c>
+      <c r="C14" t="s">
+        <v>554</v>
+      </c>
+      <c r="D14" t="s">
+        <v>555</v>
+      </c>
+      <c r="E14" t="s">
+        <v>556</v>
+      </c>
+      <c r="F14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>553</v>
+      </c>
+      <c r="C15" t="s">
+        <v>557</v>
+      </c>
+      <c r="D15" t="s">
+        <v>499</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>553</v>
+      </c>
+      <c r="C16" t="s">
+        <v>558</v>
+      </c>
+      <c r="D16" t="s">
+        <v>559</v>
+      </c>
+      <c r="E16" t="s">
+        <v>160</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>553</v>
+      </c>
+      <c r="C17" t="s">
+        <v>560</v>
+      </c>
+      <c r="D17" t="s">
+        <v>561</v>
+      </c>
+      <c r="E17" t="s">
+        <v>333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>562</v>
+      </c>
+      <c r="D18" t="s">
+        <v>563</v>
+      </c>
+      <c r="E18" t="s">
+        <v>564</v>
+      </c>
+      <c r="F18" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>562</v>
+      </c>
+      <c r="D19" t="s">
+        <v>563</v>
+      </c>
+      <c r="E19" t="s">
+        <v>565</v>
+      </c>
+      <c r="F19" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>562</v>
+      </c>
+      <c r="D20" t="s">
+        <v>563</v>
+      </c>
+      <c r="E20" t="s">
+        <v>566</v>
+      </c>
+      <c r="F20" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>562</v>
+      </c>
+      <c r="D21" t="s">
+        <v>563</v>
+      </c>
+      <c r="E21" t="s">
+        <v>567</v>
+      </c>
+      <c r="F21" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>562</v>
+      </c>
+      <c r="D22" t="s">
+        <v>563</v>
+      </c>
+      <c r="E22" t="s">
+        <v>568</v>
+      </c>
+      <c r="F22" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>569</v>
+      </c>
+      <c r="D23" t="s">
+        <v>570</v>
+      </c>
+      <c r="E23" t="s">
+        <v>571</v>
+      </c>
+      <c r="F23" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>573</v>
+      </c>
+      <c r="D24" t="s">
+        <v>574</v>
+      </c>
+      <c r="E24" t="s">
+        <v>575</v>
+      </c>
+      <c r="F24" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>532</v>
+      </c>
+      <c r="D25" t="s">
+        <v>533</v>
+      </c>
+      <c r="E25" t="s">
+        <v>577</v>
+      </c>
+      <c r="F25" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" t="s">
+        <v>578</v>
+      </c>
+      <c r="D26" t="s">
+        <v>579</v>
+      </c>
+      <c r="E26" t="s">
+        <v>133</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" t="s">
+        <v>580</v>
+      </c>
+      <c r="D27" t="s">
+        <v>579</v>
+      </c>
+      <c r="E27" t="s">
+        <v>581</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" t="s">
+        <v>582</v>
+      </c>
+      <c r="C28" t="s">
+        <v>583</v>
+      </c>
+      <c r="D28" t="s">
+        <v>513</v>
+      </c>
+      <c r="E28" t="s">
+        <v>584</v>
+      </c>
+      <c r="F28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" t="s">
+        <v>582</v>
+      </c>
+      <c r="C29" t="s">
+        <v>583</v>
+      </c>
+      <c r="D29" t="s">
+        <v>513</v>
+      </c>
+      <c r="E29" t="s">
+        <v>585</v>
+      </c>
+      <c r="F29" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" t="s">
+        <v>582</v>
+      </c>
+      <c r="C30" t="s">
+        <v>586</v>
+      </c>
+      <c r="D30" t="s">
+        <v>587</v>
+      </c>
+      <c r="E30" t="s">
+        <v>588</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" t="s">
+        <v>582</v>
+      </c>
+      <c r="C31" t="s">
+        <v>586</v>
+      </c>
+      <c r="D31" t="s">
+        <v>587</v>
+      </c>
+      <c r="E31" t="s">
+        <v>589</v>
+      </c>
+      <c r="F31" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" t="s">
+        <v>582</v>
+      </c>
+      <c r="C32" t="s">
+        <v>586</v>
+      </c>
+      <c r="D32" t="s">
+        <v>587</v>
+      </c>
+      <c r="E32" t="s">
+        <v>590</v>
+      </c>
+      <c r="F32" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
+        <v>582</v>
+      </c>
+      <c r="C33" t="s">
+        <v>591</v>
+      </c>
+      <c r="D33" t="s">
+        <v>592</v>
+      </c>
+      <c r="E33" t="s">
+        <v>593</v>
+      </c>
+      <c r="F33" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" t="s">
+        <v>582</v>
+      </c>
+      <c r="C34" t="s">
+        <v>591</v>
+      </c>
+      <c r="D34" t="s">
+        <v>592</v>
+      </c>
+      <c r="E34" t="s">
+        <v>595</v>
+      </c>
+      <c r="F34" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" t="s">
+        <v>596</v>
+      </c>
+      <c r="C35" t="s">
+        <v>597</v>
+      </c>
+      <c r="D35" t="s">
+        <v>598</v>
+      </c>
+      <c r="E35" t="s">
+        <v>599</v>
+      </c>
+      <c r="F35" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" t="s">
+        <v>601</v>
+      </c>
+      <c r="C36" t="s">
+        <v>602</v>
+      </c>
+      <c r="D36" t="s">
+        <v>603</v>
+      </c>
+      <c r="E36" t="s">
+        <v>604</v>
+      </c>
+      <c r="F36" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>416</v>
+      </c>
+      <c r="B37" t="s">
+        <v>553</v>
+      </c>
+      <c r="C37" t="s">
+        <v>524</v>
+      </c>
+      <c r="D37" t="s">
+        <v>525</v>
+      </c>
+      <c r="E37" t="s">
+        <v>606</v>
+      </c>
+      <c r="F37" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>416</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>607</v>
+      </c>
+      <c r="D38" t="s">
+        <v>608</v>
+      </c>
+      <c r="E38" t="s">
+        <v>636</v>
+      </c>
+      <c r="F38" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>416</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>609</v>
+      </c>
+      <c r="D39" t="s">
+        <v>610</v>
+      </c>
+      <c r="E39" t="s">
+        <v>611</v>
+      </c>
+      <c r="F39" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>416</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>612</v>
+      </c>
+      <c r="D40" t="s">
+        <v>613</v>
+      </c>
+      <c r="E40" t="s">
+        <v>614</v>
+      </c>
+      <c r="F40" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>416</v>
+      </c>
+      <c r="B41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" t="s">
+        <v>539</v>
+      </c>
+      <c r="D41" t="s">
+        <v>540</v>
+      </c>
+      <c r="E41" t="s">
+        <v>615</v>
+      </c>
+      <c r="F41" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>416</v>
+      </c>
+      <c r="B42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" t="s">
+        <v>616</v>
+      </c>
+      <c r="D42" t="s">
+        <v>497</v>
+      </c>
+      <c r="E42" t="s">
+        <v>617</v>
+      </c>
+      <c r="F42" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>416</v>
+      </c>
+      <c r="B43" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" t="s">
+        <v>583</v>
+      </c>
+      <c r="D43" t="s">
+        <v>513</v>
+      </c>
+      <c r="E43" t="s">
+        <v>618</v>
+      </c>
+      <c r="F43" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>416</v>
+      </c>
+      <c r="B44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" t="s">
+        <v>580</v>
+      </c>
+      <c r="D44" t="s">
+        <v>619</v>
+      </c>
+      <c r="E44" t="s">
+        <v>620</v>
+      </c>
+      <c r="F44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>416</v>
+      </c>
+      <c r="B45" t="s">
+        <v>621</v>
+      </c>
+      <c r="C45" t="s">
+        <v>622</v>
+      </c>
+      <c r="D45" t="s">
+        <v>623</v>
+      </c>
+      <c r="E45" t="s">
+        <v>624</v>
+      </c>
+      <c r="F45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>416</v>
+      </c>
+      <c r="B46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" t="s">
+        <v>625</v>
+      </c>
+      <c r="D46" t="s">
+        <v>625</v>
+      </c>
+      <c r="E46" t="s">
+        <v>73</v>
+      </c>
+      <c r="F46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>416</v>
+      </c>
+      <c r="B47" t="s">
+        <v>626</v>
+      </c>
+      <c r="C47" t="s">
+        <v>627</v>
+      </c>
+      <c r="D47" t="s">
+        <v>628</v>
+      </c>
+      <c r="E47" t="s">
+        <v>629</v>
+      </c>
+      <c r="F47" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>376</v>
+      </c>
+      <c r="B48" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" t="s">
+        <v>630</v>
+      </c>
+      <c r="D48" t="s">
+        <v>498</v>
+      </c>
+      <c r="E48" t="s">
         <v>495</v>
       </c>
-    </row>
-[...730 lines deleted...]
-      <c r="D45" t="s">
+      <c r="F48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>376</v>
+      </c>
+      <c r="B49" t="s">
+        <v>35</v>
+      </c>
+      <c r="C49" t="s">
         <v>580</v>
       </c>
-      <c r="E45" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>576</v>
+        <v>619</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F49" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{771C94CB-379B-4AE6-86A7-7714C6580428}">
-  <dimension ref="A1:S537"/>
+  <dimension ref="A1:I572"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+      <selection activeCell="A446" sqref="A446"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" style="2" bestFit="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="14.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="6.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="68.42578125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="108" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="14" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="C1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="D1" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="12" t="s">
+      <c r="E1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="5">
+        <v>1108010000</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="12" t="s">
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="5">
+        <v>1108010000</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="5">
+        <v>1205000000</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="5">
+        <v>1205000000</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="5">
+        <v>1205000000</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="5">
+        <v>1907090000</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1907090000</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="5">
+        <v>4704090000</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="5">
+        <v>4807030000</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="5">
+        <v>5001020000</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" t="s">
+        <v>46</v>
+      </c>
+      <c r="I22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="G23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" t="s">
+        <v>48</v>
+      </c>
+      <c r="I23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="G24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" t="s">
+        <v>51</v>
+      </c>
+      <c r="I24" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" t="s">
+        <v>53</v>
+      </c>
+      <c r="I25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" t="s">
+        <v>55</v>
+      </c>
+      <c r="I26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" t="s">
+        <v>56</v>
+      </c>
+      <c r="I27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="5">
+        <v>5126020000</v>
+      </c>
+      <c r="G28" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" t="s">
+        <v>58</v>
+      </c>
+      <c r="I28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" t="s">
+        <v>60</v>
+      </c>
+      <c r="I29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="5">
+        <v>5126990000</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" t="s">
+        <v>62</v>
+      </c>
+      <c r="I30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" t="s">
+        <v>63</v>
+      </c>
+      <c r="I31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="5">
+        <v>5202070000</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" t="s">
+        <v>65</v>
+      </c>
+      <c r="I32" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="5">
+        <v>5218040000</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" t="s">
+        <v>67</v>
+      </c>
+      <c r="I33" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" t="s">
+        <v>70</v>
+      </c>
+      <c r="I34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1301010000</v>
+      </c>
+      <c r="F35" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" t="s">
         <v>73</v>
       </c>
-      <c r="G1" s="12" t="s">
+      <c r="I35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B36" t="s">
         <v>69</v>
       </c>
-      <c r="H1" s="14" t="s">
-[...20 lines deleted...]
-      <c r="D2" s="2">
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1315010000</v>
+      </c>
+      <c r="F36" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" t="s">
+        <v>73</v>
+      </c>
+      <c r="I36" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="5">
+        <v>1905050000</v>
+      </c>
+      <c r="G38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" t="s">
+        <v>77</v>
+      </c>
+      <c r="I38" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1907090000</v>
+      </c>
+      <c r="F39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" t="s">
+        <v>81</v>
+      </c>
+      <c r="I39" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="5">
+        <v>3020100000</v>
+      </c>
+      <c r="F40" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" t="s">
+        <v>84</v>
+      </c>
+      <c r="I40" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B41" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="5">
+        <v>4600000000</v>
+      </c>
+      <c r="F41" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" t="s">
+        <v>86</v>
+      </c>
+      <c r="I41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" t="s">
+        <v>87</v>
+      </c>
+      <c r="I42" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" t="s">
+        <v>89</v>
+      </c>
+      <c r="I43" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" t="s">
+        <v>91</v>
+      </c>
+      <c r="D44" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" t="s">
+        <v>90</v>
+      </c>
+      <c r="I44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C45" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" s="5">
+        <v>5107990000</v>
+      </c>
+      <c r="F45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" t="s">
+        <v>92</v>
+      </c>
+      <c r="I45" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B46" t="s">
+        <v>69</v>
+      </c>
+      <c r="C46" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" t="s">
+        <v>53</v>
+      </c>
+      <c r="I46" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" t="s">
+        <v>79</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" t="s">
+        <v>94</v>
+      </c>
+      <c r="I47" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B48" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F48" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" t="s">
+        <v>95</v>
+      </c>
+      <c r="I48" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B49" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" t="s">
+        <v>96</v>
+      </c>
+      <c r="I49" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B50" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="5">
+        <v>5115030000</v>
+      </c>
+      <c r="F50" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" t="s">
+        <v>98</v>
+      </c>
+      <c r="I50" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B51" t="s">
+        <v>69</v>
+      </c>
+      <c r="C51" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F51" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" t="s">
+        <v>62</v>
+      </c>
+      <c r="I51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B52" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="G52" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" t="s">
+        <v>62</v>
+      </c>
+      <c r="I52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F53" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I53" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" t="s">
+        <v>63</v>
+      </c>
+      <c r="I54" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B55" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F55" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" t="s">
+        <v>104</v>
+      </c>
+      <c r="I55" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B56" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F56" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" t="s">
+        <v>106</v>
+      </c>
+      <c r="I56" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B57" t="s">
+        <v>103</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" t="s">
+        <v>107</v>
+      </c>
+      <c r="I57" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F58" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" t="s">
+        <v>108</v>
+      </c>
+      <c r="I58" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B59" t="s">
+        <v>103</v>
+      </c>
+      <c r="C59" t="s">
+        <v>91</v>
+      </c>
+      <c r="D59" s="5">
+        <v>4901020000</v>
+      </c>
+      <c r="F59" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" t="s">
+        <v>109</v>
+      </c>
+      <c r="I59" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B60" t="s">
+        <v>103</v>
+      </c>
+      <c r="C60" t="s">
+        <v>91</v>
+      </c>
+      <c r="D60" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F60" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" t="s">
+        <v>111</v>
+      </c>
+      <c r="I60" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B61" t="s">
+        <v>103</v>
+      </c>
+      <c r="C61" t="s">
+        <v>91</v>
+      </c>
+      <c r="D61" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E61" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" t="s">
+        <v>113</v>
+      </c>
+      <c r="I61" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B62" t="s">
+        <v>103</v>
+      </c>
+      <c r="C62" t="s">
+        <v>91</v>
+      </c>
+      <c r="D62" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E62" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" t="s">
+        <v>114</v>
+      </c>
+      <c r="I62" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B63" t="s">
+        <v>103</v>
+      </c>
+      <c r="C63" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F63" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" t="s">
+        <v>116</v>
+      </c>
+      <c r="I63" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B64" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" t="s">
+        <v>79</v>
+      </c>
+      <c r="D64" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="G64" t="s">
+        <v>10</v>
+      </c>
+      <c r="H64" t="s">
+        <v>117</v>
+      </c>
+      <c r="I64" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B65" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" t="s">
+        <v>79</v>
+      </c>
+      <c r="D65" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" t="s">
+        <v>119</v>
+      </c>
+      <c r="I65" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B66" t="s">
+        <v>103</v>
+      </c>
+      <c r="C66" t="s">
+        <v>79</v>
+      </c>
+      <c r="D66" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F66" t="s">
+        <v>10</v>
+      </c>
+      <c r="H66" t="s">
+        <v>120</v>
+      </c>
+      <c r="I66" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B67" t="s">
+        <v>103</v>
+      </c>
+      <c r="C67" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H67" t="s">
+        <v>121</v>
+      </c>
+      <c r="I67" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B68" t="s">
+        <v>103</v>
+      </c>
+      <c r="C68" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F68" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" t="s">
+        <v>60</v>
+      </c>
+      <c r="I68" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B69" t="s">
+        <v>103</v>
+      </c>
+      <c r="C69" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F69" t="s">
+        <v>10</v>
+      </c>
+      <c r="H69" t="s">
+        <v>122</v>
+      </c>
+      <c r="I69" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F70" t="s">
+        <v>10</v>
+      </c>
+      <c r="H70" t="s">
+        <v>123</v>
+      </c>
+      <c r="I70" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B71" t="s">
+        <v>103</v>
+      </c>
+      <c r="C71" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="E71" t="s">
+        <v>10</v>
+      </c>
+      <c r="H71" t="s">
+        <v>125</v>
+      </c>
+      <c r="I71" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B72" t="s">
+        <v>127</v>
+      </c>
+      <c r="C72" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="5">
+        <v>101010000</v>
+      </c>
+      <c r="E72" t="s">
+        <v>10</v>
+      </c>
+      <c r="H72" t="s">
+        <v>128</v>
+      </c>
+      <c r="I72" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C73" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F73" t="s">
+        <v>10</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C74" t="s">
+        <v>20</v>
+      </c>
+      <c r="D74" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F74" t="s">
+        <v>10</v>
+      </c>
+      <c r="H74" t="s">
+        <v>22</v>
+      </c>
+      <c r="I74" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B75" t="s">
+        <v>127</v>
+      </c>
+      <c r="C75" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F75" t="s">
+        <v>10</v>
+      </c>
+      <c r="H75" t="s">
+        <v>23</v>
+      </c>
+      <c r="I75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B76" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="5">
+        <v>1907090000</v>
+      </c>
+      <c r="F76" t="s">
+        <v>10</v>
+      </c>
+      <c r="H76" t="s">
+        <v>130</v>
+      </c>
+      <c r="I76" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B77" t="s">
+        <v>127</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E77" t="s">
+        <v>10</v>
+      </c>
+      <c r="H77" t="s">
+        <v>132</v>
+      </c>
+      <c r="I77" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B78" t="s">
+        <v>127</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="H78" t="s">
+        <v>133</v>
+      </c>
+      <c r="I78" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B79" t="s">
+        <v>127</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="H79" t="s">
+        <v>134</v>
+      </c>
+      <c r="I79" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B80" t="s">
+        <v>127</v>
+      </c>
+      <c r="C80" t="s">
+        <v>91</v>
+      </c>
+      <c r="D80" s="5">
+        <v>4902020000</v>
+      </c>
+      <c r="F80" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" t="s">
+        <v>136</v>
+      </c>
+      <c r="I80" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B81" t="s">
+        <v>127</v>
+      </c>
+      <c r="C81" t="s">
+        <v>91</v>
+      </c>
+      <c r="D81" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F81" t="s">
+        <v>10</v>
+      </c>
+      <c r="H81" t="s">
+        <v>138</v>
+      </c>
+      <c r="I81" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B82" t="s">
+        <v>127</v>
+      </c>
+      <c r="C82" t="s">
+        <v>91</v>
+      </c>
+      <c r="D82" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F82" t="s">
+        <v>10</v>
+      </c>
+      <c r="H82" t="s">
+        <v>90</v>
+      </c>
+      <c r="I82" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B83" t="s">
+        <v>127</v>
+      </c>
+      <c r="C83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D83" s="5">
+        <v>4902060000</v>
+      </c>
+      <c r="F83" t="s">
+        <v>10</v>
+      </c>
+      <c r="H83" t="s">
+        <v>139</v>
+      </c>
+      <c r="I83" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B84" t="s">
+        <v>127</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="F84" t="s">
+        <v>10</v>
+      </c>
+      <c r="H84" t="s">
+        <v>141</v>
+      </c>
+      <c r="I84" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B85" t="s">
+        <v>127</v>
+      </c>
+      <c r="D85" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="H85" t="s">
+        <v>142</v>
+      </c>
+      <c r="I85" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B86" t="s">
+        <v>144</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" s="5">
+        <v>1315010000</v>
+      </c>
+      <c r="F86" t="s">
+        <v>10</v>
+      </c>
+      <c r="H86" t="s">
+        <v>73</v>
+      </c>
+      <c r="I86" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B87" t="s">
+        <v>144</v>
+      </c>
+      <c r="C87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F87" t="s">
+        <v>10</v>
+      </c>
+      <c r="H87" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B88" t="s">
+        <v>144</v>
+      </c>
+      <c r="C88" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F88" t="s">
+        <v>10</v>
+      </c>
+      <c r="H88" t="s">
+        <v>22</v>
+      </c>
+      <c r="I88" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B89" t="s">
+        <v>144</v>
+      </c>
+      <c r="C89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F89" t="s">
+        <v>10</v>
+      </c>
+      <c r="H89" t="s">
+        <v>23</v>
+      </c>
+      <c r="I89" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B90" t="s">
+        <v>144</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="5">
+        <v>1507010000</v>
+      </c>
+      <c r="E90" t="s">
+        <v>10</v>
+      </c>
+      <c r="H90" t="s">
+        <v>146</v>
+      </c>
+      <c r="I90" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B91" t="s">
+        <v>144</v>
+      </c>
+      <c r="C91" t="s">
+        <v>31</v>
+      </c>
+      <c r="D91" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E91" t="s">
+        <v>10</v>
+      </c>
+      <c r="H91" t="s">
+        <v>148</v>
+      </c>
+      <c r="I91" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B92" t="s">
+        <v>144</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" s="5">
+        <v>4706060000</v>
+      </c>
+      <c r="F92" t="s">
+        <v>10</v>
+      </c>
+      <c r="H92" t="s">
+        <v>149</v>
+      </c>
+      <c r="I92" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B93" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" t="s">
+        <v>31</v>
+      </c>
+      <c r="D93" s="5">
+        <v>4799990000</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="H93" t="s">
+        <v>148</v>
+      </c>
+      <c r="I93" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B94" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94" s="5">
+        <v>4799999000</v>
+      </c>
+      <c r="F94" t="s">
+        <v>10</v>
+      </c>
+      <c r="H94" t="s">
+        <v>152</v>
+      </c>
+      <c r="I94" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B95" t="s">
+        <v>144</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F95" t="s">
+        <v>10</v>
+      </c>
+      <c r="H95" t="s">
+        <v>153</v>
+      </c>
+      <c r="I95" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B96" t="s">
+        <v>144</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="F96" t="s">
+        <v>10</v>
+      </c>
+      <c r="H96" t="s">
+        <v>154</v>
+      </c>
+      <c r="I96" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B97" t="s">
+        <v>144</v>
+      </c>
+      <c r="C97" t="s">
+        <v>91</v>
+      </c>
+      <c r="D97" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F97" t="s">
+        <v>10</v>
+      </c>
+      <c r="H97" t="s">
+        <v>155</v>
+      </c>
+      <c r="I97" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B98" t="s">
+        <v>144</v>
+      </c>
+      <c r="C98" t="s">
+        <v>91</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F98" t="s">
+        <v>10</v>
+      </c>
+      <c r="H98" t="s">
+        <v>156</v>
+      </c>
+      <c r="I98" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B99" t="s">
+        <v>144</v>
+      </c>
+      <c r="C99" t="s">
+        <v>91</v>
+      </c>
+      <c r="D99" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F99" t="s">
+        <v>10</v>
+      </c>
+      <c r="H99" t="s">
+        <v>157</v>
+      </c>
+      <c r="I99" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B100" t="s">
+        <v>144</v>
+      </c>
+      <c r="C100" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="F100" t="s">
+        <v>10</v>
+      </c>
+      <c r="H100" t="s">
+        <v>48</v>
+      </c>
+      <c r="I100" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B101" t="s">
+        <v>144</v>
+      </c>
+      <c r="C101" t="s">
+        <v>49</v>
+      </c>
+      <c r="D101" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="F101" t="s">
+        <v>10</v>
+      </c>
+      <c r="H101" t="s">
+        <v>158</v>
+      </c>
+      <c r="I101" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B102" t="s">
+        <v>144</v>
+      </c>
+      <c r="C102" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="F102" t="s">
+        <v>10</v>
+      </c>
+      <c r="H102" t="s">
+        <v>51</v>
+      </c>
+      <c r="I102" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B103" t="s">
+        <v>159</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F103" t="s">
+        <v>10</v>
+      </c>
+      <c r="H103" t="s">
+        <v>160</v>
+      </c>
+      <c r="I103" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B104" t="s">
+        <v>144</v>
+      </c>
+      <c r="C104" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F104" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" t="s">
+        <v>53</v>
+      </c>
+      <c r="I104" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B105" t="s">
+        <v>144</v>
+      </c>
+      <c r="C105" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F105" t="s">
+        <v>10</v>
+      </c>
+      <c r="H105" t="s">
+        <v>508</v>
+      </c>
+      <c r="I105" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B106" t="s">
+        <v>144</v>
+      </c>
+      <c r="C106" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F106" t="s">
+        <v>10</v>
+      </c>
+      <c r="H106" t="s">
+        <v>56</v>
+      </c>
+      <c r="I106" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B107" t="s">
+        <v>144</v>
+      </c>
+      <c r="C107" t="s">
+        <v>49</v>
+      </c>
+      <c r="D107" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F107" t="s">
+        <v>10</v>
+      </c>
+      <c r="H107" t="s">
+        <v>161</v>
+      </c>
+      <c r="I107" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B108" t="s">
+        <v>144</v>
+      </c>
+      <c r="C108" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F108" t="s">
+        <v>10</v>
+      </c>
+      <c r="H108" t="s">
+        <v>62</v>
+      </c>
+      <c r="I108" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B109" t="s">
+        <v>144</v>
+      </c>
+      <c r="C109" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F109" t="s">
+        <v>10</v>
+      </c>
+      <c r="H109" t="s">
+        <v>122</v>
+      </c>
+      <c r="I109" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B110" t="s">
+        <v>144</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="E110" t="s">
+        <v>10</v>
+      </c>
+      <c r="H110" t="s">
+        <v>125</v>
+      </c>
+      <c r="I110" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B111" t="s">
+        <v>144</v>
+      </c>
+      <c r="C111" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="F111" t="s">
+        <v>10</v>
+      </c>
+      <c r="H111" t="s">
+        <v>162</v>
+      </c>
+      <c r="I111" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B112" t="s">
+        <v>163</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="F112" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" t="s">
+        <v>164</v>
+      </c>
+      <c r="I112" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B113" t="s">
+        <v>163</v>
+      </c>
+      <c r="C113" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="F113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H113" t="s">
+        <v>166</v>
+      </c>
+      <c r="I113" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B114" t="s">
+        <v>163</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" s="5">
+        <v>1504050000</v>
+      </c>
+      <c r="E114" t="s">
+        <v>10</v>
+      </c>
+      <c r="H114" t="s">
+        <v>167</v>
+      </c>
+      <c r="I114" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B115" t="s">
+        <v>163</v>
+      </c>
+      <c r="C115" t="s">
+        <v>20</v>
+      </c>
+      <c r="D115" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F115" t="s">
+        <v>10</v>
+      </c>
+      <c r="H115" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C116" t="s">
+        <v>20</v>
+      </c>
+      <c r="D116" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F116" t="s">
+        <v>10</v>
+      </c>
+      <c r="H116" t="s">
+        <v>22</v>
+      </c>
+      <c r="I116" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B117" t="s">
+        <v>163</v>
+      </c>
+      <c r="C117" t="s">
+        <v>20</v>
+      </c>
+      <c r="D117" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F117" t="s">
+        <v>10</v>
+      </c>
+      <c r="H117" t="s">
+        <v>23</v>
+      </c>
+      <c r="I117" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>163</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118" s="5">
+        <v>1506120000</v>
+      </c>
+      <c r="F118" t="s">
+        <v>10</v>
+      </c>
+      <c r="H118" t="s">
+        <v>169</v>
+      </c>
+      <c r="I118" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B119" t="s">
+        <v>163</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119" s="5">
+        <v>4603010000</v>
+      </c>
+      <c r="F119" t="s">
+        <v>10</v>
+      </c>
+      <c r="H119" t="s">
+        <v>171</v>
+      </c>
+      <c r="I119" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B120" t="s">
+        <v>163</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F120" t="s">
+        <v>10</v>
+      </c>
+      <c r="H120" t="s">
+        <v>37</v>
+      </c>
+      <c r="I120" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B121" t="s">
+        <v>163</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F121" t="s">
+        <v>10</v>
+      </c>
+      <c r="H121" t="s">
+        <v>173</v>
+      </c>
+      <c r="I121" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B122" t="s">
+        <v>163</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F122" t="s">
+        <v>10</v>
+      </c>
+      <c r="H122" t="s">
+        <v>174</v>
+      </c>
+      <c r="I122" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B123" t="s">
+        <v>163</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F123" t="s">
+        <v>10</v>
+      </c>
+      <c r="H123" t="s">
+        <v>175</v>
+      </c>
+      <c r="I123" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F124" t="s">
+        <v>10</v>
+      </c>
+      <c r="H124" t="s">
+        <v>89</v>
+      </c>
+      <c r="I124" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B125" t="s">
+        <v>163</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F125" t="s">
+        <v>10</v>
+      </c>
+      <c r="H125" t="s">
+        <v>176</v>
+      </c>
+      <c r="I125" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B126" t="s">
+        <v>163</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F126" t="s">
+        <v>10</v>
+      </c>
+      <c r="H126" t="s">
+        <v>177</v>
+      </c>
+      <c r="I126" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B127" t="s">
+        <v>163</v>
+      </c>
+      <c r="C127" t="s">
+        <v>91</v>
+      </c>
+      <c r="D127" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E127" t="s">
+        <v>10</v>
+      </c>
+      <c r="H127" t="s">
+        <v>178</v>
+      </c>
+      <c r="I127" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B128" t="s">
+        <v>163</v>
+      </c>
+      <c r="C128" t="s">
+        <v>91</v>
+      </c>
+      <c r="D128" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F128" t="s">
+        <v>10</v>
+      </c>
+      <c r="H128" t="s">
+        <v>179</v>
+      </c>
+      <c r="I128" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B129" t="s">
+        <v>163</v>
+      </c>
+      <c r="C129" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="5">
+        <v>5107990000</v>
+      </c>
+      <c r="F129" t="s">
+        <v>10</v>
+      </c>
+      <c r="H129" t="s">
+        <v>48</v>
+      </c>
+      <c r="I129" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B130" t="s">
+        <v>163</v>
+      </c>
+      <c r="C130" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="F130" t="s">
+        <v>10</v>
+      </c>
+      <c r="H130" t="s">
+        <v>180</v>
+      </c>
+      <c r="I130" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B131" t="s">
+        <v>163</v>
+      </c>
+      <c r="C131" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F131" t="s">
+        <v>10</v>
+      </c>
+      <c r="H131" t="s">
+        <v>181</v>
+      </c>
+      <c r="I131" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B132" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F132" t="s">
+        <v>10</v>
+      </c>
+      <c r="H132" t="s">
+        <v>182</v>
+      </c>
+      <c r="I132" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B133" t="s">
+        <v>163</v>
+      </c>
+      <c r="C133" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F133" t="s">
+        <v>10</v>
+      </c>
+      <c r="H133" t="s">
+        <v>183</v>
+      </c>
+      <c r="I133" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B134" t="s">
+        <v>163</v>
+      </c>
+      <c r="C134" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" s="5">
+        <v>5110110000</v>
+      </c>
+      <c r="F134" t="s">
+        <v>10</v>
+      </c>
+      <c r="H134" t="s">
+        <v>184</v>
+      </c>
+      <c r="I134" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B135" t="s">
+        <v>163</v>
+      </c>
+      <c r="C135" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" s="5">
+        <v>5123990000</v>
+      </c>
+      <c r="F135" t="s">
+        <v>10</v>
+      </c>
+      <c r="H135" t="s">
+        <v>185</v>
+      </c>
+      <c r="I135" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B136" t="s">
+        <v>163</v>
+      </c>
+      <c r="C136" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F136" t="s">
+        <v>10</v>
+      </c>
+      <c r="H136" t="s">
+        <v>60</v>
+      </c>
+      <c r="I136" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B137" t="s">
+        <v>163</v>
+      </c>
+      <c r="C137" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F137" t="s">
+        <v>10</v>
+      </c>
+      <c r="H137" t="s">
+        <v>187</v>
+      </c>
+      <c r="I137" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B138" t="s">
+        <v>163</v>
+      </c>
+      <c r="C138" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F138" t="s">
+        <v>10</v>
+      </c>
+      <c r="H138" t="s">
+        <v>188</v>
+      </c>
+      <c r="I138" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="B139" t="s">
+        <v>190</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="5">
+        <v>1101030000</v>
+      </c>
+      <c r="F139" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" t="s">
+        <v>10</v>
+      </c>
+      <c r="H139" t="s">
+        <v>191</v>
+      </c>
+      <c r="I139" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B140" t="s">
+        <v>190</v>
+      </c>
+      <c r="C140" t="s">
+        <v>31</v>
+      </c>
+      <c r="D140" s="5">
+        <v>1109010000</v>
+      </c>
+      <c r="F140" t="s">
+        <v>10</v>
+      </c>
+      <c r="H140" t="s">
+        <v>192</v>
+      </c>
+      <c r="I140" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B141" t="s">
+        <v>190</v>
+      </c>
+      <c r="C141" t="s">
+        <v>31</v>
+      </c>
+      <c r="D141" s="5">
+        <v>1109010000</v>
+      </c>
+      <c r="F141" t="s">
+        <v>10</v>
+      </c>
+      <c r="H141" t="s">
+        <v>194</v>
+      </c>
+      <c r="I141" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B142" t="s">
+        <v>190</v>
+      </c>
+      <c r="C142" t="s">
+        <v>31</v>
+      </c>
+      <c r="D142" s="5">
+        <v>1500000000</v>
+      </c>
+      <c r="E142" t="s">
+        <v>10</v>
+      </c>
+      <c r="H142" t="s">
+        <v>195</v>
+      </c>
+      <c r="I142" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B143" t="s">
+        <v>190</v>
+      </c>
+      <c r="C143" t="s">
+        <v>31</v>
+      </c>
+      <c r="D143" s="5">
+        <v>1500000000</v>
+      </c>
+      <c r="F143" t="s">
+        <v>10</v>
+      </c>
+      <c r="H143" t="s">
+        <v>196</v>
+      </c>
+      <c r="I143" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B144" t="s">
+        <v>190</v>
+      </c>
+      <c r="C144" t="s">
+        <v>31</v>
+      </c>
+      <c r="D144" s="5">
+        <v>1504050000</v>
+      </c>
+      <c r="F144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H144" t="s">
+        <v>198</v>
+      </c>
+      <c r="I144" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B145" t="s">
+        <v>190</v>
+      </c>
+      <c r="C145" t="s">
+        <v>31</v>
+      </c>
+      <c r="D145" s="5">
+        <v>1504050000</v>
+      </c>
+      <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="H145" t="s">
+        <v>200</v>
+      </c>
+      <c r="I145" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B146" t="s">
+        <v>190</v>
+      </c>
+      <c r="C146" t="s">
+        <v>31</v>
+      </c>
+      <c r="D146" s="5">
+        <v>1504050000</v>
+      </c>
+      <c r="E146" t="s">
+        <v>10</v>
+      </c>
+      <c r="H146" t="s">
+        <v>201</v>
+      </c>
+      <c r="I146" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B147" t="s">
+        <v>190</v>
+      </c>
+      <c r="C147" t="s">
+        <v>31</v>
+      </c>
+      <c r="D147" s="5">
+        <v>1504050000</v>
+      </c>
+      <c r="F147" t="s">
+        <v>10</v>
+      </c>
+      <c r="H147" t="s">
+        <v>202</v>
+      </c>
+      <c r="I147" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B148" t="s">
+        <v>190</v>
+      </c>
+      <c r="C148" t="s">
+        <v>31</v>
+      </c>
+      <c r="D148" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F148" t="s">
+        <v>10</v>
+      </c>
+      <c r="H148" t="s">
+        <v>203</v>
+      </c>
+      <c r="I148" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B149" t="s">
+        <v>190</v>
+      </c>
+      <c r="C149" t="s">
+        <v>31</v>
+      </c>
+      <c r="D149" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F149" t="s">
+        <v>10</v>
+      </c>
+      <c r="H149" t="s">
+        <v>205</v>
+      </c>
+      <c r="I149" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B150" t="s">
+        <v>190</v>
+      </c>
+      <c r="C150" t="s">
+        <v>31</v>
+      </c>
+      <c r="D150" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F150" t="s">
+        <v>10</v>
+      </c>
+      <c r="H150" t="s">
+        <v>206</v>
+      </c>
+      <c r="I150" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B151" t="s">
+        <v>190</v>
+      </c>
+      <c r="C151" t="s">
+        <v>31</v>
+      </c>
+      <c r="D151" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F151" t="s">
+        <v>10</v>
+      </c>
+      <c r="H151" t="s">
+        <v>207</v>
+      </c>
+      <c r="I151" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B152" t="s">
+        <v>190</v>
+      </c>
+      <c r="C152" t="s">
+        <v>31</v>
+      </c>
+      <c r="D152" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F152" t="s">
+        <v>10</v>
+      </c>
+      <c r="H152" t="s">
+        <v>208</v>
+      </c>
+      <c r="I152" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B153" t="s">
+        <v>190</v>
+      </c>
+      <c r="C153" t="s">
+        <v>31</v>
+      </c>
+      <c r="D153" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F153" t="s">
+        <v>10</v>
+      </c>
+      <c r="H153" t="s">
+        <v>209</v>
+      </c>
+      <c r="I153" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B154" t="s">
+        <v>190</v>
+      </c>
+      <c r="C154" t="s">
+        <v>31</v>
+      </c>
+      <c r="D154" s="5">
+        <v>1504060000</v>
+      </c>
+      <c r="F154" t="s">
+        <v>10</v>
+      </c>
+      <c r="H154" t="s">
+        <v>210</v>
+      </c>
+      <c r="I154" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B155" t="s">
+        <v>190</v>
+      </c>
+      <c r="C155" t="s">
+        <v>31</v>
+      </c>
+      <c r="D155" s="5">
+        <v>1506130000</v>
+      </c>
+      <c r="E155" t="s">
+        <v>10</v>
+      </c>
+      <c r="H155" t="s">
+        <v>211</v>
+      </c>
+      <c r="I155" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B156" t="s">
+        <v>190</v>
+      </c>
+      <c r="C156" t="s">
+        <v>31</v>
+      </c>
+      <c r="D156" s="5">
+        <v>1506990000</v>
+      </c>
+      <c r="F156" t="s">
+        <v>10</v>
+      </c>
+      <c r="H156" t="s">
+        <v>213</v>
+      </c>
+      <c r="I156" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B157" t="s">
+        <v>190</v>
+      </c>
+      <c r="C157" t="s">
+        <v>31</v>
+      </c>
+      <c r="D157" s="5">
+        <v>1508050000</v>
+      </c>
+      <c r="F157" t="s">
+        <v>10</v>
+      </c>
+      <c r="H157" t="s">
+        <v>215</v>
+      </c>
+      <c r="I157" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B158" t="s">
+        <v>190</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
+      </c>
+      <c r="D158" s="5">
+        <v>1511030000</v>
+      </c>
+      <c r="F158" t="s">
+        <v>10</v>
+      </c>
+      <c r="H158" t="s">
+        <v>217</v>
+      </c>
+      <c r="I158" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B159" t="s">
+        <v>190</v>
+      </c>
+      <c r="C159" t="s">
+        <v>31</v>
+      </c>
+      <c r="D159" s="5">
+        <v>1511030000</v>
+      </c>
+      <c r="F159" t="s">
+        <v>10</v>
+      </c>
+      <c r="H159" t="s">
+        <v>219</v>
+      </c>
+      <c r="I159" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B160" t="s">
+        <v>190</v>
+      </c>
+      <c r="C160" t="s">
+        <v>31</v>
+      </c>
+      <c r="D160" s="5">
+        <v>1511030000</v>
+      </c>
+      <c r="F160" t="s">
+        <v>10</v>
+      </c>
+      <c r="H160" t="s">
+        <v>220</v>
+      </c>
+      <c r="I160" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B161" t="s">
+        <v>190</v>
+      </c>
+      <c r="C161" t="s">
+        <v>18</v>
+      </c>
+      <c r="D161" s="5">
+        <v>1907080000</v>
+      </c>
+      <c r="G161" t="s">
+        <v>10</v>
+      </c>
+      <c r="H161" t="s">
+        <v>221</v>
+      </c>
+      <c r="I161" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B162" t="s">
+        <v>190</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162" s="5">
+        <v>4600000000</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="H162" t="s">
+        <v>223</v>
+      </c>
+      <c r="I162" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B163" t="s">
+        <v>190</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163" s="5">
+        <v>4602010000</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" t="s">
+        <v>10</v>
+      </c>
+      <c r="H163" t="s">
+        <v>224</v>
+      </c>
+      <c r="I163" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B164" t="s">
+        <v>190</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164" s="5">
+        <v>4603020000</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" t="s">
+        <v>10</v>
+      </c>
+      <c r="H164" t="s">
+        <v>226</v>
+      </c>
+      <c r="I164" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B165" t="s">
+        <v>190</v>
+      </c>
+      <c r="C165" t="s">
+        <v>31</v>
+      </c>
+      <c r="D165" s="5">
+        <v>4604990000</v>
+      </c>
+      <c r="F165" t="s">
+        <v>10</v>
+      </c>
+      <c r="H165" t="s">
+        <v>228</v>
+      </c>
+      <c r="I165" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B166" t="s">
+        <v>190</v>
+      </c>
+      <c r="C166" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166" s="5">
+        <v>4605030000</v>
+      </c>
+      <c r="E166" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" t="s">
+        <v>10</v>
+      </c>
+      <c r="H166" t="s">
+        <v>230</v>
+      </c>
+      <c r="I166" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B167" t="s">
+        <v>190</v>
+      </c>
+      <c r="C167" t="s">
+        <v>31</v>
+      </c>
+      <c r="D167" s="5">
+        <v>4701050000</v>
+      </c>
+      <c r="F167" t="s">
+        <v>10</v>
+      </c>
+      <c r="H167" t="s">
+        <v>232</v>
+      </c>
+      <c r="I167" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B168" t="s">
+        <v>190</v>
+      </c>
+      <c r="C168" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168" s="5">
+        <v>4702010000</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" t="s">
+        <v>10</v>
+      </c>
+      <c r="H168" t="s">
+        <v>234</v>
+      </c>
+      <c r="I168" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B169" t="s">
+        <v>190</v>
+      </c>
+      <c r="C169" t="s">
+        <v>31</v>
+      </c>
+      <c r="D169" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F169" t="s">
+        <v>10</v>
+      </c>
+      <c r="H169" t="s">
+        <v>236</v>
+      </c>
+      <c r="I169" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B170" t="s">
+        <v>190</v>
+      </c>
+      <c r="C170" t="s">
+        <v>31</v>
+      </c>
+      <c r="D170" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F170" t="s">
+        <v>10</v>
+      </c>
+      <c r="H170" t="s">
+        <v>237</v>
+      </c>
+      <c r="I170" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B171" t="s">
+        <v>190</v>
+      </c>
+      <c r="C171" t="s">
+        <v>31</v>
+      </c>
+      <c r="D171" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F171" t="s">
+        <v>10</v>
+      </c>
+      <c r="H171" t="s">
+        <v>238</v>
+      </c>
+      <c r="I171" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B172" t="s">
+        <v>190</v>
+      </c>
+      <c r="C172" t="s">
+        <v>31</v>
+      </c>
+      <c r="D172" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F172" t="s">
+        <v>10</v>
+      </c>
+      <c r="H172" t="s">
+        <v>239</v>
+      </c>
+      <c r="I172" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B173" t="s">
+        <v>190</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E173" t="s">
+        <v>10</v>
+      </c>
+      <c r="H173" t="s">
+        <v>240</v>
+      </c>
+      <c r="I173" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B174" t="s">
+        <v>190</v>
+      </c>
+      <c r="C174" t="s">
+        <v>31</v>
+      </c>
+      <c r="D174" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F174" t="s">
+        <v>10</v>
+      </c>
+      <c r="H174" t="s">
+        <v>241</v>
+      </c>
+      <c r="I174" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B175" t="s">
+        <v>190</v>
+      </c>
+      <c r="C175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D175" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F175" t="s">
+        <v>10</v>
+      </c>
+      <c r="H175" t="s">
+        <v>242</v>
+      </c>
+      <c r="I175" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B176" t="s">
+        <v>190</v>
+      </c>
+      <c r="C176" t="s">
+        <v>31</v>
+      </c>
+      <c r="D176" s="5">
+        <v>4704990000</v>
+      </c>
+      <c r="F176" t="s">
+        <v>10</v>
+      </c>
+      <c r="H176" t="s">
+        <v>243</v>
+      </c>
+      <c r="I176" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B177" t="s">
+        <v>190</v>
+      </c>
+      <c r="C177" t="s">
+        <v>31</v>
+      </c>
+      <c r="D177" s="5">
+        <v>4704990000</v>
+      </c>
+      <c r="F177" t="s">
+        <v>10</v>
+      </c>
+      <c r="H177" t="s">
+        <v>245</v>
+      </c>
+      <c r="I177" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B178" t="s">
+        <v>190</v>
+      </c>
+      <c r="C178" t="s">
+        <v>31</v>
+      </c>
+      <c r="D178" s="5">
+        <v>4704990000</v>
+      </c>
+      <c r="F178" t="s">
+        <v>10</v>
+      </c>
+      <c r="H178" t="s">
+        <v>246</v>
+      </c>
+      <c r="I178" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B179" t="s">
+        <v>190</v>
+      </c>
+      <c r="C179" t="s">
+        <v>31</v>
+      </c>
+      <c r="D179" s="5">
+        <v>4799990000</v>
+      </c>
+      <c r="F179" t="s">
+        <v>10</v>
+      </c>
+      <c r="H179" t="s">
+        <v>247</v>
+      </c>
+      <c r="I179" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B180" t="s">
+        <v>190</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E180" t="s">
+        <v>10</v>
+      </c>
+      <c r="H180" t="s">
+        <v>89</v>
+      </c>
+      <c r="I180" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B181" t="s">
+        <v>190</v>
+      </c>
+      <c r="C181" t="s">
+        <v>35</v>
+      </c>
+      <c r="D181" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="E181" t="s">
+        <v>10</v>
+      </c>
+      <c r="H181" t="s">
+        <v>248</v>
+      </c>
+      <c r="I181" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B182" t="s">
+        <v>190</v>
+      </c>
+      <c r="C182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182" s="5">
+        <v>4902020000</v>
+      </c>
+      <c r="E182" t="s">
+        <v>10</v>
+      </c>
+      <c r="H182" t="s">
+        <v>249</v>
+      </c>
+      <c r="I182" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B183" t="s">
+        <v>190</v>
+      </c>
+      <c r="C183" t="s">
+        <v>91</v>
+      </c>
+      <c r="D183" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E183" t="s">
+        <v>10</v>
+      </c>
+      <c r="H183" t="s">
+        <v>250</v>
+      </c>
+      <c r="I183" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B184" t="s">
+        <v>190</v>
+      </c>
+      <c r="C184" t="s">
+        <v>91</v>
+      </c>
+      <c r="D184" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E184" t="s">
+        <v>10</v>
+      </c>
+      <c r="H184" t="s">
+        <v>251</v>
+      </c>
+      <c r="I184" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B185" t="s">
+        <v>190</v>
+      </c>
+      <c r="C185" t="s">
+        <v>91</v>
+      </c>
+      <c r="D185" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E185" t="s">
+        <v>10</v>
+      </c>
+      <c r="H185" t="s">
+        <v>252</v>
+      </c>
+      <c r="I185" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B186" t="s">
+        <v>190</v>
+      </c>
+      <c r="C186" t="s">
+        <v>91</v>
+      </c>
+      <c r="D186" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E186" t="s">
+        <v>10</v>
+      </c>
+      <c r="H186" t="s">
+        <v>253</v>
+      </c>
+      <c r="I186" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B187" t="s">
+        <v>190</v>
+      </c>
+      <c r="C187" t="s">
+        <v>49</v>
+      </c>
+      <c r="D187" s="5">
+        <v>5107120000</v>
+      </c>
+      <c r="E187" t="s">
+        <v>10</v>
+      </c>
+      <c r="F187" t="s">
+        <v>10</v>
+      </c>
+      <c r="G187" t="s">
+        <v>10</v>
+      </c>
+      <c r="H187" t="s">
+        <v>254</v>
+      </c>
+      <c r="I187" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B188" t="s">
+        <v>190</v>
+      </c>
+      <c r="C188" t="s">
+        <v>49</v>
+      </c>
+      <c r="D188" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="E188" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" t="s">
+        <v>10</v>
+      </c>
+      <c r="H188" t="s">
+        <v>158</v>
+      </c>
+      <c r="I188" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B189" t="s">
+        <v>190</v>
+      </c>
+      <c r="C189" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="E189" t="s">
+        <v>10</v>
+      </c>
+      <c r="F189" t="s">
+        <v>10</v>
+      </c>
+      <c r="G189" t="s">
+        <v>10</v>
+      </c>
+      <c r="H189" t="s">
+        <v>257</v>
+      </c>
+      <c r="I189" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B190" t="s">
+        <v>190</v>
+      </c>
+      <c r="C190" t="s">
+        <v>79</v>
+      </c>
+      <c r="D190" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E190" t="s">
+        <v>10</v>
+      </c>
+      <c r="H190" t="s">
+        <v>53</v>
+      </c>
+      <c r="I190" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B191" t="s">
+        <v>190</v>
+      </c>
+      <c r="C191" t="s">
+        <v>79</v>
+      </c>
+      <c r="D191" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F191" t="s">
+        <v>10</v>
+      </c>
+      <c r="H191" t="s">
+        <v>259</v>
+      </c>
+      <c r="I191" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B192" t="s">
+        <v>190</v>
+      </c>
+      <c r="C192" t="s">
+        <v>49</v>
+      </c>
+      <c r="D192" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="E192" t="s">
+        <v>10</v>
+      </c>
+      <c r="F192" t="s">
+        <v>10</v>
+      </c>
+      <c r="G192" t="s">
+        <v>10</v>
+      </c>
+      <c r="H192" t="s">
+        <v>260</v>
+      </c>
+      <c r="I192" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B193" t="s">
+        <v>190</v>
+      </c>
+      <c r="C193" t="s">
+        <v>49</v>
+      </c>
+      <c r="D193" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="E193" t="s">
+        <v>10</v>
+      </c>
+      <c r="H193" t="s">
+        <v>261</v>
+      </c>
+      <c r="I193" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B194" t="s">
+        <v>190</v>
+      </c>
+      <c r="C194" t="s">
+        <v>18</v>
+      </c>
+      <c r="D194" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="E194" t="s">
+        <v>10</v>
+      </c>
+      <c r="F194" t="s">
+        <v>10</v>
+      </c>
+      <c r="H194" t="s">
+        <v>262</v>
+      </c>
+      <c r="I194" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B195" t="s">
+        <v>263</v>
+      </c>
+      <c r="C195" t="s">
+        <v>35</v>
+      </c>
+      <c r="D195" s="5">
+        <v>1506120000</v>
+      </c>
+      <c r="F195" t="s">
+        <v>10</v>
+      </c>
+      <c r="H195" t="s">
+        <v>264</v>
+      </c>
+      <c r="I195" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B196" t="s">
+        <v>263</v>
+      </c>
+      <c r="C196" t="s">
+        <v>91</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="F196" t="s">
+        <v>10</v>
+      </c>
+      <c r="H196" t="s">
+        <v>265</v>
+      </c>
+      <c r="I196" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B197" t="s">
+        <v>263</v>
+      </c>
+      <c r="C197" t="s">
+        <v>18</v>
+      </c>
+      <c r="D197" s="5">
+        <v>1907060000</v>
+      </c>
+      <c r="E197" t="s">
+        <v>10</v>
+      </c>
+      <c r="H197" t="s">
+        <v>267</v>
+      </c>
+      <c r="I197" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B198" t="s">
+        <v>263</v>
+      </c>
+      <c r="C198" t="s">
+        <v>18</v>
+      </c>
+      <c r="D198" s="5">
+        <v>4702010000</v>
+      </c>
+      <c r="E198" t="s">
+        <v>10</v>
+      </c>
+      <c r="H198" t="s">
+        <v>268</v>
+      </c>
+      <c r="I198" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B199" t="s">
+        <v>263</v>
+      </c>
+      <c r="C199" t="s">
+        <v>35</v>
+      </c>
+      <c r="D199" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F199" t="s">
+        <v>10</v>
+      </c>
+      <c r="H199" t="s">
+        <v>270</v>
+      </c>
+      <c r="I199" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B200" t="s">
+        <v>263</v>
+      </c>
+      <c r="C200" t="s">
+        <v>31</v>
+      </c>
+      <c r="D200" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="E200" t="s">
+        <v>10</v>
+      </c>
+      <c r="H200" t="s">
+        <v>271</v>
+      </c>
+      <c r="I200" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B201" t="s">
+        <v>263</v>
+      </c>
+      <c r="C201" t="s">
+        <v>35</v>
+      </c>
+      <c r="D201" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F201" t="s">
+        <v>10</v>
+      </c>
+      <c r="H201" t="s">
+        <v>272</v>
+      </c>
+      <c r="I201" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B202" t="s">
+        <v>263</v>
+      </c>
+      <c r="C202" t="s">
+        <v>35</v>
+      </c>
+      <c r="D202" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F202" t="s">
+        <v>10</v>
+      </c>
+      <c r="H202" t="s">
+        <v>273</v>
+      </c>
+      <c r="I202" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B203" t="s">
+        <v>263</v>
+      </c>
+      <c r="C203" t="s">
+        <v>35</v>
+      </c>
+      <c r="D203" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F203" t="s">
+        <v>10</v>
+      </c>
+      <c r="H203" t="s">
+        <v>274</v>
+      </c>
+      <c r="I203" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B204" t="s">
+        <v>263</v>
+      </c>
+      <c r="C204" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="F204" t="s">
+        <v>10</v>
+      </c>
+      <c r="H204" t="s">
+        <v>276</v>
+      </c>
+      <c r="I204" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B205" t="s">
+        <v>263</v>
+      </c>
+      <c r="C205" t="s">
+        <v>35</v>
+      </c>
+      <c r="D205" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="F205" t="s">
+        <v>10</v>
+      </c>
+      <c r="H205" t="s">
+        <v>277</v>
+      </c>
+      <c r="I205" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B206" t="s">
+        <v>263</v>
+      </c>
+      <c r="C206" t="s">
+        <v>35</v>
+      </c>
+      <c r="D206" s="5">
+        <v>4805100000</v>
+      </c>
+      <c r="F206" t="s">
+        <v>10</v>
+      </c>
+      <c r="H206" t="s">
+        <v>40</v>
+      </c>
+      <c r="I206" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B207" t="s">
+        <v>263</v>
+      </c>
+      <c r="C207" t="s">
+        <v>91</v>
+      </c>
+      <c r="D207" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F207" t="s">
+        <v>10</v>
+      </c>
+      <c r="H207" t="s">
+        <v>278</v>
+      </c>
+      <c r="I207" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B208" t="s">
+        <v>263</v>
+      </c>
+      <c r="C208" t="s">
+        <v>49</v>
+      </c>
+      <c r="D208" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F208" t="s">
+        <v>10</v>
+      </c>
+      <c r="H208" t="s">
+        <v>53</v>
+      </c>
+      <c r="I208" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B209" t="s">
+        <v>263</v>
+      </c>
+      <c r="C209" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F209" t="s">
+        <v>10</v>
+      </c>
+      <c r="H209" t="s">
+        <v>279</v>
+      </c>
+      <c r="I209" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" t="s">
+        <v>263</v>
+      </c>
+      <c r="C210" t="s">
+        <v>49</v>
+      </c>
+      <c r="D210" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F210" t="s">
+        <v>10</v>
+      </c>
+      <c r="H210" t="s">
+        <v>56</v>
+      </c>
+      <c r="I210" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B211" t="s">
+        <v>263</v>
+      </c>
+      <c r="C211" t="s">
+        <v>49</v>
+      </c>
+      <c r="D211" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F211" t="s">
+        <v>10</v>
+      </c>
+      <c r="H211" t="s">
+        <v>60</v>
+      </c>
+      <c r="I211" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B212" t="s">
+        <v>263</v>
+      </c>
+      <c r="C212" t="s">
+        <v>49</v>
+      </c>
+      <c r="D212" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F212" t="s">
+        <v>10</v>
+      </c>
+      <c r="H212" t="s">
+        <v>187</v>
+      </c>
+      <c r="I212" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B213" t="s">
+        <v>263</v>
+      </c>
+      <c r="C213" t="s">
+        <v>49</v>
+      </c>
+      <c r="D213" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F213" t="s">
+        <v>10</v>
+      </c>
+      <c r="H213" t="s">
+        <v>280</v>
+      </c>
+      <c r="I213" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B214" t="s">
+        <v>281</v>
+      </c>
+      <c r="C214" t="s">
+        <v>20</v>
+      </c>
+      <c r="D214" s="5">
+        <v>105040000</v>
+      </c>
+      <c r="E214" t="s">
+        <v>10</v>
+      </c>
+      <c r="H214" t="s">
+        <v>282</v>
+      </c>
+      <c r="I214" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B215" t="s">
+        <v>281</v>
+      </c>
+      <c r="C215" t="s">
+        <v>8</v>
+      </c>
+      <c r="D215" s="5">
+        <v>1003030000</v>
+      </c>
+      <c r="E215" t="s">
+        <v>10</v>
+      </c>
+      <c r="H215" t="s">
+        <v>284</v>
+      </c>
+      <c r="I215" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B216" t="s">
+        <v>281</v>
+      </c>
+      <c r="C216" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" s="5">
+        <v>1003030000</v>
+      </c>
+      <c r="E216" t="s">
+        <v>10</v>
+      </c>
+      <c r="H216" t="s">
+        <v>284</v>
+      </c>
+      <c r="I216" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B217" t="s">
+        <v>281</v>
+      </c>
+      <c r="C217" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" s="5">
+        <v>1103010000</v>
+      </c>
+      <c r="F217" t="s">
+        <v>10</v>
+      </c>
+      <c r="H217" t="s">
+        <v>287</v>
+      </c>
+      <c r="I217" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B218" t="s">
+        <v>281</v>
+      </c>
+      <c r="C218" t="s">
+        <v>18</v>
+      </c>
+      <c r="D218" s="5">
         <v>1205000000</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="1" t="s">
+      <c r="E218" t="s">
+        <v>10</v>
+      </c>
+      <c r="H218" t="s">
+        <v>288</v>
+      </c>
+      <c r="I218" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B219" t="s">
+        <v>281</v>
+      </c>
+      <c r="C219" t="s">
+        <v>18</v>
+      </c>
+      <c r="D219" s="5">
+        <v>1312100000</v>
+      </c>
+      <c r="E219" t="s">
+        <v>10</v>
+      </c>
+      <c r="H219" t="s">
+        <v>290</v>
+      </c>
+      <c r="I219" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B220" t="s">
+        <v>281</v>
+      </c>
+      <c r="C220" t="s">
+        <v>18</v>
+      </c>
+      <c r="D220" s="5">
+        <v>1315010000</v>
+      </c>
+      <c r="G220" t="s">
+        <v>10</v>
+      </c>
+      <c r="H220" t="s">
+        <v>292</v>
+      </c>
+      <c r="I220" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B221" t="s">
+        <v>281</v>
+      </c>
+      <c r="C221" t="s">
+        <v>20</v>
+      </c>
+      <c r="D221" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F221" t="s">
+        <v>10</v>
+      </c>
+      <c r="H221" t="s">
+        <v>19</v>
+      </c>
+      <c r="I221" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B222" t="s">
+        <v>281</v>
+      </c>
+      <c r="C222" t="s">
+        <v>20</v>
+      </c>
+      <c r="D222" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F222" t="s">
+        <v>10</v>
+      </c>
+      <c r="H222" t="s">
+        <v>22</v>
+      </c>
+      <c r="I222" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B223" t="s">
+        <v>281</v>
+      </c>
+      <c r="C223" t="s">
+        <v>20</v>
+      </c>
+      <c r="D223" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F223" t="s">
+        <v>10</v>
+      </c>
+      <c r="H223" t="s">
+        <v>23</v>
+      </c>
+      <c r="I223" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B224" t="s">
+        <v>281</v>
+      </c>
+      <c r="C224" t="s">
+        <v>49</v>
+      </c>
+      <c r="D224" s="5">
+        <v>1905050000</v>
+      </c>
+      <c r="F224" t="s">
+        <v>10</v>
+      </c>
+      <c r="H224" t="s">
+        <v>294</v>
+      </c>
+      <c r="I224" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B225" t="s">
+        <v>281</v>
+      </c>
+      <c r="C225" t="s">
+        <v>35</v>
+      </c>
+      <c r="D225" s="5">
+        <v>4701010000</v>
+      </c>
+      <c r="F225" t="s">
+        <v>10</v>
+      </c>
+      <c r="H225" t="s">
+        <v>295</v>
+      </c>
+      <c r="I225" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B226" t="s">
+        <v>281</v>
+      </c>
+      <c r="C226" t="s">
+        <v>31</v>
+      </c>
+      <c r="D226" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F226" t="s">
+        <v>10</v>
+      </c>
+      <c r="H226" t="s">
+        <v>297</v>
+      </c>
+      <c r="I226" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B227" t="s">
+        <v>281</v>
+      </c>
+      <c r="C227" t="s">
+        <v>35</v>
+      </c>
+      <c r="D227" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="F227" t="s">
+        <v>10</v>
+      </c>
+      <c r="H227" t="s">
+        <v>298</v>
+      </c>
+      <c r="I227" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B228" t="s">
+        <v>281</v>
+      </c>
+      <c r="C228" t="s">
+        <v>35</v>
+      </c>
+      <c r="D228" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="F228" t="s">
+        <v>10</v>
+      </c>
+      <c r="H228" t="s">
+        <v>299</v>
+      </c>
+      <c r="I228" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B229" t="s">
+        <v>281</v>
+      </c>
+      <c r="C229" t="s">
+        <v>35</v>
+      </c>
+      <c r="D229" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="F229" t="s">
+        <v>10</v>
+      </c>
+      <c r="H229" t="s">
+        <v>300</v>
+      </c>
+      <c r="I229" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B230" t="s">
+        <v>281</v>
+      </c>
+      <c r="C230" t="s">
+        <v>35</v>
+      </c>
+      <c r="D230" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="F230" t="s">
+        <v>10</v>
+      </c>
+      <c r="H230" t="s">
+        <v>301</v>
+      </c>
+      <c r="I230" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B231" t="s">
+        <v>281</v>
+      </c>
+      <c r="C231" t="s">
+        <v>35</v>
+      </c>
+      <c r="D231" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="F231" t="s">
+        <v>10</v>
+      </c>
+      <c r="H231" t="s">
+        <v>302</v>
+      </c>
+      <c r="I231" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B232" t="s">
+        <v>281</v>
+      </c>
+      <c r="C232" t="s">
+        <v>35</v>
+      </c>
+      <c r="D232" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="E232" t="s">
+        <v>10</v>
+      </c>
+      <c r="H232" t="s">
+        <v>303</v>
+      </c>
+      <c r="I232" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B233" t="s">
+        <v>281</v>
+      </c>
+      <c r="C233" t="s">
+        <v>35</v>
+      </c>
+      <c r="D233" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F233" t="s">
+        <v>10</v>
+      </c>
+      <c r="H233" t="s">
+        <v>304</v>
+      </c>
+      <c r="I233" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B234" t="s">
+        <v>281</v>
+      </c>
+      <c r="C234" t="s">
+        <v>35</v>
+      </c>
+      <c r="D234" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E234" t="s">
+        <v>10</v>
+      </c>
+      <c r="H234" t="s">
+        <v>305</v>
+      </c>
+      <c r="I234" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B235" t="s">
+        <v>281</v>
+      </c>
+      <c r="C235" t="s">
+        <v>91</v>
+      </c>
+      <c r="D235" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F235" t="s">
+        <v>10</v>
+      </c>
+      <c r="H235" t="s">
+        <v>306</v>
+      </c>
+      <c r="I235" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B236" t="s">
+        <v>281</v>
+      </c>
+      <c r="C236" t="s">
+        <v>91</v>
+      </c>
+      <c r="D236" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E236" t="s">
+        <v>10</v>
+      </c>
+      <c r="H236" t="s">
+        <v>307</v>
+      </c>
+      <c r="I236" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B237" t="s">
+        <v>281</v>
+      </c>
+      <c r="C237" t="s">
+        <v>91</v>
+      </c>
+      <c r="D237" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F237" t="s">
+        <v>10</v>
+      </c>
+      <c r="H237" t="s">
+        <v>308</v>
+      </c>
+      <c r="I237" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B238" t="s">
+        <v>281</v>
+      </c>
+      <c r="C238" t="s">
+        <v>91</v>
+      </c>
+      <c r="D238" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E238" t="s">
+        <v>10</v>
+      </c>
+      <c r="H238" t="s">
+        <v>309</v>
+      </c>
+      <c r="I238" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B239" t="s">
+        <v>281</v>
+      </c>
+      <c r="C239" t="s">
+        <v>91</v>
+      </c>
+      <c r="D239" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F239" t="s">
+        <v>10</v>
+      </c>
+      <c r="H239" t="s">
+        <v>310</v>
+      </c>
+      <c r="I239" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A240" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B240" t="s">
+        <v>281</v>
+      </c>
+      <c r="C240" t="s">
+        <v>91</v>
+      </c>
+      <c r="D240" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="E240" t="s">
+        <v>10</v>
+      </c>
+      <c r="H240" t="s">
+        <v>311</v>
+      </c>
+      <c r="I240" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B241" t="s">
+        <v>281</v>
+      </c>
+      <c r="C241" t="s">
+        <v>79</v>
+      </c>
+      <c r="D241" s="5">
+        <v>5106990000</v>
+      </c>
+      <c r="G241" t="s">
+        <v>10</v>
+      </c>
+      <c r="H241" t="s">
+        <v>312</v>
+      </c>
+      <c r="I241" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B242" t="s">
+        <v>281</v>
+      </c>
+      <c r="C242" t="s">
+        <v>79</v>
+      </c>
+      <c r="D242" s="5">
+        <v>5106990000</v>
+      </c>
+      <c r="G242" t="s">
+        <v>10</v>
+      </c>
+      <c r="H242" t="s">
+        <v>314</v>
+      </c>
+      <c r="I242" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B243" t="s">
+        <v>281</v>
+      </c>
+      <c r="C243" t="s">
+        <v>49</v>
+      </c>
+      <c r="D243" s="5">
+        <v>5106990000</v>
+      </c>
+      <c r="F243" t="s">
+        <v>10</v>
+      </c>
+      <c r="H243" t="s">
+        <v>315</v>
+      </c>
+      <c r="I243" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B244" t="s">
+        <v>281</v>
+      </c>
+      <c r="C244" t="s">
+        <v>49</v>
+      </c>
+      <c r="D244" s="5">
+        <v>5106990000</v>
+      </c>
+      <c r="F244" t="s">
+        <v>10</v>
+      </c>
+      <c r="H244" t="s">
+        <v>317</v>
+      </c>
+      <c r="I244" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B245" t="s">
+        <v>281</v>
+      </c>
+      <c r="C245" t="s">
+        <v>49</v>
+      </c>
+      <c r="D245" s="5">
+        <v>5107020000</v>
+      </c>
+      <c r="F245" t="s">
+        <v>10</v>
+      </c>
+      <c r="H245" t="s">
+        <v>318</v>
+      </c>
+      <c r="I245" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B246" t="s">
+        <v>281</v>
+      </c>
+      <c r="C246" t="s">
+        <v>49</v>
+      </c>
+      <c r="D246" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="F246" t="s">
+        <v>10</v>
+      </c>
+      <c r="H246" t="s">
+        <v>320</v>
+      </c>
+      <c r="I246" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B247" t="s">
+        <v>281</v>
+      </c>
+      <c r="C247" t="s">
+        <v>49</v>
+      </c>
+      <c r="D247" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="F247" t="s">
+        <v>10</v>
+      </c>
+      <c r="H247" t="s">
+        <v>51</v>
+      </c>
+      <c r="I247" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B248" t="s">
+        <v>281</v>
+      </c>
+      <c r="C248" t="s">
+        <v>49</v>
+      </c>
+      <c r="D248" s="5">
+        <v>5109020000</v>
+      </c>
+      <c r="F248" t="s">
+        <v>10</v>
+      </c>
+      <c r="H248" t="s">
+        <v>321</v>
+      </c>
+      <c r="I248" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B249" t="s">
+        <v>281</v>
+      </c>
+      <c r="C249" t="s">
+        <v>79</v>
+      </c>
+      <c r="D249" s="5">
+        <v>5109020000</v>
+      </c>
+      <c r="F249" t="s">
+        <v>10</v>
+      </c>
+      <c r="H249" t="s">
+        <v>323</v>
+      </c>
+      <c r="I249" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B250" t="s">
+        <v>281</v>
+      </c>
+      <c r="C250" t="s">
+        <v>79</v>
+      </c>
+      <c r="D250" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F250" t="s">
+        <v>10</v>
+      </c>
+      <c r="H250" t="s">
+        <v>181</v>
+      </c>
+      <c r="I250" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B251" t="s">
+        <v>281</v>
+      </c>
+      <c r="C251" t="s">
+        <v>49</v>
+      </c>
+      <c r="D251" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F251" t="s">
+        <v>10</v>
+      </c>
+      <c r="H251" t="s">
+        <v>53</v>
+      </c>
+      <c r="I251" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B252" t="s">
+        <v>281</v>
+      </c>
+      <c r="C252" t="s">
+        <v>49</v>
+      </c>
+      <c r="D252" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F252" t="s">
+        <v>10</v>
+      </c>
+      <c r="H252" t="s">
+        <v>95</v>
+      </c>
+      <c r="I252" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B253" t="s">
+        <v>281</v>
+      </c>
+      <c r="C253" t="s">
+        <v>79</v>
+      </c>
+      <c r="D253" s="5">
+        <v>5110120000</v>
+      </c>
+      <c r="F253" t="s">
+        <v>10</v>
+      </c>
+      <c r="H253" t="s">
+        <v>326</v>
+      </c>
+      <c r="I253" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A254" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B254" t="s">
+        <v>281</v>
+      </c>
+      <c r="C254" t="s">
+        <v>49</v>
+      </c>
+      <c r="D254" s="5">
+        <v>5110120000</v>
+      </c>
+      <c r="F254" t="s">
+        <v>10</v>
+      </c>
+      <c r="H254" t="s">
+        <v>328</v>
+      </c>
+      <c r="I254" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B255" t="s">
+        <v>281</v>
+      </c>
+      <c r="C255" t="s">
+        <v>49</v>
+      </c>
+      <c r="D255" s="5">
+        <v>5118020000</v>
+      </c>
+      <c r="F255" t="s">
+        <v>10</v>
+      </c>
+      <c r="H255" t="s">
+        <v>330</v>
+      </c>
+      <c r="I255" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B256" t="s">
+        <v>281</v>
+      </c>
+      <c r="C256" t="s">
+        <v>49</v>
+      </c>
+      <c r="D256" s="5">
+        <v>5126020000</v>
+      </c>
+      <c r="F256" t="s">
+        <v>10</v>
+      </c>
+      <c r="H256" t="s">
+        <v>58</v>
+      </c>
+      <c r="I256" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B257" t="s">
+        <v>281</v>
+      </c>
+      <c r="C257" t="s">
+        <v>49</v>
+      </c>
+      <c r="D257" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F257" t="s">
+        <v>10</v>
+      </c>
+      <c r="H257" t="s">
+        <v>60</v>
+      </c>
+      <c r="I257" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B258" t="s">
+        <v>281</v>
+      </c>
+      <c r="C258" t="s">
+        <v>49</v>
+      </c>
+      <c r="D258" s="5">
+        <v>5126990000</v>
+      </c>
+      <c r="F258" t="s">
+        <v>10</v>
+      </c>
+      <c r="H258" t="s">
+        <v>332</v>
+      </c>
+      <c r="I258" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B259" t="s">
+        <v>281</v>
+      </c>
+      <c r="C259" t="s">
+        <v>49</v>
+      </c>
+      <c r="D259" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F259" t="s">
+        <v>10</v>
+      </c>
+      <c r="H259" t="s">
+        <v>280</v>
+      </c>
+      <c r="I259" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A260" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B260" t="s">
+        <v>281</v>
+      </c>
+      <c r="C260" t="s">
+        <v>49</v>
+      </c>
+      <c r="D260" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F260" t="s">
+        <v>10</v>
+      </c>
+      <c r="H260" t="s">
+        <v>333</v>
+      </c>
+      <c r="I260" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A261" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B261" t="s">
+        <v>281</v>
+      </c>
+      <c r="C261" t="s">
+        <v>35</v>
+      </c>
+      <c r="D261" s="5">
+        <v>5202030000</v>
+      </c>
+      <c r="F261" t="s">
+        <v>10</v>
+      </c>
+      <c r="H261" t="s">
+        <v>334</v>
+      </c>
+      <c r="I261" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A262" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B262" t="s">
+        <v>281</v>
+      </c>
+      <c r="C262" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="3" t="s">
-[...65 lines deleted...]
-      <c r="H5" s="1" t="s">
+      <c r="D262" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F262" t="s">
+        <v>10</v>
+      </c>
+      <c r="H262" t="s">
+        <v>336</v>
+      </c>
+      <c r="I262" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A263" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B263" t="s">
+        <v>281</v>
+      </c>
+      <c r="C263" t="s">
+        <v>18</v>
+      </c>
+      <c r="D263" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="E263" t="s">
+        <v>10</v>
+      </c>
+      <c r="H263" t="s">
+        <v>337</v>
+      </c>
+      <c r="I263" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A264" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B264" t="s">
+        <v>281</v>
+      </c>
+      <c r="C264" t="s">
+        <v>339</v>
+      </c>
+      <c r="D264" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F264" t="s">
+        <v>10</v>
+      </c>
+      <c r="H264" t="s">
+        <v>338</v>
+      </c>
+      <c r="I264" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A265" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C265" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F265" t="s">
+        <v>10</v>
+      </c>
+      <c r="H265" t="s">
+        <v>338</v>
+      </c>
+      <c r="I265" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A266" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B266" t="s">
+        <v>281</v>
+      </c>
+      <c r="C266" t="s">
+        <v>18</v>
+      </c>
+      <c r="D266" s="5">
+        <v>5204010000</v>
+      </c>
+      <c r="E266" t="s">
+        <v>10</v>
+      </c>
+      <c r="H266" t="s">
+        <v>340</v>
+      </c>
+      <c r="I266" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A267" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B267" t="s">
+        <v>281</v>
+      </c>
+      <c r="C267" t="s">
+        <v>18</v>
+      </c>
+      <c r="D267" s="5">
+        <v>5204010000</v>
+      </c>
+      <c r="E267" t="s">
+        <v>10</v>
+      </c>
+      <c r="H267" t="s">
+        <v>342</v>
+      </c>
+      <c r="I267" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A268" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B268" t="s">
+        <v>281</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="F268" t="s">
+        <v>10</v>
+      </c>
+      <c r="H268" t="s">
+        <v>344</v>
+      </c>
+      <c r="I268" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A269" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B269" t="s">
+        <v>346</v>
+      </c>
+      <c r="C269" t="s">
+        <v>18</v>
+      </c>
+      <c r="D269" s="5">
+        <v>105040000</v>
+      </c>
+      <c r="F269" t="s">
+        <v>10</v>
+      </c>
+      <c r="H269" t="s">
+        <v>70</v>
+      </c>
+      <c r="I269" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A270" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B270" t="s">
+        <v>346</v>
+      </c>
+      <c r="C270" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" s="5">
+        <v>1110030000</v>
+      </c>
+      <c r="F270" t="s">
+        <v>10</v>
+      </c>
+      <c r="H270" t="s">
+        <v>347</v>
+      </c>
+      <c r="I270" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A271" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B271" t="s">
+        <v>346</v>
+      </c>
+      <c r="C271" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="D271" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F271" t="s">
+        <v>10</v>
+      </c>
+      <c r="H271" t="s">
+        <v>19</v>
+      </c>
+      <c r="I271" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="H6" s="1" t="s">
+    <row r="272" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A272" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B272" t="s">
+        <v>346</v>
+      </c>
+      <c r="C272" t="s">
+        <v>20</v>
+      </c>
+      <c r="D272" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F272" t="s">
+        <v>10</v>
+      </c>
+      <c r="H272" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="3" t="s">
+      <c r="I272" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="H7" s="1" t="s">
+    <row r="273" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A273" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B273" t="s">
+        <v>346</v>
+      </c>
+      <c r="C273" t="s">
+        <v>20</v>
+      </c>
+      <c r="D273" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F273" t="s">
+        <v>10</v>
+      </c>
+      <c r="H273" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="3" t="s">
-[...59 lines deleted...]
-      <c r="D10" s="2">
+      <c r="I273" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A274" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B274" t="s">
+        <v>346</v>
+      </c>
+      <c r="C274" t="s">
+        <v>31</v>
+      </c>
+      <c r="D274" s="5">
+        <v>1507020000</v>
+      </c>
+      <c r="E274" t="s">
+        <v>10</v>
+      </c>
+      <c r="H274" t="s">
+        <v>349</v>
+      </c>
+      <c r="I274" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A275" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B275" t="s">
+        <v>346</v>
+      </c>
+      <c r="C275" t="s">
+        <v>49</v>
+      </c>
+      <c r="D275" s="5">
+        <v>1905050000</v>
+      </c>
+      <c r="F275" t="s">
+        <v>10</v>
+      </c>
+      <c r="H275" t="s">
+        <v>351</v>
+      </c>
+      <c r="I275" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A276" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B276" t="s">
+        <v>346</v>
+      </c>
+      <c r="C276" t="s">
+        <v>8</v>
+      </c>
+      <c r="D276" s="5">
+        <v>4701030000</v>
+      </c>
+      <c r="F276" t="s">
+        <v>10</v>
+      </c>
+      <c r="H276" t="s">
+        <v>353</v>
+      </c>
+      <c r="I276" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A277" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B277" t="s">
+        <v>346</v>
+      </c>
+      <c r="C277" t="s">
+        <v>35</v>
+      </c>
+      <c r="D277" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="E277" t="s">
+        <v>10</v>
+      </c>
+      <c r="H277" t="s">
+        <v>355</v>
+      </c>
+      <c r="I277" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A278" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B278" t="s">
+        <v>346</v>
+      </c>
+      <c r="C278" t="s">
+        <v>35</v>
+      </c>
+      <c r="D278" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F278" t="s">
+        <v>10</v>
+      </c>
+      <c r="H278" t="s">
+        <v>356</v>
+      </c>
+      <c r="I278" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A279" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B279" t="s">
+        <v>346</v>
+      </c>
+      <c r="C279" t="s">
+        <v>35</v>
+      </c>
+      <c r="D279" s="5">
+        <v>4706040000</v>
+      </c>
+      <c r="E279" t="s">
+        <v>10</v>
+      </c>
+      <c r="H279" t="s">
+        <v>358</v>
+      </c>
+      <c r="I279" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A280" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B280" t="s">
+        <v>346</v>
+      </c>
+      <c r="C280" t="s">
+        <v>35</v>
+      </c>
+      <c r="D280" s="5">
         <v>4805080000</v>
       </c>
-      <c r="E10" t="s">
-[...19 lines deleted...]
-      <c r="D11" s="2">
+      <c r="E280" t="s">
+        <v>10</v>
+      </c>
+      <c r="H280" t="s">
+        <v>360</v>
+      </c>
+      <c r="I280" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A281" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B281" t="s">
+        <v>346</v>
+      </c>
+      <c r="C281" t="s">
+        <v>35</v>
+      </c>
+      <c r="D281" s="5">
         <v>4805080000</v>
       </c>
-      <c r="E11" t="s">
-[...28 lines deleted...]
-      <c r="I12" s="3" t="s">
+      <c r="E281" t="s">
+        <v>10</v>
+      </c>
+      <c r="H281" t="s">
+        <v>361</v>
+      </c>
+      <c r="I281" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A282" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B282" t="s">
+        <v>346</v>
+      </c>
+      <c r="C282" t="s">
         <v>35</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="D14" s="2">
+      <c r="D282" s="5">
+        <v>4902020000</v>
+      </c>
+      <c r="F282" t="s">
+        <v>10</v>
+      </c>
+      <c r="H282" t="s">
+        <v>362</v>
+      </c>
+      <c r="I282" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A283" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B283" t="s">
+        <v>346</v>
+      </c>
+      <c r="C283" t="s">
+        <v>91</v>
+      </c>
+      <c r="D283" s="5">
         <v>4902050000</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="1" t="s">
+      <c r="F283" t="s">
+        <v>10</v>
+      </c>
+      <c r="H283" t="s">
+        <v>363</v>
+      </c>
+      <c r="I283" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A284" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B284" t="s">
+        <v>346</v>
+      </c>
+      <c r="C284" t="s">
+        <v>91</v>
+      </c>
+      <c r="D284" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F284" t="s">
+        <v>10</v>
+      </c>
+      <c r="H284" t="s">
+        <v>364</v>
+      </c>
+      <c r="I284" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A285" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B285" t="s">
+        <v>346</v>
+      </c>
+      <c r="C285" t="s">
+        <v>366</v>
+      </c>
+      <c r="D285" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F285" t="s">
+        <v>10</v>
+      </c>
+      <c r="H285" t="s">
+        <v>365</v>
+      </c>
+      <c r="I285" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A286" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B286" t="s">
+        <v>346</v>
+      </c>
+      <c r="C286" t="s">
+        <v>49</v>
+      </c>
+      <c r="D286" s="5">
+        <v>5107130000</v>
+      </c>
+      <c r="G286" t="s">
+        <v>10</v>
+      </c>
+      <c r="H286" t="s">
+        <v>48</v>
+      </c>
+      <c r="I286" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A287" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B287" t="s">
+        <v>346</v>
+      </c>
+      <c r="C287" t="s">
+        <v>79</v>
+      </c>
+      <c r="D287" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="E287" t="s">
+        <v>10</v>
+      </c>
+      <c r="H287" t="s">
+        <v>367</v>
+      </c>
+      <c r="I287" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A288" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B288" t="s">
+        <v>346</v>
+      </c>
+      <c r="C288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D288" s="5">
+        <v>5110120000</v>
+      </c>
+      <c r="F288" t="s">
+        <v>10</v>
+      </c>
+      <c r="H288" t="s">
+        <v>368</v>
+      </c>
+      <c r="I288" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A289" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B289" t="s">
+        <v>346</v>
+      </c>
+      <c r="C289" t="s">
+        <v>79</v>
+      </c>
+      <c r="D289" s="5">
+        <v>5115990000</v>
+      </c>
+      <c r="E289" t="s">
+        <v>10</v>
+      </c>
+      <c r="H289" t="s">
+        <v>369</v>
+      </c>
+      <c r="I289" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A290" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B290" t="s">
+        <v>346</v>
+      </c>
+      <c r="C290" t="s">
+        <v>49</v>
+      </c>
+      <c r="D290" s="5">
+        <v>5116140000</v>
+      </c>
+      <c r="F290" t="s">
+        <v>10</v>
+      </c>
+      <c r="H290" t="s">
+        <v>371</v>
+      </c>
+      <c r="I290" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A291" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B291" t="s">
+        <v>346</v>
+      </c>
+      <c r="C291" t="s">
+        <v>49</v>
+      </c>
+      <c r="D291" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="E291" t="s">
+        <v>10</v>
+      </c>
+      <c r="H291" t="s">
+        <v>60</v>
+      </c>
+      <c r="I291" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A292" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B292" t="s">
+        <v>346</v>
+      </c>
+      <c r="C292" t="s">
+        <v>79</v>
+      </c>
+      <c r="D292" s="5">
+        <v>5126990000</v>
+      </c>
+      <c r="F292" t="s">
+        <v>10</v>
+      </c>
+      <c r="H292" t="s">
+        <v>372</v>
+      </c>
+      <c r="I292" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A293" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B293" t="s">
+        <v>346</v>
+      </c>
+      <c r="C293" t="s">
+        <v>49</v>
+      </c>
+      <c r="D293" s="5">
+        <v>5138010000</v>
+      </c>
+      <c r="F293" t="s">
+        <v>10</v>
+      </c>
+      <c r="H293" t="s">
+        <v>374</v>
+      </c>
+      <c r="I293" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A294" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B294" t="s">
+        <v>346</v>
+      </c>
+      <c r="C294" t="s">
+        <v>49</v>
+      </c>
+      <c r="D294" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F294" t="s">
+        <v>10</v>
+      </c>
+      <c r="H294" t="s">
+        <v>280</v>
+      </c>
+      <c r="I294" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A295" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B295" t="s">
+        <v>346</v>
+      </c>
+      <c r="C295" t="s">
+        <v>8</v>
+      </c>
+      <c r="D295" s="5">
+        <v>5204010000</v>
+      </c>
+      <c r="F295" t="s">
+        <v>10</v>
+      </c>
+      <c r="H295" t="s">
+        <v>375</v>
+      </c>
+      <c r="I295" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A296" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B296" t="s">
+        <v>376</v>
+      </c>
+      <c r="C296" t="s">
+        <v>35</v>
+      </c>
+      <c r="D296" s="5">
+        <v>4605030000</v>
+      </c>
+      <c r="F296" t="s">
+        <v>10</v>
+      </c>
+      <c r="H296" t="s">
+        <v>377</v>
+      </c>
+      <c r="I296" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A297" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B297" t="s">
+        <v>376</v>
+      </c>
+      <c r="C297" t="s">
+        <v>35</v>
+      </c>
+      <c r="D297" s="5">
+        <v>4702010000</v>
+      </c>
+      <c r="F297" t="s">
+        <v>10</v>
+      </c>
+      <c r="H297" t="s">
+        <v>378</v>
+      </c>
+      <c r="I297" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A298" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B298" t="s">
+        <v>376</v>
+      </c>
+      <c r="C298" t="s">
+        <v>35</v>
+      </c>
+      <c r="D298" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F298" t="s">
+        <v>10</v>
+      </c>
+      <c r="H298" t="s">
+        <v>106</v>
+      </c>
+      <c r="I298" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A299" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B299" t="s">
+        <v>376</v>
+      </c>
+      <c r="C299" t="s">
+        <v>35</v>
+      </c>
+      <c r="D299" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F299" t="s">
+        <v>10</v>
+      </c>
+      <c r="H299" t="s">
+        <v>379</v>
+      </c>
+      <c r="I299" t="s">
         <v>38</v>
       </c>
-      <c r="I14" s="3" t="s">
-[...36 lines deleted...]
-      <c r="D16" s="2">
+    </row>
+    <row r="300" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A300" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B300" t="s">
+        <v>376</v>
+      </c>
+      <c r="C300" t="s">
+        <v>91</v>
+      </c>
+      <c r="D300" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F300" t="s">
+        <v>10</v>
+      </c>
+      <c r="H300" t="s">
+        <v>380</v>
+      </c>
+      <c r="I300" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A301" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B301" t="s">
+        <v>376</v>
+      </c>
+      <c r="C301" t="s">
+        <v>49</v>
+      </c>
+      <c r="D301" s="5">
         <v>5109040000</v>
       </c>
-      <c r="F16" t="s">
-[...19 lines deleted...]
-      <c r="D17" s="2">
+      <c r="F301" t="s">
+        <v>10</v>
+      </c>
+      <c r="H301" t="s">
+        <v>381</v>
+      </c>
+      <c r="I301" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A302" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B302" t="s">
+        <v>376</v>
+      </c>
+      <c r="C302" t="s">
+        <v>49</v>
+      </c>
+      <c r="D302" s="5">
         <v>5109040000</v>
       </c>
-      <c r="F17" t="s">
-[...28 lines deleted...]
-      <c r="I18" s="3" t="s">
+      <c r="F302" t="s">
+        <v>10</v>
+      </c>
+      <c r="H302" t="s">
+        <v>382</v>
+      </c>
+      <c r="I302" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A303" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B303" t="s">
+        <v>376</v>
+      </c>
+      <c r="C303" t="s">
         <v>49</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="D20" s="2">
+      <c r="D303" s="5">
         <v>5126030000</v>
       </c>
-      <c r="F20" t="s">
-[...19 lines deleted...]
-      <c r="D21" s="2">
+      <c r="F303" t="s">
+        <v>10</v>
+      </c>
+      <c r="H303" t="s">
+        <v>60</v>
+      </c>
+      <c r="I303" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A304" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B304" t="s">
+        <v>376</v>
+      </c>
+      <c r="C304" t="s">
+        <v>49</v>
+      </c>
+      <c r="D304" s="5">
+        <v>5139010000</v>
+      </c>
+      <c r="F304" t="s">
+        <v>10</v>
+      </c>
+      <c r="H304" t="s">
+        <v>383</v>
+      </c>
+      <c r="I304" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A305" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B305" t="s">
+        <v>376</v>
+      </c>
+      <c r="C305" t="s">
+        <v>49</v>
+      </c>
+      <c r="D305" s="5">
         <v>5139020000</v>
       </c>
-      <c r="F21" t="s">
-[...85 lines deleted...]
-      <c r="C25" s="1" t="s">
+      <c r="F305" t="s">
+        <v>10</v>
+      </c>
+      <c r="H305" t="s">
+        <v>385</v>
+      </c>
+      <c r="I305" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A306" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B306" t="s">
+        <v>376</v>
+      </c>
+      <c r="C306" t="s">
+        <v>8</v>
+      </c>
+      <c r="D306" s="5">
+        <v>5202010000</v>
+      </c>
+      <c r="F306" t="s">
+        <v>10</v>
+      </c>
+      <c r="H306" t="s">
+        <v>386</v>
+      </c>
+      <c r="I306" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="2">
+    </row>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A307" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B307" t="s">
+        <v>387</v>
+      </c>
+      <c r="C307" t="s">
+        <v>18</v>
+      </c>
+      <c r="D307" s="5">
+        <v>105040000</v>
+      </c>
+      <c r="F307" t="s">
+        <v>10</v>
+      </c>
+      <c r="H307" t="s">
+        <v>72</v>
+      </c>
+      <c r="I307" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A308" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B308" t="s">
+        <v>387</v>
+      </c>
+      <c r="C308" t="s">
+        <v>8</v>
+      </c>
+      <c r="D308" s="5">
+        <v>1101030000</v>
+      </c>
+      <c r="E308" t="s">
+        <v>10</v>
+      </c>
+      <c r="H308" t="s">
+        <v>388</v>
+      </c>
+      <c r="I308" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A309" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B309" t="s">
+        <v>387</v>
+      </c>
+      <c r="C309" t="s">
+        <v>18</v>
+      </c>
+      <c r="D309" s="5">
         <v>1301010000</v>
       </c>
-      <c r="F25" t="s">
-[...42 lines deleted...]
-      <c r="D27" s="2">
+      <c r="F309" t="s">
+        <v>10</v>
+      </c>
+      <c r="H309" t="s">
+        <v>73</v>
+      </c>
+      <c r="I309" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A310" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B310" t="s">
+        <v>387</v>
+      </c>
+      <c r="C310" t="s">
+        <v>20</v>
+      </c>
+      <c r="D310" s="5">
         <v>1505060000</v>
       </c>
-      <c r="F27" t="s">
-[...695 lines deleted...]
-      <c r="D57" s="2">
+      <c r="F310" t="s">
+        <v>10</v>
+      </c>
+      <c r="H310" t="s">
+        <v>19</v>
+      </c>
+      <c r="I310" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A311" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B311" t="s">
+        <v>387</v>
+      </c>
+      <c r="C311" t="s">
+        <v>20</v>
+      </c>
+      <c r="D311" s="5">
         <v>1505060000</v>
       </c>
-      <c r="F57" t="s">
-[...19 lines deleted...]
-      <c r="D58" s="2">
+      <c r="F311" t="s">
+        <v>10</v>
+      </c>
+      <c r="H311" t="s">
+        <v>22</v>
+      </c>
+      <c r="I311" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A312" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B312" t="s">
+        <v>387</v>
+      </c>
+      <c r="C312" t="s">
+        <v>20</v>
+      </c>
+      <c r="D312" s="5">
         <v>1505060000</v>
       </c>
-      <c r="F58" t="s">
-[...393 lines deleted...]
-      <c r="I75" s="3" t="s">
+      <c r="F312" t="s">
+        <v>10</v>
+      </c>
+      <c r="H312" t="s">
+        <v>23</v>
+      </c>
+      <c r="I312" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A313" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B313" t="s">
+        <v>387</v>
+      </c>
+      <c r="C313" t="s">
+        <v>392</v>
+      </c>
+      <c r="D313" s="5">
+        <v>4602010000</v>
+      </c>
+      <c r="F313" t="s">
+        <v>10</v>
+      </c>
+      <c r="H313" t="s">
+        <v>391</v>
+      </c>
+      <c r="I313" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A314" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B314" t="s">
+        <v>387</v>
+      </c>
+      <c r="C314" t="s">
         <v>35</v>
       </c>
-    </row>
-[...4154 lines deleted...]
-      <c r="D255" s="2">
+      <c r="D314" s="5">
+        <v>4603020000</v>
+      </c>
+      <c r="F314" t="s">
+        <v>10</v>
+      </c>
+      <c r="H314" t="s">
+        <v>393</v>
+      </c>
+      <c r="I314" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A315" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B315" t="s">
+        <v>387</v>
+      </c>
+      <c r="C315" t="s">
+        <v>392</v>
+      </c>
+      <c r="D315" s="5">
         <v>4605030000</v>
       </c>
-      <c r="F255" t="s">
-[...1407 lines deleted...]
-      </c>
       <c r="F315" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H315" t="s">
         <v>395</v>
       </c>
-      <c r="I315" s="3" t="s">
-[...5 lines deleted...]
-        <v>449</v>
+      <c r="I315" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A316" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B316" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C316" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>392</v>
+      </c>
+      <c r="D316" s="5">
+        <v>4702010000</v>
+      </c>
+      <c r="F316" t="s">
+        <v>10</v>
       </c>
       <c r="H316" t="s">
-        <v>244</v>
-[...7 lines deleted...]
-        <v>449</v>
+        <v>396</v>
+      </c>
+      <c r="I316" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A317" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B317" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C317" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>35</v>
+      </c>
+      <c r="D317" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F317" t="s">
+        <v>10</v>
       </c>
       <c r="H317" t="s">
-        <v>396</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>397</v>
+      </c>
+      <c r="I317" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A318" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B318" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C318" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>91</v>
+      </c>
+      <c r="D318" s="5">
+        <v>4706040000</v>
+      </c>
+      <c r="E318" t="s">
+        <v>10</v>
       </c>
       <c r="H318" t="s">
         <v>398</v>
       </c>
-      <c r="I318" s="3" t="s">
+      <c r="I318" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="319" spans="1:9" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>450</v>
+    <row r="319" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A319" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B319" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C319" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>4703030000</v>
+        <v>35</v>
+      </c>
+      <c r="D319" s="5">
+        <v>4805010000</v>
       </c>
       <c r="F319" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H319" t="s">
         <v>400</v>
       </c>
-      <c r="I319" s="3" t="s">
-[...5 lines deleted...]
-        <v>450</v>
+      <c r="I319" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A320" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B320" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C320" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D320">
+        <v>35</v>
+      </c>
+      <c r="D320" s="5">
         <v>4805080000</v>
       </c>
       <c r="F320" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H320" t="s">
         <v>401</v>
       </c>
-      <c r="I320" s="3" t="s">
-[...5 lines deleted...]
-        <v>450</v>
+      <c r="I320" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A321" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B321" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C321" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D321">
+        <v>35</v>
+      </c>
+      <c r="D321" s="5">
         <v>4805080000</v>
       </c>
-      <c r="E321" t="s">
-        <v>7</v>
+      <c r="F321" t="s">
+        <v>10</v>
       </c>
       <c r="H321" t="s">
         <v>402</v>
       </c>
-      <c r="I321" s="3" t="s">
-[...5 lines deleted...]
-        <v>450</v>
+      <c r="I321" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A322" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B322" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C322" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>91</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="E322" t="s">
+        <v>10</v>
       </c>
       <c r="H322" t="s">
-        <v>343</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>403</v>
+      </c>
+      <c r="I322" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A323" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B323" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C323" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>91</v>
+      </c>
+      <c r="D323" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F323" t="s">
+        <v>10</v>
       </c>
       <c r="H323" t="s">
-        <v>403</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>405</v>
+      </c>
+      <c r="I323" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A324" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B324" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C324" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D324">
+        <v>91</v>
+      </c>
+      <c r="D324" s="5">
         <v>4902050000</v>
       </c>
-      <c r="F324" t="s">
-        <v>7</v>
+      <c r="E324" t="s">
+        <v>10</v>
       </c>
       <c r="H324" t="s">
-        <v>404</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>406</v>
+      </c>
+      <c r="I324" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A325" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B325" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C325" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>4902050000</v>
+        <v>49</v>
+      </c>
+      <c r="D325" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="E325" t="s">
+        <v>10</v>
       </c>
       <c r="F325" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H325" t="s">
-        <v>104</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>180</v>
+      </c>
+      <c r="I325" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A326" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B326" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C326" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>49</v>
+      </c>
+      <c r="D326" s="5">
+        <v>5108990000</v>
+      </c>
+      <c r="E326" t="s">
+        <v>10</v>
       </c>
       <c r="H326" t="s">
-        <v>405</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>407</v>
+      </c>
+      <c r="I326" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A327" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B327" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C327" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>79</v>
+      </c>
+      <c r="D327" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E327" t="s">
+        <v>10</v>
       </c>
       <c r="H327" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>408</v>
+      </c>
+      <c r="I327" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A328" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B328" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C328" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D328">
+        <v>79</v>
+      </c>
+      <c r="D328" s="5">
         <v>5109040000</v>
       </c>
       <c r="E328" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H328" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>409</v>
+      </c>
+      <c r="I328" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A329" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B329" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C329" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>5110090000</v>
+        <v>79</v>
+      </c>
+      <c r="D329" s="5">
+        <v>5109040000</v>
       </c>
       <c r="F329" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H329" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="I329" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="I329" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A330" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B330" t="s">
+        <v>387</v>
+      </c>
+      <c r="C330" t="s">
         <v>49</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D330">
+      <c r="D330" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E330" t="s">
+        <v>10</v>
+      </c>
+      <c r="F330" t="s">
+        <v>10</v>
+      </c>
+      <c r="H330" t="s">
+        <v>259</v>
+      </c>
+      <c r="I330" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A331" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B331" t="s">
+        <v>387</v>
+      </c>
+      <c r="C331" t="s">
+        <v>49</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="E331" t="s">
+        <v>10</v>
+      </c>
+      <c r="H331" t="s">
+        <v>95</v>
+      </c>
+      <c r="I331" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A332" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B332" t="s">
+        <v>387</v>
+      </c>
+      <c r="C332" t="s">
+        <v>49</v>
+      </c>
+      <c r="D332" s="5">
+        <v>5115990000</v>
+      </c>
+      <c r="F332" t="s">
+        <v>10</v>
+      </c>
+      <c r="H332" t="s">
+        <v>410</v>
+      </c>
+      <c r="I332" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A333" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B333" t="s">
+        <v>387</v>
+      </c>
+      <c r="C333" t="s">
+        <v>49</v>
+      </c>
+      <c r="D333" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="E333" t="s">
+        <v>10</v>
+      </c>
+      <c r="F333" t="s">
+        <v>10</v>
+      </c>
+      <c r="H333" t="s">
+        <v>412</v>
+      </c>
+      <c r="I333" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A334" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B334" t="s">
+        <v>387</v>
+      </c>
+      <c r="C334" t="s">
+        <v>49</v>
+      </c>
+      <c r="D334" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="E334" t="s">
+        <v>10</v>
+      </c>
+      <c r="H334" t="s">
+        <v>62</v>
+      </c>
+      <c r="I334" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A335" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B335" t="s">
+        <v>387</v>
+      </c>
+      <c r="C335" t="s">
+        <v>49</v>
+      </c>
+      <c r="D335" s="5">
         <v>5139020000</v>
       </c>
-      <c r="F330" t="s">
-[...112 lines deleted...]
-        <v>1315010000</v>
+      <c r="E335" t="s">
+        <v>10</v>
       </c>
       <c r="F335" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H335" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I335" s="3" t="s">
         <v>414</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>451</v>
+      <c r="I335" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A336" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="B336" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="C336" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>49</v>
+      </c>
+      <c r="D336" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="E336" t="s">
+        <v>10</v>
       </c>
       <c r="H336" t="s">
+        <v>280</v>
+      </c>
+      <c r="I336" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A337" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B337" t="s">
+        <v>387</v>
+      </c>
+      <c r="C337" t="s">
+        <v>8</v>
+      </c>
+      <c r="D337" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="G337" t="s">
+        <v>10</v>
+      </c>
+      <c r="H337" t="s">
         <v>415</v>
       </c>
-      <c r="I336" s="3" t="s">
-[...13 lines deleted...]
-      <c r="D337">
+      <c r="I337" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A338" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B338" t="s">
+        <v>416</v>
+      </c>
+      <c r="C338" t="s">
+        <v>20</v>
+      </c>
+      <c r="D338" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="G338" t="s">
+        <v>10</v>
+      </c>
+      <c r="H338" t="s">
+        <v>417</v>
+      </c>
+      <c r="I338" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A339" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B339" t="s">
+        <v>416</v>
+      </c>
+      <c r="C339" t="s">
+        <v>20</v>
+      </c>
+      <c r="D339" s="5">
         <v>1505060000</v>
       </c>
-      <c r="F337" t="s">
-[...46 lines deleted...]
-        <v>7</v>
+      <c r="E339" t="s">
+        <v>10</v>
       </c>
       <c r="H339" t="s">
         <v>19</v>
       </c>
-      <c r="I339" s="3" t="s">
-[...5 lines deleted...]
-        <v>451</v>
+      <c r="I339" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A340" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B340" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C340" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>20</v>
+      </c>
+      <c r="D340" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="E340" t="s">
+        <v>10</v>
       </c>
       <c r="H340" t="s">
+        <v>22</v>
+      </c>
+      <c r="I340" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A341" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B341" t="s">
         <v>416</v>
       </c>
-      <c r="I340" s="3" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C341" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>4706030200</v>
+        <v>20</v>
+      </c>
+      <c r="D341" s="5">
+        <v>1505060000</v>
       </c>
       <c r="E341" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H341" t="s">
-        <v>417</v>
-[...7 lines deleted...]
-        <v>451</v>
+        <v>23</v>
+      </c>
+      <c r="I341" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A342" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B342" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C342" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>20</v>
+      </c>
+      <c r="D342" s="5">
+        <v>1508050000</v>
+      </c>
+      <c r="E342" t="s">
+        <v>10</v>
       </c>
       <c r="H342" t="s">
         <v>419</v>
       </c>
-      <c r="I342" s="3" t="s">
-[...5 lines deleted...]
-        <v>451</v>
+      <c r="I342" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A343" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B343" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C343" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>4805010000</v>
+        <v>35</v>
+      </c>
+      <c r="D343" s="5">
+        <v>4805080000</v>
       </c>
       <c r="E343" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H343" t="s">
-        <v>420</v>
-[...7 lines deleted...]
-        <v>451</v>
+        <v>360</v>
+      </c>
+      <c r="I343" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A344" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B344" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C344" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>4805010000</v>
+        <v>35</v>
+      </c>
+      <c r="D344" s="5">
+        <v>4805080000</v>
       </c>
       <c r="E344" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H344" t="s">
+        <v>361</v>
+      </c>
+      <c r="I344" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A345" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B345" t="s">
+        <v>416</v>
+      </c>
+      <c r="C345" t="s">
+        <v>91</v>
+      </c>
+      <c r="D345" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F345" t="s">
+        <v>10</v>
+      </c>
+      <c r="H345" t="s">
         <v>421</v>
       </c>
-      <c r="I344" s="3" t="s">
-[...28 lines deleted...]
-        <v>451</v>
+      <c r="I345" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A346" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B346" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C346" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>4805080000</v>
+        <v>91</v>
+      </c>
+      <c r="D346" s="5">
+        <v>4902050000</v>
       </c>
       <c r="F346" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H346" t="s">
         <v>422</v>
       </c>
-      <c r="I346" s="3" t="s">
-[...5 lines deleted...]
-        <v>451</v>
+      <c r="I346" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A347" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B347" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C347" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D347">
+        <v>91</v>
+      </c>
+      <c r="D347" s="5">
         <v>4902050000</v>
       </c>
       <c r="F347" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H347" t="s">
         <v>423</v>
       </c>
-      <c r="I347" s="3" t="s">
-[...5 lines deleted...]
-        <v>451</v>
+      <c r="I347" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A348" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="B348" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C348" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D348">
+        <v>91</v>
+      </c>
+      <c r="D348" s="5">
         <v>4902050000</v>
       </c>
       <c r="F348" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H348" t="s">
         <v>424</v>
       </c>
-      <c r="I348" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A349" t="s">
+      <c r="I348" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A349" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B349" t="s">
+        <v>425</v>
+      </c>
+      <c r="C349" t="s">
+        <v>49</v>
+      </c>
+      <c r="D349" s="5">
+        <v>5108010000</v>
+      </c>
+      <c r="F349" t="s">
+        <v>10</v>
+      </c>
+      <c r="H349" t="s">
+        <v>426</v>
+      </c>
+      <c r="I349" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A350" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B350" t="s">
+        <v>416</v>
+      </c>
+      <c r="C350" t="s">
+        <v>49</v>
+      </c>
+      <c r="D350" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E350" t="s">
+        <v>10</v>
+      </c>
+      <c r="F350" t="s">
+        <v>10</v>
+      </c>
+      <c r="H350" t="s">
+        <v>428</v>
+      </c>
+      <c r="I350" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A351" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B351" t="s">
+        <v>416</v>
+      </c>
+      <c r="C351" t="s">
+        <v>49</v>
+      </c>
+      <c r="D351" s="5">
+        <v>5109041000</v>
+      </c>
+      <c r="E351" t="s">
+        <v>10</v>
+      </c>
+      <c r="F351" t="s">
+        <v>10</v>
+      </c>
+      <c r="H351" t="s">
+        <v>429</v>
+      </c>
+      <c r="I351" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A352" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B352" t="s">
+        <v>416</v>
+      </c>
+      <c r="C352" t="s">
+        <v>49</v>
+      </c>
+      <c r="D352" s="5">
+        <v>5109043000</v>
+      </c>
+      <c r="E352" t="s">
+        <v>10</v>
+      </c>
+      <c r="F352" t="s">
+        <v>10</v>
+      </c>
+      <c r="H352" t="s">
+        <v>430</v>
+      </c>
+      <c r="I352" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A353" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B353" t="s">
+        <v>416</v>
+      </c>
+      <c r="C353" t="s">
+        <v>79</v>
+      </c>
+      <c r="D353" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F353" t="s">
+        <v>10</v>
+      </c>
+      <c r="H353" t="s">
+        <v>56</v>
+      </c>
+      <c r="I353" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A354" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B354" t="s">
+        <v>416</v>
+      </c>
+      <c r="C354" t="s">
+        <v>49</v>
+      </c>
+      <c r="D354" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="F354" t="s">
+        <v>10</v>
+      </c>
+      <c r="H354" t="s">
+        <v>60</v>
+      </c>
+      <c r="I354" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A355" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B355" t="s">
+        <v>416</v>
+      </c>
+      <c r="C355" t="s">
+        <v>49</v>
+      </c>
+      <c r="D355" s="5">
+        <v>5126030000</v>
+      </c>
+      <c r="E355" t="s">
+        <v>10</v>
+      </c>
+      <c r="F355" t="s">
+        <v>10</v>
+      </c>
+      <c r="H355" t="s">
+        <v>62</v>
+      </c>
+      <c r="I355" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A356" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B356" t="s">
+        <v>416</v>
+      </c>
+      <c r="C356" t="s">
+        <v>49</v>
+      </c>
+      <c r="D356" s="5">
+        <v>5139010000</v>
+      </c>
+      <c r="E356" t="s">
+        <v>10</v>
+      </c>
+      <c r="F356" t="s">
+        <v>10</v>
+      </c>
+      <c r="H356" t="s">
+        <v>431</v>
+      </c>
+      <c r="I356" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A357" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B357" t="s">
+        <v>416</v>
+      </c>
+      <c r="C357" t="s">
+        <v>49</v>
+      </c>
+      <c r="D357" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="E357" t="s">
+        <v>10</v>
+      </c>
+      <c r="H357" t="s">
+        <v>280</v>
+      </c>
+      <c r="I357" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A358" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B358" t="s">
+        <v>416</v>
+      </c>
+      <c r="C358" t="s">
+        <v>8</v>
+      </c>
+      <c r="D358" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="E358" t="s">
+        <v>10</v>
+      </c>
+      <c r="H358" t="s">
+        <v>432</v>
+      </c>
+      <c r="I358" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A359" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B359" t="s">
+        <v>433</v>
+      </c>
+      <c r="C359" t="s">
+        <v>18</v>
+      </c>
+      <c r="D359" s="5">
+        <v>1301010000</v>
+      </c>
+      <c r="F359" t="s">
+        <v>10</v>
+      </c>
+      <c r="H359" t="s">
+        <v>434</v>
+      </c>
+      <c r="I359" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A360" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B360" t="s">
+        <v>433</v>
+      </c>
+      <c r="C360" t="s">
+        <v>35</v>
+      </c>
+      <c r="D360" s="5">
+        <v>1506120000</v>
+      </c>
+      <c r="F360" t="s">
+        <v>10</v>
+      </c>
+      <c r="H360" t="s">
+        <v>435</v>
+      </c>
+      <c r="I360" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A361" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B361" t="s">
+        <v>433</v>
+      </c>
+      <c r="C361" t="s">
+        <v>35</v>
+      </c>
+      <c r="D361" s="5">
+        <v>4702010000</v>
+      </c>
+      <c r="F361" t="s">
+        <v>10</v>
+      </c>
+      <c r="H361" t="s">
+        <v>436</v>
+      </c>
+      <c r="I361" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A362" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B362" t="s">
+        <v>433</v>
+      </c>
+      <c r="C362" t="s">
+        <v>35</v>
+      </c>
+      <c r="D362" s="5">
+        <v>4703030000</v>
+      </c>
+      <c r="F362" t="s">
+        <v>10</v>
+      </c>
+      <c r="H362" t="s">
+        <v>438</v>
+      </c>
+      <c r="I362" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A363" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B363" t="s">
+        <v>433</v>
+      </c>
+      <c r="C363" t="s">
+        <v>35</v>
+      </c>
+      <c r="D363" s="5">
+        <v>4800000000</v>
+      </c>
+      <c r="F363" t="s">
+        <v>10</v>
+      </c>
+      <c r="H363" t="s">
+        <v>439</v>
+      </c>
+      <c r="I363" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A364" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B364" t="s">
+        <v>433</v>
+      </c>
+      <c r="C364" t="s">
+        <v>35</v>
+      </c>
+      <c r="D364" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F364" t="s">
+        <v>10</v>
+      </c>
+      <c r="H364" t="s">
+        <v>441</v>
+      </c>
+      <c r="I364" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A365" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B365" t="s">
+        <v>433</v>
+      </c>
+      <c r="C365" t="s">
+        <v>35</v>
+      </c>
+      <c r="D365" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E365" t="s">
+        <v>10</v>
+      </c>
+      <c r="H365" t="s">
+        <v>442</v>
+      </c>
+      <c r="I365" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A366" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B366" t="s">
+        <v>433</v>
+      </c>
+      <c r="C366" t="s">
+        <v>35</v>
+      </c>
+      <c r="D366" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F366" t="s">
+        <v>10</v>
+      </c>
+      <c r="H366" t="s">
+        <v>379</v>
+      </c>
+      <c r="I366" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A367" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B367" t="s">
+        <v>433</v>
+      </c>
+      <c r="C367" t="s">
+        <v>35</v>
+      </c>
+      <c r="D367" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="E367" t="s">
+        <v>10</v>
+      </c>
+      <c r="H367" t="s">
+        <v>443</v>
+      </c>
+      <c r="I367" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A368" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B368" t="s">
+        <v>433</v>
+      </c>
+      <c r="C368" t="s">
+        <v>91</v>
+      </c>
+      <c r="D368" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F368" t="s">
+        <v>10</v>
+      </c>
+      <c r="H368" t="s">
+        <v>444</v>
+      </c>
+      <c r="I368" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A369" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B369" t="s">
+        <v>433</v>
+      </c>
+      <c r="C369" t="s">
+        <v>91</v>
+      </c>
+      <c r="D369" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F369" t="s">
+        <v>10</v>
+      </c>
+      <c r="H369" t="s">
+        <v>115</v>
+      </c>
+      <c r="I369" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A370" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B370" t="s">
+        <v>433</v>
+      </c>
+      <c r="C370" t="s">
+        <v>91</v>
+      </c>
+      <c r="D370" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F370" t="s">
+        <v>10</v>
+      </c>
+      <c r="H370" t="s">
+        <v>445</v>
+      </c>
+      <c r="I370" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A371" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B371" t="s">
+        <v>433</v>
+      </c>
+      <c r="C371" t="s">
+        <v>49</v>
+      </c>
+      <c r="D371" s="5">
+        <v>5108050000</v>
+      </c>
+      <c r="F371" t="s">
+        <v>10</v>
+      </c>
+      <c r="H371" t="s">
+        <v>51</v>
+      </c>
+      <c r="I371" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A372" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B372" t="s">
+        <v>433</v>
+      </c>
+      <c r="C372" t="s">
+        <v>49</v>
+      </c>
+      <c r="D372" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="F372" t="s">
+        <v>10</v>
+      </c>
+      <c r="H372" t="s">
+        <v>160</v>
+      </c>
+      <c r="I372" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A373" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B373" t="s">
+        <v>433</v>
+      </c>
+      <c r="C373" t="s">
+        <v>79</v>
+      </c>
+      <c r="D373" s="5">
+        <v>5109040000</v>
+      </c>
+      <c r="E373" t="s">
+        <v>10</v>
+      </c>
+      <c r="H373" t="s">
+        <v>53</v>
+      </c>
+      <c r="I373" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A374" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B374" t="s">
+        <v>433</v>
+      </c>
+      <c r="C374" t="s">
+        <v>49</v>
+      </c>
+      <c r="D374" s="5">
+        <v>5109990000</v>
+      </c>
+      <c r="F374" t="s">
+        <v>10</v>
+      </c>
+      <c r="H374" t="s">
+        <v>446</v>
+      </c>
+      <c r="I374" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A375" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B375" t="s">
+        <v>433</v>
+      </c>
+      <c r="C375" t="s">
+        <v>49</v>
+      </c>
+      <c r="D375" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F375" t="s">
+        <v>10</v>
+      </c>
+      <c r="H375" t="s">
+        <v>448</v>
+      </c>
+      <c r="I375" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A376" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B376" t="s">
+        <v>433</v>
+      </c>
+      <c r="C376" t="s">
+        <v>49</v>
+      </c>
+      <c r="D376" s="5">
+        <v>5110090000</v>
+      </c>
+      <c r="F376" t="s">
+        <v>10</v>
+      </c>
+      <c r="H376" t="s">
+        <v>449</v>
+      </c>
+      <c r="I376" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A377" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B377" t="s">
+        <v>433</v>
+      </c>
+      <c r="C377" t="s">
+        <v>49</v>
+      </c>
+      <c r="D377" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F377" t="s">
+        <v>10</v>
+      </c>
+      <c r="H377" t="s">
+        <v>280</v>
+      </c>
+      <c r="I377" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A378" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B378" t="s">
+        <v>433</v>
+      </c>
+      <c r="C378" t="s">
+        <v>49</v>
+      </c>
+      <c r="D378" s="5">
+        <v>5139020000</v>
+      </c>
+      <c r="F378" t="s">
+        <v>10</v>
+      </c>
+      <c r="H378" t="s">
+        <v>450</v>
+      </c>
+      <c r="I378" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A379" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B379" t="s">
+        <v>433</v>
+      </c>
+      <c r="C379" t="s">
+        <v>18</v>
+      </c>
+      <c r="D379" s="5">
+        <v>5202010000</v>
+      </c>
+      <c r="F379" t="s">
+        <v>10</v>
+      </c>
+      <c r="H379" t="s">
         <v>451</v>
       </c>
-      <c r="B349" t="s">
-[...5 lines deleted...]
-      <c r="D349">
+      <c r="I379" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A380" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B380" t="s">
+        <v>433</v>
+      </c>
+      <c r="C380" t="s">
+        <v>18</v>
+      </c>
+      <c r="D380" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F380" t="s">
+        <v>10</v>
+      </c>
+      <c r="H380" t="s">
+        <v>452</v>
+      </c>
+      <c r="I380" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A381" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B381" t="s">
+        <v>453</v>
+      </c>
+      <c r="C381" t="s">
+        <v>18</v>
+      </c>
+      <c r="D381" s="5">
+        <v>1312100000</v>
+      </c>
+      <c r="F381" t="s">
+        <v>10</v>
+      </c>
+      <c r="H381" t="s">
+        <v>454</v>
+      </c>
+      <c r="I381" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A382" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B382" t="s">
+        <v>453</v>
+      </c>
+      <c r="C382" t="s">
+        <v>18</v>
+      </c>
+      <c r="D382" s="5">
+        <v>1312100000</v>
+      </c>
+      <c r="F382" t="s">
+        <v>10</v>
+      </c>
+      <c r="H382" t="s">
+        <v>456</v>
+      </c>
+      <c r="I382" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A383" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B383" t="s">
+        <v>453</v>
+      </c>
+      <c r="C383" t="s">
+        <v>18</v>
+      </c>
+      <c r="D383" s="5">
+        <v>1315010000</v>
+      </c>
+      <c r="F383" t="s">
+        <v>10</v>
+      </c>
+      <c r="H383" t="s">
+        <v>73</v>
+      </c>
+      <c r="I383" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A384" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B384" t="s">
+        <v>453</v>
+      </c>
+      <c r="C384" t="s">
+        <v>18</v>
+      </c>
+      <c r="D384" s="5">
+        <v>1504040000</v>
+      </c>
+      <c r="F384" t="s">
+        <v>10</v>
+      </c>
+      <c r="H384" t="s">
+        <v>458</v>
+      </c>
+      <c r="I384" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A385" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B385" t="s">
+        <v>453</v>
+      </c>
+      <c r="C385" t="s">
+        <v>20</v>
+      </c>
+      <c r="D385" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F385" t="s">
+        <v>10</v>
+      </c>
+      <c r="H385" t="s">
+        <v>19</v>
+      </c>
+      <c r="I385" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A386" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B386" t="s">
+        <v>453</v>
+      </c>
+      <c r="C386" t="s">
+        <v>20</v>
+      </c>
+      <c r="D386" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F386" t="s">
+        <v>10</v>
+      </c>
+      <c r="H386" t="s">
+        <v>22</v>
+      </c>
+      <c r="I386" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A387" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B387" t="s">
+        <v>453</v>
+      </c>
+      <c r="C387" t="s">
+        <v>20</v>
+      </c>
+      <c r="D387" s="5">
+        <v>1505060000</v>
+      </c>
+      <c r="F387" t="s">
+        <v>10</v>
+      </c>
+      <c r="H387" t="s">
+        <v>23</v>
+      </c>
+      <c r="I387" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A388" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B388" t="s">
+        <v>453</v>
+      </c>
+      <c r="C388" t="s">
+        <v>35</v>
+      </c>
+      <c r="D388" s="5">
+        <v>4701010000</v>
+      </c>
+      <c r="F388" t="s">
+        <v>10</v>
+      </c>
+      <c r="H388" t="s">
+        <v>459</v>
+      </c>
+      <c r="I388" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A389" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B389" t="s">
+        <v>453</v>
+      </c>
+      <c r="C389" t="s">
+        <v>91</v>
+      </c>
+      <c r="D389" s="5">
+        <v>4706030200</v>
+      </c>
+      <c r="E389" t="s">
+        <v>10</v>
+      </c>
+      <c r="H389" t="s">
+        <v>460</v>
+      </c>
+      <c r="I389" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A390" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B390" t="s">
+        <v>453</v>
+      </c>
+      <c r="C390" t="s">
+        <v>35</v>
+      </c>
+      <c r="D390" s="5">
+        <v>4799990000</v>
+      </c>
+      <c r="F390" t="s">
+        <v>10</v>
+      </c>
+      <c r="H390" t="s">
+        <v>462</v>
+      </c>
+      <c r="I390" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A391" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B391" t="s">
+        <v>453</v>
+      </c>
+      <c r="C391" t="s">
+        <v>31</v>
+      </c>
+      <c r="D391" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="E391" t="s">
+        <v>10</v>
+      </c>
+      <c r="H391" t="s">
+        <v>463</v>
+      </c>
+      <c r="I391" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A392" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B392" t="s">
+        <v>453</v>
+      </c>
+      <c r="C392" t="s">
+        <v>31</v>
+      </c>
+      <c r="D392" s="5">
+        <v>4805010000</v>
+      </c>
+      <c r="E392" t="s">
+        <v>10</v>
+      </c>
+      <c r="H392" t="s">
+        <v>464</v>
+      </c>
+      <c r="I392" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A393" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B393" t="s">
+        <v>453</v>
+      </c>
+      <c r="C393" t="s">
+        <v>35</v>
+      </c>
+      <c r="D393" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F393" t="s">
+        <v>10</v>
+      </c>
+      <c r="H393" t="s">
+        <v>89</v>
+      </c>
+      <c r="I393" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A394" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B394" t="s">
+        <v>453</v>
+      </c>
+      <c r="C394" t="s">
+        <v>35</v>
+      </c>
+      <c r="D394" s="5">
+        <v>4805080000</v>
+      </c>
+      <c r="F394" t="s">
+        <v>10</v>
+      </c>
+      <c r="H394" t="s">
+        <v>465</v>
+      </c>
+      <c r="I394" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A395" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B395" t="s">
+        <v>453</v>
+      </c>
+      <c r="C395" t="s">
+        <v>35</v>
+      </c>
+      <c r="D395" s="5">
         <v>4902050000</v>
       </c>
-      <c r="F349" t="s">
-[...19 lines deleted...]
-      <c r="D350">
+      <c r="F395" t="s">
+        <v>10</v>
+      </c>
+      <c r="H395" t="s">
+        <v>466</v>
+      </c>
+      <c r="I395" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A396" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B396" t="s">
+        <v>453</v>
+      </c>
+      <c r="C396" t="s">
+        <v>91</v>
+      </c>
+      <c r="D396" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F396" t="s">
+        <v>10</v>
+      </c>
+      <c r="H396" t="s">
+        <v>467</v>
+      </c>
+      <c r="I396" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A397" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B397" t="s">
+        <v>453</v>
+      </c>
+      <c r="C397" t="s">
+        <v>91</v>
+      </c>
+      <c r="D397" s="5">
+        <v>4902050000</v>
+      </c>
+      <c r="F397" t="s">
+        <v>10</v>
+      </c>
+      <c r="H397" t="s">
+        <v>468</v>
+      </c>
+      <c r="I397" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A398" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B398" t="s">
+        <v>453</v>
+      </c>
+      <c r="C398" t="s">
+        <v>49</v>
+      </c>
+      <c r="D398" s="5">
         <v>5110090000</v>
       </c>
-      <c r="F350" t="s">
-[...5 lines deleted...]
-      <c r="I350" s="3" t="s">
+      <c r="F398" t="s">
+        <v>10</v>
+      </c>
+      <c r="H398" t="s">
+        <v>469</v>
+      </c>
+      <c r="I398" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A399" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B399" t="s">
+        <v>453</v>
+      </c>
+      <c r="C399" t="s">
+        <v>79</v>
+      </c>
+      <c r="D399" s="5">
+        <v>5115030000</v>
+      </c>
+      <c r="F399" t="s">
+        <v>10</v>
+      </c>
+      <c r="H399" t="s">
+        <v>470</v>
+      </c>
+      <c r="I399" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A400" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B400" t="s">
+        <v>453</v>
+      </c>
+      <c r="C400" t="s">
         <v>49</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="D352">
+      <c r="D400" s="5">
         <v>5126030000</v>
       </c>
-      <c r="F352" t="s">
-[...19 lines deleted...]
-      <c r="D353">
+      <c r="F400" t="s">
+        <v>10</v>
+      </c>
+      <c r="H400" t="s">
+        <v>472</v>
+      </c>
+      <c r="I400" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A401" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B401" t="s">
+        <v>453</v>
+      </c>
+      <c r="C401" t="s">
+        <v>49</v>
+      </c>
+      <c r="D401" s="5">
         <v>5139020000</v>
       </c>
-      <c r="F353" t="s">
-[...19 lines deleted...]
-      <c r="D354">
+      <c r="F401" t="s">
+        <v>10</v>
+      </c>
+      <c r="H401" t="s">
+        <v>473</v>
+      </c>
+      <c r="I401" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A402" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B402" t="s">
+        <v>453</v>
+      </c>
+      <c r="C402" t="s">
+        <v>91</v>
+      </c>
+      <c r="D402" s="5">
         <v>5202030000</v>
       </c>
-      <c r="F354" t="s">
-[...19 lines deleted...]
-      <c r="D355">
+      <c r="F402" t="s">
+        <v>10</v>
+      </c>
+      <c r="H402" t="s">
+        <v>474</v>
+      </c>
+      <c r="I402" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A403" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B403" t="s">
+        <v>453</v>
+      </c>
+      <c r="C403" t="s">
+        <v>91</v>
+      </c>
+      <c r="D403" s="5">
         <v>5202050000</v>
       </c>
-      <c r="F355" t="s">
-[...2 lines deleted...]
-      <c r="H355" t="s">
+      <c r="F403" t="s">
+        <v>10</v>
+      </c>
+      <c r="H403" t="s">
+        <v>476</v>
+      </c>
+      <c r="I403" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A404" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B404" t="s">
+        <v>453</v>
+      </c>
+      <c r="C404" t="s">
+        <v>8</v>
+      </c>
+      <c r="D404" s="5">
+        <v>5203010000</v>
+      </c>
+      <c r="F404" t="s">
+        <v>10</v>
+      </c>
+      <c r="H404" t="s">
+        <v>336</v>
+      </c>
+      <c r="I404" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A405" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B405" t="s">
+        <v>453</v>
+      </c>
+      <c r="C405" t="s">
+        <v>8</v>
+      </c>
+      <c r="D405" s="5">
+        <v>5203020000</v>
+      </c>
+      <c r="F405" t="s">
+        <v>10</v>
+      </c>
+      <c r="H405" t="s">
+        <v>336</v>
+      </c>
+      <c r="I405" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A406" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B406" t="s">
+        <v>453</v>
+      </c>
+      <c r="C406" t="s">
+        <v>8</v>
+      </c>
+      <c r="D406" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="F406" t="s">
+        <v>10</v>
+      </c>
+      <c r="H406" t="s">
+        <v>478</v>
+      </c>
+      <c r="I406" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A407" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B407" t="s">
+        <v>453</v>
+      </c>
+      <c r="C407" t="s">
+        <v>8</v>
+      </c>
+      <c r="D407" s="5">
+        <v>5204070000</v>
+      </c>
+      <c r="F407" t="s">
+        <v>10</v>
+      </c>
+      <c r="H407" t="s">
+        <v>479</v>
+      </c>
+      <c r="I407" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A408" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F408" s="2"/>
+      <c r="G408" s="2"/>
+      <c r="H408" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="I408" s="2" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>493</v>
+      </c>
+      <c r="B409" t="s">
         <v>433</v>
       </c>
-      <c r="I355" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C356" t="s">
+      <c r="C409" t="s">
+        <v>49</v>
+      </c>
+      <c r="D409" t="s">
+        <v>501</v>
+      </c>
+      <c r="F409" t="s">
+        <v>10</v>
+      </c>
+      <c r="H409" t="s">
+        <v>500</v>
+      </c>
+      <c r="I409" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>493</v>
+      </c>
+      <c r="B410" t="s">
+        <v>433</v>
+      </c>
+      <c r="C410" t="s">
+        <v>49</v>
+      </c>
+      <c r="D410">
+        <v>5109020000</v>
+      </c>
+      <c r="E410" t="s">
+        <v>10</v>
+      </c>
+      <c r="H410" t="s">
+        <v>503</v>
+      </c>
+      <c r="I410" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>493</v>
+      </c>
+      <c r="B411" t="s">
+        <v>433</v>
+      </c>
+      <c r="C411" t="s">
+        <v>49</v>
+      </c>
+      <c r="D411" t="s">
+        <v>498</v>
+      </c>
+      <c r="E411" t="s">
+        <v>10</v>
+      </c>
+      <c r="H411" t="s">
+        <v>259</v>
+      </c>
+      <c r="I411" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>493</v>
+      </c>
+      <c r="B412" t="s">
+        <v>433</v>
+      </c>
+      <c r="C412" t="s">
+        <v>35</v>
+      </c>
+      <c r="D412" t="s">
+        <v>505</v>
+      </c>
+      <c r="E412" t="s">
+        <v>10</v>
+      </c>
+      <c r="H412" t="s">
+        <v>504</v>
+      </c>
+      <c r="I412" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>493</v>
+      </c>
+      <c r="B413" t="s">
+        <v>433</v>
+      </c>
+      <c r="C413" t="s">
+        <v>35</v>
+      </c>
+      <c r="D413" t="s">
+        <v>505</v>
+      </c>
+      <c r="E413" t="s">
+        <v>10</v>
+      </c>
+      <c r="H413" t="s">
+        <v>506</v>
+      </c>
+      <c r="I413" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A414" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B414" t="s">
+        <v>190</v>
+      </c>
+      <c r="C414" t="s">
+        <v>35</v>
+      </c>
+      <c r="D414" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="F414" t="s">
+        <v>10</v>
+      </c>
+      <c r="H414" t="s">
+        <v>512</v>
+      </c>
+      <c r="I414" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A415" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B415" t="s">
+        <v>281</v>
+      </c>
+      <c r="C415" t="s">
+        <v>8</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="F415" t="s">
+        <v>10</v>
+      </c>
+      <c r="H415" t="s">
+        <v>287</v>
+      </c>
+      <c r="I415" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A416" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B416" t="s">
+        <v>144</v>
+      </c>
+      <c r="C416" t="s">
+        <v>35</v>
+      </c>
+      <c r="D416" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="F416" t="s">
+        <v>10</v>
+      </c>
+      <c r="H416" t="s">
+        <v>148</v>
+      </c>
+      <c r="I416" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A417" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B417" t="s">
+        <v>69</v>
+      </c>
+      <c r="C417" t="s">
+        <v>79</v>
+      </c>
+      <c r="D417" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="G417" t="s">
+        <v>10</v>
+      </c>
+      <c r="H417" t="s">
+        <v>516</v>
+      </c>
+      <c r="I417" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A418" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C418" t="s">
+        <v>79</v>
+      </c>
+      <c r="D418" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="F418" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H418" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="I418" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A419" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B419" t="s">
+        <v>453</v>
+      </c>
+      <c r="C419" t="s">
+        <v>31</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="F419" t="s">
+        <v>10</v>
+      </c>
+      <c r="H419" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="I419" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A420" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B420" t="s">
+        <v>453</v>
+      </c>
+      <c r="C420" t="s">
+        <v>31</v>
+      </c>
+      <c r="D420" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="F420" t="s">
+        <v>10</v>
+      </c>
+      <c r="H420" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="I420" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A421" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B421" t="s">
+        <v>453</v>
+      </c>
+      <c r="C421" t="s">
+        <v>31</v>
+      </c>
+      <c r="D421" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="F421" t="s">
+        <v>10</v>
+      </c>
+      <c r="H421" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="I421" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A422" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B422" t="s">
+        <v>69</v>
+      </c>
+      <c r="C422" t="s">
+        <v>31</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="E422" t="s">
+        <v>10</v>
+      </c>
+      <c r="H422" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="I422" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A423" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B423" t="s">
+        <v>69</v>
+      </c>
+      <c r="C423" t="s">
+        <v>35</v>
+      </c>
+      <c r="D423" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="E423" t="s">
+        <v>10</v>
+      </c>
+      <c r="H423" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="I423" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A424" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B424" t="s">
+        <v>69</v>
+      </c>
+      <c r="C424" t="s">
+        <v>79</v>
+      </c>
+      <c r="D424" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F424" t="s">
+        <v>10</v>
+      </c>
+      <c r="H424" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="I424" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A425" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="E425" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H425" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="I425" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A426" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B426" t="s">
         <v>6</v>
       </c>
-      <c r="D356">
-[...19 lines deleted...]
-      <c r="C357" t="s">
+      <c r="C426" t="s">
+        <v>339</v>
+      </c>
+      <c r="D426" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="E426" t="s">
+        <v>10</v>
+      </c>
+      <c r="H426" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="I426" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A427" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B427" t="s">
         <v>6</v>
       </c>
-      <c r="D357">
-[...19 lines deleted...]
-      <c r="C358" t="s">
+      <c r="C427" t="s">
+        <v>35</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="E427" t="s">
+        <v>10</v>
+      </c>
+      <c r="H427" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="I427" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A428" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="F428" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H428" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="I428" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A429" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B429" t="s">
+        <v>281</v>
+      </c>
+      <c r="C429" t="s">
+        <v>79</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="F429" t="s">
+        <v>10</v>
+      </c>
+      <c r="H429" t="s">
+        <v>407</v>
+      </c>
+      <c r="I429" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A430" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B430" t="s">
+        <v>346</v>
+      </c>
+      <c r="C430" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D430" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="E430" t="s">
+        <v>10</v>
+      </c>
+      <c r="H430" t="s">
+        <v>651</v>
+      </c>
+      <c r="I430" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A431" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B431" t="s">
         <v>6</v>
       </c>
-      <c r="D358">
-[...19 lines deleted...]
-      <c r="C359" t="s">
+      <c r="C431" t="s">
+        <v>79</v>
+      </c>
+      <c r="D431" t="s">
+        <v>633</v>
+      </c>
+      <c r="F431" t="s">
+        <v>10</v>
+      </c>
+      <c r="H431" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="I431" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A432" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B432" t="s">
+        <v>281</v>
+      </c>
+      <c r="C432" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D432" t="s">
+        <v>635</v>
+      </c>
+      <c r="E432" t="s">
+        <v>10</v>
+      </c>
+      <c r="H432" t="s">
+        <v>652</v>
+      </c>
+      <c r="I432" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A433" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B433" t="s">
+        <v>144</v>
+      </c>
+      <c r="C433" t="s">
+        <v>79</v>
+      </c>
+      <c r="D433" t="s">
+        <v>517</v>
+      </c>
+      <c r="F433" t="s">
+        <v>10</v>
+      </c>
+      <c r="H433" t="s">
+        <v>51</v>
+      </c>
+      <c r="I433" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A434" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B434" t="s">
         <v>6</v>
       </c>
-      <c r="D359">
-[...353 lines deleted...]
-      <c r="I374" s="3" t="s">
+      <c r="C434" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D434" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="E434" t="s">
+        <v>10</v>
+      </c>
+      <c r="H434" t="s">
+        <v>654</v>
+      </c>
+      <c r="I434" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A435" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B435" t="s">
+        <v>387</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D435" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="E435" t="s">
+        <v>10</v>
+      </c>
+      <c r="H435" t="s">
+        <v>655</v>
+      </c>
+      <c r="I435" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A436" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B436" t="s">
+        <v>387</v>
+      </c>
+      <c r="C436" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D436" t="s">
+        <v>665</v>
+      </c>
+      <c r="E436" t="s">
+        <v>10</v>
+      </c>
+      <c r="H436" t="s">
+        <v>656</v>
+      </c>
+      <c r="I436" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A437" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B437" t="s">
+        <v>387</v>
+      </c>
+      <c r="C437" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="E437" t="s">
+        <v>10</v>
+      </c>
+      <c r="H437" t="s">
+        <v>657</v>
+      </c>
+      <c r="I437" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A438" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B438" t="s">
+        <v>387</v>
+      </c>
+      <c r="C438" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D438" t="s">
+        <v>666</v>
+      </c>
+      <c r="E438" t="s">
+        <v>10</v>
+      </c>
+      <c r="H438" t="s">
+        <v>658</v>
+      </c>
+      <c r="I438" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A439" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B439" t="s">
+        <v>69</v>
+      </c>
+      <c r="C439" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D439" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="F439" t="s">
+        <v>10</v>
+      </c>
+      <c r="H439" t="s">
+        <v>659</v>
+      </c>
+      <c r="I439" s="11" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A440" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B440" t="s">
+        <v>69</v>
+      </c>
+      <c r="C440" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="D440" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="E440" t="s">
+        <v>10</v>
+      </c>
+      <c r="H440" t="s">
+        <v>660</v>
+      </c>
+      <c r="I440" s="11" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A441" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B441" t="s">
+        <v>387</v>
+      </c>
+      <c r="C441" s="9" t="s">
         <v>79</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="I375" s="3" t="s">
+      <c r="D441" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="E441" t="s">
+        <v>10</v>
+      </c>
+      <c r="H441" t="s">
+        <v>181</v>
+      </c>
+      <c r="I441" s="11" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A442" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B442" t="s">
+        <v>387</v>
+      </c>
+      <c r="C442" s="9" t="s">
         <v>79</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="I379" s="3" t="s">
+      <c r="D442" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="F442" t="s">
+        <v>10</v>
+      </c>
+      <c r="H442" t="s">
+        <v>661</v>
+      </c>
+      <c r="I442" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A443" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B443" t="s">
+        <v>69</v>
+      </c>
+      <c r="C443" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D443" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="E443" t="s">
+        <v>10</v>
+      </c>
+      <c r="H443" t="s">
+        <v>662</v>
+      </c>
+      <c r="I443" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A444" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B444" t="s">
+        <v>387</v>
+      </c>
+      <c r="C444" s="9" t="s">
         <v>79</v>
       </c>
-    </row>
-[...618 lines deleted...]
-    <row r="446" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D444" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="F444" t="s">
+        <v>10</v>
+      </c>
+      <c r="H444" t="s">
+        <v>663</v>
+      </c>
+      <c r="I444" s="11" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A445" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B445" t="s">
+        <v>387</v>
+      </c>
+      <c r="C445" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E445" t="s">
+        <v>10</v>
+      </c>
+      <c r="H445" t="s">
+        <v>664</v>
+      </c>
+      <c r="I445" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A446"/>
-      <c r="B446"/>
-      <c r="C446"/>
       <c r="D446"/>
-      <c r="H446"/>
-[...2 lines deleted...]
-    <row r="447" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="447" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A447"/>
-      <c r="B447"/>
-      <c r="C447"/>
       <c r="D447"/>
-      <c r="H447"/>
-[...2 lines deleted...]
-    <row r="448" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="448" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A448"/>
-      <c r="B448"/>
-      <c r="C448"/>
       <c r="D448"/>
-      <c r="H448"/>
-[...2 lines deleted...]
-    <row r="449" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449"/>
-      <c r="B449"/>
-      <c r="C449"/>
       <c r="D449"/>
-      <c r="H449"/>
-[...2 lines deleted...]
-    <row r="450" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450"/>
-      <c r="B450"/>
-      <c r="C450"/>
       <c r="D450"/>
-      <c r="H450"/>
-[...2 lines deleted...]
-    <row r="451" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451"/>
-      <c r="B451"/>
-      <c r="C451"/>
       <c r="D451"/>
-      <c r="H451"/>
-[...2 lines deleted...]
-    <row r="452" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A452"/>
-      <c r="B452"/>
-      <c r="C452"/>
       <c r="D452"/>
-      <c r="H452"/>
-[...2 lines deleted...]
-    <row r="453" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A453"/>
-      <c r="B453"/>
-      <c r="C453"/>
       <c r="D453"/>
-      <c r="H453"/>
-[...2 lines deleted...]
-    <row r="454" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454"/>
-      <c r="B454"/>
-      <c r="C454"/>
       <c r="D454"/>
-      <c r="H454"/>
-[...2 lines deleted...]
-    <row r="455" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455"/>
-      <c r="B455"/>
-      <c r="C455"/>
       <c r="D455"/>
-      <c r="H455"/>
-[...2 lines deleted...]
-    <row r="456" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456"/>
-      <c r="B456"/>
-      <c r="C456"/>
       <c r="D456"/>
-      <c r="H456"/>
-[...2 lines deleted...]
-    <row r="457" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457"/>
-      <c r="B457"/>
-      <c r="C457"/>
       <c r="D457"/>
-      <c r="H457"/>
-[...2 lines deleted...]
-    <row r="458" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A458"/>
-      <c r="B458"/>
-      <c r="C458"/>
       <c r="D458"/>
-      <c r="H458"/>
-[...2 lines deleted...]
-    <row r="459" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459"/>
-      <c r="B459"/>
-      <c r="C459"/>
       <c r="D459"/>
-      <c r="H459"/>
-[...2 lines deleted...]
-    <row r="460" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460"/>
-      <c r="B460"/>
-      <c r="C460"/>
       <c r="D460"/>
-      <c r="H460"/>
-[...2 lines deleted...]
-    <row r="461" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461"/>
-      <c r="B461"/>
-      <c r="C461"/>
       <c r="D461"/>
-      <c r="H461"/>
-[...2 lines deleted...]
-    <row r="462" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462"/>
-      <c r="B462"/>
-      <c r="C462"/>
       <c r="D462"/>
-      <c r="H462"/>
-[...2 lines deleted...]
-    <row r="463" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463"/>
-      <c r="B463"/>
-      <c r="C463"/>
       <c r="D463"/>
-      <c r="H463"/>
-[...2 lines deleted...]
-    <row r="464" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464"/>
-      <c r="B464"/>
-      <c r="C464"/>
       <c r="D464"/>
-      <c r="H464"/>
-[...2 lines deleted...]
-    <row r="465" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465"/>
-      <c r="B465"/>
-      <c r="C465"/>
       <c r="D465"/>
-      <c r="H465"/>
-[...2 lines deleted...]
-    <row r="466" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466"/>
-      <c r="B466"/>
-      <c r="C466"/>
       <c r="D466"/>
-      <c r="H466"/>
-[...2 lines deleted...]
-    <row r="467" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467"/>
-      <c r="B467"/>
-      <c r="C467"/>
       <c r="D467"/>
-      <c r="H467"/>
-[...2 lines deleted...]
-    <row r="468" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468"/>
-      <c r="B468"/>
-      <c r="C468"/>
       <c r="D468"/>
-      <c r="H468"/>
-[...2 lines deleted...]
-    <row r="469" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469"/>
-      <c r="B469"/>
-      <c r="C469"/>
       <c r="D469"/>
-      <c r="H469"/>
-[...2 lines deleted...]
-    <row r="470" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470"/>
-      <c r="B470"/>
-      <c r="C470"/>
       <c r="D470"/>
-      <c r="H470"/>
-[...2 lines deleted...]
-    <row r="471" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A471"/>
-      <c r="B471"/>
-      <c r="C471"/>
       <c r="D471"/>
-      <c r="H471"/>
-[...2 lines deleted...]
-    <row r="472" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472"/>
-      <c r="B472"/>
-      <c r="C472"/>
       <c r="D472"/>
-      <c r="H472"/>
-[...2 lines deleted...]
-    <row r="473" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473"/>
-      <c r="B473"/>
-      <c r="C473"/>
       <c r="D473"/>
-      <c r="H473"/>
-[...2 lines deleted...]
-    <row r="474" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474"/>
-      <c r="B474"/>
-      <c r="C474"/>
       <c r="D474"/>
-      <c r="H474"/>
-[...2 lines deleted...]
-    <row r="475" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475"/>
-      <c r="B475"/>
-      <c r="C475"/>
       <c r="D475"/>
-      <c r="H475"/>
-[...2 lines deleted...]
-    <row r="476" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476"/>
-      <c r="B476"/>
-      <c r="C476"/>
       <c r="D476"/>
-      <c r="H476"/>
-[...2 lines deleted...]
-    <row r="477" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477"/>
-      <c r="B477"/>
-      <c r="C477"/>
       <c r="D477"/>
-      <c r="H477"/>
-[...2 lines deleted...]
-    <row r="478" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478"/>
-      <c r="B478"/>
-      <c r="C478"/>
       <c r="D478"/>
-      <c r="H478"/>
-[...2 lines deleted...]
-    <row r="479" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479"/>
-      <c r="B479"/>
-      <c r="C479"/>
       <c r="D479"/>
-      <c r="H479"/>
-[...2 lines deleted...]
-    <row r="480" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480"/>
-      <c r="B480"/>
-      <c r="C480"/>
       <c r="D480"/>
-      <c r="H480"/>
-[...2 lines deleted...]
-    <row r="481" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481"/>
-      <c r="B481"/>
-      <c r="C481"/>
       <c r="D481"/>
-      <c r="H481"/>
-[...2 lines deleted...]
-    <row r="482" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482"/>
-      <c r="B482"/>
-      <c r="C482"/>
       <c r="D482"/>
-      <c r="H482"/>
-[...2 lines deleted...]
-    <row r="483" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483"/>
-      <c r="B483"/>
-      <c r="C483"/>
       <c r="D483"/>
-      <c r="H483"/>
-[...2 lines deleted...]
-    <row r="484" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484"/>
-      <c r="B484"/>
-      <c r="C484"/>
       <c r="D484"/>
-      <c r="H484"/>
-[...2 lines deleted...]
-    <row r="485" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485"/>
-      <c r="B485"/>
-      <c r="C485"/>
       <c r="D485"/>
-      <c r="H485"/>
-[...2 lines deleted...]
-    <row r="486" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486"/>
-      <c r="B486"/>
-      <c r="C486"/>
       <c r="D486"/>
-      <c r="H486"/>
-[...2 lines deleted...]
-    <row r="487" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487"/>
-      <c r="B487"/>
-      <c r="C487"/>
       <c r="D487"/>
-      <c r="H487"/>
-[...2 lines deleted...]
-    <row r="488" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488"/>
-      <c r="B488"/>
-      <c r="C488"/>
       <c r="D488"/>
-      <c r="H488"/>
-[...2 lines deleted...]
-    <row r="489" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489"/>
-      <c r="B489"/>
-      <c r="C489"/>
       <c r="D489"/>
-      <c r="H489"/>
-[...2 lines deleted...]
-    <row r="490" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490"/>
-      <c r="B490"/>
-      <c r="C490"/>
       <c r="D490"/>
-      <c r="H490"/>
-[...2 lines deleted...]
-    <row r="491" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491"/>
-      <c r="B491"/>
-      <c r="C491"/>
       <c r="D491"/>
-      <c r="H491"/>
-[...2 lines deleted...]
-    <row r="492" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492"/>
-      <c r="B492"/>
-      <c r="C492"/>
       <c r="D492"/>
-      <c r="H492"/>
-[...2 lines deleted...]
-    <row r="493" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493"/>
-      <c r="B493"/>
-      <c r="C493"/>
       <c r="D493"/>
-      <c r="H493"/>
-[...2 lines deleted...]
-    <row r="494" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494"/>
-      <c r="B494"/>
-      <c r="C494"/>
       <c r="D494"/>
-      <c r="H494"/>
-[...2 lines deleted...]
-    <row r="495" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495"/>
-      <c r="B495"/>
-      <c r="C495"/>
       <c r="D495"/>
-      <c r="H495"/>
-[...2 lines deleted...]
-    <row r="496" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496"/>
-      <c r="B496"/>
-      <c r="C496"/>
       <c r="D496"/>
-      <c r="H496"/>
-[...2 lines deleted...]
-    <row r="497" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497"/>
-      <c r="B497"/>
-      <c r="C497"/>
       <c r="D497"/>
-      <c r="H497"/>
-[...2 lines deleted...]
-    <row r="498" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498"/>
-      <c r="B498"/>
-      <c r="C498"/>
       <c r="D498"/>
-      <c r="H498"/>
-[...2 lines deleted...]
-    <row r="499" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499"/>
-      <c r="B499"/>
-      <c r="C499"/>
       <c r="D499"/>
-      <c r="H499"/>
-[...2 lines deleted...]
-    <row r="500" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500"/>
-      <c r="B500"/>
-      <c r="C500"/>
       <c r="D500"/>
-      <c r="H500"/>
-[...2 lines deleted...]
-    <row r="501" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501"/>
-      <c r="B501"/>
-      <c r="C501"/>
       <c r="D501"/>
-      <c r="H501"/>
-[...2 lines deleted...]
-    <row r="502" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502"/>
-      <c r="B502"/>
-      <c r="C502"/>
       <c r="D502"/>
-      <c r="H502"/>
-[...2 lines deleted...]
-    <row r="503" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503"/>
-      <c r="B503"/>
-      <c r="C503"/>
       <c r="D503"/>
-      <c r="H503"/>
-[...2 lines deleted...]
-    <row r="504" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504"/>
-      <c r="B504"/>
-      <c r="C504"/>
       <c r="D504"/>
-      <c r="H504"/>
-[...2 lines deleted...]
-    <row r="505" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505"/>
-      <c r="B505"/>
-      <c r="C505"/>
       <c r="D505"/>
-      <c r="H505"/>
-[...2 lines deleted...]
-    <row r="506" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506"/>
-      <c r="B506"/>
-      <c r="C506"/>
       <c r="D506"/>
-      <c r="H506"/>
-[...2 lines deleted...]
-    <row r="507" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507"/>
-      <c r="B507"/>
-      <c r="C507"/>
       <c r="D507"/>
-      <c r="H507"/>
-[...2 lines deleted...]
-    <row r="508" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508"/>
-      <c r="B508"/>
-      <c r="C508"/>
       <c r="D508"/>
-      <c r="H508"/>
-[...2 lines deleted...]
-    <row r="509" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509"/>
-      <c r="B509"/>
-      <c r="C509"/>
       <c r="D509"/>
-      <c r="H509"/>
-[...2 lines deleted...]
-    <row r="510" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510"/>
-      <c r="B510"/>
-      <c r="C510"/>
       <c r="D510"/>
-      <c r="H510"/>
-[...2 lines deleted...]
-    <row r="511" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511"/>
-      <c r="B511"/>
-      <c r="C511"/>
       <c r="D511"/>
-      <c r="H511"/>
-[...2 lines deleted...]
-    <row r="512" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512"/>
-      <c r="B512"/>
-      <c r="C512"/>
       <c r="D512"/>
-      <c r="H512"/>
-[...2 lines deleted...]
-    <row r="513" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513"/>
-      <c r="B513"/>
-      <c r="C513"/>
       <c r="D513"/>
-      <c r="H513"/>
-[...2 lines deleted...]
-    <row r="514" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514"/>
-      <c r="B514"/>
-      <c r="C514"/>
       <c r="D514"/>
-      <c r="H514"/>
-[...2 lines deleted...]
-    <row r="515" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515"/>
-      <c r="B515"/>
-      <c r="C515"/>
       <c r="D515"/>
-      <c r="H515"/>
-[...2 lines deleted...]
-    <row r="516" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516"/>
-      <c r="B516"/>
-      <c r="C516"/>
       <c r="D516"/>
-      <c r="H516"/>
-[...2 lines deleted...]
-    <row r="517" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517"/>
-      <c r="B517"/>
-      <c r="C517"/>
       <c r="D517"/>
-      <c r="H517"/>
-[...2 lines deleted...]
-    <row r="518" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518"/>
-      <c r="B518"/>
-      <c r="C518"/>
       <c r="D518"/>
-      <c r="H518"/>
-[...2 lines deleted...]
-    <row r="519" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A519"/>
-      <c r="B519"/>
-      <c r="C519"/>
       <c r="D519"/>
-      <c r="H519"/>
-[...2 lines deleted...]
-    <row r="520" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520"/>
-      <c r="B520"/>
-      <c r="C520"/>
       <c r="D520"/>
-      <c r="H520"/>
-[...2 lines deleted...]
-    <row r="521" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521"/>
-      <c r="B521"/>
-      <c r="C521"/>
       <c r="D521"/>
-      <c r="H521"/>
-[...2 lines deleted...]
-    <row r="522" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522"/>
-      <c r="B522"/>
-      <c r="C522"/>
       <c r="D522"/>
-      <c r="E522"/>
-[...9 lines deleted...]
-    <row r="523" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523"/>
-      <c r="B523"/>
-      <c r="C523"/>
       <c r="D523"/>
-      <c r="E523"/>
-[...9 lines deleted...]
-    <row r="524" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524"/>
-      <c r="B524"/>
-      <c r="C524"/>
       <c r="D524"/>
-      <c r="E524"/>
-[...9 lines deleted...]
-    <row r="525" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525"/>
-      <c r="B525"/>
-      <c r="C525"/>
       <c r="D525"/>
-      <c r="E525"/>
-[...9 lines deleted...]
-    <row r="526" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526"/>
-      <c r="B526"/>
-      <c r="C526"/>
       <c r="D526"/>
-      <c r="E526"/>
-[...9 lines deleted...]
-    <row r="527" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527"/>
-      <c r="B527"/>
-      <c r="C527"/>
       <c r="D527"/>
-      <c r="E527"/>
-[...9 lines deleted...]
-    <row r="528" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528"/>
-      <c r="B528"/>
-      <c r="C528"/>
       <c r="D528"/>
-      <c r="E528"/>
-[...24 lines deleted...]
-    <row r="534" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="529" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A529"/>
+      <c r="B529"/>
+      <c r="C529"/>
+      <c r="D529"/>
+      <c r="E529"/>
+      <c r="F529"/>
+      <c r="G529"/>
+      <c r="H529"/>
+      <c r="I529"/>
+    </row>
+    <row r="530" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A530"/>
+      <c r="B530"/>
+      <c r="C530"/>
+      <c r="D530"/>
+      <c r="E530"/>
+      <c r="F530"/>
+      <c r="G530"/>
+      <c r="H530"/>
+      <c r="I530"/>
+    </row>
+    <row r="531" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A531"/>
+      <c r="B531"/>
+      <c r="C531"/>
+      <c r="D531"/>
+      <c r="E531"/>
+      <c r="F531"/>
+      <c r="G531"/>
+      <c r="H531"/>
+      <c r="I531"/>
+    </row>
+    <row r="532" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A532"/>
+      <c r="B532"/>
+      <c r="C532"/>
+      <c r="D532"/>
+      <c r="E532"/>
+      <c r="F532"/>
+      <c r="G532"/>
+      <c r="H532"/>
+      <c r="I532"/>
+    </row>
+    <row r="533" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A533"/>
+      <c r="B533"/>
+      <c r="C533"/>
+      <c r="D533"/>
+      <c r="E533"/>
+      <c r="F533"/>
+      <c r="G533"/>
+      <c r="H533"/>
+      <c r="I533"/>
+    </row>
+    <row r="534" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A534"/>
       <c r="B534"/>
       <c r="C534"/>
       <c r="D534"/>
+      <c r="E534"/>
+      <c r="F534"/>
+      <c r="G534"/>
       <c r="H534"/>
       <c r="I534"/>
-      <c r="J534"/>
-[...1 lines deleted...]
-    <row r="535" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="535" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A535"/>
       <c r="B535"/>
       <c r="C535"/>
       <c r="D535"/>
+      <c r="E535"/>
+      <c r="F535"/>
+      <c r="G535"/>
       <c r="H535"/>
       <c r="I535"/>
-      <c r="J535"/>
-[...1 lines deleted...]
-    <row r="536" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="536" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A536"/>
-      <c r="B536"/>
-      <c r="C536"/>
       <c r="D536"/>
-      <c r="H536"/>
-[...3 lines deleted...]
-    <row r="537" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="537" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A537"/>
-      <c r="B537"/>
-      <c r="C537"/>
       <c r="D537"/>
-      <c r="H537"/>
-[...2 lines deleted...]
-      <c r="L537"/>
+    </row>
+    <row r="538" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A538"/>
+      <c r="D538"/>
+    </row>
+    <row r="539" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A539"/>
+      <c r="D539"/>
+    </row>
+    <row r="540" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A540"/>
+      <c r="D540"/>
+    </row>
+    <row r="541" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A541"/>
+      <c r="D541"/>
+    </row>
+    <row r="542" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A542"/>
+      <c r="D542"/>
+    </row>
+    <row r="543" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A543"/>
+      <c r="D543"/>
+    </row>
+    <row r="544" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A544"/>
+      <c r="D544"/>
+    </row>
+    <row r="545" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A545"/>
+      <c r="D545"/>
+    </row>
+    <row r="546" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A546"/>
+      <c r="D546"/>
+    </row>
+    <row r="547" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A547"/>
+      <c r="D547"/>
+    </row>
+    <row r="548" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A548"/>
+      <c r="D548"/>
+    </row>
+    <row r="549" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A549"/>
+      <c r="D549"/>
+    </row>
+    <row r="550" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A550"/>
+      <c r="D550"/>
+    </row>
+    <row r="551" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A551"/>
+      <c r="D551"/>
+    </row>
+    <row r="552" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A552"/>
+      <c r="D552"/>
+    </row>
+    <row r="553" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A553"/>
+      <c r="D553"/>
+    </row>
+    <row r="554" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A554"/>
+      <c r="D554"/>
+    </row>
+    <row r="555" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A555"/>
+      <c r="D555"/>
+    </row>
+    <row r="556" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A556"/>
+      <c r="D556"/>
+    </row>
+    <row r="557" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A557"/>
+      <c r="D557"/>
+    </row>
+    <row r="558" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A558"/>
+      <c r="D558"/>
+    </row>
+    <row r="559" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A559"/>
+      <c r="D559"/>
+    </row>
+    <row r="560" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A560"/>
+      <c r="D560"/>
+    </row>
+    <row r="561" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A561"/>
+      <c r="D561"/>
+    </row>
+    <row r="562" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A562"/>
+      <c r="D562"/>
+    </row>
+    <row r="563" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A563"/>
+      <c r="D563"/>
+    </row>
+    <row r="564" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A564"/>
+      <c r="D564"/>
+    </row>
+    <row r="565" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A565"/>
+      <c r="D565"/>
+    </row>
+    <row r="566" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A566"/>
+      <c r="D566"/>
+    </row>
+    <row r="567" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A567"/>
+      <c r="D567"/>
+    </row>
+    <row r="568" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A568"/>
+      <c r="D568"/>
+    </row>
+    <row r="569" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A569"/>
+      <c r="D569"/>
+    </row>
+    <row r="570" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A570"/>
+      <c r="D570"/>
+    </row>
+    <row r="571" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A571"/>
+      <c r="D571"/>
+    </row>
+    <row r="572" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A572"/>
+      <c r="D572"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Public_Credit</vt:lpstr>
       <vt:lpstr>Public_Noncredit</vt:lpstr>