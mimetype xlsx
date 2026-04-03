--- v0 (2025-10-04)
+++ v1 (2026-04-03)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20398"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hmeisse\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dcalkin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E00020E-0D73-4E32-A8F4-43D51C5CAD36}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{16576042-D551-4924-A67D-D161D6031518}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8484" xr2:uid="{3BC3EDB0-D87D-4B9D-9EEF-07D2088517DE}"/>
+    <workbookView xWindow="57480" yWindow="1620" windowWidth="29040" windowHeight="15720" xr2:uid="{3BC3EDB0-D87D-4B9D-9EEF-07D2088517DE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="84">
   <si>
     <t>Discipline Framework Element</t>
   </si>
   <si>
     <t>Course Number</t>
   </si>
   <si>
     <t>Course Name</t>
   </si>
   <si>
     <t>Course Credit Hours</t>
   </si>
   <si>
     <t>Iowa Community College Courses</t>
   </si>
   <si>
     <t>Regent Institution</t>
   </si>
@@ -195,53 +198,50 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>]</t>
     </r>
   </si>
   <si>
     <t>Calculus Course Sequence</t>
   </si>
   <si>
     <t>MAT210 + MAT216</t>
   </si>
   <si>
     <t>Calculus I + Calculus II</t>
   </si>
   <si>
     <t>or MAT221 + MAT217</t>
   </si>
   <si>
-    <t>or MAT221 + MAT216</t>
-[...1 lines deleted...]
-  <si>
     <t>MATH 165 + MATH 166</t>
   </si>
   <si>
     <t>MATH: 1550 + MATH: 1560</t>
   </si>
   <si>
     <t>Engineering Math 1 - Single Variable Calculus + Engineering Math 2 - Multivariable Calculus</t>
   </si>
   <si>
     <t>General Chemistry</t>
   </si>
   <si>
     <t>CHM165</t>
   </si>
   <si>
     <t>General Chemistry I</t>
   </si>
   <si>
     <t>or CHM166</t>
   </si>
   <si>
     <t>or CHM163 + CHM164</t>
   </si>
   <si>
     <t>General Chemistry I + General Chemistry I Lab</t>
@@ -443,50 +443,53 @@
   </si>
   <si>
     <t>or MAT226</t>
   </si>
   <si>
     <t>or MAT227</t>
   </si>
   <si>
     <t>or MAT267</t>
   </si>
   <si>
     <t>or
 EGR160 or EGR166 or EGR192 or EGR400 or EGR410</t>
   </si>
   <si>
     <t>or
 CIS162 + 
 [MAT180 or EGT186 or EGR165]
 or
 [EGR160 + EGR167]
 or EGR181</t>
   </si>
   <si>
     <t>or
 CIS161 or CIS169 or CIS171 or CIS175 or [CIS215 + EGR155]</t>
+  </si>
+  <si>
+    <t>or MAT211 + MAT216</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -1035,278 +1038,278 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="2" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...112 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1368,51 +1371,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1510,1220 +1513,1211 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B77251F9-60CB-488E-854D-2E8DD8B094D8}">
   <dimension ref="A1:H51"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="J7" sqref="J7"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.33203125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="25.36328125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="20.6328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="32.6328125" style="5" customWidth="1"/>
+    <col min="4" max="5" width="12.6328125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="17.36328125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="32.6328125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="8.90625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="41.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:8" ht="41.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="80" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="75"/>
-[...8 lines deleted...]
-      <c r="A2" s="86" t="s">
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+    </row>
+    <row r="2" spans="1:8" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="94" t="s">
+      <c r="B2" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="95"/>
-[...1 lines deleted...]
-      <c r="E2" s="76" t="s">
+      <c r="C2" s="67"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="77"/>
-[...4 lines deleted...]
-      <c r="A3" s="87"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="84"/>
+    </row>
+    <row r="3" spans="1:8" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="51"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B4" s="81" t="s">
+    <row r="4" spans="1:8" ht="21.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="81" t="s">
+      <c r="C4" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="97">
+      <c r="D4" s="69">
         <v>4</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="24">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D5" s="98"/>
+    <row r="5" spans="1:8" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="63"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="70"/>
       <c r="E5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="7" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C6" s="56" t="s">
+    <row r="6" spans="1:8" s="7" customFormat="1" ht="75.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="68" t="s">
+      <c r="D6" s="45" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="7" customFormat="1" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="69"/>
+    <row r="7" spans="1:8" s="7" customFormat="1" ht="73.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="63"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="90"/>
       <c r="E7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="7" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C8" s="56" t="s">
+    <row r="8" spans="1:8" s="7" customFormat="1" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="D8" s="68" t="s">
+      <c r="D8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="7" customFormat="1" ht="40.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D9" s="99"/>
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="40.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="64"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="46"/>
       <c r="E9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A10" s="83" t="s">
+    <row r="10" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="63" t="s">
+      <c r="B10" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="63" t="s">
+      <c r="C10" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="79">
+      <c r="D10" s="93">
         <v>8</v>
       </c>
       <c r="E10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="26">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D11" s="80"/>
+    <row r="11" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="72"/>
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="74"/>
       <c r="E11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H11" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B12" s="74" t="s">
+    <row r="12" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A12" s="72"/>
+      <c r="B12" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="74" t="s">
+      <c r="C12" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="D12" s="80">
+      <c r="D12" s="74">
         <v>10</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="26">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="7" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D13" s="80"/>
+    <row r="13" spans="1:8" s="7" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="72"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="74"/>
       <c r="E13" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="27" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H13" s="28">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C14" s="74" t="s">
+    <row r="14" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A14" s="72"/>
+      <c r="B14" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="80">
-        <v>8</v>
+      <c r="D14" s="74">
+        <v>9</v>
       </c>
       <c r="E14" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="26">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="7" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D15" s="85"/>
+    <row r="15" spans="1:8" s="7" customFormat="1" ht="44" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="73"/>
+      <c r="B15" s="76"/>
+      <c r="C15" s="76"/>
+      <c r="D15" s="75"/>
       <c r="E15" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="29" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H15" s="30">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A16" s="51" t="s">
+    <row r="16" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A16" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="81" t="s">
+      <c r="C16" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="81" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="82">
+      <c r="D16" s="60">
         <v>4</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F16" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="23" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H16" s="24">
         <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D17" s="46"/>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="63"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="61"/>
       <c r="E17" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H17" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C18" s="45" t="s">
+    <row r="18" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A18" s="63"/>
+      <c r="B18" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="D18" s="46">
+      <c r="C18" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="61">
         <v>5</v>
       </c>
       <c r="E18" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H18" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D19" s="46"/>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="63"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="61"/>
       <c r="E19" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H19" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B20" s="45" t="s">
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A20" s="63"/>
+      <c r="B20" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="46">
+      <c r="D20" s="61">
         <v>4</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H20" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D21" s="46"/>
+    <row r="21" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="63"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="61"/>
       <c r="E21" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H21" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B22" s="45" t="s">
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A22" s="63"/>
+      <c r="B22" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="46">
+      <c r="D22" s="61">
         <v>4.5</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F22" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H22" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D23" s="46"/>
+    <row r="23" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="63"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="61"/>
       <c r="E23" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H23" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="39" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B24" s="56" t="s">
+    <row r="24" spans="1:8" s="39" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A24" s="63"/>
+      <c r="B24" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C24" s="56" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="54">
+      <c r="D24" s="81">
         <v>6</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" s="16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H24" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D25" s="55"/>
+    <row r="25" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="63"/>
+      <c r="B25" s="91"/>
+      <c r="C25" s="91"/>
+      <c r="D25" s="96"/>
       <c r="E25" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" s="16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H25" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B26" s="45" t="s">
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A26" s="63"/>
+      <c r="B26" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="46">
+      <c r="D26" s="61">
         <v>4.5</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F26" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H26" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="7" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D27" s="93"/>
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="64"/>
+      <c r="B27" s="92"/>
+      <c r="C27" s="92"/>
+      <c r="D27" s="65"/>
       <c r="E27" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="31" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H27" s="32">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A28" s="64" t="s">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A28" s="87" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="63" t="s">
+      <c r="C28" s="85" t="s">
         <v>46</v>
       </c>
-      <c r="C28" s="63" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="62">
+      <c r="D28" s="86">
         <v>6</v>
       </c>
       <c r="E28" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F28" s="35" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="35" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H28" s="36">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D29" s="72"/>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A29" s="88"/>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="78"/>
       <c r="E29" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29" s="27" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H29" s="28">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D30" s="58">
+    <row r="30" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="88"/>
+      <c r="B30" s="76" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="97">
         <v>5</v>
       </c>
       <c r="E30" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G30" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H30" s="28">
         <v>5</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D31" s="62"/>
+    <row r="31" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="88"/>
+      <c r="B31" s="85"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="86"/>
       <c r="E31" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" s="27" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H31" s="28">
         <v>4</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D32" s="58">
+    <row r="32" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="88"/>
+      <c r="B32" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="97">
         <v>5</v>
       </c>
       <c r="E32" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G32" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H32" s="28">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D33" s="62"/>
+    <row r="33" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="88"/>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="86"/>
       <c r="E33" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" s="27" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H33" s="28">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D34" s="58">
+    <row r="34" spans="1:8" s="39" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="88"/>
+      <c r="B34" s="76" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" s="97">
         <v>6</v>
       </c>
       <c r="E34" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H34" s="28">
         <v>5</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="39" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D35" s="59"/>
+    <row r="35" spans="1:8" s="39" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="89"/>
+      <c r="B35" s="99"/>
+      <c r="C35" s="99"/>
+      <c r="D35" s="98"/>
       <c r="E35" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="29" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H35" s="30">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A36" s="91" t="s">
+    <row r="36" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="81" t="s">
-[...5 lines deleted...]
-      <c r="D36" s="82">
+      <c r="C36" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="60">
         <v>3</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="G36" s="23" t="s">
+      <c r="H36" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="H36" s="43" t="s">
-[...7 lines deleted...]
-      <c r="D37" s="46"/>
+    </row>
+    <row r="37" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A37" s="57"/>
+      <c r="B37" s="59"/>
+      <c r="C37" s="59"/>
+      <c r="D37" s="61"/>
       <c r="E37" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G37" s="16" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H37" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="39" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D38" s="46">
+    <row r="38" spans="1:8" s="39" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="57"/>
+      <c r="B38" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" s="61">
         <v>3</v>
       </c>
       <c r="E38" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F38" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G38" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="G38" s="16" t="s">
+      <c r="H38" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="H38" s="44" t="s">
-[...7 lines deleted...]
-      <c r="D39" s="46"/>
+    </row>
+    <row r="39" spans="1:8" s="39" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A39" s="57"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="61"/>
       <c r="E39" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="16" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H39" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="39" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D40" s="46">
+    <row r="40" spans="1:8" s="39" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="57"/>
+      <c r="B40" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="D40" s="61">
         <v>4</v>
       </c>
       <c r="E40" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F40" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="G40" s="16" t="s">
+      <c r="H40" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="H40" s="44" t="s">
-[...7 lines deleted...]
-      <c r="D41" s="46"/>
+    </row>
+    <row r="41" spans="1:8" s="39" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A41" s="57"/>
+      <c r="B41" s="59"/>
+      <c r="C41" s="59"/>
+      <c r="D41" s="61"/>
       <c r="E41" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G41" s="16" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H41" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D42" s="46">
+    <row r="42" spans="1:8" ht="24.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="57"/>
+      <c r="B42" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C42" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="61">
         <v>4</v>
       </c>
       <c r="E42" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F42" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G42" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="G42" s="16" t="s">
+      <c r="H42" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="H42" s="44" t="s">
-[...7 lines deleted...]
-      <c r="D43" s="54"/>
+    </row>
+    <row r="43" spans="1:8" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="57"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="47"/>
+      <c r="D43" s="81"/>
       <c r="E43" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="31" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H43" s="32">
         <v>3</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A44" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B44" s="73" t="s">
+      <c r="C44" s="79" t="s">
         <v>65</v>
       </c>
-      <c r="C44" s="73" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="D44" s="77" t="s">
+        <v>57</v>
       </c>
       <c r="E44" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="G44" s="35" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H44" s="36">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D45" s="72"/>
+    <row r="45" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="72"/>
+      <c r="B45" s="54"/>
+      <c r="C45" s="54"/>
+      <c r="D45" s="78"/>
       <c r="E45" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="G45" s="27" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H45" s="28">
         <v>3</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="7" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C46" s="74" t="s">
+    <row r="46" spans="1:8" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A46" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="D46" s="88" t="s">
-        <v>58</v>
+      <c r="B46" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>57</v>
       </c>
       <c r="E46" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F46" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="G46" s="27" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H46" s="28">
         <v>3</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="7" customFormat="1" ht="43.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D47" s="89"/>
+    <row r="47" spans="1:8" s="7" customFormat="1" ht="43.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="95"/>
+      <c r="B47" s="55"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="53"/>
       <c r="E47" s="40" t="s">
         <v>7</v>
       </c>
       <c r="F47" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="41" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H47" s="42">
         <v>3</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="50" t="s">
+    <row r="50" spans="1:8" ht="29.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50" s="49"/>
+      <c r="C50" s="49"/>
+      <c r="D50" s="49"/>
+      <c r="E50" s="49"/>
+      <c r="F50" s="49"/>
+      <c r="G50" s="49"/>
+      <c r="H50" s="49"/>
+    </row>
+    <row r="51" spans="1:8" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B50" s="50"/>
-[...17 lines deleted...]
-      <c r="H51" s="50"/>
+      <c r="B51" s="49"/>
+      <c r="C51" s="49"/>
+      <c r="D51" s="49"/>
+      <c r="E51" s="49"/>
+      <c r="F51" s="49"/>
+      <c r="G51" s="49"/>
+      <c r="H51" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="81">
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A51:H51"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="A28:A35"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E2:H2"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A10:A15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="A36:A43"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="A16:A27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="C4:C5"/>
-[...63 lines deleted...]
-    <mergeCell ref="B40:B41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003491A8E2C15B644EB109C55159B022C3" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="de23f7a4e69d6527dee4bac3e2af79ad">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="39102c36-9e6c-42d1-a6d1-3ebaac80f85f" xmlns:ns3="31c1b98b-3864-4577-aa97-53156bf25148" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c259557f1ce350e98e3496a1a405381" ns2:_="" ns3:_="">
     <xsd:import namespace="39102c36-9e6c-42d1-a6d1-3ebaac80f85f"/>
     <xsd:import namespace="31c1b98b-3864-4577-aa97-53156bf25148"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2922,73 +2916,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2484F841-6BDD-41A3-B375-5307D771DA8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="39102c36-9e6c-42d1-a6d1-3ebaac80f85f"/>
     <ds:schemaRef ds:uri="31c1b98b-3864-4577-aa97-53156bf25148"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC9015B-28B8-44F0-9CD0-85B2603A6870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>