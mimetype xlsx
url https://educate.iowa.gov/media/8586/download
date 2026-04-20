--- v0 (2025-10-08)
+++ v1 (2026-04-20)
@@ -1,812 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\School Finance Team\Special Education\SES\SES Files FY24\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vmoos\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D929590-BE16-43E7-8FB4-10F985B812A6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{15C23385-A316-4BAD-892C-49E4F9C5067F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="7716" xr2:uid="{BFB0DC92-748C-4785-B1BA-E39D57CE768F}"/>
+    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="1" r:id="rId1"/>
-    <sheet name="Bremwood" sheetId="2" r:id="rId2"/>
-    <sheet name="River Hills" sheetId="3" r:id="rId3"/>
+    <sheet name="River Hills" sheetId="2" r:id="rId2"/>
+    <sheet name="Bremwood" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" iterateCount="5" iterateDelta="1000"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="jfTpzf5GFf3XwiW2UEstV3i315aJ+LnJMu+X6v/oxPU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F29" i="2" l="1"/>
-[...10 lines deleted...]
-  <c r="F31" i="3"/>
+  <c r="G30" i="3" l="1"/>
   <c r="F30" i="3"/>
-  <c r="F29" i="3"/>
-[...42 lines deleted...]
-  <c r="E15" i="1"/>
+  <c r="E30" i="3"/>
+  <c r="G34" i="2"/>
+  <c r="F34" i="2"/>
+  <c r="E34" i="2"/>
+  <c r="G20" i="1"/>
+  <c r="E20" i="1" s="1"/>
+  <c r="G19" i="1"/>
+  <c r="E19" i="1" s="1"/>
+  <c r="G18" i="1"/>
+  <c r="E18" i="1" s="1"/>
+  <c r="G17" i="1"/>
+  <c r="E17" i="1" s="1"/>
+  <c r="G16" i="1"/>
   <c r="E16" i="1"/>
-  <c r="E17" i="1"/>
-[...6 lines deleted...]
-  <c r="F23" i="1" s="1"/>
+  <c r="G15" i="1"/>
+  <c r="E15" i="1" s="1"/>
+  <c r="G14" i="1"/>
+  <c r="E14" i="1" s="1"/>
+  <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
-  <c r="E7" i="1"/>
-[...4 lines deleted...]
-  <c r="E23" i="1" l="1"/>
+  <c r="G7" i="1"/>
+  <c r="G12" i="1" s="1"/>
+  <c r="F7" i="1"/>
+  <c r="E7" i="1" s="1"/>
+  <c r="E12" i="1" s="1"/>
+  <c r="E21" i="1" l="1"/>
+  <c r="E23" i="1" s="1"/>
+  <c r="F12" i="1"/>
+  <c r="F23" i="1" s="1"/>
+  <c r="G21" i="1"/>
+  <c r="G23" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="83">
+  <si>
+    <t>2026-2027 Maximum Special Education Administrative Costs to Charge to Special Education Instructional Programs</t>
+  </si>
   <si>
     <t>Amount to charge is the lower of actual or maximum approved for students in the qualifying facility</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Criteria</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Maximum Amount Approved</t>
   </si>
   <si>
     <t>Amount Chargeable to Special Ed</t>
   </si>
   <si>
     <t>Amount Billable to Resident District</t>
   </si>
   <si>
     <t xml:space="preserve">River Hills Consortium in Cedar Falls </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>River Hills</t>
   </si>
   <si>
     <t>Cedar Rapids</t>
   </si>
   <si>
-    <t>Transition Center/Polk Ed. Center</t>
+    <t>Transition Center/Polk Alternative Ed. Center</t>
   </si>
   <si>
     <t>Council Bluffs</t>
   </si>
   <si>
-    <t>Heartland Family Services/Children's Sq.</t>
+    <t>Children's Square USA</t>
   </si>
   <si>
     <t>Des Moines</t>
   </si>
   <si>
     <t>Ruby Van Meter</t>
   </si>
   <si>
     <t>Lied Center Consortium in Waverly-Shell Rock</t>
   </si>
   <si>
-    <t>Lied Center</t>
+    <t>Bremwood - Lied Center</t>
   </si>
   <si>
     <t>Grandwood Consortium in Woodward</t>
   </si>
   <si>
     <t>Grandwood</t>
   </si>
   <si>
     <t xml:space="preserve">Total:  Criteria A </t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>Four Oaks - Tanager Place - ASAC</t>
+    <t>Tanager Place</t>
   </si>
   <si>
     <t>College</t>
   </si>
   <si>
-    <t>Prairie Edge - Four Oaks</t>
+    <t>Prairie Crossing - Four Oaks</t>
   </si>
   <si>
     <t>Orchard Place</t>
   </si>
   <si>
     <t>Glenwood</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Johnston</t>
   </si>
   <si>
-    <t>ChildServe &amp; Youth Homes</t>
+    <t>ChildServe &amp; Youth Homes of America</t>
   </si>
   <si>
     <t>Mason City</t>
   </si>
   <si>
-    <t>Four Oaks &amp; Francis Lauer</t>
-[...5 lines deleted...]
-    <t>Bremwood</t>
+    <t xml:space="preserve">Four Oaks </t>
   </si>
   <si>
     <t>Woodward-Granger</t>
   </si>
   <si>
     <t>Woodward Academy</t>
   </si>
   <si>
     <t xml:space="preserve">Total:  Criteria B </t>
   </si>
   <si>
     <t>Total:  Criteria A &amp; B</t>
-  </si>
-[...169 lines deleted...]
-    <t>West Marshall</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Arial"/>
       </rPr>
-      <t>*Criteria A:</t>
+      <t>*Criteria A</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">  Separate district-established special education facility which has sufficient population to warrant certified special education administrator</t>
+      <t>: The school district has a separate facility for special education which has a sufficient student population to warrant a certified special education administrator. In this case, the district, after it has received approval from the SBRC, may bill the prorated cost to other resident districts as well as include the prorated portion related to its own resident students in the special education program expenditures.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Arial"/>
       </rPr>
       <t>*Criteria B:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">  Private facility located within district with sufficient special eduation population that is served by the district</t>
+      <t xml:space="preserve">  The school district has one or more private facilities located within the district with a sufficient special education student population that is served by the district. In this case, the district, after it has received approval from the SBRC, may include the lower of the prorated actual administrative costs or the prorated approved administrative costs in the billing to other resident districts in proportion to each district’s resident students in the program and the prorated portion related to its own resident students in the special education program expenditures. </t>
+    </r>
+  </si>
+  <si>
+    <t>Consortium Schools</t>
+  </si>
+  <si>
+    <t>AGWSR</t>
+  </si>
+  <si>
+    <t>Aplington-Parkersburg</t>
+  </si>
+  <si>
+    <t>BCLUW</t>
+  </si>
+  <si>
+    <t>Cedar Falls</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>Dike-New Hartford</t>
+  </si>
+  <si>
+    <t>East Buchanan</t>
+  </si>
+  <si>
+    <t>Gladbrook-Reinbeck</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A </t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>Janesville</t>
+  </si>
+  <si>
+    <t>Jesup</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>Nashua-Plainfield</t>
+  </si>
+  <si>
+    <t>North Butler</t>
+  </si>
+  <si>
+    <t>North Tama</t>
+  </si>
+  <si>
+    <t>Oelwein</t>
+  </si>
+  <si>
+    <t>South Tama County</t>
+  </si>
+  <si>
+    <t>Sumner Fredericksburg</t>
+  </si>
+  <si>
+    <t>Tripoli</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Wapsie Valley</t>
+  </si>
+  <si>
+    <t>Waterloo</t>
+  </si>
+  <si>
+    <t>Waverly-Shell Rock</t>
+  </si>
+  <si>
+    <t>West Fork</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>*Criteria A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>: The school district has a separate facility for special education which has a sufficient student population to warrant a certified special education administrator. In this case, the district, after it has received approval from the SBRC, may bill the prorated cost to other resident districts as well as include the prorated portion related to its own resident students in the special education program expenditures.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>*Criteria B:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> The school district has one or more private facilities located within the district with a sufficient special education student population that is served by the district. In this case, the district, after it has received approval from the SBRC, may include the lower of the prorated actual administrative costs or the prorated approved administrative costs in the billing to other resident districts in proportion to each district’s resident students in the program and the prorated portion related to its own resident students in the special education program expenditures. </t>
+    </r>
+  </si>
+  <si>
+    <t>Cal</t>
+  </si>
+  <si>
+    <t>Dike New Hartford</t>
+  </si>
+  <si>
+    <t>Dunkerton</t>
+  </si>
+  <si>
+    <t>New Hampton</t>
+  </si>
+  <si>
+    <t>North Fayette Valley</t>
+  </si>
+  <si>
+    <t>Sumner-Fredericksburg</t>
+  </si>
+  <si>
+    <t>Vinton-Shellsburg</t>
+  </si>
+  <si>
+    <t>Waverly Shell Rock</t>
+  </si>
+  <si>
+    <t>West Marshall</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>*Criteria A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>:  The school district has a separate facility for special education which has a sufficient student population to warrant a certified special education administrator. In this case, the district, after it has received approval from the SBRC, may bill the prorated cost to other resident districts as well as include the prorated portion related to its own resident students in the special education program expenditures.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>*Criteria B:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">  The school district has one or more private facilities located within the district with a sufficient special education student population that is served by the district. In this case, the district, after it has received approval from the SBRC, may include the lower of the prorated actual administrative costs or the prorated approved administrative costs in the billing to other resident districts in proportion to each district’s resident students in the program and the prorated portion related to its own resident students in the special education program expenditures. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...38 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1"/>
+        <bgColor theme="1"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  <cellXfs count="39">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="0563C1"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -905,2083 +850,1938 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{688CBADB-CB00-4C0B-8B1F-A9727F97E4D0}">
-  <dimension ref="A1:J29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:XFD6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="12.59765625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.59765625" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.796875" style="2"/>
+    <col min="1" max="1" width="3.59765625" customWidth="1"/>
+    <col min="2" max="2" width="38.59765625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.19921875" customWidth="1"/>
+    <col min="4" max="4" width="38.59765625" customWidth="1"/>
+    <col min="5" max="5" width="18" customWidth="1"/>
+    <col min="6" max="6" width="17.5" customWidth="1"/>
+    <col min="7" max="7" width="18.3984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="B4" s="4" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="1"/>
+    </row>
+    <row r="4" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+    </row>
+    <row r="5" spans="1:7" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="E5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="F5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="5"/>
-[...2 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="8" t="s">
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...20 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="9">
+        <v>193651.1</v>
+      </c>
+      <c r="F6" s="9">
+        <v>193651.1</v>
+      </c>
+      <c r="G6" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5"/>
+      <c r="B7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="10">
-[...11 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="9" t="s">
+      <c r="E7" s="10">
+        <f t="shared" ref="E7:E11" si="0">F7+G7</f>
+        <v>151642.56</v>
+      </c>
+      <c r="F7" s="10">
+        <f>117208.98+14489.23</f>
+        <v>131698.21</v>
+      </c>
+      <c r="G7" s="10">
+        <f>18367.19+1577.16</f>
+        <v>19944.349999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="10">
-[...11 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="C8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="11" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E8" s="10">
         <f t="shared" si="0"/>
-        <v>163430.87999999998</v>
-[...9 lines deleted...]
-      <c r="B9" s="7" t="s">
+        <v>63473.54</v>
+      </c>
+      <c r="F8" s="9">
+        <v>22921</v>
+      </c>
+      <c r="G8" s="9">
+        <v>40552.54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5"/>
+      <c r="B9" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="8" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E9" s="10">
         <f t="shared" si="0"/>
-        <v>88566.29</v>
-[...9 lines deleted...]
-      <c r="B10" s="7" t="s">
+        <v>167218.57</v>
+      </c>
+      <c r="F9" s="9">
+        <v>148478.56</v>
+      </c>
+      <c r="G9" s="9">
+        <v>18740.009999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13"/>
+      <c r="B10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E10" s="10">
         <f t="shared" si="0"/>
-        <v>71283.069999999992</v>
-[...9 lines deleted...]
-      <c r="B11" s="15" t="s">
+        <v>134653.5</v>
+      </c>
+      <c r="F10" s="9">
+        <v>19236.21</v>
+      </c>
+      <c r="G10" s="9">
+        <v>115417.29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13"/>
+      <c r="B11" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="16"/>
-[...29 lines deleted...]
-      <c r="C13" s="8" t="s">
+      <c r="E11" s="10">
+        <f t="shared" si="0"/>
+        <v>135824.4</v>
+      </c>
+      <c r="F11" s="9">
+        <v>4604.22</v>
+      </c>
+      <c r="G11" s="9">
+        <v>131220.18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="9" t="s">
+      <c r="C12" s="16"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="17">
+        <f>SUM(E6:E10)</f>
+        <v>710639.27</v>
+      </c>
+      <c r="F12" s="17">
+        <f t="shared" ref="F12:G12" si="1">SUM(F6:F11)</f>
+        <v>520589.3</v>
+      </c>
+      <c r="G12" s="17">
+        <f t="shared" si="1"/>
+        <v>325874.37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="20"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="5"/>
+      <c r="B14" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="14">
-[...12 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="D14" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="9" t="s">
+      <c r="E14" s="10">
+        <f t="shared" ref="E14:E20" si="2">F14+G14</f>
+        <v>12096.550000000001</v>
+      </c>
+      <c r="F14" s="10">
+        <v>0</v>
+      </c>
+      <c r="G14" s="10">
+        <f>8093.52+2452.78+1550.25</f>
+        <v>12096.550000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="5"/>
+      <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="14">
-[...17 lines deleted...]
-      <c r="D15" s="9" t="s">
+      <c r="C15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="14">
-[...3 lines deleted...]
-      <c r="F15" s="11">
+      <c r="E15" s="10">
+        <f t="shared" si="2"/>
+        <v>117543.35</v>
+      </c>
+      <c r="F15" s="10">
         <v>0</v>
       </c>
       <c r="G15" s="10">
-        <v>63571.7</v>
-[...3 lines deleted...]
-      <c r="B16" s="9" t="s">
+        <f>80456.37+37086.98</f>
+        <v>117543.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="5"/>
+      <c r="B16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="9" t="s">
+      <c r="E16" s="10">
+        <f t="shared" si="2"/>
+        <v>48640.28</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <f>35000.48+13639.8</f>
+        <v>48640.28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="E16" s="14">
-[...11 lines deleted...]
-      <c r="B17" s="9" t="s">
+      <c r="C17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="9" t="s">
+      <c r="E17" s="10">
+        <f t="shared" si="2"/>
+        <v>86434.07</v>
+      </c>
+      <c r="F17" s="9">
+        <v>0</v>
+      </c>
+      <c r="G17" s="10">
+        <f>64511.17+21922.9</f>
+        <v>86434.07</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="5"/>
+      <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="14">
-[...12 lines deleted...]
-      <c r="B18" s="9" t="s">
+      <c r="C18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="9" t="s">
+      <c r="E18" s="10">
+        <f t="shared" si="2"/>
+        <v>105901.71</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9">
+        <f>55362.58+21853.06+18298.22+10387.85</f>
+        <v>105901.71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13"/>
+      <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E18" s="14">
-[...11 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="C19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="9" t="s">
+      <c r="E19" s="10">
+        <f t="shared" si="2"/>
+        <v>266105.30000000005</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10">
+        <f>91645.85+101164.04+29568.75+43726.66</f>
+        <v>266105.30000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13"/>
+      <c r="B20" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="E19" s="14">
-[...11 lines deleted...]
-      <c r="B20" s="9" t="s">
+      <c r="C20" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="9" t="s">
+      <c r="E20" s="10">
+        <f t="shared" si="2"/>
+        <v>114598.7</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <f>17021.96+21142.36+49529.07+26905.31</f>
+        <v>114598.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="5"/>
+      <c r="B21" s="15" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="17">
-        <f>SUM(E13:E20)</f>
-        <v>574557.84999999986</v>
+        <f>SUM(E14:E19)</f>
+        <v>636721.26</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
-        <f>SUM(G13:G20)</f>
-[...12 lines deleted...]
-    <row r="23" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.3">
+        <f>SUM(G14:G19)</f>
+        <v>636721.26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="13"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+    </row>
+    <row r="23" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="5"/>
       <c r="B23" s="15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="17">
-        <f>E21+E11</f>
-        <v>1284628.23</v>
+        <f t="shared" ref="E23:G23" si="3">E21+E12</f>
+        <v>1347360.53</v>
       </c>
       <c r="F23" s="17">
-        <f>F21+F11</f>
-[...14 lines deleted...]
-      <c r="B25" s="27" t="s">
+        <f t="shared" si="3"/>
+        <v>520589.3</v>
+      </c>
+      <c r="G23" s="17">
+        <f t="shared" si="3"/>
+        <v>962595.63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="22"/>
+      <c r="B24" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+    </row>
+    <row r="25" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="22"/>
+      <c r="B25" s="33" t="s">
         <v>38</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="B25:G25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B865749-7A9C-4C24-9AFE-0368E5EEB219}">
-  <dimension ref="A1:J37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.59765625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.69921875" style="32"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.69921875" style="32"/>
+    <col min="1" max="1" width="3.5" customWidth="1"/>
+    <col min="2" max="2" width="25.3984375" customWidth="1"/>
+    <col min="4" max="4" width="15.8984375" customWidth="1"/>
+    <col min="5" max="5" width="18.09765625" customWidth="1"/>
+    <col min="6" max="6" width="17.3984375" customWidth="1"/>
+    <col min="7" max="7" width="16.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="13"/>
+      <c r="B1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="13"/>
+      <c r="B2" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="13"/>
+      <c r="B3" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+    </row>
+    <row r="4" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="23"/>
+      <c r="B4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="23"/>
+      <c r="B5" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G5" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F6" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G6" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="30"/>
-[...22 lines deleted...]
-      <c r="A3" s="30" t="s">
+      <c r="C7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G7" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="24"/>
+      <c r="B8" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="30"/>
-[...33 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="C8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="9">
+        <v>23907.55</v>
+      </c>
+      <c r="F8" s="9">
+        <v>23907.55</v>
+      </c>
+      <c r="G8" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="24"/>
+      <c r="B9" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B6" s="9" t="s">
+      <c r="C9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="F9" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="G9" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="24"/>
+      <c r="B10" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="8" t="s">
-[...8 lines deleted...]
-      <c r="F6" s="10">
+      <c r="C10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="F10" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="G10" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="24"/>
+      <c r="B11" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F11" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="24"/>
+      <c r="B12" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F12" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="24"/>
+      <c r="B13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F13" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="24"/>
+      <c r="B14" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="9">
+        <v>11953.77</v>
+      </c>
+      <c r="F14" s="9">
+        <v>11953.77</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+      <c r="B15" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="F15" s="9">
+        <v>7172.27</v>
+      </c>
+      <c r="G15" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="F16" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="F17" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="G17" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F18" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F19" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+      <c r="B20" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A21" s="2"/>
+      <c r="B21" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F21" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G21" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="24"/>
+      <c r="B23" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="F23" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A24" s="24"/>
+      <c r="B24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A25" s="24"/>
+      <c r="B25" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F25" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="24"/>
+      <c r="B26" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F26" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A27" s="24"/>
+      <c r="B27" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F27" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A28" s="24"/>
+      <c r="B28" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="F28" s="9">
+        <v>9563.02</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A29" s="24"/>
+      <c r="B29" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="F29" s="9">
+        <v>4781.51</v>
+      </c>
+      <c r="G29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="24"/>
+      <c r="B30" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F30" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="9">
+        <v>38252.089999999997</v>
+      </c>
+      <c r="F31" s="9">
+        <v>38252.089999999997</v>
+      </c>
+      <c r="G31" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F32" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G32" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
+      <c r="B33" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="F33" s="9">
+        <v>2390.7600000000002</v>
+      </c>
+      <c r="G33" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="10">
+        <f t="shared" ref="E34:G34" si="0">SUM(E5:E33)</f>
+        <v>193651.24000000002</v>
+      </c>
+      <c r="F34" s="10">
         <f t="shared" si="0"/>
-        <v>1701.76</v>
-[...21 lines deleted...]
-      <c r="F7" s="10">
+        <v>193651.24000000002</v>
+      </c>
+      <c r="G34" s="10">
         <f t="shared" si="0"/>
-        <v>1480.53</v>
-[...642 lines deleted...]
-      <c r="I37" s="13"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="13"/>
+      <c r="B35" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+    </row>
+    <row r="36" spans="1:7" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="13"/>
+      <c r="B36" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A3:G3"/>
+  <mergeCells count="5">
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B2:G2"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B35:G35"/>
+    <mergeCell ref="B36:G36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5101DF82-78C9-4054-A548-3B7D5B891E1B}">
-  <dimension ref="A1:I37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G32"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J7" sqref="J7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="12.59765625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.69921875" style="13"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.69921875" style="13"/>
+    <col min="1" max="1" width="5.09765625" customWidth="1"/>
+    <col min="2" max="2" width="23.69921875" customWidth="1"/>
+    <col min="4" max="4" width="25.19921875" customWidth="1"/>
+    <col min="5" max="5" width="17.8984375" customWidth="1"/>
+    <col min="6" max="6" width="18.3984375" customWidth="1"/>
+    <col min="7" max="7" width="18.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="2"/>
+      <c r="B1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="2"/>
+      <c r="B2" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+    </row>
+    <row r="4" spans="1:7" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="5"/>
+      <c r="B5" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G5" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="30"/>
-[...20 lines deleted...]
-      <c r="A3" s="30" t="s">
+      <c r="C6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="9">
+        <v>5496.06</v>
+      </c>
+      <c r="F6" s="9">
+        <v>5496.06</v>
+      </c>
+      <c r="G6" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5"/>
+      <c r="B7" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="30"/>
-[...55 lines deleted...]
-      <c r="B6" s="9" t="s">
+      <c r="C8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F8" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5"/>
+      <c r="B9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="9">
+        <v>5496.06</v>
+      </c>
+      <c r="F9" s="9">
+        <v>5496.06</v>
+      </c>
+      <c r="G9" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5"/>
+      <c r="B10" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="8" t="s">
-[...92 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="C10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="9">
+        <v>1374.02</v>
+      </c>
+      <c r="F10" s="9">
+        <v>1374.02</v>
+      </c>
+      <c r="G10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="5"/>
+      <c r="B11" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="F11" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F13" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="5"/>
+      <c r="B14" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="5"/>
+      <c r="B15" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="5"/>
+      <c r="B16" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F16" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F17" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="5"/>
+      <c r="B18" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F18" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="5"/>
+      <c r="B19" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F19" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="5"/>
+      <c r="B20" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="9">
+        <v>13740.15</v>
+      </c>
+      <c r="F20" s="9">
+        <v>13740.15</v>
+      </c>
+      <c r="G20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="5"/>
+      <c r="B21" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="5"/>
+      <c r="B22" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="5"/>
+      <c r="B23" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="F23" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="5"/>
+      <c r="B24" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="F25" s="9">
+        <v>2748.03</v>
+      </c>
+      <c r="G25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="5"/>
+      <c r="B26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="F26" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="G26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="13"/>
+      <c r="B27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="9">
+        <v>15114.17</v>
+      </c>
+      <c r="F27" s="9">
+        <v>15114.17</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="13"/>
+      <c r="B28" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="9">
+        <v>19236.21</v>
+      </c>
+      <c r="F28" s="9">
+        <v>19236.21</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="13"/>
+      <c r="B29" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="F29" s="9">
+        <v>8244.09</v>
+      </c>
+      <c r="G29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="13"/>
+      <c r="B30" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="8" t="s">
-[...458 lines deleted...]
-        <v>2341.08</v>
+      <c r="C30" s="7"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="10">
+        <f t="shared" ref="E30:G30" si="0">SUM(E5:E29)</f>
+        <v>134653.47999999998</v>
       </c>
       <c r="F30" s="10">
         <f t="shared" si="0"/>
-        <v>2341.08</v>
-[...18 lines deleted...]
-      <c r="F31" s="10">
+        <v>134653.47999999998</v>
+      </c>
+      <c r="G30" s="10">
         <f t="shared" si="0"/>
-        <v>46821.72</v>
-[...26 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="38" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="37"/>
+      <c r="B31" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+    </row>
+    <row r="32" spans="1:7" s="38" customFormat="1" ht="58.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="37"/>
+      <c r="B32" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A3:G3"/>
+  <mergeCells count="5">
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B2:G2"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="B32:G32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total</vt:lpstr>
+      <vt:lpstr>River Hills</vt:lpstr>
       <vt:lpstr>Bremwood</vt:lpstr>
-      <vt:lpstr>River Hills</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roederer, Bill [IDOE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>