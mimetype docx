--- v0 (2025-10-09)
+++ v1 (2026-06-07)
@@ -1,92 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009B5017" w:rsidRPr="00256885" w:rsidRDefault="009B5017">
+    <w:p w14:paraId="3BD3D8D0" w14:textId="77777777" w:rsidR="009B5017" w:rsidRPr="00256885" w:rsidRDefault="009B5017">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>District Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2">
+    <w:p w14:paraId="49317156" w14:textId="77777777" w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>District Staffing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256885" w:rsidRDefault="00962AE2">
+    <w:p w14:paraId="08D5DEEA" w14:textId="77777777" w:rsidR="00256885" w:rsidRDefault="00962AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Referencing the percentage change from one fiscal year to the next</w:t>
       </w:r>
       <w:r w:rsidR="00256885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, as included in the SBRC NUB Exhibit Template (Excel document, Tab 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
@@ -140,548 +141,605 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> periods. </w:t>
       </w:r>
       <w:r w:rsidR="00256885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide as much detail as possible </w:t>
       </w:r>
       <w:r w:rsidR="00256885" w:rsidRPr="00256885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(e.g., the reductions/increase indicated included 3 classroom teachers, 2 paras, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962AE2" w:rsidRDefault="00962AE2">
+    <w:p w14:paraId="0FD5755A" w14:textId="77777777" w:rsidR="00962AE2" w:rsidRDefault="00962AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If no change occurred</w:t>
       </w:r>
       <w:r w:rsidR="005F644B" w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, or none is planned</w:t>
       </w:r>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, provide the rationale for this decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256885" w:rsidRPr="00C572E3" w:rsidRDefault="00256885">
-[...16 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+    <w:p w14:paraId="26106161" w14:textId="4517FE6B" w:rsidR="00CF6B1C" w:rsidRDefault="00CF6B1C" w:rsidP="00CF6B1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY12 to FY13</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="005F644B" w:rsidRDefault="00FF4C95" w:rsidP="00CE1A7D">
+        <w:t>FY1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to FY1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D749895" w14:textId="77777777" w:rsidR="00CF6B1C" w:rsidRDefault="00CF6B1C" w:rsidP="00CF6B1C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0E7DDE" w14:textId="77777777" w:rsidR="00CF6B1C" w:rsidRDefault="00CF6B1C" w:rsidP="00CF6B1C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632F02A5" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="005F644B" w:rsidRDefault="00FF4C95" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY18 to FY19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8554D3" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F13F72C" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFE28A0" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="005F644B" w:rsidRDefault="00FF4C95" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY19 to FY20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40697391" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28835BAB" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="004D387F" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5260685E" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00FF4C95" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY20 to FY21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5790AF4B" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A1C595" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="004D387F" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D25D034" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY21 to FY22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB12406" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBFB873" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00354627" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3213C515" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00B65E6B" w:rsidRDefault="003358F1" w:rsidP="00B65E6B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY22 to FY23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7C7E09" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FBFD15" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00354627" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F7E9EA" w14:textId="0362DE95" w:rsidR="00CF6B1C" w:rsidRDefault="00B22647" w:rsidP="00CF6B1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY18 to FY19</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="004D387F" w:rsidRDefault="00B65E6B" w:rsidP="004D387F">
+        <w:t>FY23 to FY24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745F2E9B" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2A01C9" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D597CB" w14:textId="77777777" w:rsidR="00CF6B1C" w:rsidRDefault="00CF6B1C" w:rsidP="00CF6B1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY19 to FY2</w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="000C1403" w:rsidRDefault="000C1403" w:rsidP="000C1403">
+        <w:t>FY24 to FY25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AF75BC" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A893A5F" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FADBB8" w14:textId="6FAD58FD" w:rsidR="00B657E2" w:rsidRDefault="00CF6B1C" w:rsidP="00B657E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY20 to FY21</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="004D387F" w:rsidRPr="000C1403" w:rsidRDefault="004D387F" w:rsidP="000C1403">
+        <w:t>FY25 to FY26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD42BF" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E634F8" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004337B8" w14:textId="1B5F6AA6" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B657E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY21 to FY22</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D">
+        <w:t>FY26 to FY27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DABDDB" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559435A4" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D19FC" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5192D56F" w14:textId="77777777" w:rsidR="00354627" w:rsidRPr="00354627" w:rsidRDefault="00354627" w:rsidP="00354627">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0912D513" w14:textId="77777777" w:rsidR="00354627" w:rsidRDefault="00354627" w:rsidP="00354627">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3284F3E6" w14:textId="77777777" w:rsidR="00354627" w:rsidRPr="00354627" w:rsidRDefault="00354627" w:rsidP="00354627">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318D88A9" w14:textId="77777777" w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2" w:rsidP="00962AE2">
+    <w:p w14:paraId="1DC08786" w14:textId="77777777" w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2" w:rsidP="00962AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>District Expenditures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962AE2" w:rsidRDefault="00962AE2" w:rsidP="00962AE2">
+    <w:p w14:paraId="7E1BE822" w14:textId="77777777" w:rsidR="00962AE2" w:rsidRDefault="00962AE2" w:rsidP="00962AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Referencing the percentage change</w:t>
       </w:r>
       <w:r w:rsidR="005F644B" w:rsidRPr="00C572E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in expenditures</w:t>
       </w:r>
       <w:r w:rsidRPr="00C572E3">
         <w:rPr>
@@ -823,682 +881,701 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00256885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide as much detail as possible </w:t>
       </w:r>
       <w:r w:rsidR="00256885" w:rsidRPr="002010B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(e.g., in addition to the staff reductions listed above, reduced in-state travel, discontinued XYZ program, reduced classroom budgets, implemented sharing for…, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256885" w:rsidRPr="00C572E3" w:rsidRDefault="00256885" w:rsidP="00256885">
+    <w:p w14:paraId="0FA552FF" w14:textId="77777777" w:rsidR="00256885" w:rsidRPr="00C572E3" w:rsidRDefault="00256885" w:rsidP="00256885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(NOTE: The fiscal years referenced should be changed as needed to correspond with those in the spreadsheet.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+    <w:p w14:paraId="2C6BAFA1" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY12 to FY13</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+        <w:t>FY1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to FY1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3D8F6D" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B41D90" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DF1CC4" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY18 to FY19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585F63EB" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E890A9B" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A68CD26" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY19 to FY20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319319C6" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73509B24" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="004D387F" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765CA897" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="00CE1A7D" w:rsidRDefault="00CE1A7D" w:rsidP="00CE1A7D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY20 to FY21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBC9414" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C899A68" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="004D387F" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F56B22" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="000F1F5B" w:rsidRDefault="00CE1A7D" w:rsidP="009D78B9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY21 to FY22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631BF228" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4225DDA5" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00354627" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B4D91C" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE1A7D">
-[...28 lines deleted...]
-    <w:p w:rsidR="003358F1" w:rsidRDefault="003358F1" w:rsidP="003358F1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FY22 to FY23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F9DCAA" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79934942" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00354627" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226E7193" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY18 to FY19</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="000C1403" w:rsidRDefault="00B65E6B" w:rsidP="000C1403">
+        <w:t>FY23 to FY24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0207CCFA" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004F4B9F" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D14BA19" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY19 to FY20</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00164F8F" w:rsidRDefault="000C1403" w:rsidP="00164F8F">
+        <w:t>FY24 to FY25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F344FC8" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E57B4E" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B83C65" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY20 to FY21</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00164F8F" w:rsidRPr="00164F8F" w:rsidRDefault="00164F8F" w:rsidP="00164F8F">
+        <w:t>FY25 to FY26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F1DF75" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A167381" w14:textId="77777777" w:rsidR="00B22647" w:rsidRPr="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A59FA32" w14:textId="77777777" w:rsidR="00B22647" w:rsidRDefault="00B22647" w:rsidP="00B22647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FY21 to FY22</w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>FY26 to FY27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF6D42" w14:textId="77777777" w:rsidR="00354627" w:rsidRDefault="00354627" w:rsidP="00354627">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CF4A60" w14:textId="77777777" w:rsidR="003358F1" w:rsidRPr="00A430CE" w:rsidRDefault="003358F1" w:rsidP="00A430CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003358F1" w:rsidRPr="00A430CE">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
+    <w:p w14:paraId="52CF6E06" w14:textId="77777777" w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
+    <w:p w14:paraId="3512AA51" w14:textId="77777777" w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C572E3" w:rsidRPr="00C572E3" w:rsidRDefault="00C572E3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66B5385F" w14:textId="3B734E1C" w:rsidR="00C572E3" w:rsidRPr="00C572E3" w:rsidRDefault="00B22647">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C572E3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>SBRC Exhibit</w:t>
+      <w:t>NUB Exhibits</w:t>
     </w:r>
-    <w:r w:rsidR="002010B0">
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00C572E3">
+    <w:r w:rsidR="00C572E3" w:rsidRPr="00C572E3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00EC084A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Description </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C572E3">
+    <w:r w:rsidR="00C572E3" w:rsidRPr="00C572E3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Template </w:t>
     </w:r>
     <w:r w:rsidR="002010B0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">2 of 2, revised </w:t>
+      <w:t xml:space="preserve">2 of 2, </w:t>
     </w:r>
-    <w:r w:rsidR="00FF4C95">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>August</w:t>
-[...15 lines deleted...]
-      <w:t>16</w:t>
+      <w:t>FY27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
+    <w:p w14:paraId="2C653711" w14:textId="77777777" w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
+    <w:p w14:paraId="55D43406" w14:textId="77777777" w:rsidR="00893F36" w:rsidRDefault="00893F36" w:rsidP="00962AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7021F98C" w14:textId="77777777" w:rsidR="00962AE2" w:rsidRPr="00C572E3" w:rsidRDefault="00962AE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C572E3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">SBRC </w:t>
     </w:r>
     <w:r w:rsidR="00276A60">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>NUB Corrective Plan Exhibit</w:t>
     </w:r>
     <w:r w:rsidRPr="00C572E3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>: Detailed Descriptions</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6D3851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57A6D13C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1628,50 +1705,222 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="209473AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75EC7642"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E35F07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75EC7642"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28004044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EC7642"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1713,51 +1962,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E437A57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75EC7642"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32AA6ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C90C7686"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1799,51 +2134,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341E234B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EC7642"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1885,51 +2220,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AC3E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6764348"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1971,51 +2306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C840922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17C8C906"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2057,51 +2392,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609F0720"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75EC7642"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBE10FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EC7642"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2143,178 +2564,198 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="373313808">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="147944583">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="622884152">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1690066888">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1778525670">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="830635880">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1234391723">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1354723767">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="593324509">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="648943411">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1273902315">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="12" w16cid:durableId="919094910">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00962AE2"/>
     <w:rsid w:val="000C1403"/>
     <w:rsid w:val="000F1F5B"/>
     <w:rsid w:val="00164F8F"/>
     <w:rsid w:val="001E61F3"/>
     <w:rsid w:val="002010B0"/>
     <w:rsid w:val="00256885"/>
     <w:rsid w:val="00276A60"/>
     <w:rsid w:val="003358F1"/>
+    <w:rsid w:val="00354627"/>
     <w:rsid w:val="004403F6"/>
     <w:rsid w:val="004844DB"/>
     <w:rsid w:val="004D387F"/>
     <w:rsid w:val="00514DA3"/>
+    <w:rsid w:val="005E3E01"/>
     <w:rsid w:val="005F644B"/>
+    <w:rsid w:val="0080594A"/>
+    <w:rsid w:val="00835272"/>
     <w:rsid w:val="00893F36"/>
     <w:rsid w:val="00953497"/>
     <w:rsid w:val="00962AE2"/>
     <w:rsid w:val="009B5017"/>
     <w:rsid w:val="009D78B9"/>
     <w:rsid w:val="00A0607B"/>
     <w:rsid w:val="00A430CE"/>
+    <w:rsid w:val="00B22647"/>
+    <w:rsid w:val="00B657E2"/>
     <w:rsid w:val="00B65E6B"/>
     <w:rsid w:val="00C572E3"/>
     <w:rsid w:val="00CE1A7D"/>
+    <w:rsid w:val="00CF6B1C"/>
     <w:rsid w:val="00D96DA3"/>
     <w:rsid w:val="00EC084A"/>
+    <w:rsid w:val="00FE44F3"/>
     <w:rsid w:val="00FF4C95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C05B1B7"/>
+  <w14:docId w14:val="52655159"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4C7CC74E-5277-46A6-9E60-A552A4BF5581}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2646,50 +3087,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CE1A7D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -2841,58 +3283,58 @@
     <w:rsid w:val="00CE1A7D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CE1A7D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3112,74 +3554,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2351011A-350D-4214-9D44-94D65634DC68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>227</Words>
-  <Characters>1300</Characters>
+  <Words>212</Words>
+  <Characters>1214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1524</CharactersWithSpaces>
+  <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cooley, Tom [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>