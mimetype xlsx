--- v0 (2025-10-09)
+++ v1 (2026-06-07)
@@ -1,647 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20363"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\School Finance Team\SBRC\Exhibit Guidance\SBRC NUB Corrective Plan Templates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\School Finance Team\SBRC\Exhibit Guidance\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{E6B07C88-C211-4519-A030-B9EF0A840ACD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{42260B5F-6153-4053-8600-C8546B73D821}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13200" windowHeight="7710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{80624A71-C651-46D4-ADF9-915BD368DDB9}"/>
   </bookViews>
   <sheets>
     <sheet name="Staffing &amp; Expenditures" sheetId="1" r:id="rId1"/>
-    <sheet name="UAB Comparison" sheetId="2" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L15" i="1" l="1"/>
+  <c r="H15" i="1" l="1"/>
+  <c r="G15" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="C15" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="L15" i="1" s="1"/>
+  <c r="J14" i="1"/>
+  <c r="K15" i="1" s="1"/>
+  <c r="I14" i="1"/>
+  <c r="I15" i="1" s="1"/>
+  <c r="L7" i="1"/>
   <c r="L6" i="1"/>
   <c r="K6" i="1"/>
-  <c r="K15" i="1"/>
-[...2 lines deleted...]
-  <c r="J14" i="1"/>
   <c r="J6" i="1"/>
-  <c r="J15" i="1" l="1"/>
   <c r="I6" i="1"/>
-  <c r="H15" i="1"/>
   <c r="H6" i="1"/>
-  <c r="L7" i="1" l="1"/>
-  <c r="G6" i="1" l="1"/>
+  <c r="G6" i="1"/>
   <c r="F6" i="1"/>
-  <c r="E15" i="1" l="1"/>
-[...142 lines deleted...]
-  <c r="G91" i="2" s="1"/>
   <c r="E6" i="1"/>
   <c r="D6" i="1"/>
-  <c r="G92" i="2" l="1"/>
-[...15 lines deleted...]
-  <c r="F40" i="2" s="1"/>
+  <c r="C6" i="1"/>
+  <c r="L16" i="1" l="1"/>
+  <c r="J15" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="21">
+  <si>
+    <t xml:space="preserve">District Name:  </t>
+  </si>
+  <si>
+    <t>Comparison of Staffing Levels: FTEs by Fiscal Year</t>
+  </si>
+  <si>
+    <t>FY17</t>
+  </si>
+  <si>
+    <t>FY18</t>
+  </si>
+  <si>
+    <t>FY19</t>
+  </si>
+  <si>
+    <t>FY20</t>
+  </si>
+  <si>
+    <t>FY21</t>
+  </si>
   <si>
     <t>Total District Staff</t>
   </si>
   <si>
-    <t>FY13</t>
-[...7 lines deleted...]
-  <si>
     <t>Percent Increase/Decrease from Previous Fiscal Year</t>
   </si>
   <si>
-    <t>Comparison of Staffing Levels: FTEs by Fiscal Year</t>
+    <t>Total Percent Increase/Decrease</t>
+  </si>
+  <si>
+    <t>Comparison of Total General Fund Expenditures by Fiscal Year</t>
   </si>
   <si>
     <t>Total District General Fund Expenditures</t>
-  </si>
-[...367 lines deleted...]
-    <t xml:space="preserve">of warning, contact Carla Schimelfenig at the DE or look </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ensure that the expenditures do not exceed those allowed by law; the district must operate its expenditures in compliance with Iowa Code.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The district </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">shall not expend in the General Fund more than stipulated in its authorized budget for the current fiscal year, minus the negative balance for the previous </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -664,870 +170,505 @@
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Do not assume modified supplemental amount will be granted.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Miscellaneous income shall not be expended until received.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">**The table below is from the Unspent Authorized Budget Report provided by the Department of </t>
-[...41 lines deleted...]
-    <t xml:space="preserve">FY19 </t>
+    <t>FY24</t>
+  </si>
+  <si>
+    <t>FY23</t>
   </si>
   <si>
     <t>FY22</t>
   </si>
   <si>
-    <t>Actual FY21</t>
-[...11 lines deleted...]
-    <t>FY21 (Re-Est)</t>
+    <t xml:space="preserve">FY25 </t>
+  </si>
+  <si>
+    <t>FY26</t>
+  </si>
+  <si>
+    <t>FY27 (Est)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...34 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...34 lines deleted...]
-    </fill>
   </fills>
-  <borders count="18">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...20 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...103 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-[...136 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="10" fontId="0" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="0" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="10" fontId="0" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{CBFDB7DE-2000-4B89-98B6-BF795F739206}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="SBRC%20NUB%20Corrective%20Plan%20Templates/SBRC%20NUB%20Exhibit%20Template%201%20of%202_Sept20.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Staffing &amp; Expenditures"/>
+      <sheetName val="UAB Comparison"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="39">
+          <cell r="D39">
+            <v>0</v>
+          </cell>
+          <cell r="E39">
+            <v>0</v>
+          </cell>
+          <cell r="F39">
+            <v>0</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1625,2920 +766,437 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451DFBD-B7F1-46D5-9476-BEE68B4070DE}">
+  <dimension ref="A1:N21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E2" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="50.140625" customWidth="1"/>
+    <col min="1" max="1" width="42.5703125" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="7" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="11" width="12.28515625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="D3" s="78" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+    </row>
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="6"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="78"/>
-[...25 lines deleted...]
-      <c r="D4" s="65" t="s">
+      <c r="F4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="12" t="e">
+        <f t="shared" ref="C6:H6" si="0">(C5-B5)/B5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D6" s="12" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E6" s="12" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F6" s="12" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G6" s="12" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H6" s="12" t="e">
+        <f t="shared" si="0"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I6" s="12" t="e">
+        <f>(I5-H5)/H5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J6" s="12" t="e">
+        <f>(J5-I5)/I5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K6" s="12" t="e">
+        <f>(K5-J5)/J5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="L6" s="12" t="e">
+        <f>(L5-K5)/K5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="15" t="e">
+        <f>((L5-B5)/B5)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="19"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="6"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="65" t="s">
+      <c r="C13" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="65" t="s">
-[...31 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="D13" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="24">
+        <f>'[1]UAB Comparison'!D39</f>
         <v>0</v>
       </c>
-      <c r="B5" s="71"/>
-[...215 lines deleted...]
-        <f>'UAB Comparison'!D39</f>
+      <c r="J14" s="24">
+        <f>'[1]UAB Comparison'!E39</f>
         <v>0</v>
       </c>
-      <c r="J14" s="93">
-        <f>'UAB Comparison'!E39</f>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24">
+        <f>'[1]UAB Comparison'!F39</f>
         <v>0</v>
       </c>
-      <c r="K14" s="93"/>
-[...23 lines deleted...]
-      <c r="C15" s="40" t="e">
+    </row>
+    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="13"/>
+      <c r="C15" s="12" t="e">
         <f t="shared" ref="C15:H15" si="1">((C14-B14)/B14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="40" t="e">
+      <c r="D15" s="12" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="40" t="e">
+      <c r="E15" s="12" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="F15" s="40" t="e">
+      <c r="F15" s="12" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G15" s="40" t="e">
+      <c r="G15" s="12" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="H15" s="40" t="e">
+      <c r="H15" s="12" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I15" s="40" t="e">
+      <c r="I15" s="12" t="e">
         <f>((I14-H14)/H14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J15" s="40" t="e">
+      <c r="J15" s="12" t="e">
         <f>((J14-I14)/I14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K15" s="40" t="e">
+      <c r="K15" s="12" t="e">
         <f>((K14-J14)/J14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L15" s="40" t="e">
+      <c r="L15" s="12" t="e">
         <f>((L14-K14)/K14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M15" s="91" t="s">
-[...27 lines deleted...]
-      <c r="L16" s="73" t="e">
+      <c r="M15" s="25"/>
+      <c r="N15" s="25"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="27" t="e">
         <f>((L14-B14)/B14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M16" s="91" t="s">
-[...52 lines deleted...]
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="30"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="27VgaWYoEyKfHW04RFaXy41NlT5e/egFhlHbh2AgzglybJufqR+/1wMkZUppcu7286NNnt9Dp88aGwnSAZfz1w==" saltValue="l7b4WYt9yBUpblIiAlV+xg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" orientation="landscape" r:id="rId2"/>
-[...2354 lines deleted...]
-  <pageSetup paperSize="17" scale="64" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Staffing &amp; Expenditures</vt:lpstr>
-      <vt:lpstr>UAB Comparison</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Iowa Department of Education</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Cooley, Tom [IDOE]</dc:creator>
+  <dc:creator>Edler, Stephanie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>