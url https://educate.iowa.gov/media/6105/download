--- v1 (2026-01-31)
+++ v2 (2026-10-08)
@@ -6,402 +6,410 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/commentsmeta0" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ksampso\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scraven\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BDA2CA3E-E20E-4D27-821B-EE87C4470AF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81FE126B-064D-44D5-860D-1B648ADFF613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3120" yWindow="1815" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="260G ACE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="Cf9jL4YWDnR7J3rqs4CJ9JdhzHyC/XU9uYomgZaGO6k="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="0UQGBZDEYEDA/lWRuWLfE7zuf2YKVh4FibbqXtNyZKg="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F23" i="1" l="1"/>
   <c r="E23" i="1"/>
   <c r="D23" i="1"/>
   <c r="C23" i="1"/>
   <c r="B23" i="1"/>
-  <c r="D22" i="1"/>
-[...13 lines deleted...]
-  <c r="D8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
   </authors>
   <commentList>
-    <comment ref="G7" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="G7" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>======
 ID#AAABpmRAoeo
 St Clair, Eric [IDOE]    (2025-08-19 16:34:47)
 Iowa Code section 8.57, subsection 5, paragraph "c" - “Vertical infrastructure” includes only land acquisition and construction; major renovation and major repair of buildings; routine, recurring maintenance; all appurtenant structures; utilities; site development; recreational trails; renewable fuel infrastructure
 programs; and debt service payments on academic revenue bonds issued in accordance with chapter 262A for capital projects at board of regents institutions. “Vertical infrastructure” does not include operational expenses or leasing of a building, appurtenant structure, or utility without a lease-purchase agreement.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H7" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="H7" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>======
 ID#AAABpmRAoes
 St Clair, Eric [IDOE]    (2025-08-19 16:34:47)
 2018 Iowa Acts, chapter 1163, Division II, section 55, paragraph "c": Major renovations and major repair needs, including health, life, and fire safety needs, including compliance with the federal Americans with Disabilities Act.</t>
         </r>
       </text>
     </comment>
   </commentList>
   <extLst>
     <ext xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId1" roundtripDataSignature="AMtx7mhd77ZMmymZ8vacrpB6AjSEYSFW0A=="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId1" roundtripDataSignature="AMtx7mjiI2fuXxa3E32AgDRnb1yhI5QsrA=="/>
     </ext>
   </extLst>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="47">
   <si>
     <t>Iowa Community Colleges</t>
   </si>
   <si>
     <t>260G ACE  Infrastructure Funding</t>
   </si>
   <si>
-    <t>Fiscal Year 2025</t>
+    <t>Fiscal Year 2026</t>
   </si>
   <si>
     <t>Community College</t>
   </si>
   <si>
-    <t>Carry Forward into Fiscal Year 2025</t>
-[...11 lines deleted...]
-    <t>Fiscal Year 2025 Funds Carried Forward into Fiscal Year 2026</t>
+    <t>Carry Forward into Fiscal Year 2026</t>
+  </si>
+  <si>
+    <t>Fiscal Year 2026 New Appropriation Amount</t>
+  </si>
+  <si>
+    <t>Fiscal Year 2026 Available to Spend</t>
+  </si>
+  <si>
+    <t>Total Fiscal Year 2026 Expenditures</t>
+  </si>
+  <si>
+    <t>Fiscal Year 2026 Funds Carried Forward into Fiscal Year 2027</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Times New Roman"/>
       </rPr>
       <t>Funds Used on the Following Qualfied Project(s) (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Arial"/>
+        <rFont val="Times New Roman"/>
       </rPr>
       <t>Place "x" in appropriate box</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Times New Roman"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Times New Roman"/>
       </rPr>
       <t xml:space="preserve">Detailed Explanation </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Arial"/>
+        <rFont val="Times New Roman"/>
       </rPr>
       <t>**REQUIRED**</t>
     </r>
   </si>
   <si>
     <t>ACE Capital Projects</t>
   </si>
   <si>
     <t>Renovations and Major Repairs</t>
   </si>
   <si>
     <t>Northeast Iowa Community College</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>Complete Commercial-Residential Electrician and John Deere Ag Tech program renovations on Calmar campus;
-[...1 lines deleted...]
-Peosta campus</t>
+    <t>Finalization of Radiologic Technology lab renovations at the Peosta Campus; manifold system and piping updates serving the Respiratory Therapy,
+ Medical Assisting, Simulation, and Dental labs; and Health Education facility renovations at the Dubuque Center.</t>
   </si>
   <si>
     <t>North Iowa Area Community College</t>
   </si>
   <si>
     <t>Building for Dental Hygiene/Dental Assisting Program (new program)</t>
   </si>
   <si>
     <t>Iowa Lakes Community College</t>
   </si>
   <si>
+    <t>Renovations to Physics Labs</t>
+  </si>
+  <si>
+    <t>Northwest Iowa Community College</t>
+  </si>
+  <si>
+    <t>looking to use on the new regional center work.</t>
+  </si>
+  <si>
+    <t>Iowa Central Community College</t>
+  </si>
+  <si>
+    <t>Crimmins Building Exterior and Culinary Remodel</t>
+  </si>
+  <si>
+    <t>Iowa Valley Community College District</t>
+  </si>
+  <si>
     <t>x</t>
   </si>
   <si>
-    <t>Funds were used in FY2025 to remodel our Physics Lab, completingd the upgrade of all of our science labs.
-[...20 lines deleted...]
-remaining 1,313,731 on the same Science Lab renovations project in the next year or two.</t>
+    <t>FY25 we started work on the Marshalltown Community College Science Lab renovations and we used additional funds in FY26. With carryover funds,
+we plan to do upgrades to a welding lab, nursing lab, dental lab, and our Helio Portes space for broadcasting and esports management.</t>
   </si>
   <si>
     <t>Hawkeye Community College</t>
   </si>
   <si>
-    <t>Funds will be used to support the renovation of Butler Hall to support  various apprenticeship programs.</t>
+    <t>Funds will be used to support the renovation of Butler Hall to support various apprenticeship programs.</t>
   </si>
   <si>
     <t>Eastern Iowa Community College</t>
   </si>
   <si>
-    <t>EICC is planning to increase course capacity at the Blong Technology Center.</t>
+    <t>EICC is planning to increase course capacity at the Blong Technology Center with a new FAME program cohort just launched.</t>
   </si>
   <si>
     <t>Kirkwood Community College</t>
   </si>
   <si>
-    <t>FY2025 expended funds were used for completion of construction of an automobile training range at the Coralville
-regional center and equipment costs to support the College's Nursing program. Funds carried forward will be applied to a future capital projects.</t>
+    <t>FY2026 expended funds were used for the renovation of the College's Academic Advising office space.</t>
   </si>
   <si>
     <t>Des Moines Area Community College</t>
   </si>
   <si>
-    <t>Funds were used on the new Transporation Institute building and driving concourse project. Total project cost $8.4M.</t>
+    <t>The funds were used for the construction of a new Industrial Trades Building on the Ankeny Campus for the Diesel, Building Trades, HVAC and Fire
+ Science progams. The building will be completed in December 2026.</t>
   </si>
   <si>
     <t>Western Iowa Tech Community College</t>
   </si>
   <si>
-    <t>Western Iowa Tech utilized ACE funding to help offset costs of a Career &amp; Technical Education Regional Center
-(Career Academy) on the Denison campus. Completion date is Fall 2025.</t>
+    <t>College replaced outdated generator with new generator to keep the College operational during power outage events.</t>
   </si>
   <si>
     <t>Iowa Western Community College</t>
   </si>
   <si>
-    <t>Funds will be used for the Transportation and Logistics Buildling</t>
+    <t>Funds were used towards the construction of the Transportation and Logistics Building</t>
   </si>
   <si>
     <t>Southwestern Community College</t>
   </si>
   <si>
-    <t>$2,000,000 will be spent on the new Skilled Trades facility housing our expanding Carpentry &amp; Buildiing Trades,
-Electrical Technology and EMT Training programs.  Construction is anticipated to begin in February of 2026.</t>
+    <t>$2,000,000 will be spent on a new Skilled Trades facility housing our expanding Carpentry and Building Trades, Electrical Technology and EMT
+training programs. Construction began in the spring of 2026 and funds will be used during FY27 to complete the project.</t>
   </si>
   <si>
     <t>Indian Hills Community College</t>
   </si>
   <si>
-    <t>Rolled over in order to fund an energized lab renovation for our Radiologic Technology program. We are looking at
- saving three years worth to fund.</t>
+    <t>In FY27, we are looking to finish our Radiologic Technology program energized lab in addition renovations in our Criminal Justice and Laser lab areas</t>
   </si>
   <si>
     <t>Southeastern Community College</t>
   </si>
   <si>
-    <t>Fence between CTE buildings and Nursing building sink addition</t>
+    <t>Remodeling of the Construction Technology and CDL building including; classrooms, common areas, offices and restrooms.</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
+      <name val="&quot;Open Sans&quot;"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="&quot;Myriad Pro&quot;"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Times New Roman"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFD8D8D8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -445,138 +453,128 @@
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFD8D8D8"/>
           <bgColor rgb="FFD8D8D8"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFD8D8D8"/>
           <bgColor rgb="FFD8D8D8"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFD8D8D8"/>
@@ -798,28384 +796,2027 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.453125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="26" width="8.7265625" customWidth="1"/>
+    <col min="1" max="1" width="34.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" customWidth="1"/>
+    <col min="3" max="4" width="15.140625" customWidth="1"/>
+    <col min="5" max="6" width="20.5703125" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" customWidth="1"/>
+    <col min="8" max="8" width="12.42578125" customWidth="1"/>
+    <col min="9" max="9" width="119.140625" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" customWidth="1"/>
+    <col min="11" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="35"/>
-[...6 lines deleted...]
-      <c r="I2" s="35"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
       <c r="J2" s="2"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="35"/>
-[...6 lines deleted...]
-      <c r="I3" s="35"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
       <c r="J3" s="2"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="34" t="s">
+    <row r="4" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A4" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="35"/>
-[...6 lines deleted...]
-      <c r="I4" s="35"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
       <c r="J4" s="2"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I5" s="1"/>
+    <row r="5" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
     </row>
-    <row r="6" spans="1:26" ht="52.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="36" t="s">
+    <row r="6" spans="1:26" ht="52.5" customHeight="1">
+      <c r="A6" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="29" t="s">
+      <c r="C6" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="29" t="s">
+      <c r="E6" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="29" t="s">
+      <c r="F6" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="31" t="s">
+      <c r="G6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="32"/>
-      <c r="I6" s="33" t="s">
+      <c r="H6" s="29"/>
+      <c r="I6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
     </row>
-    <row r="7" spans="1:26" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G7" s="3" t="s">
+    <row r="7" spans="1:26" ht="38.25">
+      <c r="A7" s="27"/>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="H7" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="30"/>
+      <c r="I7" s="27"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
     </row>
-    <row r="8" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="4" t="s">
+    <row r="8" spans="1:26">
+      <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="5">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="6">
+        <v>766794</v>
+      </c>
+      <c r="C8" s="6">
         <v>400000</v>
       </c>
       <c r="D8" s="6">
-        <f t="shared" ref="D8:D22" si="0">B8+C8</f>
-[...8 lines deleted...]
-      <c r="G8" s="8" t="s">
+        <v>1166794</v>
+      </c>
+      <c r="E8" s="6">
+        <v>598121</v>
+      </c>
+      <c r="F8" s="6">
+        <v>568673</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="8" t="s">
+      <c r="H8" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="I8" s="9" t="s">
+      <c r="I8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="9">
+        <v>400000</v>
+      </c>
+      <c r="C9" s="9">
+        <v>400000</v>
+      </c>
+      <c r="D9" s="9">
+        <v>800000</v>
+      </c>
+      <c r="E9" s="9">
         <v>0</v>
       </c>
-      <c r="C9" s="5">
-[...14 lines deleted...]
-      <c r="I9" s="9" t="s">
+      <c r="F9" s="9">
+        <v>800000</v>
+      </c>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
     </row>
-    <row r="10" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="5">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="6">
+        <v>628819</v>
+      </c>
+      <c r="C10" s="6">
         <v>400000</v>
       </c>
       <c r="D10" s="6">
-        <f t="shared" si="0"/>
-[...9 lines deleted...]
-      <c r="H10" s="8" t="s">
+        <v>1028819</v>
+      </c>
+      <c r="E10" s="6">
+        <v>53628</v>
+      </c>
+      <c r="F10" s="6">
+        <v>975191</v>
+      </c>
+      <c r="G10" s="12"/>
+      <c r="H10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="9">
+        <v>980000</v>
+      </c>
+      <c r="C11" s="9">
+        <v>400000</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1380000</v>
+      </c>
+      <c r="E11" s="13"/>
+      <c r="F11" s="9">
+        <v>1380000</v>
+      </c>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="14" t="s">
         <v>21</v>
-      </c>
-[...19 lines deleted...]
-        <v>22</v>
       </c>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="6">
+        <v>0</v>
+      </c>
+      <c r="C12" s="6">
+        <v>400000</v>
+      </c>
+      <c r="D12" s="6">
+        <v>400000</v>
+      </c>
+      <c r="E12" s="6">
+        <v>400000</v>
+      </c>
+      <c r="F12" s="6">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="12"/>
+      <c r="I12" s="8" t="s">
         <v>23</v>
-      </c>
-[...21 lines deleted...]
-        <v>24</v>
       </c>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
     </row>
-    <row r="13" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:26">
+      <c r="A13" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="9">
+        <v>1313731</v>
+      </c>
+      <c r="C13" s="9">
+        <v>400000</v>
+      </c>
+      <c r="D13" s="9">
+        <v>1713731</v>
+      </c>
+      <c r="E13" s="9">
+        <v>939267</v>
+      </c>
+      <c r="F13" s="9">
+        <v>774464</v>
+      </c>
+      <c r="G13" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="5">
-[...19 lines deleted...]
-      <c r="I13" s="17" t="s">
+      <c r="H13" s="10"/>
+      <c r="I13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
     </row>
-    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="4" t="s">
+    <row r="14" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="6">
+        <v>800000</v>
+      </c>
+      <c r="C14" s="6">
         <v>400000</v>
       </c>
-      <c r="C14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="6">
-        <f t="shared" si="0"/>
-[...2 lines deleted...]
-      <c r="E14" s="18">
+        <v>1200000</v>
+      </c>
+      <c r="E14" s="6">
         <v>0</v>
       </c>
-      <c r="F14" s="18">
-[...4 lines deleted...]
-      <c r="I14" s="20" t="s">
+      <c r="F14" s="6">
+        <v>1200000</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
     </row>
-    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="12" t="s">
+    <row r="15" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="9">
         <v>0</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="9">
         <v>400000</v>
       </c>
-      <c r="D15" s="6">
-        <f t="shared" si="0"/>
+      <c r="D15" s="9">
+        <v>800000</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0</v>
+      </c>
+      <c r="F15" s="9">
         <v>400000</v>
       </c>
-      <c r="E15" s="10">
-[...7 lines deleted...]
-      <c r="I15" s="9" t="s">
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
     </row>
-    <row r="16" spans="1:26" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="5">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B16" s="6">
+        <v>80562</v>
+      </c>
+      <c r="C16" s="6">
         <v>400000</v>
       </c>
       <c r="D16" s="6">
-        <f t="shared" si="0"/>
-[...12 lines deleted...]
-      <c r="I16" s="22" t="s">
+        <v>480562</v>
+      </c>
+      <c r="E16" s="6">
+        <v>480562</v>
+      </c>
+      <c r="F16" s="6">
+        <v>0</v>
+      </c>
+      <c r="G16" s="12"/>
+      <c r="H16" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
     </row>
-    <row r="17" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="12" t="s">
+    <row r="17" spans="1:26">
+      <c r="A17" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B17" s="9">
         <v>0</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="9">
         <v>400000</v>
       </c>
-      <c r="D17" s="6">
-        <f t="shared" si="0"/>
+      <c r="D17" s="9">
         <v>400000</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>400000</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>0</v>
       </c>
-      <c r="G17" s="16" t="s">
+      <c r="G17" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="H17" s="11"/>
-      <c r="I17" s="23" t="s">
+      <c r="H17" s="10"/>
+      <c r="I17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
     </row>
-    <row r="18" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A18" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="5">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B18" s="6">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6">
         <v>400000</v>
       </c>
       <c r="D18" s="6">
-        <f t="shared" si="0"/>
-[...8 lines deleted...]
-      <c r="I18" s="25" t="s">
+        <v>400000</v>
+      </c>
+      <c r="E18" s="6">
+        <v>400000</v>
+      </c>
+      <c r="F18" s="6">
+        <v>0</v>
+      </c>
+      <c r="G18" s="12"/>
+      <c r="H18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
     </row>
-    <row r="19" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="12" t="s">
+    <row r="19" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="5">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B19" s="9">
+        <v>1620427</v>
+      </c>
+      <c r="C19" s="9">
         <v>400000</v>
       </c>
-      <c r="D19" s="6">
-[...3 lines deleted...]
-      <c r="E19" s="10">
+      <c r="D19" s="9">
+        <v>2020427</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2020427</v>
+      </c>
+      <c r="F19" s="9">
         <v>0</v>
       </c>
-      <c r="F19" s="10">
-[...4 lines deleted...]
-      <c r="I19" s="17" t="s">
+      <c r="G19" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="10"/>
+      <c r="I19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
     </row>
-    <row r="20" spans="1:26" ht="26" x14ac:dyDescent="0.35">
-      <c r="A20" s="12" t="s">
+    <row r="20" spans="1:26">
+      <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B20" s="5">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B20" s="6">
+        <v>2000000</v>
+      </c>
+      <c r="C20" s="6">
         <v>400000</v>
       </c>
       <c r="D20" s="6">
-        <f t="shared" si="0"/>
-[...2 lines deleted...]
-      <c r="E20" s="5">
+        <v>2400000</v>
+      </c>
+      <c r="E20" s="6">
         <v>0</v>
       </c>
-      <c r="F20" s="5">
-[...4 lines deleted...]
-      <c r="I20" s="22" t="s">
+      <c r="F20" s="6">
+        <v>2400000</v>
+      </c>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
     </row>
-    <row r="21" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="12" t="s">
+    <row r="21" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A21" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="5">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="B21" s="9">
         <v>400000</v>
       </c>
-      <c r="D21" s="6">
-        <f t="shared" si="0"/>
+      <c r="C21" s="9">
         <v>400000</v>
       </c>
-      <c r="E21" s="10">
-[...6 lines deleted...]
-      <c r="H21" s="11"/>
+      <c r="D21" s="9">
+        <v>800000</v>
+      </c>
+      <c r="E21" s="9">
+        <v>251186</v>
+      </c>
+      <c r="F21" s="9">
+        <v>548814</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="15" t="s">
+        <v>25</v>
+      </c>
       <c r="I21" s="14" t="s">
         <v>42</v>
       </c>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
     </row>
-    <row r="22" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="4" t="s">
+    <row r="22" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="5">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="B22" s="6">
+        <v>402618</v>
+      </c>
+      <c r="C22" s="6">
         <v>400000</v>
       </c>
       <c r="D22" s="6">
-        <f t="shared" si="0"/>
-[...12 lines deleted...]
-      <c r="I22" s="23" t="s">
+        <v>802618</v>
+      </c>
+      <c r="E22" s="6">
+        <v>188425</v>
+      </c>
+      <c r="F22" s="6">
+        <v>614193</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0</v>
+      </c>
+      <c r="H22" s="7">
+        <v>188425</v>
+      </c>
+      <c r="I22" s="19" t="s">
         <v>44</v>
       </c>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
     </row>
-    <row r="23" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="26" t="s">
+    <row r="23" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A23" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="5">
-[...4 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="B23" s="21">
+        <f t="shared" ref="B23:F23" si="0">SUM(B8:B22)</f>
+        <v>9392951</v>
+      </c>
+      <c r="C23" s="21">
+        <f t="shared" si="0"/>
         <v>6000000</v>
       </c>
-      <c r="D23" s="6">
-[...13 lines deleted...]
-      <c r="I23" s="27"/>
+      <c r="D23" s="22">
+        <f t="shared" si="0"/>
+        <v>15792951</v>
+      </c>
+      <c r="E23" s="21">
+        <f t="shared" si="0"/>
+        <v>5731616</v>
+      </c>
+      <c r="F23" s="21">
+        <f t="shared" si="0"/>
+        <v>9661335</v>
+      </c>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="24"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
     </row>
-    <row r="24" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:26" ht="14.25" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
     </row>
-    <row r="25" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      <c r="Z25" s="28"/>
+    <row r="25" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="26" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="27" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="28" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="29" spans="1:26" ht="14.25" customHeight="1">
+      <c r="B29" s="25" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="26" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-[...27300 lines deleted...]
-    </row>
+    <row r="30" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="31" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="32" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="33" ht="14.25" customHeight="1"/>
+    <row r="34" ht="14.25" customHeight="1"/>
+    <row r="35" ht="14.25" customHeight="1"/>
+    <row r="36" ht="14.25" customHeight="1"/>
+    <row r="37" ht="14.25" customHeight="1"/>
+    <row r="38" ht="14.25" customHeight="1"/>
+    <row r="39" ht="14.25" customHeight="1"/>
+    <row r="40" ht="14.25" customHeight="1"/>
+    <row r="41" ht="14.25" customHeight="1"/>
+    <row r="42" ht="14.25" customHeight="1"/>
+    <row r="43" ht="14.25" customHeight="1"/>
+    <row r="44" ht="14.25" customHeight="1"/>
+    <row r="45" ht="14.25" customHeight="1"/>
+    <row r="46" ht="14.25" customHeight="1"/>
+    <row r="47" ht="14.25" customHeight="1"/>
+    <row r="48" ht="14.25" customHeight="1"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
+    <row r="402" ht="14.25" customHeight="1"/>
+    <row r="403" ht="14.25" customHeight="1"/>
+    <row r="404" ht="14.25" customHeight="1"/>
+    <row r="405" ht="14.25" customHeight="1"/>
+    <row r="406" ht="14.25" customHeight="1"/>
+    <row r="407" ht="14.25" customHeight="1"/>
+    <row r="408" ht="14.25" customHeight="1"/>
+    <row r="409" ht="14.25" customHeight="1"/>
+    <row r="410" ht="14.25" customHeight="1"/>
+    <row r="411" ht="14.25" customHeight="1"/>
+    <row r="412" ht="14.25" customHeight="1"/>
+    <row r="413" ht="14.25" customHeight="1"/>
+    <row r="414" ht="14.25" customHeight="1"/>
+    <row r="415" ht="14.25" customHeight="1"/>
+    <row r="416" ht="14.25" customHeight="1"/>
+    <row r="417" ht="14.25" customHeight="1"/>
+    <row r="418" ht="14.25" customHeight="1"/>
+    <row r="419" ht="14.25" customHeight="1"/>
+    <row r="420" ht="14.25" customHeight="1"/>
+    <row r="421" ht="14.25" customHeight="1"/>
+    <row r="422" ht="14.25" customHeight="1"/>
+    <row r="423" ht="14.25" customHeight="1"/>
+    <row r="424" ht="14.25" customHeight="1"/>
+    <row r="425" ht="14.25" customHeight="1"/>
+    <row r="426" ht="14.25" customHeight="1"/>
+    <row r="427" ht="14.25" customHeight="1"/>
+    <row r="428" ht="14.25" customHeight="1"/>
+    <row r="429" ht="14.25" customHeight="1"/>
+    <row r="430" ht="14.25" customHeight="1"/>
+    <row r="431" ht="14.25" customHeight="1"/>
+    <row r="432" ht="14.25" customHeight="1"/>
+    <row r="433" ht="14.25" customHeight="1"/>
+    <row r="434" ht="14.25" customHeight="1"/>
+    <row r="435" ht="14.25" customHeight="1"/>
+    <row r="436" ht="14.25" customHeight="1"/>
+    <row r="437" ht="14.25" customHeight="1"/>
+    <row r="438" ht="14.25" customHeight="1"/>
+    <row r="439" ht="14.25" customHeight="1"/>
+    <row r="440" ht="14.25" customHeight="1"/>
+    <row r="441" ht="14.25" customHeight="1"/>
+    <row r="442" ht="14.25" customHeight="1"/>
+    <row r="443" ht="14.25" customHeight="1"/>
+    <row r="444" ht="14.25" customHeight="1"/>
+    <row r="445" ht="14.25" customHeight="1"/>
+    <row r="446" ht="14.25" customHeight="1"/>
+    <row r="447" ht="14.25" customHeight="1"/>
+    <row r="448" ht="14.25" customHeight="1"/>
+    <row r="449" ht="14.25" customHeight="1"/>
+    <row r="450" ht="14.25" customHeight="1"/>
+    <row r="451" ht="14.25" customHeight="1"/>
+    <row r="452" ht="14.25" customHeight="1"/>
+    <row r="453" ht="14.25" customHeight="1"/>
+    <row r="454" ht="14.25" customHeight="1"/>
+    <row r="455" ht="14.25" customHeight="1"/>
+    <row r="456" ht="14.25" customHeight="1"/>
+    <row r="457" ht="14.25" customHeight="1"/>
+    <row r="458" ht="14.25" customHeight="1"/>
+    <row r="459" ht="14.25" customHeight="1"/>
+    <row r="460" ht="14.25" customHeight="1"/>
+    <row r="461" ht="14.25" customHeight="1"/>
+    <row r="462" ht="14.25" customHeight="1"/>
+    <row r="463" ht="14.25" customHeight="1"/>
+    <row r="464" ht="14.25" customHeight="1"/>
+    <row r="465" ht="14.25" customHeight="1"/>
+    <row r="466" ht="14.25" customHeight="1"/>
+    <row r="467" ht="14.25" customHeight="1"/>
+    <row r="468" ht="14.25" customHeight="1"/>
+    <row r="469" ht="14.25" customHeight="1"/>
+    <row r="470" ht="14.25" customHeight="1"/>
+    <row r="471" ht="14.25" customHeight="1"/>
+    <row r="472" ht="14.25" customHeight="1"/>
+    <row r="473" ht="14.25" customHeight="1"/>
+    <row r="474" ht="14.25" customHeight="1"/>
+    <row r="475" ht="14.25" customHeight="1"/>
+    <row r="476" ht="14.25" customHeight="1"/>
+    <row r="477" ht="14.25" customHeight="1"/>
+    <row r="478" ht="14.25" customHeight="1"/>
+    <row r="479" ht="14.25" customHeight="1"/>
+    <row r="480" ht="14.25" customHeight="1"/>
+    <row r="481" ht="14.25" customHeight="1"/>
+    <row r="482" ht="14.25" customHeight="1"/>
+    <row r="483" ht="14.25" customHeight="1"/>
+    <row r="484" ht="14.25" customHeight="1"/>
+    <row r="485" ht="14.25" customHeight="1"/>
+    <row r="486" ht="14.25" customHeight="1"/>
+    <row r="487" ht="14.25" customHeight="1"/>
+    <row r="488" ht="14.25" customHeight="1"/>
+    <row r="489" ht="14.25" customHeight="1"/>
+    <row r="490" ht="14.25" customHeight="1"/>
+    <row r="491" ht="14.25" customHeight="1"/>
+    <row r="492" ht="14.25" customHeight="1"/>
+    <row r="493" ht="14.25" customHeight="1"/>
+    <row r="494" ht="14.25" customHeight="1"/>
+    <row r="495" ht="14.25" customHeight="1"/>
+    <row r="496" ht="14.25" customHeight="1"/>
+    <row r="497" ht="14.25" customHeight="1"/>
+    <row r="498" ht="14.25" customHeight="1"/>
+    <row r="499" ht="14.25" customHeight="1"/>
+    <row r="500" ht="14.25" customHeight="1"/>
+    <row r="501" ht="14.25" customHeight="1"/>
+    <row r="502" ht="14.25" customHeight="1"/>
+    <row r="503" ht="14.25" customHeight="1"/>
+    <row r="504" ht="14.25" customHeight="1"/>
+    <row r="505" ht="14.25" customHeight="1"/>
+    <row r="506" ht="14.25" customHeight="1"/>
+    <row r="507" ht="14.25" customHeight="1"/>
+    <row r="508" ht="14.25" customHeight="1"/>
+    <row r="509" ht="14.25" customHeight="1"/>
+    <row r="510" ht="14.25" customHeight="1"/>
+    <row r="511" ht="14.25" customHeight="1"/>
+    <row r="512" ht="14.25" customHeight="1"/>
+    <row r="513" ht="14.25" customHeight="1"/>
+    <row r="514" ht="14.25" customHeight="1"/>
+    <row r="515" ht="14.25" customHeight="1"/>
+    <row r="516" ht="14.25" customHeight="1"/>
+    <row r="517" ht="14.25" customHeight="1"/>
+    <row r="518" ht="14.25" customHeight="1"/>
+    <row r="519" ht="14.25" customHeight="1"/>
+    <row r="520" ht="14.25" customHeight="1"/>
+    <row r="521" ht="14.25" customHeight="1"/>
+    <row r="522" ht="14.25" customHeight="1"/>
+    <row r="523" ht="14.25" customHeight="1"/>
+    <row r="524" ht="14.25" customHeight="1"/>
+    <row r="525" ht="14.25" customHeight="1"/>
+    <row r="526" ht="14.25" customHeight="1"/>
+    <row r="527" ht="14.25" customHeight="1"/>
+    <row r="528" ht="14.25" customHeight="1"/>
+    <row r="529" ht="14.25" customHeight="1"/>
+    <row r="530" ht="14.25" customHeight="1"/>
+    <row r="531" ht="14.25" customHeight="1"/>
+    <row r="532" ht="14.25" customHeight="1"/>
+    <row r="533" ht="14.25" customHeight="1"/>
+    <row r="534" ht="14.25" customHeight="1"/>
+    <row r="535" ht="14.25" customHeight="1"/>
+    <row r="536" ht="14.25" customHeight="1"/>
+    <row r="537" ht="14.25" customHeight="1"/>
+    <row r="538" ht="14.25" customHeight="1"/>
+    <row r="539" ht="14.25" customHeight="1"/>
+    <row r="540" ht="14.25" customHeight="1"/>
+    <row r="541" ht="14.25" customHeight="1"/>
+    <row r="542" ht="14.25" customHeight="1"/>
+    <row r="543" ht="14.25" customHeight="1"/>
+    <row r="544" ht="14.25" customHeight="1"/>
+    <row r="545" ht="14.25" customHeight="1"/>
+    <row r="546" ht="14.25" customHeight="1"/>
+    <row r="547" ht="14.25" customHeight="1"/>
+    <row r="548" ht="14.25" customHeight="1"/>
+    <row r="549" ht="14.25" customHeight="1"/>
+    <row r="550" ht="14.25" customHeight="1"/>
+    <row r="551" ht="14.25" customHeight="1"/>
+    <row r="552" ht="14.25" customHeight="1"/>
+    <row r="553" ht="14.25" customHeight="1"/>
+    <row r="554" ht="14.25" customHeight="1"/>
+    <row r="555" ht="14.25" customHeight="1"/>
+    <row r="556" ht="14.25" customHeight="1"/>
+    <row r="557" ht="14.25" customHeight="1"/>
+    <row r="558" ht="14.25" customHeight="1"/>
+    <row r="559" ht="14.25" customHeight="1"/>
+    <row r="560" ht="14.25" customHeight="1"/>
+    <row r="561" ht="14.25" customHeight="1"/>
+    <row r="562" ht="14.25" customHeight="1"/>
+    <row r="563" ht="14.25" customHeight="1"/>
+    <row r="564" ht="14.25" customHeight="1"/>
+    <row r="565" ht="14.25" customHeight="1"/>
+    <row r="566" ht="14.25" customHeight="1"/>
+    <row r="567" ht="14.25" customHeight="1"/>
+    <row r="568" ht="14.25" customHeight="1"/>
+    <row r="569" ht="14.25" customHeight="1"/>
+    <row r="570" ht="14.25" customHeight="1"/>
+    <row r="571" ht="14.25" customHeight="1"/>
+    <row r="572" ht="14.25" customHeight="1"/>
+    <row r="573" ht="14.25" customHeight="1"/>
+    <row r="574" ht="14.25" customHeight="1"/>
+    <row r="575" ht="14.25" customHeight="1"/>
+    <row r="576" ht="14.25" customHeight="1"/>
+    <row r="577" ht="14.25" customHeight="1"/>
+    <row r="578" ht="14.25" customHeight="1"/>
+    <row r="579" ht="14.25" customHeight="1"/>
+    <row r="580" ht="14.25" customHeight="1"/>
+    <row r="581" ht="14.25" customHeight="1"/>
+    <row r="582" ht="14.25" customHeight="1"/>
+    <row r="583" ht="14.25" customHeight="1"/>
+    <row r="584" ht="14.25" customHeight="1"/>
+    <row r="585" ht="14.25" customHeight="1"/>
+    <row r="586" ht="14.25" customHeight="1"/>
+    <row r="587" ht="14.25" customHeight="1"/>
+    <row r="588" ht="14.25" customHeight="1"/>
+    <row r="589" ht="14.25" customHeight="1"/>
+    <row r="590" ht="14.25" customHeight="1"/>
+    <row r="591" ht="14.25" customHeight="1"/>
+    <row r="592" ht="14.25" customHeight="1"/>
+    <row r="593" ht="14.25" customHeight="1"/>
+    <row r="594" ht="14.25" customHeight="1"/>
+    <row r="595" ht="14.25" customHeight="1"/>
+    <row r="596" ht="14.25" customHeight="1"/>
+    <row r="597" ht="14.25" customHeight="1"/>
+    <row r="598" ht="14.25" customHeight="1"/>
+    <row r="599" ht="14.25" customHeight="1"/>
+    <row r="600" ht="14.25" customHeight="1"/>
+    <row r="601" ht="14.25" customHeight="1"/>
+    <row r="602" ht="14.25" customHeight="1"/>
+    <row r="603" ht="14.25" customHeight="1"/>
+    <row r="604" ht="14.25" customHeight="1"/>
+    <row r="605" ht="14.25" customHeight="1"/>
+    <row r="606" ht="14.25" customHeight="1"/>
+    <row r="607" ht="14.25" customHeight="1"/>
+    <row r="608" ht="14.25" customHeight="1"/>
+    <row r="609" ht="14.25" customHeight="1"/>
+    <row r="610" ht="14.25" customHeight="1"/>
+    <row r="611" ht="14.25" customHeight="1"/>
+    <row r="612" ht="14.25" customHeight="1"/>
+    <row r="613" ht="14.25" customHeight="1"/>
+    <row r="614" ht="14.25" customHeight="1"/>
+    <row r="615" ht="14.25" customHeight="1"/>
+    <row r="616" ht="14.25" customHeight="1"/>
+    <row r="617" ht="14.25" customHeight="1"/>
+    <row r="618" ht="14.25" customHeight="1"/>
+    <row r="619" ht="14.25" customHeight="1"/>
+    <row r="620" ht="14.25" customHeight="1"/>
+    <row r="621" ht="14.25" customHeight="1"/>
+    <row r="622" ht="14.25" customHeight="1"/>
+    <row r="623" ht="14.25" customHeight="1"/>
+    <row r="624" ht="14.25" customHeight="1"/>
+    <row r="625" ht="14.25" customHeight="1"/>
+    <row r="626" ht="14.25" customHeight="1"/>
+    <row r="627" ht="14.25" customHeight="1"/>
+    <row r="628" ht="14.25" customHeight="1"/>
+    <row r="629" ht="14.25" customHeight="1"/>
+    <row r="630" ht="14.25" customHeight="1"/>
+    <row r="631" ht="14.25" customHeight="1"/>
+    <row r="632" ht="14.25" customHeight="1"/>
+    <row r="633" ht="14.25" customHeight="1"/>
+    <row r="634" ht="14.25" customHeight="1"/>
+    <row r="635" ht="14.25" customHeight="1"/>
+    <row r="636" ht="14.25" customHeight="1"/>
+    <row r="637" ht="14.25" customHeight="1"/>
+    <row r="638" ht="14.25" customHeight="1"/>
+    <row r="639" ht="14.25" customHeight="1"/>
+    <row r="640" ht="14.25" customHeight="1"/>
+    <row r="641" ht="14.25" customHeight="1"/>
+    <row r="642" ht="14.25" customHeight="1"/>
+    <row r="643" ht="14.25" customHeight="1"/>
+    <row r="644" ht="14.25" customHeight="1"/>
+    <row r="645" ht="14.25" customHeight="1"/>
+    <row r="646" ht="14.25" customHeight="1"/>
+    <row r="647" ht="14.25" customHeight="1"/>
+    <row r="648" ht="14.25" customHeight="1"/>
+    <row r="649" ht="14.25" customHeight="1"/>
+    <row r="650" ht="14.25" customHeight="1"/>
+    <row r="651" ht="14.25" customHeight="1"/>
+    <row r="652" ht="14.25" customHeight="1"/>
+    <row r="653" ht="14.25" customHeight="1"/>
+    <row r="654" ht="14.25" customHeight="1"/>
+    <row r="655" ht="14.25" customHeight="1"/>
+    <row r="656" ht="14.25" customHeight="1"/>
+    <row r="657" ht="14.25" customHeight="1"/>
+    <row r="658" ht="14.25" customHeight="1"/>
+    <row r="659" ht="14.25" customHeight="1"/>
+    <row r="660" ht="14.25" customHeight="1"/>
+    <row r="661" ht="14.25" customHeight="1"/>
+    <row r="662" ht="14.25" customHeight="1"/>
+    <row r="663" ht="14.25" customHeight="1"/>
+    <row r="664" ht="14.25" customHeight="1"/>
+    <row r="665" ht="14.25" customHeight="1"/>
+    <row r="666" ht="14.25" customHeight="1"/>
+    <row r="667" ht="14.25" customHeight="1"/>
+    <row r="668" ht="14.25" customHeight="1"/>
+    <row r="669" ht="14.25" customHeight="1"/>
+    <row r="670" ht="14.25" customHeight="1"/>
+    <row r="671" ht="14.25" customHeight="1"/>
+    <row r="672" ht="14.25" customHeight="1"/>
+    <row r="673" ht="14.25" customHeight="1"/>
+    <row r="674" ht="14.25" customHeight="1"/>
+    <row r="675" ht="14.25" customHeight="1"/>
+    <row r="676" ht="14.25" customHeight="1"/>
+    <row r="677" ht="14.25" customHeight="1"/>
+    <row r="678" ht="14.25" customHeight="1"/>
+    <row r="679" ht="14.25" customHeight="1"/>
+    <row r="680" ht="14.25" customHeight="1"/>
+    <row r="681" ht="14.25" customHeight="1"/>
+    <row r="682" ht="14.25" customHeight="1"/>
+    <row r="683" ht="14.25" customHeight="1"/>
+    <row r="684" ht="14.25" customHeight="1"/>
+    <row r="685" ht="14.25" customHeight="1"/>
+    <row r="686" ht="14.25" customHeight="1"/>
+    <row r="687" ht="14.25" customHeight="1"/>
+    <row r="688" ht="14.25" customHeight="1"/>
+    <row r="689" ht="14.25" customHeight="1"/>
+    <row r="690" ht="14.25" customHeight="1"/>
+    <row r="691" ht="14.25" customHeight="1"/>
+    <row r="692" ht="14.25" customHeight="1"/>
+    <row r="693" ht="14.25" customHeight="1"/>
+    <row r="694" ht="14.25" customHeight="1"/>
+    <row r="695" ht="14.25" customHeight="1"/>
+    <row r="696" ht="14.25" customHeight="1"/>
+    <row r="697" ht="14.25" customHeight="1"/>
+    <row r="698" ht="14.25" customHeight="1"/>
+    <row r="699" ht="14.25" customHeight="1"/>
+    <row r="700" ht="14.25" customHeight="1"/>
+    <row r="701" ht="14.25" customHeight="1"/>
+    <row r="702" ht="14.25" customHeight="1"/>
+    <row r="703" ht="14.25" customHeight="1"/>
+    <row r="704" ht="14.25" customHeight="1"/>
+    <row r="705" ht="14.25" customHeight="1"/>
+    <row r="706" ht="14.25" customHeight="1"/>
+    <row r="707" ht="14.25" customHeight="1"/>
+    <row r="708" ht="14.25" customHeight="1"/>
+    <row r="709" ht="14.25" customHeight="1"/>
+    <row r="710" ht="14.25" customHeight="1"/>
+    <row r="711" ht="14.25" customHeight="1"/>
+    <row r="712" ht="14.25" customHeight="1"/>
+    <row r="713" ht="14.25" customHeight="1"/>
+    <row r="714" ht="14.25" customHeight="1"/>
+    <row r="715" ht="14.25" customHeight="1"/>
+    <row r="716" ht="14.25" customHeight="1"/>
+    <row r="717" ht="14.25" customHeight="1"/>
+    <row r="718" ht="14.25" customHeight="1"/>
+    <row r="719" ht="14.25" customHeight="1"/>
+    <row r="720" ht="14.25" customHeight="1"/>
+    <row r="721" ht="14.25" customHeight="1"/>
+    <row r="722" ht="14.25" customHeight="1"/>
+    <row r="723" ht="14.25" customHeight="1"/>
+    <row r="724" ht="14.25" customHeight="1"/>
+    <row r="725" ht="14.25" customHeight="1"/>
+    <row r="726" ht="14.25" customHeight="1"/>
+    <row r="727" ht="14.25" customHeight="1"/>
+    <row r="728" ht="14.25" customHeight="1"/>
+    <row r="729" ht="14.25" customHeight="1"/>
+    <row r="730" ht="14.25" customHeight="1"/>
+    <row r="731" ht="14.25" customHeight="1"/>
+    <row r="732" ht="14.25" customHeight="1"/>
+    <row r="733" ht="14.25" customHeight="1"/>
+    <row r="734" ht="14.25" customHeight="1"/>
+    <row r="735" ht="14.25" customHeight="1"/>
+    <row r="736" ht="14.25" customHeight="1"/>
+    <row r="737" ht="14.25" customHeight="1"/>
+    <row r="738" ht="14.25" customHeight="1"/>
+    <row r="739" ht="14.25" customHeight="1"/>
+    <row r="740" ht="14.25" customHeight="1"/>
+    <row r="741" ht="14.25" customHeight="1"/>
+    <row r="742" ht="14.25" customHeight="1"/>
+    <row r="743" ht="14.25" customHeight="1"/>
+    <row r="744" ht="14.25" customHeight="1"/>
+    <row r="745" ht="14.25" customHeight="1"/>
+    <row r="746" ht="14.25" customHeight="1"/>
+    <row r="747" ht="14.25" customHeight="1"/>
+    <row r="748" ht="14.25" customHeight="1"/>
+    <row r="749" ht="14.25" customHeight="1"/>
+    <row r="750" ht="14.25" customHeight="1"/>
+    <row r="751" ht="14.25" customHeight="1"/>
+    <row r="752" ht="14.25" customHeight="1"/>
+    <row r="753" ht="14.25" customHeight="1"/>
+    <row r="754" ht="14.25" customHeight="1"/>
+    <row r="755" ht="14.25" customHeight="1"/>
+    <row r="756" ht="14.25" customHeight="1"/>
+    <row r="757" ht="14.25" customHeight="1"/>
+    <row r="758" ht="14.25" customHeight="1"/>
+    <row r="759" ht="14.25" customHeight="1"/>
+    <row r="760" ht="14.25" customHeight="1"/>
+    <row r="761" ht="14.25" customHeight="1"/>
+    <row r="762" ht="14.25" customHeight="1"/>
+    <row r="763" ht="14.25" customHeight="1"/>
+    <row r="764" ht="14.25" customHeight="1"/>
+    <row r="765" ht="14.25" customHeight="1"/>
+    <row r="766" ht="14.25" customHeight="1"/>
+    <row r="767" ht="14.25" customHeight="1"/>
+    <row r="768" ht="14.25" customHeight="1"/>
+    <row r="769" ht="14.25" customHeight="1"/>
+    <row r="770" ht="14.25" customHeight="1"/>
+    <row r="771" ht="14.25" customHeight="1"/>
+    <row r="772" ht="14.25" customHeight="1"/>
+    <row r="773" ht="14.25" customHeight="1"/>
+    <row r="774" ht="14.25" customHeight="1"/>
+    <row r="775" ht="14.25" customHeight="1"/>
+    <row r="776" ht="14.25" customHeight="1"/>
+    <row r="777" ht="14.25" customHeight="1"/>
+    <row r="778" ht="14.25" customHeight="1"/>
+    <row r="779" ht="14.25" customHeight="1"/>
+    <row r="780" ht="14.25" customHeight="1"/>
+    <row r="781" ht="14.25" customHeight="1"/>
+    <row r="782" ht="14.25" customHeight="1"/>
+    <row r="783" ht="14.25" customHeight="1"/>
+    <row r="784" ht="14.25" customHeight="1"/>
+    <row r="785" ht="14.25" customHeight="1"/>
+    <row r="786" ht="14.25" customHeight="1"/>
+    <row r="787" ht="14.25" customHeight="1"/>
+    <row r="788" ht="14.25" customHeight="1"/>
+    <row r="789" ht="14.25" customHeight="1"/>
+    <row r="790" ht="14.25" customHeight="1"/>
+    <row r="791" ht="14.25" customHeight="1"/>
+    <row r="792" ht="14.25" customHeight="1"/>
+    <row r="793" ht="14.25" customHeight="1"/>
+    <row r="794" ht="14.25" customHeight="1"/>
+    <row r="795" ht="14.25" customHeight="1"/>
+    <row r="796" ht="14.25" customHeight="1"/>
+    <row r="797" ht="14.25" customHeight="1"/>
+    <row r="798" ht="14.25" customHeight="1"/>
+    <row r="799" ht="14.25" customHeight="1"/>
+    <row r="800" ht="14.25" customHeight="1"/>
+    <row r="801" ht="14.25" customHeight="1"/>
+    <row r="802" ht="14.25" customHeight="1"/>
+    <row r="803" ht="14.25" customHeight="1"/>
+    <row r="804" ht="14.25" customHeight="1"/>
+    <row r="805" ht="14.25" customHeight="1"/>
+    <row r="806" ht="14.25" customHeight="1"/>
+    <row r="807" ht="14.25" customHeight="1"/>
+    <row r="808" ht="14.25" customHeight="1"/>
+    <row r="809" ht="14.25" customHeight="1"/>
+    <row r="810" ht="14.25" customHeight="1"/>
+    <row r="811" ht="14.25" customHeight="1"/>
+    <row r="812" ht="14.25" customHeight="1"/>
+    <row r="813" ht="14.25" customHeight="1"/>
+    <row r="814" ht="14.25" customHeight="1"/>
+    <row r="815" ht="14.25" customHeight="1"/>
+    <row r="816" ht="14.25" customHeight="1"/>
+    <row r="817" ht="14.25" customHeight="1"/>
+    <row r="818" ht="14.25" customHeight="1"/>
+    <row r="819" ht="14.25" customHeight="1"/>
+    <row r="820" ht="14.25" customHeight="1"/>
+    <row r="821" ht="14.25" customHeight="1"/>
+    <row r="822" ht="14.25" customHeight="1"/>
+    <row r="823" ht="14.25" customHeight="1"/>
+    <row r="824" ht="14.25" customHeight="1"/>
+    <row r="825" ht="14.25" customHeight="1"/>
+    <row r="826" ht="14.25" customHeight="1"/>
+    <row r="827" ht="14.25" customHeight="1"/>
+    <row r="828" ht="14.25" customHeight="1"/>
+    <row r="829" ht="14.25" customHeight="1"/>
+    <row r="830" ht="14.25" customHeight="1"/>
+    <row r="831" ht="14.25" customHeight="1"/>
+    <row r="832" ht="14.25" customHeight="1"/>
+    <row r="833" ht="14.25" customHeight="1"/>
+    <row r="834" ht="14.25" customHeight="1"/>
+    <row r="835" ht="14.25" customHeight="1"/>
+    <row r="836" ht="14.25" customHeight="1"/>
+    <row r="837" ht="14.25" customHeight="1"/>
+    <row r="838" ht="14.25" customHeight="1"/>
+    <row r="839" ht="14.25" customHeight="1"/>
+    <row r="840" ht="14.25" customHeight="1"/>
+    <row r="841" ht="14.25" customHeight="1"/>
+    <row r="842" ht="14.25" customHeight="1"/>
+    <row r="843" ht="14.25" customHeight="1"/>
+    <row r="844" ht="14.25" customHeight="1"/>
+    <row r="845" ht="14.25" customHeight="1"/>
+    <row r="846" ht="14.25" customHeight="1"/>
+    <row r="847" ht="14.25" customHeight="1"/>
+    <row r="848" ht="14.25" customHeight="1"/>
+    <row r="849" ht="14.25" customHeight="1"/>
+    <row r="850" ht="14.25" customHeight="1"/>
+    <row r="851" ht="14.25" customHeight="1"/>
+    <row r="852" ht="14.25" customHeight="1"/>
+    <row r="853" ht="14.25" customHeight="1"/>
+    <row r="854" ht="14.25" customHeight="1"/>
+    <row r="855" ht="14.25" customHeight="1"/>
+    <row r="856" ht="14.25" customHeight="1"/>
+    <row r="857" ht="14.25" customHeight="1"/>
+    <row r="858" ht="14.25" customHeight="1"/>
+    <row r="859" ht="14.25" customHeight="1"/>
+    <row r="860" ht="14.25" customHeight="1"/>
+    <row r="861" ht="14.25" customHeight="1"/>
+    <row r="862" ht="14.25" customHeight="1"/>
+    <row r="863" ht="14.25" customHeight="1"/>
+    <row r="864" ht="14.25" customHeight="1"/>
+    <row r="865" ht="14.25" customHeight="1"/>
+    <row r="866" ht="14.25" customHeight="1"/>
+    <row r="867" ht="14.25" customHeight="1"/>
+    <row r="868" ht="14.25" customHeight="1"/>
+    <row r="869" ht="14.25" customHeight="1"/>
+    <row r="870" ht="14.25" customHeight="1"/>
+    <row r="871" ht="14.25" customHeight="1"/>
+    <row r="872" ht="14.25" customHeight="1"/>
+    <row r="873" ht="14.25" customHeight="1"/>
+    <row r="874" ht="14.25" customHeight="1"/>
+    <row r="875" ht="14.25" customHeight="1"/>
+    <row r="876" ht="14.25" customHeight="1"/>
+    <row r="877" ht="14.25" customHeight="1"/>
+    <row r="878" ht="14.25" customHeight="1"/>
+    <row r="879" ht="14.25" customHeight="1"/>
+    <row r="880" ht="14.25" customHeight="1"/>
+    <row r="881" ht="14.25" customHeight="1"/>
+    <row r="882" ht="14.25" customHeight="1"/>
+    <row r="883" ht="14.25" customHeight="1"/>
+    <row r="884" ht="14.25" customHeight="1"/>
+    <row r="885" ht="14.25" customHeight="1"/>
+    <row r="886" ht="14.25" customHeight="1"/>
+    <row r="887" ht="14.25" customHeight="1"/>
+    <row r="888" ht="14.25" customHeight="1"/>
+    <row r="889" ht="14.25" customHeight="1"/>
+    <row r="890" ht="14.25" customHeight="1"/>
+    <row r="891" ht="14.25" customHeight="1"/>
+    <row r="892" ht="14.25" customHeight="1"/>
+    <row r="893" ht="14.25" customHeight="1"/>
+    <row r="894" ht="14.25" customHeight="1"/>
+    <row r="895" ht="14.25" customHeight="1"/>
+    <row r="896" ht="14.25" customHeight="1"/>
+    <row r="897" ht="14.25" customHeight="1"/>
+    <row r="898" ht="14.25" customHeight="1"/>
+    <row r="899" ht="14.25" customHeight="1"/>
+    <row r="900" ht="14.25" customHeight="1"/>
+    <row r="901" ht="14.25" customHeight="1"/>
+    <row r="902" ht="14.25" customHeight="1"/>
+    <row r="903" ht="14.25" customHeight="1"/>
+    <row r="904" ht="14.25" customHeight="1"/>
+    <row r="905" ht="14.25" customHeight="1"/>
+    <row r="906" ht="14.25" customHeight="1"/>
+    <row r="907" ht="14.25" customHeight="1"/>
+    <row r="908" ht="14.25" customHeight="1"/>
+    <row r="909" ht="14.25" customHeight="1"/>
+    <row r="910" ht="14.25" customHeight="1"/>
+    <row r="911" ht="14.25" customHeight="1"/>
+    <row r="912" ht="14.25" customHeight="1"/>
+    <row r="913" ht="14.25" customHeight="1"/>
+    <row r="914" ht="14.25" customHeight="1"/>
+    <row r="915" ht="14.25" customHeight="1"/>
+    <row r="916" ht="14.25" customHeight="1"/>
+    <row r="917" ht="14.25" customHeight="1"/>
+    <row r="918" ht="14.25" customHeight="1"/>
+    <row r="919" ht="14.25" customHeight="1"/>
+    <row r="920" ht="14.25" customHeight="1"/>
+    <row r="921" ht="14.25" customHeight="1"/>
+    <row r="922" ht="14.25" customHeight="1"/>
+    <row r="923" ht="14.25" customHeight="1"/>
+    <row r="924" ht="14.25" customHeight="1"/>
+    <row r="925" ht="14.25" customHeight="1"/>
+    <row r="926" ht="14.25" customHeight="1"/>
+    <row r="927" ht="14.25" customHeight="1"/>
+    <row r="928" ht="14.25" customHeight="1"/>
+    <row r="929" ht="14.25" customHeight="1"/>
+    <row r="930" ht="14.25" customHeight="1"/>
+    <row r="931" ht="14.25" customHeight="1"/>
+    <row r="932" ht="14.25" customHeight="1"/>
+    <row r="933" ht="14.25" customHeight="1"/>
+    <row r="934" ht="14.25" customHeight="1"/>
+    <row r="935" ht="14.25" customHeight="1"/>
+    <row r="936" ht="14.25" customHeight="1"/>
+    <row r="937" ht="14.25" customHeight="1"/>
+    <row r="938" ht="14.25" customHeight="1"/>
+    <row r="939" ht="14.25" customHeight="1"/>
+    <row r="940" ht="14.25" customHeight="1"/>
+    <row r="941" ht="14.25" customHeight="1"/>
+    <row r="942" ht="14.25" customHeight="1"/>
+    <row r="943" ht="14.25" customHeight="1"/>
+    <row r="944" ht="14.25" customHeight="1"/>
+    <row r="945" ht="14.25" customHeight="1"/>
+    <row r="946" ht="14.25" customHeight="1"/>
+    <row r="947" ht="14.25" customHeight="1"/>
+    <row r="948" ht="14.25" customHeight="1"/>
+    <row r="949" ht="14.25" customHeight="1"/>
+    <row r="950" ht="14.25" customHeight="1"/>
+    <row r="951" ht="14.25" customHeight="1"/>
+    <row r="952" ht="14.25" customHeight="1"/>
+    <row r="953" ht="14.25" customHeight="1"/>
+    <row r="954" ht="14.25" customHeight="1"/>
+    <row r="955" ht="14.25" customHeight="1"/>
+    <row r="956" ht="14.25" customHeight="1"/>
+    <row r="957" ht="14.25" customHeight="1"/>
+    <row r="958" ht="14.25" customHeight="1"/>
+    <row r="959" ht="14.25" customHeight="1"/>
+    <row r="960" ht="14.25" customHeight="1"/>
+    <row r="961" ht="14.25" customHeight="1"/>
+    <row r="962" ht="14.25" customHeight="1"/>
+    <row r="963" ht="14.25" customHeight="1"/>
+    <row r="964" ht="14.25" customHeight="1"/>
+    <row r="965" ht="14.25" customHeight="1"/>
+    <row r="966" ht="14.25" customHeight="1"/>
+    <row r="967" ht="14.25" customHeight="1"/>
+    <row r="968" ht="14.25" customHeight="1"/>
+    <row r="969" ht="14.25" customHeight="1"/>
+    <row r="970" ht="14.25" customHeight="1"/>
+    <row r="971" ht="14.25" customHeight="1"/>
+    <row r="972" ht="14.25" customHeight="1"/>
+    <row r="973" ht="14.25" customHeight="1"/>
+    <row r="974" ht="14.25" customHeight="1"/>
+    <row r="975" ht="14.25" customHeight="1"/>
+    <row r="976" ht="14.25" customHeight="1"/>
+    <row r="977" ht="14.25" customHeight="1"/>
+    <row r="978" ht="14.25" customHeight="1"/>
+    <row r="979" ht="14.25" customHeight="1"/>
+    <row r="980" ht="14.25" customHeight="1"/>
+    <row r="981" ht="14.25" customHeight="1"/>
+    <row r="982" ht="14.25" customHeight="1"/>
+    <row r="983" ht="14.25" customHeight="1"/>
+    <row r="984" ht="14.25" customHeight="1"/>
+    <row r="985" ht="14.25" customHeight="1"/>
+    <row r="986" ht="14.25" customHeight="1"/>
+    <row r="987" ht="14.25" customHeight="1"/>
+    <row r="988" ht="14.25" customHeight="1"/>
+    <row r="989" ht="14.25" customHeight="1"/>
+    <row r="990" ht="14.25" customHeight="1"/>
+    <row r="991" ht="14.25" customHeight="1"/>
+    <row r="992" ht="14.25" customHeight="1"/>
+    <row r="993" ht="14.25" customHeight="1"/>
+    <row r="994" ht="14.25" customHeight="1"/>
+    <row r="995" ht="14.25" customHeight="1"/>
+    <row r="996" ht="14.25" customHeight="1"/>
+    <row r="997" ht="14.25" customHeight="1"/>
+    <row r="998" ht="14.25" customHeight="1"/>
+    <row r="999" ht="14.25" customHeight="1"/>
+    <row r="1000" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <conditionalFormatting sqref="A8:A22 B8:H23">
     <cfRule type="expression" dxfId="3" priority="1" stopIfTrue="1">
       <formula>ROW()=EVEN(ROW())</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E8:H15">
     <cfRule type="expression" dxfId="2" priority="2" stopIfTrue="1">
       <formula>ROW()=EVEN(ROW())</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E18:H18">
-    <cfRule type="expression" dxfId="1" priority="10" stopIfTrue="1">
+    <cfRule type="expression" dxfId="1" priority="3" stopIfTrue="1">
       <formula>ROW()=EVEN(ROW())</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E20:H21">
-    <cfRule type="expression" dxfId="0" priority="6" stopIfTrue="1">
+    <cfRule type="expression" dxfId="0" priority="4" stopIfTrue="1">
       <formula>ROW()=EVEN(ROW())</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>