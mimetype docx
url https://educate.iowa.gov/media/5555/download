--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2B76391A" w14:textId="77777777" w:rsidR="00EA638D" w:rsidRPr="008A3B17" w:rsidRDefault="004D7B1B" w:rsidP="00E17C25">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="45B94C84" wp14:editId="3CBEE799">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="45B94C84" wp14:editId="6E142EB1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Handout2 top bar.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1910,61 +1910,61 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A351FF">
         <w:t>If the second round is not successful, the college will be required to resubmit Credit Enrollment data with correct Pell information and the negative penalty point(s) may be applied to the Community College for accreditation due to data reporting inaccuracies.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F7F0C" w:rsidRPr="003F7F0C" w:rsidSect="00B44439">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EAD2113" w14:textId="77777777" w:rsidR="00E17C25" w:rsidRDefault="00E17C25" w:rsidP="00491299">
+    <w:p w14:paraId="0C7375A4" w14:textId="77777777" w:rsidR="00E02D6C" w:rsidRDefault="00E02D6C" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F072A7C" w14:textId="77777777" w:rsidR="00E17C25" w:rsidRDefault="00E17C25" w:rsidP="00491299">
+    <w:p w14:paraId="51D7B3FA" w14:textId="77777777" w:rsidR="00E02D6C" w:rsidRDefault="00E02D6C" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2007,61 +2007,61 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BC57882" w14:textId="77777777" w:rsidR="00E17C25" w:rsidRDefault="00E17C25" w:rsidP="00491299">
+    <w:p w14:paraId="35DD3203" w14:textId="77777777" w:rsidR="00E02D6C" w:rsidRDefault="00E02D6C" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C249B00" w14:textId="77777777" w:rsidR="00E17C25" w:rsidRDefault="00E17C25" w:rsidP="00491299">
+    <w:p w14:paraId="4E060417" w14:textId="77777777" w:rsidR="00E02D6C" w:rsidRDefault="00E02D6C" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1C0510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1629A62"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2404,148 +2404,152 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1910533759">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1551455055">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1973362504">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1777674761">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E17C25"/>
     <w:rsid w:val="00090F5E"/>
     <w:rsid w:val="003213C6"/>
     <w:rsid w:val="00332443"/>
     <w:rsid w:val="003876E8"/>
     <w:rsid w:val="003A7507"/>
     <w:rsid w:val="003F3A62"/>
     <w:rsid w:val="003F7F0C"/>
     <w:rsid w:val="00434015"/>
     <w:rsid w:val="00491299"/>
     <w:rsid w:val="004B752C"/>
     <w:rsid w:val="004C153E"/>
     <w:rsid w:val="004D7B1B"/>
     <w:rsid w:val="004E2271"/>
     <w:rsid w:val="00501077"/>
     <w:rsid w:val="00504B25"/>
     <w:rsid w:val="0054445F"/>
     <w:rsid w:val="005756C6"/>
     <w:rsid w:val="00596873"/>
     <w:rsid w:val="005A73B5"/>
     <w:rsid w:val="005C7FFA"/>
     <w:rsid w:val="00686719"/>
     <w:rsid w:val="00696AF9"/>
     <w:rsid w:val="007500ED"/>
     <w:rsid w:val="00824991"/>
     <w:rsid w:val="00825090"/>
     <w:rsid w:val="00847D7C"/>
     <w:rsid w:val="008A3B17"/>
     <w:rsid w:val="008A75FC"/>
     <w:rsid w:val="008E7280"/>
     <w:rsid w:val="009053F0"/>
     <w:rsid w:val="00916CD9"/>
+    <w:rsid w:val="00935A54"/>
     <w:rsid w:val="00975ECD"/>
     <w:rsid w:val="00A46467"/>
     <w:rsid w:val="00A70D95"/>
     <w:rsid w:val="00AA5025"/>
     <w:rsid w:val="00B07D3D"/>
     <w:rsid w:val="00B44439"/>
     <w:rsid w:val="00B65C45"/>
     <w:rsid w:val="00BA2A0B"/>
     <w:rsid w:val="00BE1C04"/>
     <w:rsid w:val="00BF6281"/>
     <w:rsid w:val="00BF7315"/>
+    <w:rsid w:val="00C935D4"/>
     <w:rsid w:val="00CD0253"/>
     <w:rsid w:val="00CE4807"/>
     <w:rsid w:val="00CF35B8"/>
     <w:rsid w:val="00D15896"/>
     <w:rsid w:val="00D87AFE"/>
+    <w:rsid w:val="00E02D6C"/>
     <w:rsid w:val="00E17C25"/>
     <w:rsid w:val="00E81060"/>
+    <w:rsid w:val="00E8221C"/>
     <w:rsid w:val="00EA638D"/>
     <w:rsid w:val="00EA67AA"/>
     <w:rsid w:val="00EA72AF"/>
     <w:rsid w:val="00EB35A9"/>
     <w:rsid w:val="00ED5D86"/>
     <w:rsid w:val="00EF57B7"/>
     <w:rsid w:val="00EF5F3B"/>
     <w:rsid w:val="00FB4B2C"/>
     <w:rsid w:val="00FE2CA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B5BB78A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{31569C13-E3F5-4C66-8B63-7E587DFE5C9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -3355,51 +3359,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A73B5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cod.ed.gov/cod/LoginPage" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cod.ed.gov/cod/LoginPage" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\Shared%20drives\IDOE%20Department\Communications\Templates\Handouts\Handout2.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\lalbers\Downloads\Handout2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C6D667"/>
       </a:accent2>
       <a:accent3>
@@ -3637,72 +3641,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{656290B9-933B-40F4-B330-A53978B85D95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Handout2</Template>
+  <Template>Handout2.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>901</Words>
-  <Characters>5137</Characters>
+  <Characters>5138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6026</CharactersWithSpaces>
+  <CharactersWithSpaces>6027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Annual Iowa Pell Audit Verification Guidance</dc:title>
   <dc:subject/>
   <dc:creator>Fletcher, Jeffrey [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>