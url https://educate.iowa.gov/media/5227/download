--- v0 (2025-10-09)
+++ v1 (2026-04-21)
@@ -1,13042 +1,14031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20393"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7213EF00-6E46-4B31-82D0-C7EFC86F7D91}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7CC5D6C0-34CB-478C-8BAC-3CC13743583D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{4A619A21-52A7-4425-8215-4BD5F342975A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Protocol Data" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Protocol Data'!$C$2:$C$332</definedName>
+  </definedNames>
+  <calcPr calcId="124519"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2317" uniqueCount="1652">
-[...19 lines deleted...]
-    <t>2022-23</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2656" uniqueCount="1644">
+  <si>
+    <t>2025-26</t>
   </si>
   <si>
     <t>Adair-Casey</t>
   </si>
   <si>
-    <t>00180000</t>
+    <t>(641) 746-2241</t>
+  </si>
+  <si>
+    <t>Principal</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Superintendent</t>
   </si>
   <si>
     <t>Homeless Liaison</t>
   </si>
   <si>
     <t>Karla</t>
   </si>
   <si>
     <t>Mahaffey</t>
   </si>
   <si>
     <t>kmahaffey@acgcschools.org</t>
   </si>
   <si>
     <t>Curriculum Director</t>
   </si>
   <si>
     <t>Adel DeSoto Minburn</t>
   </si>
   <si>
-    <t>00270000</t>
+    <t>Jessica</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Reed</t>
   </si>
   <si>
+    <t>(515) 993-3025</t>
+  </si>
+  <si>
     <t>jamaica.reed@admschools.org</t>
   </si>
   <si>
     <t>At-Risk Teacher</t>
   </si>
   <si>
     <t>AGWSR</t>
   </si>
   <si>
-    <t>00090000</t>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>(641) 847-2611</t>
+  </si>
+  <si>
+    <t>Elementary Principal</t>
+  </si>
+  <si>
+    <t>Miner</t>
+  </si>
+  <si>
+    <t>Ben</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>jjohnson@agwsr.org</t>
   </si>
   <si>
     <t>Success Coordinator</t>
   </si>
   <si>
     <t>AHSTW</t>
   </si>
   <si>
-    <t>04410000</t>
+    <t>(712) 343-6364</t>
+  </si>
+  <si>
+    <t>Business Manager</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Shannon</t>
+  </si>
+  <si>
+    <t>Counselor</t>
   </si>
   <si>
     <t>Noelle</t>
   </si>
   <si>
     <t>Hinrickson</t>
   </si>
   <si>
     <t>noelle.hinrickson@ahstwschools.org</t>
   </si>
   <si>
-    <t>Counselor</t>
-[...1 lines deleted...]
-  <si>
     <t>Akron Westfield</t>
   </si>
   <si>
-    <t>00630000</t>
-[...11 lines deleted...]
-    <t>9-12 Guidance Counselor</t>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>PK-6 Principal</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>Mills</t>
+  </si>
+  <si>
+    <t>(712) 568-2020</t>
+  </si>
+  <si>
+    <t>jmills@akron-westfield.com</t>
+  </si>
+  <si>
+    <t>7-12 Principal</t>
   </si>
   <si>
     <t>Albert City-Truesdale</t>
   </si>
   <si>
-    <t>00720000</t>
+    <t>(712) 843-5416</t>
   </si>
   <si>
     <t>Brenda</t>
   </si>
   <si>
     <t>Thams</t>
   </si>
   <si>
     <t>bthams@albertct.k12.ia.us</t>
   </si>
   <si>
     <t>School Nurse</t>
   </si>
   <si>
     <t>Albia</t>
   </si>
   <si>
-    <t>00810000</t>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>(641) 932-2161</t>
   </si>
   <si>
     <t>Joellen</t>
   </si>
   <si>
     <t>Swartz</t>
   </si>
   <si>
     <t>joellen.swartz@albia.k12.ia.us</t>
   </si>
   <si>
     <t>Principal/Curriculum Director</t>
   </si>
   <si>
     <t>Alburnett</t>
   </si>
   <si>
-    <t>00990000</t>
-[...2 lines deleted...]
-    <t>Josh</t>
+    <t>John</t>
+  </si>
+  <si>
+    <t>(319) 842-2266</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>Wright</t>
   </si>
   <si>
     <t>Henriksen</t>
   </si>
   <si>
     <t>jhenriksen@alburnettcsd.org</t>
   </si>
   <si>
-    <t>Elementary Principal</t>
+    <t>Middle School Principal</t>
+  </si>
+  <si>
+    <t>High School Principal</t>
   </si>
   <si>
     <t>Alden</t>
   </si>
   <si>
-    <t>01080000</t>
+    <t>(515) 859-3393</t>
   </si>
   <si>
     <t>Kari</t>
   </si>
   <si>
     <t>McCracken</t>
   </si>
   <si>
-    <t>kari@ifacadets.net</t>
+    <t>kmccracken@ifacadets.net</t>
   </si>
   <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Algona</t>
   </si>
   <si>
-    <t>01260000</t>
+    <t>Brad</t>
   </si>
   <si>
     <t>Schutjer</t>
   </si>
   <si>
+    <t>(515) 295-7296</t>
+  </si>
+  <si>
+    <t>Lucia Wallace Elementary Principal</t>
+  </si>
+  <si>
     <t>jschuter@algona.k12.ia.us</t>
   </si>
   <si>
-    <t>Lucia Wallace Elementary Principal</t>
-[...1 lines deleted...]
-  <si>
     <t>Allamakee</t>
   </si>
   <si>
-    <t>01350000</t>
+    <t>Carrie</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Hilsabeck</t>
   </si>
   <si>
+    <t>(563) 568-3466</t>
+  </si>
+  <si>
     <t>bhilsabeck@allamakee.k12.ia.us</t>
   </si>
   <si>
     <t>High School Assistant Principal</t>
   </si>
   <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>HS Guidance Counselor</t>
+  </si>
+  <si>
     <t>Alta-Aurelia</t>
   </si>
   <si>
-    <t>01710000</t>
+    <t>Samantha</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>Schekirke</t>
+  </si>
+  <si>
+    <t>(712) 200-1331</t>
+  </si>
+  <si>
+    <t>bschekirke@alta-aurelia.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Ames</t>
+  </si>
+  <si>
+    <t>Director of Student Services</t>
+  </si>
+  <si>
+    <t>Director of Special Education</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>Fagervik</t>
+  </si>
+  <si>
+    <t>(515) 715-5627</t>
+  </si>
+  <si>
+    <t>anna.fagervik@ames.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Family Resource Support Advocate</t>
+  </si>
+  <si>
+    <t>Anamosa</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>Ellen</t>
+  </si>
+  <si>
+    <t>Recker</t>
+  </si>
+  <si>
+    <t>(319) 462-3549</t>
+  </si>
+  <si>
+    <t>erecker@anamosa.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>(563) 672-3221</t>
+  </si>
+  <si>
+    <t>Jaci</t>
+  </si>
+  <si>
+    <t>Hilmer</t>
+  </si>
+  <si>
+    <t>jaci.hilmer@andrew.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Ankeny</t>
+  </si>
+  <si>
+    <t>(515) 965-9604</t>
+  </si>
+  <si>
+    <t>Muller</t>
+  </si>
+  <si>
+    <t>ben.muller@ankenyschools.org</t>
+  </si>
+  <si>
+    <t>Aplington-Parkersburg</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Travis</t>
+  </si>
+  <si>
+    <t>(319) 346-1571</t>
+  </si>
+  <si>
+    <t>jessica.klahsen@a-pcsd.net</t>
+  </si>
+  <si>
+    <t>School Social Worker</t>
+  </si>
+  <si>
+    <t>klahsen</t>
+  </si>
+  <si>
+    <t>Ar-We-Va</t>
+  </si>
+  <si>
+    <t>(712) 663-4311</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Buhs</t>
+  </si>
+  <si>
+    <t>jordanbuhs@ar-we-va.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Atlantic</t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>(712) 243-4252</t>
+  </si>
+  <si>
+    <t>Stacey</t>
+  </si>
+  <si>
+    <t>Schmidt</t>
+  </si>
+  <si>
+    <t>sschmidt@atlanticiaschools.org</t>
+  </si>
+  <si>
+    <t>Audubon</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>(712) 563-2607</t>
+  </si>
+  <si>
+    <t>Secondary Principal</t>
+  </si>
+  <si>
+    <t>Derry</t>
+  </si>
+  <si>
+    <t>cderry@audubon.k12.ia.us</t>
+  </si>
+  <si>
+    <t>School Counselor</t>
+  </si>
+  <si>
+    <t>Ballard</t>
+  </si>
+  <si>
+    <t>Audra</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>(515) 597-2815</t>
+  </si>
+  <si>
+    <t>awatson@ballard.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Director of Special Programs</t>
+  </si>
+  <si>
+    <t>Baxter</t>
+  </si>
+  <si>
+    <t>Dee</t>
+  </si>
+  <si>
+    <t>(641) 227-3103</t>
+  </si>
+  <si>
+    <t>tdee@baxter.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Secondary Guidance Counselor</t>
+  </si>
+  <si>
+    <t>BCLUW</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Kristin</t>
+  </si>
+  <si>
+    <t>Benson</t>
+  </si>
+  <si>
+    <t>(641) 366-2810</t>
+  </si>
+  <si>
+    <t>kbenson@bcluw.org</t>
+  </si>
+  <si>
+    <t>Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Bedford</t>
+  </si>
+  <si>
+    <t>Peterman</t>
+  </si>
+  <si>
+    <t>(712) 523-2114</t>
+  </si>
+  <si>
+    <t>mpeterman@bedford.k12.ia.us</t>
+  </si>
+  <si>
+    <t>6-12 Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Belle Plaine</t>
+  </si>
+  <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Kelly</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
-    <t>Mitchell</t>
-[...86 lines deleted...]
-    <t>gary.flanigan@a-pcsd.net</t>
+    <t>(319) 444-3720</t>
+  </si>
+  <si>
+    <t>kellyscott@belle-plaine.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Bellevue</t>
+  </si>
+  <si>
+    <t>(563) 872-4001</t>
+  </si>
+  <si>
+    <t>Jeanette</t>
+  </si>
+  <si>
+    <t>Hartung-Schroeder</t>
+  </si>
+  <si>
+    <t>jeanettehartung-schroeder@bellevue.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Belmond-Klemme</t>
+  </si>
+  <si>
+    <t>(641) 444-4300</t>
+  </si>
+  <si>
+    <t>Cynthia</t>
+  </si>
+  <si>
+    <t>Jensen</t>
+  </si>
+  <si>
+    <t>ckay.jensen@bkcsd.org</t>
+  </si>
+  <si>
+    <t>Jr/Sr High Principal</t>
+  </si>
+  <si>
+    <t>Bennett</t>
+  </si>
+  <si>
+    <t>(563) 890-2226</t>
+  </si>
+  <si>
+    <t>Costello</t>
+  </si>
+  <si>
+    <t>Brooklyn</t>
+  </si>
+  <si>
+    <t>Koranda</t>
+  </si>
+  <si>
+    <t>brooklyn.koranda@bennett.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Resource Teacher</t>
+  </si>
+  <si>
+    <t>Benton</t>
+  </si>
+  <si>
+    <t>Selk</t>
+  </si>
+  <si>
+    <t>(319) 228-8701</t>
+  </si>
+  <si>
+    <t>aselk@benton.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Associate Superintendent</t>
+  </si>
+  <si>
+    <t>Bettendorf</t>
+  </si>
+  <si>
+    <t>(563) 359-3681</t>
+  </si>
+  <si>
+    <t>Karen</t>
+  </si>
+  <si>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t>kallison@bettendorf.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Executive Director of Student Services</t>
+  </si>
+  <si>
+    <t>Bondurant-Farrar</t>
+  </si>
+  <si>
+    <t>Mel</t>
+  </si>
+  <si>
+    <t>Jodi</t>
+  </si>
+  <si>
+    <t>Brogan</t>
+  </si>
+  <si>
+    <t>(515) 967-7819</t>
+  </si>
+  <si>
+    <t>broganj@bfschools.org</t>
+  </si>
+  <si>
+    <t>Director of Student/Instructional Services</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>Cindy</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>Kitterman</t>
+  </si>
+  <si>
+    <t>(515) 433-0885</t>
+  </si>
+  <si>
+    <t>kkitterman@boone.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Futures Director</t>
+  </si>
+  <si>
+    <t>Boyden-Hull</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>Kerr</t>
+  </si>
+  <si>
+    <t>(712) 725-2381</t>
+  </si>
+  <si>
+    <t>tom.kerr@boyden-hull.org</t>
+  </si>
+  <si>
+    <t>Boyer Valley</t>
+  </si>
+  <si>
+    <t>Conover</t>
+  </si>
+  <si>
+    <t>(712) 643-2251</t>
+  </si>
+  <si>
+    <t>cconover@boyervalley.org</t>
+  </si>
+  <si>
+    <t>MS/HS Counselor</t>
+  </si>
+  <si>
+    <t>Brooklyn-Guernsey-Malcom</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Tafta</t>
+  </si>
+  <si>
+    <t>(641) 522-5078</t>
+  </si>
+  <si>
+    <t>jtafta@brooklyn.k12.ia.us</t>
+  </si>
+  <si>
+    <t>JCL</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>(319) 753-6791</t>
+  </si>
+  <si>
+    <t>Sibyl</t>
+  </si>
+  <si>
+    <t>McIntire</t>
+  </si>
+  <si>
+    <t>sibyl.mcintire@bcsds.org</t>
+  </si>
+  <si>
+    <t>Grants and Community Outreach Coordinator</t>
+  </si>
+  <si>
+    <t>CAL</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>(641) 579-6087</t>
+  </si>
+  <si>
+    <t>Jen</t>
+  </si>
+  <si>
+    <t>Koenen</t>
+  </si>
+  <si>
+    <t>koenenj@cal.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Director of Academic Services</t>
+  </si>
+  <si>
+    <t>Calamus-Wheatland</t>
+  </si>
+  <si>
+    <t>(563) 374-1292</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>LeBeau</t>
+  </si>
+  <si>
+    <t>elebeau@cal-wheat.net</t>
+  </si>
+  <si>
+    <t>CAM</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>(712) 746-7060</t>
+  </si>
+  <si>
+    <t>tscott@cam.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Camanche</t>
+  </si>
+  <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>(563) 259-3008</t>
+  </si>
+  <si>
+    <t>jdavis@camanchecsd.org</t>
+  </si>
+  <si>
+    <t>Cardinal</t>
+  </si>
+  <si>
+    <t>(641) 652-7531</t>
+  </si>
+  <si>
+    <t>Sivak</t>
+  </si>
+  <si>
+    <t>aimee.sivak@cardinalcomet.com</t>
+  </si>
+  <si>
+    <t>At Risk Coordinator</t>
+  </si>
+  <si>
+    <t>Carlisle</t>
+  </si>
+  <si>
+    <t>(515) 989-3589</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>Thomson</t>
+  </si>
+  <si>
+    <t>hayley.thomson@carlislecsd.org</t>
+  </si>
+  <si>
+    <t>Director of Special Services</t>
+  </si>
+  <si>
+    <t>Carroll</t>
+  </si>
+  <si>
+    <t>(712) 792-8001</t>
+  </si>
+  <si>
+    <t>Crystal</t>
+  </si>
+  <si>
+    <t>Boes</t>
+  </si>
+  <si>
+    <t>cboes@carrolltigers.org</t>
+  </si>
+  <si>
+    <t>Cedar Falls</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>jill.white@cfschools.org</t>
+  </si>
+  <si>
+    <t>(319) 553-3015</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Van Fleet</t>
+  </si>
+  <si>
+    <t>(319) 558-4166</t>
+  </si>
+  <si>
+    <t>jvanfleet@crschools.us</t>
+  </si>
+  <si>
+    <t>Center Point-Urbana</t>
+  </si>
+  <si>
+    <t>(319) 849-1102</t>
+  </si>
+  <si>
+    <t>Hocking</t>
+  </si>
+  <si>
+    <t>mhocking@cpuschools.org</t>
+  </si>
+  <si>
+    <t>Director of School Improvement and Special Services</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
+    <t>(641) 856-0601</t>
+  </si>
+  <si>
+    <t>Caraccio</t>
+  </si>
+  <si>
+    <t>julie.caraccio@centervillek12.org</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>(563) 245-1751</t>
+  </si>
+  <si>
+    <t>Erickson</t>
+  </si>
+  <si>
+    <t>Lechtenberg</t>
+  </si>
+  <si>
+    <t>hlechtenberg@central.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Social Worker</t>
+  </si>
+  <si>
+    <t>Central City</t>
+  </si>
+  <si>
+    <t>(319) 438-6181</t>
+  </si>
+  <si>
+    <t>Katy</t>
+  </si>
+  <si>
+    <t>Koehler</t>
+  </si>
+  <si>
+    <t>kkoehler@centralcitycsd.org</t>
+  </si>
+  <si>
+    <t>Elem. Professional School Counselor</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Central Decatur</t>
+  </si>
+  <si>
+    <t>Cayle</t>
+  </si>
+  <si>
+    <t>Buckingham</t>
+  </si>
+  <si>
+    <t>(641) 446-4816</t>
+  </si>
+  <si>
+    <t>cayle.buckingham@centraldecatur.org</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Central DeWitt</t>
+  </si>
+  <si>
+    <t>Bill</t>
+  </si>
+  <si>
+    <t>Petsche</t>
+  </si>
+  <si>
+    <t>(563) 659-4775</t>
+  </si>
+  <si>
+    <t>bill.petsche@cd-csd.org</t>
+  </si>
+  <si>
+    <t>Director of Curriculum and Instruction</t>
+  </si>
+  <si>
+    <t>Central Lee</t>
+  </si>
+  <si>
+    <t>(319) 835-9510</t>
+  </si>
+  <si>
+    <t>Angie</t>
+  </si>
+  <si>
+    <t>Fransk</t>
+  </si>
+  <si>
+    <t>afransk@centrallee.org</t>
+  </si>
+  <si>
+    <t>Central Lyon</t>
+  </si>
+  <si>
+    <t>Brent</t>
+  </si>
+  <si>
+    <t>(712) 472-2664</t>
+  </si>
+  <si>
+    <t>Harman</t>
+  </si>
+  <si>
+    <t>jharman@centrallyon.org</t>
+  </si>
+  <si>
+    <t>Central Springs</t>
+  </si>
+  <si>
+    <t>(641) 822-3234</t>
+  </si>
+  <si>
+    <t>Sheila</t>
+  </si>
+  <si>
+    <t>Mullen</t>
+  </si>
+  <si>
+    <t>(641) 454-3283</t>
+  </si>
+  <si>
+    <t>smullen@centralsprings.net</t>
+  </si>
+  <si>
+    <t>PK-3 Counselor</t>
+  </si>
+  <si>
+    <t>Chariton</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>(641) 774-5967</t>
+  </si>
+  <si>
+    <t>Blaine</t>
+  </si>
+  <si>
+    <t>Connelly</t>
+  </si>
+  <si>
+    <t>blaine.connelly@chariton.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Jenna</t>
+  </si>
+  <si>
+    <t>Haglund</t>
+  </si>
+  <si>
+    <t>(641) 257-6530</t>
+  </si>
+  <si>
+    <t>jhaglun@charlescityschools.org</t>
+  </si>
+  <si>
+    <t>Charter Oak-Ute</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Kinsey</t>
+  </si>
+  <si>
+    <t>(712) 881-1317</t>
+  </si>
+  <si>
+    <t>jkinsey@mvaoschool.org</t>
+  </si>
+  <si>
+    <t>Special Eduction Director</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Malausky</t>
+  </si>
+  <si>
+    <t>(712) 225-6755</t>
+  </si>
+  <si>
+    <t>mmalausky@ccsd.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Choice Charter Schools</t>
+  </si>
+  <si>
+    <t>Stacy</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>(515) 309-2718</t>
+  </si>
+  <si>
+    <t>smarcus@choicecharterschool.org</t>
+  </si>
+  <si>
+    <t>Dean of Students</t>
+  </si>
+  <si>
+    <t>Clarinda</t>
+  </si>
+  <si>
+    <t>Lance</t>
+  </si>
+  <si>
+    <t>Ridgely</t>
+  </si>
+  <si>
+    <t>(712) 542-5165</t>
+  </si>
+  <si>
+    <t>lridgely@clarindacsd.org</t>
+  </si>
+  <si>
+    <t>Special Programs Director</t>
+  </si>
+  <si>
+    <t>Clarion-Goldfield-Dows</t>
+  </si>
+  <si>
+    <t>Jared</t>
+  </si>
+  <si>
+    <t>(515) 532-3423</t>
+  </si>
+  <si>
+    <t>Carpenter</t>
+  </si>
+  <si>
+    <t>acarpenter@clargold.org</t>
+  </si>
+  <si>
+    <t>Clarke</t>
+  </si>
+  <si>
+    <t>Angela</t>
+  </si>
+  <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>Mendez</t>
+  </si>
+  <si>
+    <t>(641) 342-6320</t>
+  </si>
+  <si>
+    <t>claire.mendez@clarkecsd.org</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>(319) 278-4273</t>
+  </si>
+  <si>
+    <t>Courtnee</t>
+  </si>
+  <si>
+    <t>DeMuth</t>
+  </si>
+  <si>
+    <t>cdemuth@clarksville.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Guidance</t>
+  </si>
+  <si>
+    <t>Clay Central-Everly</t>
+  </si>
+  <si>
+    <t>(712) 933-2242</t>
+  </si>
+  <si>
+    <t>Marlana</t>
+  </si>
+  <si>
+    <t>Tewes</t>
+  </si>
+  <si>
+    <t>mtewes@claycentraleverly.org</t>
+  </si>
+  <si>
+    <t>Clayton Ridge</t>
+  </si>
+  <si>
+    <t>(563) 252-2341</t>
+  </si>
+  <si>
+    <t>Hansel</t>
+  </si>
+  <si>
+    <t>jhansel@claytonridge.k12.ia.us</t>
+  </si>
+  <si>
+    <t>6-12 School Counselor</t>
+  </si>
+  <si>
+    <t>Clear Creek Amana</t>
+  </si>
+  <si>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>(319) 828-4510</t>
+  </si>
+  <si>
+    <t>Calista</t>
+  </si>
+  <si>
+    <t>Schwan</t>
+  </si>
+  <si>
+    <t>calistaschwan@ccaschools.org</t>
+  </si>
+  <si>
+    <t>Clear Lake</t>
+  </si>
+  <si>
+    <t>Sunde</t>
+  </si>
+  <si>
+    <t>(641) 357-5235</t>
+  </si>
+  <si>
+    <t>asunde@clearlakeschools.org</t>
+  </si>
+  <si>
+    <t>High School Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>(563) 243-9600</t>
+  </si>
+  <si>
+    <t>Rhea</t>
+  </si>
+  <si>
+    <t>rhea.wright@csdkq.org</t>
+  </si>
+  <si>
+    <t>Colfax-Mingo</t>
+  </si>
+  <si>
+    <t>Salmon</t>
+  </si>
+  <si>
+    <t>(515) 674-3646</t>
+  </si>
+  <si>
+    <t>tsalmon@colfaxmingo.org</t>
+  </si>
+  <si>
+    <t>College</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Medberry</t>
+  </si>
+  <si>
+    <t>(319) 848-5217</t>
+  </si>
+  <si>
+    <t>lmedberry@crprairie.org</t>
+  </si>
+  <si>
+    <t>Executive Director of Learning Supports</t>
+  </si>
+  <si>
+    <t>Collins-Maxwell</t>
+  </si>
+  <si>
+    <t>(515) 387-1115</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>Fricke</t>
+  </si>
+  <si>
+    <t>lfricke@collins-maxwell.k12.ia.us</t>
+  </si>
+  <si>
+    <t>HS Principal</t>
+  </si>
+  <si>
+    <t>Colo-NESCO</t>
+  </si>
+  <si>
+    <t>(641) 377-2282</t>
+  </si>
+  <si>
+    <t>Kara</t>
+  </si>
+  <si>
+    <t>Kinser</t>
+  </si>
+  <si>
+    <t>kkinser@colo-nesco.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>(319) 728-2911</t>
+  </si>
+  <si>
+    <t>Wulf</t>
+  </si>
+  <si>
+    <t>chris.wulf@columbuscsd.org</t>
+  </si>
+  <si>
+    <t>Coon Rapids-Bayard</t>
+  </si>
+  <si>
+    <t>(712) 999-2208</t>
+  </si>
+  <si>
+    <t>Hartwigsen</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>natalie.hartwigsen@crbcrusaders.org</t>
+  </si>
+  <si>
+    <t>Corning</t>
+  </si>
+  <si>
+    <t>Wetzel</t>
+  </si>
+  <si>
+    <t>ewetzel@southwestvalley.org</t>
+  </si>
+  <si>
+    <t>Student Services Coordinator</t>
+  </si>
+  <si>
+    <t>(712) 826-2552</t>
+  </si>
+  <si>
+    <t>Council Bluffs</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>(712) 328-6423</t>
+  </si>
+  <si>
+    <t>thamilton2@cbcsd.org</t>
+  </si>
+  <si>
+    <t>Chief of Student and Family Services</t>
+  </si>
+  <si>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>(641) 782-1155</t>
+  </si>
+  <si>
+    <t>Trish</t>
+  </si>
+  <si>
+    <t>Director of Services</t>
+  </si>
+  <si>
+    <t>Dickinson</t>
+  </si>
+  <si>
+    <t>tdickinson@crestonschools.org</t>
+  </si>
+  <si>
+    <t>Dallas Center-Grimes</t>
+  </si>
+  <si>
+    <t>(515) 992-3866</t>
+  </si>
+  <si>
+    <t>Alyson</t>
+  </si>
+  <si>
+    <t>Finley</t>
+  </si>
+  <si>
+    <t>alyson.finley@dcgschools.com</t>
+  </si>
+  <si>
+    <t>Danville</t>
+  </si>
+  <si>
+    <t>(319) 392-4221</t>
+  </si>
+  <si>
+    <t>jessica.johnson@danvillecsd.org</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>Olsen</t>
+  </si>
+  <si>
+    <t>Shaney</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>(563) 336-7428</t>
+  </si>
+  <si>
+    <t>fordsh@davenport.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Out of School Time &amp; Stepping Stones Facilitator</t>
+  </si>
+  <si>
+    <t>Davis County</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>Steffen</t>
+  </si>
+  <si>
+    <t>(641) 664-2200</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>derek.philips@dcmustangs.com</t>
+  </si>
+  <si>
+    <t>Decorah</t>
+  </si>
+  <si>
+    <t>(563) 382-3771</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>matthew.steven@decorah.school</t>
+  </si>
+  <si>
+    <t>District Social Worker</t>
+  </si>
+  <si>
+    <t>Delwood</t>
+  </si>
+  <si>
+    <t>(563) 674-4164</t>
+  </si>
+  <si>
+    <t>jenny</t>
+  </si>
+  <si>
+    <t>flanigan</t>
+  </si>
+  <si>
+    <t>jflanigan@delwood.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Denison</t>
+  </si>
+  <si>
+    <t>Meyer</t>
+  </si>
+  <si>
+    <t>Langenfeld</t>
+  </si>
+  <si>
+    <t>(712) 263-3104</t>
+  </si>
+  <si>
+    <t>hlangenfeld@denisoncsd.org</t>
+  </si>
+  <si>
+    <t>School Improvement Director</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>Becky</t>
+  </si>
+  <si>
+    <t>(319) 984-6323</t>
+  </si>
+  <si>
+    <t>Laures</t>
+  </si>
+  <si>
+    <t>blaures@denver.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Lyn</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>(515) 242-7627</t>
+  </si>
+  <si>
+    <t>lynette.wilson@dmschools.org</t>
+  </si>
+  <si>
+    <t>Community Schools Specialist</t>
+  </si>
+  <si>
+    <t>Diagonal</t>
+  </si>
+  <si>
+    <t>Larry</t>
+  </si>
+  <si>
+    <t>McNutt</t>
+  </si>
+  <si>
+    <t>(641) 734-5331</t>
+  </si>
+  <si>
+    <t>lmcnutt@diagonalschools.org</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>K-12 Principal</t>
+  </si>
+  <si>
+    <t>k-12 Principal</t>
+  </si>
+  <si>
+    <t>Dike-New Hartford</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>(319) 989-2552</t>
+  </si>
+  <si>
+    <t>Nesvik</t>
+  </si>
+  <si>
+    <t>carrie.nesvik@dnhcsd.org</t>
+  </si>
+  <si>
+    <t>Dubuque</t>
+  </si>
+  <si>
+    <t>Brooke</t>
+  </si>
+  <si>
+    <t>Fellenzer</t>
+  </si>
+  <si>
+    <t>(563) 552-3083</t>
+  </si>
+  <si>
+    <t>rfellenzer@dbqschools.org</t>
+  </si>
+  <si>
+    <t>Director of Students Services</t>
+  </si>
+  <si>
+    <t>Dunkerton</t>
+  </si>
+  <si>
+    <t>(319) 822-4295</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>jsteffen@dunkertonschools.org</t>
+  </si>
+  <si>
+    <t>Durant</t>
+  </si>
+  <si>
+    <t>(563) 785-4431</t>
+  </si>
+  <si>
+    <t>Student Services Director</t>
+  </si>
+  <si>
+    <t>brent.schmidt@durant.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Eagle Grove</t>
+  </si>
+  <si>
+    <t>Kaelee</t>
+  </si>
+  <si>
+    <t>Matney</t>
+  </si>
+  <si>
+    <t>(515) 448-5143</t>
+  </si>
+  <si>
+    <t>kmatney@eagle-grove.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Migrant/Homeless Coordinator</t>
+  </si>
+  <si>
+    <t>Earlham</t>
+  </si>
+  <si>
+    <t>(515) 758-2214</t>
+  </si>
+  <si>
+    <t>Mindy</t>
+  </si>
+  <si>
+    <t>Harskamp</t>
+  </si>
+  <si>
+    <t>mharskamp@ecsdcards.com</t>
+  </si>
+  <si>
+    <t>Elementary Counselor</t>
+  </si>
+  <si>
+    <t>East Buchanan</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Derick</t>
+  </si>
+  <si>
+    <t>Ludwig</t>
+  </si>
+  <si>
+    <t>(319) 935-3767</t>
+  </si>
+  <si>
+    <t>dludwig@east-buc.k12.ia.us</t>
+  </si>
+  <si>
+    <t>East Marshall</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Trudi</t>
+  </si>
+  <si>
+    <t>Foval-Johnson</t>
+  </si>
+  <si>
+    <t>tfovaljohnson@e-marshall.k12.ia.us</t>
+  </si>
+  <si>
+    <t>(641) 496-7481</t>
+  </si>
+  <si>
+    <t>At-risk coordinator</t>
+  </si>
+  <si>
+    <t>East Mills</t>
+  </si>
+  <si>
+    <t>Nielsen</t>
+  </si>
+  <si>
+    <t>mnielsen@emschools.org</t>
+  </si>
+  <si>
+    <t>(712) 624-8696</t>
+  </si>
+  <si>
+    <t>East Sac County</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>(712) 665-5001</t>
+  </si>
+  <si>
+    <t>twood@eastsac.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Professional School Counselor</t>
+  </si>
+  <si>
+    <t>East Union</t>
+  </si>
+  <si>
+    <t>(641) 347-5215</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>sthompson@eastunionschools.org</t>
+  </si>
+  <si>
+    <t>Eastern Allamakee</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>Trenkamp</t>
+  </si>
+  <si>
+    <t>(563) 538-4201</t>
+  </si>
+  <si>
+    <t>Hailey</t>
+  </si>
+  <si>
+    <t>Harms</t>
+  </si>
+  <si>
+    <t>hharms@kee.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Easton Valley</t>
+  </si>
+  <si>
+    <t>Collister</t>
+  </si>
+  <si>
+    <t>(563) 689-4221</t>
+  </si>
+  <si>
+    <t>brooke.collister@eastonvalleycsd.com</t>
+  </si>
+  <si>
+    <t>Eddyville-Blakesburg-Fremont</t>
+  </si>
+  <si>
+    <t>Cathy</t>
+  </si>
+  <si>
+    <t>Williamson</t>
+  </si>
+  <si>
+    <t>(641) 969-4226</t>
+  </si>
+  <si>
+    <t>Cathy.Williamson@rocketsk12.org</t>
+  </si>
+  <si>
+    <t>Edgewood-Colesburg</t>
+  </si>
+  <si>
+    <t>(563) 928-6411</t>
+  </si>
+  <si>
+    <t>ktrenkamp@edge-cole.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Eldora-New Providence</t>
+  </si>
+  <si>
+    <t>Lindsay</t>
+  </si>
+  <si>
+    <t>Gelder</t>
+  </si>
+  <si>
+    <t>(641) 864-2211</t>
+  </si>
+  <si>
+    <t>lgelder@southhardin.org</t>
+  </si>
+  <si>
+    <t>Counselor &amp; Social Services Liaison</t>
+  </si>
+  <si>
+    <t>Counselor &amp; Social Services Liasion</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Emmetsburg</t>
+  </si>
+  <si>
+    <t>Bonner</t>
+  </si>
+  <si>
+    <t>(712) 852-2892</t>
+  </si>
+  <si>
+    <t>abonner@e-hawks.org</t>
+  </si>
+  <si>
+    <t>Empowering Excellence Charter Schools</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Mausser</t>
+  </si>
+  <si>
+    <t>(319) 310-6230</t>
+  </si>
+  <si>
+    <t>cmausser@eecsia.org</t>
+  </si>
+  <si>
+    <t>English Valleys</t>
+  </si>
+  <si>
+    <t>Harger</t>
+  </si>
+  <si>
+    <t>(319) 664-3638</t>
+  </si>
+  <si>
+    <t>aharger@english-valleys.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Essex</t>
+  </si>
+  <si>
+    <t>(712) 379-3114</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Cabeen</t>
+  </si>
+  <si>
+    <t>cabeenr@essex.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Estherville Lincoln Central</t>
+  </si>
+  <si>
+    <t>Armstead</t>
+  </si>
+  <si>
+    <t>(712) 362-2692</t>
+  </si>
+  <si>
+    <t>andrew.armstead@elc-csd.org</t>
+  </si>
+  <si>
+    <t>Exira-Elk Horn-Kimballton</t>
+  </si>
+  <si>
+    <t>(712) 764-4616</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>evancleave@eehkspartans.org</t>
+  </si>
+  <si>
+    <t>Van Cleave</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>Bethany</t>
+  </si>
+  <si>
+    <t>LaRose</t>
+  </si>
+  <si>
+    <t>bethany.larose@fairfieldsfuture.org</t>
+  </si>
+  <si>
+    <t>Community Support Specialist</t>
+  </si>
+  <si>
+    <t>(641) 472-2059</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>(641) 585-3034</t>
+  </si>
+  <si>
+    <t>kbaker@forestcity.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Fort Dodge</t>
+  </si>
+  <si>
+    <t>Teri</t>
+  </si>
+  <si>
+    <t>Boezinger</t>
+  </si>
+  <si>
+    <t>(515) 574-5678</t>
+  </si>
+  <si>
+    <t>tboezinger@fdschools.org</t>
+  </si>
+  <si>
+    <t>Fort Madison</t>
+  </si>
+  <si>
+    <t>Schelich</t>
+  </si>
+  <si>
+    <t>(319) 372-7252</t>
+  </si>
+  <si>
+    <t>christina.schelich@fmcsd.org</t>
+  </si>
+  <si>
+    <t>Fremont-Mills</t>
+  </si>
+  <si>
+    <t>(712) 629-2325</t>
+  </si>
+  <si>
+    <t>Stefanie</t>
+  </si>
+  <si>
+    <t>Shaw</t>
+  </si>
+  <si>
+    <t>sshaw@fmtabor.org</t>
+  </si>
+  <si>
+    <t>Special Education Teacher</t>
+  </si>
+  <si>
+    <t>Galva-Holstein</t>
+  </si>
+  <si>
+    <t>(712) 368-4353</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Wuebker</t>
+  </si>
+  <si>
+    <t>rwuebker@rvraptors.org</t>
+  </si>
+  <si>
+    <t>Garner-Hayfield-Ventura</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Bierle</t>
+  </si>
+  <si>
+    <t>(641) 923-2632</t>
+  </si>
+  <si>
+    <t>abierle@ghvschools.org</t>
+  </si>
+  <si>
+    <t>George-Little Rock</t>
+  </si>
+  <si>
+    <t>(712) 475-3311</t>
+  </si>
+  <si>
+    <t>Helkenn</t>
+  </si>
+  <si>
+    <t>dhelkenn@george-littlerock.org</t>
+  </si>
+  <si>
+    <t>Gilbert</t>
+  </si>
+  <si>
+    <t>(515) 232-3740</t>
+  </si>
+  <si>
+    <t>Woodin</t>
+  </si>
+  <si>
+    <t>woodinm@gilbertcsd.org</t>
+  </si>
+  <si>
+    <t>Student Success Coordinator</t>
+  </si>
+  <si>
+    <t>Gilmore City-Bradgate</t>
+  </si>
+  <si>
+    <t>(515) 373-6124</t>
+  </si>
+  <si>
+    <t>Montag</t>
+  </si>
+  <si>
+    <t>rmontag@gcb.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Gladbrook-Reinbeck</t>
+  </si>
+  <si>
+    <t>(319) 345-2822</t>
+  </si>
+  <si>
+    <t>Weber</t>
+  </si>
+  <si>
+    <t>jessica.weber@gr-rebels.net</t>
+  </si>
+  <si>
+    <t>Glenwood</t>
+  </si>
+  <si>
+    <t>Menendez</t>
+  </si>
+  <si>
+    <t>(712) 527-3034</t>
+  </si>
+  <si>
+    <t>menendezc@glenwoodschools.org</t>
+  </si>
+  <si>
+    <t>Director Student Services</t>
+  </si>
+  <si>
+    <t>Glidden-Ralston</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Borchers</t>
+  </si>
+  <si>
+    <t>(712) 659-2205</t>
+  </si>
+  <si>
+    <t>tborchers@glidden-ralston.k12.ia.us</t>
+  </si>
+  <si>
+    <t>GMG</t>
+  </si>
+  <si>
+    <t>(641) 474-2254</t>
+  </si>
+  <si>
+    <t>Busch</t>
+  </si>
+  <si>
+    <t>sbusch@gmgschools.org</t>
+  </si>
+  <si>
+    <t>Graettinger-Terril</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>(712) 837-5212</t>
+  </si>
+  <si>
+    <t>(712) 859-3286</t>
+  </si>
+  <si>
+    <t>mborchers@gt.ratitans.org</t>
+  </si>
+  <si>
+    <t>Great Oaks Des Moines</t>
+  </si>
+  <si>
+    <t>Kristopher</t>
+  </si>
+  <si>
+    <t>Byam</t>
+  </si>
+  <si>
+    <t>(319) 321-9976</t>
+  </si>
+  <si>
+    <t>kris.byam@greatoakshigh.org</t>
+  </si>
+  <si>
+    <t>Executive Director Iowa</t>
+  </si>
+  <si>
+    <t>Greene County</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>(515) 386-2188</t>
+  </si>
+  <si>
+    <t>Kinne</t>
+  </si>
+  <si>
+    <t>kkinne@greenecountycsd.net</t>
+  </si>
+  <si>
+    <t>District Mental Health Counselor</t>
+  </si>
+  <si>
+    <t>Grinnell-Newburg</t>
+  </si>
+  <si>
+    <t>(641) 236-2700</t>
+  </si>
+  <si>
+    <t>Special Programs Coordinator</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>nicole.james@grinnell-k12.org</t>
+  </si>
+  <si>
+    <t>Griswold</t>
+  </si>
+  <si>
+    <t>Akers</t>
+  </si>
+  <si>
+    <t>(712) 778-2154</t>
+  </si>
+  <si>
+    <t>aakers@griswoldschools.org</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>Thoren</t>
+  </si>
+  <si>
+    <t>(319) 825-5449</t>
+  </si>
+  <si>
+    <t>bthoren@spartanpride.net</t>
+  </si>
+  <si>
+    <t>At-Risk Coordinator</t>
+  </si>
+  <si>
+    <t>Guthrie Center</t>
+  </si>
+  <si>
+    <t>(641) 332-2236</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>(712) 382-2017</t>
+  </si>
+  <si>
+    <t>JH</t>
+  </si>
+  <si>
+    <t>Wolf</t>
+  </si>
+  <si>
+    <t>jhwolf@hamburgcsd.org</t>
+  </si>
+  <si>
+    <t>Hampton-Dumont</t>
+  </si>
+  <si>
+    <t>jkoenen@hdcsd.org</t>
+  </si>
+  <si>
+    <t>(641) 456-2175</t>
+  </si>
+  <si>
+    <t>Harlan</t>
+  </si>
+  <si>
+    <t>(712) 755-2152</t>
+  </si>
+  <si>
+    <t>Jenny</t>
+  </si>
+  <si>
+    <t>Barnett</t>
+  </si>
+  <si>
+    <t>jenny.barnett@hcsdcyclones.com</t>
+  </si>
+  <si>
+    <t>Harris-Lake Park</t>
+  </si>
+  <si>
+    <t>(712) 832-3809</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>jmartinez@hlpcsd.org</t>
+  </si>
+  <si>
+    <t>Hartley-Melvin-Sanborn</t>
+  </si>
+  <si>
+    <t>(712) 928-3406</t>
+  </si>
+  <si>
+    <t>Spier</t>
+  </si>
+  <si>
+    <t>kspier@hmshawks.org</t>
+  </si>
+  <si>
+    <t>Highland</t>
+  </si>
+  <si>
+    <t>Jane</t>
+  </si>
+  <si>
+    <t>O'Leary</t>
+  </si>
+  <si>
+    <t>(319) 648-2821</t>
+  </si>
+  <si>
+    <t>joleary@highlandhuskies.org</t>
+  </si>
+  <si>
+    <t>Hinton</t>
+  </si>
+  <si>
+    <t>(712) 947-4327</t>
+  </si>
+  <si>
+    <t>Janet</t>
+  </si>
+  <si>
+    <t>Held</t>
+  </si>
+  <si>
+    <t>Danica</t>
+  </si>
+  <si>
+    <t>danica.held@hintonschool.com</t>
+  </si>
+  <si>
+    <t>H-L-V</t>
+  </si>
+  <si>
+    <t>(319) 647-2161</t>
+  </si>
+  <si>
+    <t>Tegeler</t>
+  </si>
+  <si>
+    <t>mtegeler@hlv.k12.ia.us</t>
+  </si>
+  <si>
+    <t>PK-12 Principal</t>
+  </si>
+  <si>
+    <t>Horizon Science Academy Davenport</t>
+  </si>
+  <si>
+    <t>Shawn Smith</t>
+  </si>
+  <si>
+    <t>Buettner</t>
+  </si>
+  <si>
+    <t>(563) 946-5796</t>
+  </si>
+  <si>
+    <t>buettner@hsadavenport.org</t>
+  </si>
+  <si>
+    <t>Horizon Science Academy Des Moines</t>
+  </si>
+  <si>
+    <t>Cannon</t>
+  </si>
+  <si>
+    <t>(563) 380-9045</t>
+  </si>
+  <si>
+    <t>cannon@hsadesmoines.org</t>
+  </si>
+  <si>
+    <t>Howard-Winneshiek</t>
+  </si>
+  <si>
+    <t>Lentz</t>
+  </si>
+  <si>
+    <t>(563) 547-2340</t>
+  </si>
+  <si>
+    <t>blentz@howard-winn.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Hubbard-Radcliffe</t>
+  </si>
+  <si>
+    <t>LIndsay</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>(319) 988-3233</t>
+  </si>
+  <si>
+    <t>McPoland</t>
+  </si>
+  <si>
+    <t>michellemcpoland@hudschools.org</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>(515) 332-1430</t>
+  </si>
+  <si>
+    <t>hjohnson@humboldt.k12.ia.us</t>
+  </si>
+  <si>
+    <t>K-12 Student Services</t>
+  </si>
+  <si>
+    <t>IKM-Manning</t>
+  </si>
+  <si>
+    <t>(712) 655-3781</t>
+  </si>
+  <si>
+    <t>Liaison</t>
+  </si>
+  <si>
+    <t>GerriAnn</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>gwagner@ikm-manning.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t>Burmeister</t>
+  </si>
+  <si>
+    <t>(319) 332-0459</t>
+  </si>
+  <si>
+    <t>eburmeister@indeek12.org</t>
+  </si>
+  <si>
+    <t>Indianola</t>
+  </si>
+  <si>
+    <t>(515) 961-9500</t>
+  </si>
+  <si>
+    <t>sarah.baker@indianola.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Interstate 35</t>
+  </si>
+  <si>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>Rose</t>
+  </si>
+  <si>
+    <t>(641) 765-4818</t>
+  </si>
+  <si>
+    <t>rdickinson@i-35.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>(319) 688-1000</t>
+  </si>
+  <si>
+    <t>miner.shannon@iowacityschools.org</t>
+  </si>
+  <si>
+    <t>Youth Family Development Coordinator</t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>Thies</t>
+  </si>
+  <si>
+    <t>(641) 648-6440</t>
+  </si>
+  <si>
+    <t>lthies@ifacadets.net</t>
+  </si>
+  <si>
+    <t>Iowa Valley</t>
+  </si>
+  <si>
+    <t>Thiessen</t>
+  </si>
+  <si>
+    <t>(319) 642-3332</t>
+  </si>
+  <si>
+    <t>tthiessen@ivcsd.org</t>
+  </si>
+  <si>
+    <t>Janesville</t>
+  </si>
+  <si>
+    <t>Angel</t>
+  </si>
+  <si>
+    <t>(319) 987-2581</t>
+  </si>
+  <si>
+    <t>chad.angel@janesvilleschools.net</t>
+  </si>
+  <si>
+    <t>Jesup</t>
+  </si>
+  <si>
+    <t>Pottebaum</t>
+  </si>
+  <si>
+    <t>(319) 827-1700</t>
+  </si>
+  <si>
+    <t>bpottebaum@jesup.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>(515) 278-0470</t>
+  </si>
+  <si>
+    <t>adam.busch@johnston.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Harrison</t>
+  </si>
+  <si>
+    <t>(319) 524-2542</t>
+  </si>
+  <si>
+    <t>nathan.harrison@keokukschools.org</t>
+  </si>
+  <si>
+    <t>Keota</t>
+  </si>
+  <si>
+    <t>Seth</t>
+  </si>
+  <si>
+    <t>Milledge</t>
+  </si>
+  <si>
+    <t>(641) 636-2189</t>
+  </si>
+  <si>
+    <t>seth.milledge@keotaeagles.org</t>
+  </si>
+  <si>
+    <t>Kingsley-Pierson</t>
+  </si>
+  <si>
+    <t>Brand</t>
+  </si>
+  <si>
+    <t>(712) 378-2861</t>
+  </si>
+  <si>
+    <t>abrand@k-pcsd.org</t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>(641) 218-0238</t>
+  </si>
+  <si>
+    <t>angela.nelson@kcsd.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Lake Mills</t>
+  </si>
+  <si>
+    <t>(641) 592-0881</t>
+  </si>
+  <si>
+    <t>VanRoekel</t>
+  </si>
+  <si>
+    <t>bvanroekel@lake-mills.org</t>
+  </si>
+  <si>
+    <t>Lamoni</t>
+  </si>
+  <si>
+    <t>(641) 784-3351</t>
+  </si>
+  <si>
+    <t>Sellars</t>
+  </si>
+  <si>
+    <t>sellars@lamonischools.org</t>
+  </si>
+  <si>
+    <t>School Conselor</t>
+  </si>
+  <si>
+    <t>Laurens-Marathon</t>
+  </si>
+  <si>
+    <t>(712) 841-5000</t>
+  </si>
+  <si>
+    <t>Zylstra</t>
+  </si>
+  <si>
+    <t>hannahzylstra@lm.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Lawton-Bronson</t>
+  </si>
+  <si>
+    <t>(712) 944-5181</t>
+  </si>
+  <si>
+    <t>bensone@lb-eagles.org</t>
+  </si>
+  <si>
+    <t>Le Mars</t>
+  </si>
+  <si>
+    <t>Leavitt</t>
+  </si>
+  <si>
+    <t>(712) 546-4155</t>
+  </si>
+  <si>
+    <t>rachel.leavitt@lemarscsd.org</t>
+  </si>
+  <si>
+    <t>curriculum director</t>
+  </si>
+  <si>
+    <t>Lenox</t>
+  </si>
+  <si>
+    <t>(641) 333-2244</t>
+  </si>
+  <si>
+    <t>jmiller@lenoxschools.org</t>
+  </si>
+  <si>
+    <t>Nurse / At-Risk Coordinator</t>
+  </si>
+  <si>
+    <t>Lewis Central</t>
+  </si>
+  <si>
+    <t>(712) 366-8202</t>
+  </si>
+  <si>
+    <t>Laurie</t>
+  </si>
+  <si>
+    <t>LThies@lewiscentral.org</t>
+  </si>
+  <si>
+    <t>Special Education Coordinator</t>
+  </si>
+  <si>
+    <t>Linn-Mar</t>
+  </si>
+  <si>
+    <t>Shawn</t>
+  </si>
+  <si>
+    <t>Knighton</t>
+  </si>
+  <si>
+    <t>(319) 730-3633</t>
+  </si>
+  <si>
+    <t>shawn.knighton@linnmar.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Family Resource Specialists</t>
+  </si>
+  <si>
+    <t>Lisbon</t>
+  </si>
+  <si>
+    <t>jbrown@lisbon.k12.ia.us</t>
+  </si>
+  <si>
+    <t>(319) 455-2650</t>
+  </si>
+  <si>
+    <t>Logan-Magnolia</t>
+  </si>
+  <si>
+    <t>(712) 644-2250</t>
+  </si>
+  <si>
+    <t>Krueger</t>
+  </si>
+  <si>
+    <t>bkrueger@lomaschools.org</t>
+  </si>
+  <si>
+    <t>Lone Tree</t>
+  </si>
+  <si>
+    <t>(319) 629-4213</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>Herman</t>
+  </si>
+  <si>
+    <t>jherman@lonetreecsd.org</t>
+  </si>
+  <si>
+    <t>Louisa-Muscatine</t>
+  </si>
+  <si>
+    <t>(319) 726-3421</t>
+  </si>
+  <si>
+    <t>Tana</t>
+  </si>
+  <si>
+    <t>Fourdyce</t>
+  </si>
+  <si>
+    <t>tfourdyce@lmcsd.org</t>
+  </si>
+  <si>
+    <t>Lynnville-Sully</t>
+  </si>
+  <si>
+    <t>Bowlin</t>
+  </si>
+  <si>
+    <t>(641) 594-4445</t>
+  </si>
+  <si>
+    <t>bowlin@lshawks.com</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Kristen</t>
+  </si>
+  <si>
+    <t>Newell</t>
+  </si>
+  <si>
+    <t>(515) 795-3240</t>
+  </si>
+  <si>
+    <t>knewell@madrid.k12.ia.us</t>
+  </si>
+  <si>
+    <t>PK-12 Assistant Principal</t>
+  </si>
+  <si>
+    <t>Manson Northwest Webster</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Elementary Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Voichahoske</t>
+  </si>
+  <si>
+    <t>(712) 469-2245</t>
+  </si>
+  <si>
+    <t>mvoichahoske@manson-nw.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Maple Valley-Anthon Oto</t>
+  </si>
+  <si>
+    <t>Mistaya</t>
+  </si>
+  <si>
+    <t>Hoefling</t>
+  </si>
+  <si>
+    <t>(712) 373-5246</t>
+  </si>
+  <si>
+    <t>mhoefling@mvaoschool.org</t>
+  </si>
+  <si>
+    <t>Maquoketa</t>
+  </si>
+  <si>
+    <t>(563) 652-4984</t>
+  </si>
+  <si>
+    <t>Nabb</t>
+  </si>
+  <si>
+    <t>jnabb@maquoketaschools.org</t>
+  </si>
+  <si>
+    <t>Director of Support Services</t>
+  </si>
+  <si>
+    <t>Maquoketa Valley</t>
+  </si>
+  <si>
+    <t>(563) 922-9411</t>
   </si>
   <si>
     <t>High School Counselor</t>
   </si>
   <si>
-    <t>Ar-We-Va</t>
-[...785 lines deleted...]
-    <t>12210000</t>
+    <t>Jaeger</t>
+  </si>
+  <si>
+    <t>jenjaeger@maquoketa-v.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Elementary School Counselor</t>
+  </si>
+  <si>
+    <t>Marcus-Meriden-Cleghorn</t>
+  </si>
+  <si>
+    <t>Alicia</t>
+  </si>
+  <si>
+    <t>Hergott</t>
+  </si>
+  <si>
+    <t>(712) 376-2615</t>
+  </si>
+  <si>
+    <t>alicia.hergott@mmcruroyals.org</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t>(310) 377-9401</t>
+  </si>
+  <si>
+    <t>mwilson@marion-isd.org</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>(641) 754-1000</t>
+  </si>
+  <si>
+    <t>Anel</t>
+  </si>
+  <si>
+    <t>Garza</t>
+  </si>
+  <si>
+    <t>agarza@marshalltown.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Martensdale-Saint Marys</t>
+  </si>
+  <si>
+    <t>Fitzpatrick</t>
+  </si>
+  <si>
+    <t>jon_fitzpatrick@mstm.us</t>
+  </si>
+  <si>
+    <t>(641) 764-2486</t>
+  </si>
+  <si>
+    <t>Mason City</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>Heard</t>
+  </si>
+  <si>
+    <t>(641) 450-5417</t>
+  </si>
+  <si>
+    <t>jheard@masoncityschools.org</t>
+  </si>
+  <si>
+    <t>District Homeless Liaison PK-12</t>
+  </si>
+  <si>
+    <t>Mediapolis</t>
+  </si>
+  <si>
+    <t>(319) 394-3101</t>
+  </si>
+  <si>
+    <t>Wolter</t>
+  </si>
+  <si>
+    <t>woltere@mepoedu.org</t>
+  </si>
+  <si>
+    <t>Melcher-Dallas</t>
+  </si>
+  <si>
+    <t>Suntken</t>
+  </si>
+  <si>
+    <t>(641) 947-3151</t>
+  </si>
+  <si>
+    <t>suntkenj@melcher-dallas.k12.ia.us</t>
+  </si>
+  <si>
+    <t>MFL MarMac</t>
+  </si>
+  <si>
+    <t>Hanson</t>
+  </si>
+  <si>
+    <t>(563) 539-6400</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>brett.jackson@mflmm.k12.ia.us</t>
+  </si>
+  <si>
+    <t>McGregor Principal</t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>(319) 259-5340</t>
+  </si>
+  <si>
+    <t>Deanna</t>
+  </si>
+  <si>
+    <t>Martens</t>
+  </si>
+  <si>
+    <t>dmartens@midland.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Mid-Prairie</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>(319) 656-2241</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Slabaugh</t>
+  </si>
+  <si>
+    <t>fslabaugh@mphawks.org</t>
+  </si>
+  <si>
+    <t>Virtual Academy Principal</t>
+  </si>
+  <si>
+    <t>Missouri Valley</t>
+  </si>
+  <si>
+    <t>(712) 642-2706</t>
+  </si>
+  <si>
+    <t>Arbaugh</t>
+  </si>
+  <si>
+    <t>karbaugh@movalleycsd.org</t>
+  </si>
+  <si>
+    <t>MOC-Floyd Valley</t>
+  </si>
+  <si>
+    <t>Liz</t>
+  </si>
+  <si>
+    <t>Koenig</t>
+  </si>
+  <si>
+    <t>(712) 737-4871</t>
+  </si>
+  <si>
+    <t>lkoenig@mocfv.org</t>
+  </si>
+  <si>
+    <t>Montezuma</t>
+  </si>
+  <si>
+    <t>Schulte</t>
+  </si>
+  <si>
+    <t>(641) 623-5121</t>
+  </si>
+  <si>
+    <t>Mary Jo</t>
+  </si>
+  <si>
+    <t>Steele</t>
+  </si>
+  <si>
+    <t>mjsteele@montezuma.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Payroll/HR/Senior Admin</t>
+  </si>
+  <si>
+    <t>Monticello</t>
+  </si>
+  <si>
+    <t>Kehoe</t>
+  </si>
+  <si>
+    <t>(319) 465-3000</t>
+  </si>
+  <si>
+    <t>shannon.kehoe@monticello.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Moravia</t>
+  </si>
+  <si>
+    <t>(641) 724-3241</t>
+  </si>
+  <si>
+    <t>Cochran</t>
+  </si>
+  <si>
+    <t>kevin.cochran@moraviacsd.com</t>
+  </si>
+  <si>
+    <t>6-12 Principal</t>
+  </si>
+  <si>
+    <t>Mormon Trail</t>
+  </si>
+  <si>
+    <t>(641) 877-2521</t>
+  </si>
+  <si>
+    <t>Stripe</t>
+  </si>
+  <si>
+    <t>bstripe@mormontrailcsd.org</t>
+  </si>
+  <si>
+    <t>Morning Sun</t>
+  </si>
+  <si>
+    <t>(319) 868-7701</t>
+  </si>
+  <si>
+    <t>Alaura</t>
+  </si>
+  <si>
+    <t>Rappenecker</t>
+  </si>
+  <si>
+    <t>alaura.rappenecker@mscsd.org</t>
+  </si>
+  <si>
+    <t>Moulton-Udell</t>
+  </si>
+  <si>
+    <t>(641) 642-8131</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>ann.johnston@moulton-udell.org</t>
+  </si>
+  <si>
+    <t>Mount Ayr</t>
+  </si>
+  <si>
+    <t>(641) 464-0539</t>
+  </si>
+  <si>
+    <t>Shields</t>
+  </si>
+  <si>
+    <t>melissa.shields@mtayrschools.org</t>
+  </si>
+  <si>
+    <t>SPED Coordinator</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Martha</t>
+  </si>
+  <si>
+    <t>Peterson</t>
+  </si>
+  <si>
+    <t>martha.peterson@mtpcsd.org</t>
+  </si>
+  <si>
+    <t>(319) 759-3570</t>
+  </si>
+  <si>
+    <t>Student/Family Advocate</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>Leeman</t>
+  </si>
+  <si>
+    <t>(319) 895-8845</t>
+  </si>
+  <si>
+    <t>mleeman@mvcsd.org</t>
+  </si>
+  <si>
+    <t>Murray</t>
+  </si>
+  <si>
+    <t>(641) 447-2517</t>
+  </si>
+  <si>
+    <t>Deborah</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>dchapman@murraycsd.org</t>
+  </si>
+  <si>
+    <t>6th-12th Principal</t>
+  </si>
+  <si>
+    <t>Muscatine</t>
+  </si>
+  <si>
+    <t>(563) 263-7223</t>
+  </si>
+  <si>
+    <t>Fridley</t>
+  </si>
+  <si>
+    <t>jennifer.fridley@mcsdonline.org</t>
+  </si>
+  <si>
+    <t>Nashua-Plainfield</t>
+  </si>
+  <si>
+    <t>Kalainoff</t>
+  </si>
+  <si>
+    <t>(641) 435-4166</t>
+  </si>
+  <si>
+    <t>jkalainoff@nashua-plainfield.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Kody</t>
+  </si>
+  <si>
+    <t>Asmus</t>
+  </si>
+  <si>
+    <t>(515) 382-2783</t>
+  </si>
+  <si>
+    <t>kasmus@nevadacubs.org</t>
+  </si>
+  <si>
+    <t>Associate Superintendent of School Improvement</t>
+  </si>
+  <si>
+    <t>New Hampton</t>
+  </si>
+  <si>
+    <t>(641) 394-2134</t>
+  </si>
+  <si>
+    <t>O'Donnell</t>
+  </si>
+  <si>
+    <t>m_odonnell@new-hampton.k12.ia.us</t>
+  </si>
+  <si>
+    <t>New London</t>
+  </si>
+  <si>
+    <t>(319) 367-0500</t>
+  </si>
+  <si>
+    <t>Jackie</t>
+  </si>
+  <si>
+    <t>Housman</t>
+  </si>
+  <si>
+    <t>Jackie.Housman@nlcsd.org</t>
+  </si>
+  <si>
+    <t>Newell-Fonda</t>
+  </si>
+  <si>
+    <t>(712) 272-3324</t>
+  </si>
+  <si>
+    <t>Lockrem</t>
+  </si>
+  <si>
+    <t>lockremh@newell-fonda.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>(641) 792-5809</t>
+  </si>
+  <si>
+    <t>Sorenson</t>
+  </si>
+  <si>
+    <t>sorensonk@newotn.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Communications/Outreach Secretary</t>
+  </si>
+  <si>
+    <t>Nodaway Valley</t>
+  </si>
+  <si>
+    <t>Larson</t>
+  </si>
+  <si>
+    <t>(641) 630-1042</t>
+  </si>
+  <si>
+    <t>james.larson@nodawayvalley.org</t>
+  </si>
+  <si>
+    <t>North Butler</t>
+  </si>
+  <si>
+    <t>(319) 267-2212</t>
+  </si>
+  <si>
+    <t>Celsey</t>
+  </si>
+  <si>
+    <t>Kelley</t>
+  </si>
+  <si>
+    <t>celsey.kelley@northbutler.org</t>
+  </si>
+  <si>
+    <t>North Cedar</t>
+  </si>
+  <si>
+    <t>Tanner</t>
+  </si>
+  <si>
+    <t>Carlson</t>
+  </si>
+  <si>
+    <t>(563) 452-3179</t>
+  </si>
+  <si>
+    <t>tcarlson@north-cedarstu.org</t>
+  </si>
+  <si>
+    <t>North Fayette Valley</t>
+  </si>
+  <si>
+    <t>(563) 422-3851</t>
+  </si>
+  <si>
+    <t>Heins</t>
+  </si>
+  <si>
+    <t>Jheins@nfv.k12.ia.us</t>
+  </si>
+  <si>
+    <t>North Iowa</t>
+  </si>
+  <si>
+    <t>(641) 562-2525</t>
+  </si>
+  <si>
+    <t>Stephany</t>
+  </si>
+  <si>
+    <t>Plathe</t>
+  </si>
+  <si>
+    <t>stephany.plathe@northiowa.org</t>
+  </si>
+  <si>
+    <t>North Kossuth</t>
+  </si>
+  <si>
+    <t>Runksmeier</t>
+  </si>
+  <si>
+    <t>(515) 272-4102</t>
+  </si>
+  <si>
+    <t>julie.runksmeier@nuwarriors.org</t>
+  </si>
+  <si>
+    <t>North Linn</t>
+  </si>
+  <si>
+    <t>(319) 224-3291</t>
+  </si>
+  <si>
+    <t>smeyer@northlinncsd.org</t>
+  </si>
+  <si>
+    <t>North Mahaska</t>
+  </si>
+  <si>
+    <t>(641) 637-4041</t>
+  </si>
+  <si>
+    <t>Gay</t>
+  </si>
+  <si>
+    <t>gayr@nmwarhawks.org</t>
+  </si>
+  <si>
+    <t>North Polk</t>
+  </si>
+  <si>
+    <t>(515) 984-3400</t>
+  </si>
+  <si>
+    <t>Poldberg</t>
+  </si>
+  <si>
+    <t>seth.poldberg@northpolk.org</t>
+  </si>
+  <si>
+    <t>North Scott</t>
+  </si>
+  <si>
+    <t>Schubert</t>
+  </si>
+  <si>
+    <t>(563) 285-3223</t>
+  </si>
+  <si>
+    <t>amy.schubert@north-scott.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Juvenile Court</t>
+  </si>
+  <si>
+    <t>North Tama County</t>
+  </si>
+  <si>
+    <t>(641) 484-4811</t>
+  </si>
+  <si>
+    <t>(319) 478-2265</t>
+  </si>
+  <si>
+    <t>Assistant Principal</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Monat</t>
+  </si>
+  <si>
+    <t>jana.monat@n-tama.k12.ia.us</t>
+  </si>
+  <si>
+    <t>North Union</t>
+  </si>
+  <si>
+    <t>(712) 868-3542</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>katie.black@nuwarriors.org</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>(563) 577-2249</t>
+  </si>
+  <si>
+    <t>McCall</t>
+  </si>
+  <si>
+    <t>alicia.mccall@northeastcsd.org</t>
+  </si>
+  <si>
+    <t>Northwood-Kensett</t>
+  </si>
+  <si>
+    <t>(641) 324-1127</t>
+  </si>
+  <si>
+    <t>bcostello@nkvikings.com</t>
+  </si>
+  <si>
+    <t>Norwalk</t>
+  </si>
+  <si>
+    <t>(515) 981-0676</t>
+  </si>
+  <si>
+    <t>Associate Superintendent of Teaching and Learning</t>
+  </si>
+  <si>
+    <t>Rhode</t>
+  </si>
+  <si>
+    <t>aimee.rhode@norwalk.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Odebolt Arthur Battle Creek Ida Grove</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>(712) 364-2360</t>
+  </si>
+  <si>
+    <t>ahenderson@oabcig.org</t>
+  </si>
+  <si>
+    <t>Oelwein</t>
+  </si>
+  <si>
+    <t>Ehn</t>
+  </si>
+  <si>
+    <t>(319) 283-3536</t>
+  </si>
+  <si>
+    <t>jehn@oelwein.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Ogden</t>
+  </si>
+  <si>
+    <t>Krause</t>
+  </si>
+  <si>
+    <t>(515) 275-2894</t>
+  </si>
+  <si>
+    <t>amy.krause@ogden.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Director of Learning and Student Services</t>
+  </si>
+  <si>
+    <t>Okoboji</t>
+  </si>
+  <si>
+    <t>(712) 338-2446</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>Ramhorst</t>
+  </si>
+  <si>
+    <t>sramhorst@okobojischools.org</t>
+  </si>
+  <si>
+    <t>:	Homeless Liaison</t>
+  </si>
+  <si>
+    <t>Olin</t>
+  </si>
+  <si>
+    <t>Dabroski</t>
+  </si>
+  <si>
+    <t>(319) 484-2170</t>
+  </si>
+  <si>
+    <t>mdabroski@olin.k12.ia</t>
+  </si>
+  <si>
+    <t>Opportunity Ed_Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Sorgenfrey</t>
+  </si>
+  <si>
+    <t>(319) 350-0965</t>
+  </si>
+  <si>
+    <t>ksorgenfrey@cedarrapidsprep.org</t>
+  </si>
+  <si>
+    <t>Opportunity Ed_Des Moines</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>Muhammad</t>
+  </si>
+  <si>
+    <t>(515) 441-9250</t>
+  </si>
+  <si>
+    <t>jmuhammad@desmoinesprep.org</t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>(641) 732-3102</t>
+  </si>
+  <si>
+    <t>ewilson@osage.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Oskaloosa</t>
+  </si>
+  <si>
+    <t>(641) 673-8092</t>
+  </si>
+  <si>
+    <t>johnsonj@oskycsd.org</t>
+  </si>
+  <si>
+    <t>Ottumwa</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>(641) 683-1342</t>
+  </si>
+  <si>
+    <t>megan.logan@ottumwaschools.com</t>
+  </si>
+  <si>
+    <t>Family Service Coordinator</t>
+  </si>
+  <si>
+    <t>Panorama</t>
+  </si>
+  <si>
+    <t>(641) 755-2317</t>
+  </si>
+  <si>
+    <t>Webner</t>
+  </si>
+  <si>
+    <t>chris.webner@panorama.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Guidance Counselor/Homeless Coordinator</t>
+  </si>
+  <si>
+    <t>Paton-Churdan</t>
+  </si>
+  <si>
+    <t>(515) 389-3111</t>
+  </si>
+  <si>
+    <t>Libby</t>
+  </si>
+  <si>
+    <t>Towers</t>
+  </si>
+  <si>
+    <t>ltowers@paton-churdan.k12.ia.us</t>
+  </si>
+  <si>
+    <t>PCM</t>
+  </si>
+  <si>
+    <t>(515) 994-8222</t>
+  </si>
+  <si>
+    <t>Souza</t>
+  </si>
+  <si>
+    <t>ksouza@pcmschools.org</t>
+  </si>
+  <si>
+    <t>Pekin</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>(319) 695-3707</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>Graff</t>
+  </si>
+  <si>
+    <t>victoria.graff@pekincsd.org</t>
+  </si>
+  <si>
+    <t>Pella</t>
+  </si>
+  <si>
+    <t>(641) 628-3870</t>
+  </si>
+  <si>
+    <t>derek.schulte@pellaschools.org</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Cardenas</t>
+  </si>
+  <si>
+    <t>(515) 465-3503</t>
+  </si>
+  <si>
+    <t>angelica.cardenas@g.perry.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Pleasant Valley</t>
+  </si>
+  <si>
+    <t>Kenyon</t>
+  </si>
+  <si>
+    <t>(563) 332-5550</t>
+  </si>
+  <si>
+    <t>kenyonjill@pleasval.org</t>
+  </si>
+  <si>
+    <t>Pleasantville</t>
+  </si>
+  <si>
+    <t>(515) 848-0566</t>
+  </si>
+  <si>
+    <t>Lacquement</t>
+  </si>
+  <si>
+    <t>RLacquement@pvillecsd.org</t>
+  </si>
+  <si>
+    <t>Pocahontas Area</t>
+  </si>
+  <si>
+    <t>Hoch</t>
+  </si>
+  <si>
+    <t>(712) 335-4642</t>
+  </si>
+  <si>
+    <t>jhoch@pocahontas.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Elementary Counselor/Homeless Liaison</t>
+  </si>
+  <si>
+    <t>Postville</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Mauss</t>
+  </si>
+  <si>
+    <t>(563) 964-7652</t>
+  </si>
+  <si>
+    <t>dmauss@postville.k12.ia.us</t>
+  </si>
+  <si>
+    <t>7-12 Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>Tracy</t>
+  </si>
+  <si>
+    <t>Vannausdle</t>
+  </si>
+  <si>
+    <t>(712) 623-6610</t>
+  </si>
+  <si>
+    <t>vannausdlet@redoakschools.org</t>
+  </si>
+  <si>
+    <t>Remsen-Union</t>
+  </si>
+  <si>
+    <t>Riceville</t>
+  </si>
+  <si>
+    <t>(641) 985-2288</t>
+  </si>
+  <si>
+    <t>Berentsen</t>
+  </si>
+  <si>
+    <t>michelle.berentsen@riceville.k12.ia.us</t>
+  </si>
+  <si>
+    <t>River Valley</t>
+  </si>
+  <si>
+    <t>(712) 372-4656</t>
+  </si>
+  <si>
+    <t>Chauntell</t>
+  </si>
+  <si>
+    <t>Geary</t>
+  </si>
+  <si>
+    <t>cgeary@rvwolverines.org</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>Meridith</t>
+  </si>
+  <si>
+    <t>(712) 482-6296</t>
+  </si>
+  <si>
+    <t>mmartens@riverside.k12.ia.us</t>
+  </si>
+  <si>
+    <t>District-Wide Nurse</t>
+  </si>
+  <si>
+    <t>Rock Valley</t>
+  </si>
+  <si>
+    <t>(712) 476-2701</t>
+  </si>
+  <si>
+    <t>Chanda</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>cbakker@rvcsd.org</t>
+  </si>
+  <si>
+    <t>Roland-Story</t>
+  </si>
+  <si>
+    <t>Handsaker</t>
+  </si>
+  <si>
+    <t>(515) 388-4348</t>
+  </si>
+  <si>
+    <t>ehandsaker@roland-story.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Middle School Counselor</t>
+  </si>
+  <si>
+    <t>Rudd-Rockford-Marble Rock</t>
+  </si>
+  <si>
+    <t>TRAVIS</t>
+  </si>
+  <si>
+    <t>PIKE</t>
+  </si>
+  <si>
+    <t>(641) 756-3813</t>
+  </si>
+  <si>
+    <t>tpike@rockford.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Ruthven-Ayrshire</t>
+  </si>
+  <si>
+    <t>Saint Ansgar</t>
+  </si>
+  <si>
+    <t>Jer</t>
+  </si>
+  <si>
+    <t>Osgood</t>
+  </si>
+  <si>
+    <t>(641) 713-4681</t>
+  </si>
+  <si>
+    <t>josgood@stacsd.org</t>
+  </si>
+  <si>
+    <t>Saydel</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Stubbers</t>
+  </si>
+  <si>
+    <t>(515) 264-0866</t>
+  </si>
+  <si>
+    <t>stubbersalex@saydel.net</t>
+  </si>
+  <si>
+    <t>Director of Programs and Services</t>
+  </si>
+  <si>
+    <t>Schaller-Crestland</t>
+  </si>
+  <si>
+    <t>Teague</t>
+  </si>
+  <si>
+    <t>(712) 273-5185</t>
+  </si>
+  <si>
+    <t>ateague@rvraptors.org</t>
+  </si>
+  <si>
+    <t>Schleswig</t>
+  </si>
+  <si>
+    <t>(712) 676-3313</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>Weiss</t>
+  </si>
+  <si>
+    <t>mckenzieweiss@schleswig.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff-Luton</t>
+  </si>
+  <si>
+    <t>Utesch</t>
+  </si>
+  <si>
+    <t>(712) 943-8793</t>
+  </si>
+  <si>
+    <t>uteschei@sblschools.com</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>(641) 898-2291</t>
+  </si>
+  <si>
+    <t>Moran</t>
+  </si>
+  <si>
+    <t>michael.moran@seymourcsd.org</t>
+  </si>
+  <si>
+    <t>Sheldon</t>
+  </si>
+  <si>
+    <t>(712) 324-2501</t>
+  </si>
+  <si>
+    <t>nick.miller@sheldonschools.com</t>
+  </si>
+  <si>
+    <t>Shenandoah</t>
+  </si>
+  <si>
+    <t>(712) 246-2520</t>
+  </si>
+  <si>
+    <t>burdorfa@shenandoah.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Sonia</t>
+  </si>
+  <si>
+    <t>Leece</t>
+  </si>
+  <si>
+    <t>At Risk Liaison</t>
+  </si>
+  <si>
+    <t>Sibley-Ocheyedan</t>
+  </si>
+  <si>
+    <t>Janelle</t>
+  </si>
+  <si>
+    <t>(712) 754-3636</t>
+  </si>
+  <si>
+    <t>jjensen@thegenerals.org</t>
+  </si>
+  <si>
+    <t>Sidney</t>
+  </si>
+  <si>
+    <t>(712) 374-2141</t>
+  </si>
+  <si>
+    <t>ajones@sidney.k12.ia.us</t>
+  </si>
+  <si>
+    <t>jones</t>
+  </si>
+  <si>
+    <t>Sigourney</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>(641) 622-2010</t>
+  </si>
+  <si>
+    <t>Shannon.webb@sigourneyschools.com</t>
+  </si>
+  <si>
+    <t>Sioux Center</t>
+  </si>
+  <si>
+    <t>Ackerman</t>
+  </si>
+  <si>
+    <t>(712) 722-2987</t>
+  </si>
+  <si>
+    <t>jared.ackerman@scwarriors.org</t>
+  </si>
+  <si>
+    <t>PK, 4-5 Principal</t>
+  </si>
+  <si>
+    <t>Sioux Central</t>
   </si>
   <si>
     <t>Kelsey</t>
   </si>
   <si>
-    <t>Koffend</t>
-[...584 lines deleted...]
-    <t>20070000</t>
+    <t>(712) 283-2571</t>
+  </si>
+  <si>
+    <t>Grossnickle</t>
+  </si>
+  <si>
+    <t>sgrossnickle@siouxcentral.org</t>
+  </si>
+  <si>
+    <t>At-Risk/SEL</t>
+  </si>
+  <si>
+    <t>Sioux City</t>
+  </si>
+  <si>
+    <t>Dora</t>
+  </si>
+  <si>
+    <t>Jung</t>
+  </si>
+  <si>
+    <t>(712) 899-6093</t>
+  </si>
+  <si>
+    <t>jungd@live.siouxcityschools.com</t>
+  </si>
+  <si>
+    <t>Solon</t>
+  </si>
+  <si>
+    <t>Lyons</t>
+  </si>
+  <si>
+    <t>(319) 624-3401</t>
+  </si>
+  <si>
+    <t>jlyons@solon.k12.ia.us</t>
+  </si>
+  <si>
+    <t>South Central Calhoun</t>
+  </si>
+  <si>
+    <t>Helle</t>
+  </si>
+  <si>
+    <t>(712) 464-7211</t>
+  </si>
+  <si>
+    <t>chelle@scc.k12.ia.us</t>
+  </si>
+  <si>
+    <t>South Hamilton</t>
+  </si>
+  <si>
+    <t>(515) 827-5479</t>
+  </si>
+  <si>
+    <t>Joeigh</t>
+  </si>
+  <si>
+    <t>Eaton</t>
+  </si>
+  <si>
+    <t>joeigh_eaton@s-hamilton.k12.ia.us</t>
+  </si>
+  <si>
+    <t>South O'Brien</t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>(712) 949-3454</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Seliger</t>
+  </si>
+  <si>
+    <t>sseliger@soswolverines.org</t>
+  </si>
+  <si>
+    <t>South Page</t>
+  </si>
+  <si>
+    <t>(712) 582-3212</t>
+  </si>
+  <si>
+    <t>Renee</t>
+  </si>
+  <si>
+    <t>Kettwick</t>
+  </si>
+  <si>
+    <t>rkettwick@southpageschools.com</t>
+  </si>
+  <si>
+    <t>South Tama County</t>
+  </si>
+  <si>
+    <t>Peska</t>
+  </si>
+  <si>
+    <t>speska@s-tama.k12.ia.us</t>
+  </si>
+  <si>
+    <t>South Winneshiek</t>
+  </si>
+  <si>
+    <t>Kleve</t>
+  </si>
+  <si>
+    <t>(563) 532-9365</t>
+  </si>
+  <si>
+    <t>mkleve@swinn.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Southeast Polk</t>
+  </si>
+  <si>
+    <t>(515) 967-4294</t>
+  </si>
+  <si>
+    <t>Blake</t>
+  </si>
+  <si>
+    <t>Kielman</t>
+  </si>
+  <si>
+    <t>blake.kielman@southeastpolk.org</t>
+  </si>
+  <si>
+    <t>Southeast Valley</t>
+  </si>
+  <si>
+    <t>Teal</t>
+  </si>
+  <si>
+    <t>Ferry</t>
+  </si>
+  <si>
+    <t>(515) 352-5545</t>
+  </si>
+  <si>
+    <t>tferry@svjags.org</t>
+  </si>
+  <si>
+    <t>Student Supports</t>
+  </si>
+  <si>
+    <t>Southeast Warren</t>
+  </si>
+  <si>
+    <t>Burrell</t>
+  </si>
+  <si>
+    <t>(641) 942-6216</t>
+  </si>
+  <si>
+    <t>john.burrell@se-warren.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>(712) 262-8950</t>
+  </si>
+  <si>
+    <t>ahanson@spencerschools.org</t>
+  </si>
+  <si>
+    <t>Spirit Lake</t>
+  </si>
+  <si>
+    <t>(712) 336-2822</t>
+  </si>
+  <si>
+    <t>aolsen@spirit-lake.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Director of Special Projects</t>
+  </si>
+  <si>
+    <t>Springville</t>
+  </si>
+  <si>
+    <t>(319) 854-6196</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>mmurphy@springville.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Stanton</t>
+  </si>
+  <si>
+    <t>(712) 829-2162</t>
+  </si>
+  <si>
+    <t>McDonald</t>
+  </si>
+  <si>
+    <t>amcdonald@stantonschools.com</t>
+  </si>
+  <si>
+    <t>Guidance/homeless Liaison</t>
+  </si>
+  <si>
+    <t>Starmont</t>
+  </si>
+  <si>
+    <t>(563) 933-4598</t>
+  </si>
+  <si>
+    <t>Brandie</t>
+  </si>
+  <si>
+    <t>berickson@starmont.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Storm Lake</t>
   </si>
   <si>
     <t>Kristine</t>
   </si>
   <si>
-    <t>Kiley</t>
-[...1598 lines deleted...]
-    <t>47850000</t>
+    <t>Brandenburger</t>
+  </si>
+  <si>
+    <t>(712) 732-8074</t>
+  </si>
+  <si>
+    <t>Kbrandenburger@slcsd.org</t>
+  </si>
+  <si>
+    <t>Facilitator of Families and Students</t>
+  </si>
+  <si>
+    <t>Stratford</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>(515) 838-2208</t>
+  </si>
+  <si>
+    <t>danderson@stratford.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Sumner-Fredericksburg</t>
+  </si>
+  <si>
+    <t>(563) 578-3341</t>
+  </si>
+  <si>
+    <t>Luebbers</t>
+  </si>
+  <si>
+    <t>luebberse@sfcougars.k12.ia.us</t>
+  </si>
+  <si>
+    <t>District Nurse</t>
+  </si>
+  <si>
+    <t>Tipton</t>
+  </si>
+  <si>
+    <t>Barber</t>
+  </si>
+  <si>
+    <t>(563) 886-6131</t>
+  </si>
+  <si>
+    <t>kim.barber@tipton.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Student Family Advocate</t>
+  </si>
+  <si>
+    <t>Treynor</t>
+  </si>
+  <si>
+    <t>Kay</t>
+  </si>
+  <si>
+    <t>(712) 487-3422</t>
+  </si>
+  <si>
+    <t>jkay@treynorcardinals.org</t>
+  </si>
+  <si>
+    <t>Tri-Center</t>
+  </si>
+  <si>
+    <t>(712) 485-2257</t>
+  </si>
+  <si>
+    <t>Huber</t>
+  </si>
+  <si>
+    <t>mhuber@tctrojans.org</t>
+  </si>
+  <si>
+    <t>Tri-County</t>
+  </si>
+  <si>
+    <t>(641) 634-2408</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>jennifer.berg@tri-countyschools.com</t>
+  </si>
+  <si>
+    <t>Tripoli</t>
+  </si>
+  <si>
+    <t>Marsh</t>
+  </si>
+  <si>
+    <t>(319) 882-4201</t>
+  </si>
+  <si>
+    <t>marshk@tripoli.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Turkey Valley</t>
+  </si>
+  <si>
+    <t>(563) 776-6011</t>
+  </si>
+  <si>
+    <t>Lawless</t>
+  </si>
+  <si>
+    <t>alawless@turkey-v.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Twin Cedars</t>
+  </si>
+  <si>
+    <t>(641) 944-5241</t>
+  </si>
+  <si>
+    <t>VandeKief</t>
+  </si>
+  <si>
+    <t>jvandekieft@twincedarscsd.org</t>
+  </si>
+  <si>
+    <t>Twin Rivers</t>
+  </si>
+  <si>
+    <t>Wenzel</t>
+  </si>
+  <si>
+    <t>(515) 379-1309</t>
+  </si>
+  <si>
+    <t>mwenzel@tr.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Underwood</t>
+  </si>
+  <si>
+    <t>(712) 566-2332</t>
+  </si>
+  <si>
+    <t>Beau</t>
+  </si>
+  <si>
+    <t>Jacobsen</t>
+  </si>
+  <si>
+    <t>bjacobsen@underwoodschools.org</t>
+  </si>
+  <si>
+    <t>Middle School Principal/Student Services</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>Slack</t>
+  </si>
+  <si>
+    <t>(319) 476-5100</t>
+  </si>
+  <si>
+    <t>w_slack@union.k12.ia.us</t>
+  </si>
+  <si>
+    <t>United</t>
+  </si>
+  <si>
+    <t>(515) 432-5319</t>
+  </si>
+  <si>
+    <t>Elyse</t>
+  </si>
+  <si>
+    <t>Brimeyer</t>
+  </si>
+  <si>
+    <t>ebrimeyer@united.k12.ia.us</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>(515) 457-5025</t>
+  </si>
+  <si>
+    <t>daviss@urbandaleschools.com</t>
+  </si>
+  <si>
+    <t>Van Buren County</t>
+  </si>
+  <si>
+    <t>(319) 293-3334</t>
+  </si>
+  <si>
+    <t>Mary Dawn</t>
+  </si>
+  <si>
+    <t>Schuck</t>
+  </si>
+  <si>
+    <t>marydawn.schuck@vbcwarriors.org</t>
+  </si>
+  <si>
+    <t>Van Meter</t>
+  </si>
+  <si>
+    <t>(515) 996-2221</t>
+  </si>
+  <si>
+    <t>Brenna</t>
+  </si>
+  <si>
+    <t>Stoffa</t>
+  </si>
+  <si>
+    <t>brenna.stoffa@vmbulldogs.com</t>
+  </si>
+  <si>
+    <t>Villisca</t>
+  </si>
+  <si>
+    <t>Student Service Coordinator</t>
+  </si>
+  <si>
+    <t>Vinton-Shellsburg</t>
+  </si>
+  <si>
+    <t>Lutgen</t>
+  </si>
+  <si>
+    <t>(319) 436-5708</t>
+  </si>
+  <si>
+    <t>becky.lutgen@govikes.org</t>
+  </si>
+  <si>
+    <t>WACO</t>
+  </si>
+  <si>
+    <t>Rita</t>
+  </si>
+  <si>
+    <t>Alspach</t>
+  </si>
+  <si>
+    <t>(319) 256-6200</t>
+  </si>
+  <si>
+    <t>rita.alspach@wacocsd.org</t>
+  </si>
+  <si>
+    <t>Wapello</t>
+  </si>
+  <si>
+    <t>(319) 523-5571</t>
+  </si>
+  <si>
+    <t>brett.nagle@wapellocsd.org</t>
+  </si>
+  <si>
+    <t>brett</t>
+  </si>
+  <si>
+    <t>nagle</t>
+  </si>
+  <si>
+    <t>Wapsie Valley</t>
+  </si>
+  <si>
+    <t>(319) 638-6711</t>
+  </si>
+  <si>
+    <t>Bergman</t>
+  </si>
+  <si>
+    <t>bbergman@wapsievalleyschools.org</t>
+  </si>
+  <si>
+    <t>At-Risk Coordinator/Activities Coordinator</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>(319) 653-6543</t>
   </si>
   <si>
     <t>Teresa</t>
   </si>
   <si>
-    <t>OMeara</t>
-[...1205 lines deleted...]
-    <t>vthode@washington.k12.ia.us</t>
+    <t>Beenblossom</t>
+  </si>
+  <si>
+    <t>tbeenblo@washington.k12.ia.us</t>
   </si>
   <si>
     <t>Waterloo</t>
   </si>
   <si>
-    <t>67950000</t>
-[...11 lines deleted...]
-    <t>Director of Student and At-Risk Services</t>
+    <t>(319) 433-1800</t>
+  </si>
+  <si>
+    <t>Adriane</t>
+  </si>
+  <si>
+    <t>carlsona@waterlooschools.org</t>
+  </si>
+  <si>
+    <t>Asst. Director of Student and At-Risk Services</t>
   </si>
   <si>
     <t>Waukee</t>
   </si>
   <si>
-    <t>68220000</t>
+    <t>(515) 987-5161</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
     <t>Hensel</t>
   </si>
   <si>
     <t>khensel@waukeeschools.org</t>
   </si>
   <si>
     <t>Waverly-Shell Rock</t>
   </si>
   <si>
-    <t>68400000</t>
+    <t>(319) 352-3632</t>
   </si>
   <si>
     <t>katie.johnston@wsr.k12.ia.us</t>
   </si>
   <si>
     <t>Director of Educational Services</t>
   </si>
   <si>
-    <t>68540000</t>
+    <t>(641) 872-2184</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>kim.arnold@waynefalcons.org</t>
   </si>
   <si>
     <t>Webster City</t>
   </si>
   <si>
-    <t>68670000</t>
-[...8 lines deleted...]
-    <t>School Resource Officer</t>
+    <t>(515) 832-9200</t>
+  </si>
+  <si>
+    <t>molly_anderson@wcschools.org</t>
   </si>
   <si>
     <t>West Bend-Mallard</t>
   </si>
   <si>
-    <t>69210000</t>
-[...2 lines deleted...]
-    <t>Maria</t>
+    <t>(515) 887-7821</t>
   </si>
   <si>
     <t>Sulentic</t>
   </si>
   <si>
     <t>msulentic@west-bend.k12.ia.us</t>
   </si>
   <si>
     <t>West Branch</t>
   </si>
   <si>
-    <t>69300000</t>
-[...8 lines deleted...]
-    <t>tlarson@west-branch.k12.ia.us</t>
+    <t>(319) 643-7213</t>
+  </si>
+  <si>
+    <t>jjohnson@west-branch.k12.ia.us</t>
+  </si>
+  <si>
+    <t>District Resource Navigator</t>
   </si>
   <si>
     <t>West Burlington</t>
   </si>
   <si>
-    <t>69370000</t>
-[...11 lines deleted...]
-    <t>JH/HS Principal</t>
+    <t>(319) 752-8747</t>
+  </si>
+  <si>
+    <t>Keane</t>
+  </si>
+  <si>
+    <t>david.keane@wbschools.us</t>
   </si>
   <si>
     <t>West Central</t>
   </si>
   <si>
-    <t>69430000</t>
+    <t>(563) 637-2283</t>
   </si>
   <si>
     <t>Molumby</t>
   </si>
   <si>
     <t>mmolumby@wc.k12.ia.us</t>
   </si>
   <si>
     <t>West Central Valley</t>
   </si>
   <si>
-    <t>62640000</t>
-[...1 lines deleted...]
-  <si>
     <t>Meghan</t>
   </si>
   <si>
     <t>King</t>
   </si>
   <si>
+    <t>(515) 523-1313</t>
+  </si>
+  <si>
     <t>mking@wcv.k12.ia.us</t>
   </si>
   <si>
     <t>West Delaware County</t>
   </si>
   <si>
-    <t>69500000</t>
+    <t>(563) 927-3515</t>
   </si>
   <si>
     <t>Shelby</t>
   </si>
   <si>
     <t>Piersch</t>
   </si>
   <si>
     <t>shelbypiersch@w-delaware.k12.ia.us</t>
   </si>
   <si>
     <t>West Des Moines</t>
   </si>
   <si>
-    <t>69570000</t>
-[...2 lines deleted...]
-    <t>Davis</t>
+    <t>(515) 633-6480</t>
   </si>
   <si>
     <t>davisk@wdmcs.org</t>
   </si>
   <si>
     <t>Walnut Creek Campus Principal &amp; Homeless &amp; Foster Care Liaison</t>
   </si>
   <si>
     <t>West Fork</t>
   </si>
   <si>
-    <t>59220000</t>
-[...8 lines deleted...]
-    <t>rhiannon.lillquist@westforkschool.org</t>
+    <t>jennifer.schmidt@westforkschool.org</t>
   </si>
   <si>
     <t>West Hancock</t>
   </si>
   <si>
-    <t>08190000</t>
-[...5 lines deleted...]
-    <t>mwelp@whancock.org</t>
+    <t>(641) 843-3833</t>
+  </si>
+  <si>
+    <t>Albertson</t>
+  </si>
+  <si>
+    <t>ethan.albertson@whancock.org</t>
   </si>
   <si>
     <t>West Harrison</t>
   </si>
   <si>
-    <t>69690000</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonley</t>
   </si>
   <si>
+    <t>(712) 646-2231</t>
+  </si>
+  <si>
     <t>jfonley@w-harrison.k12.ia.us</t>
   </si>
   <si>
     <t>West Liberty</t>
   </si>
   <si>
-    <t>69750000</t>
+    <t>(319) 627-2118</t>
   </si>
   <si>
     <t>Genz</t>
   </si>
   <si>
     <t>agenz@wl.k12.ia.us</t>
   </si>
   <si>
     <t>West Lyon</t>
   </si>
   <si>
-    <t>69830000</t>
+    <t>(712) 753-4917</t>
   </si>
   <si>
     <t>Van Den Berg</t>
   </si>
   <si>
     <t>kvandenberg@wlwildcats.org</t>
   </si>
   <si>
     <t>West Marshall</t>
   </si>
   <si>
-    <t>69850000</t>
-[...1 lines deleted...]
-  <si>
     <t>Patti</t>
   </si>
   <si>
     <t>Edler</t>
   </si>
   <si>
+    <t>(641) 483-2136</t>
+  </si>
+  <si>
     <t>pedler@wmcsd.org</t>
   </si>
   <si>
     <t>West Monona</t>
   </si>
   <si>
-    <t>69870000</t>
-[...1 lines deleted...]
-  <si>
     <t>Tasha</t>
   </si>
   <si>
-    <t>Lewis</t>
+    <t>(712) 433-1393</t>
   </si>
   <si>
     <t>tasha.lewis@westmonona.org</t>
   </si>
   <si>
     <t>West Sioux</t>
   </si>
   <si>
-    <t>69900000</t>
-[...1 lines deleted...]
-  <si>
     <t>Popken</t>
   </si>
   <si>
+    <t>(712) 551-1454</t>
+  </si>
+  <si>
     <t>tpopken@w-sioux.k12.ia.us</t>
   </si>
   <si>
     <t>Western Dubuque</t>
   </si>
   <si>
-    <t>69610000</t>
-[...8 lines deleted...]
-    <t>Peosta Elementary Principal</t>
+    <t>Blum</t>
+  </si>
+  <si>
+    <t>(563) 663-9471</t>
+  </si>
+  <si>
+    <t>amber.blum@wdbqschools.org</t>
   </si>
   <si>
     <t>Westwood</t>
   </si>
   <si>
-    <t>69920000</t>
+    <t>(712) 428-3355</t>
   </si>
   <si>
     <t>Connie</t>
   </si>
   <si>
     <t>Smits</t>
   </si>
   <si>
     <t>csmits@wcsdrebels.com</t>
   </si>
   <si>
     <t>Secondary Counselor</t>
   </si>
   <si>
     <t>Whiting</t>
   </si>
   <si>
-    <t>70020000</t>
-[...8 lines deleted...]
-    <t>ssalton@whitingcsd.org</t>
+    <t>(712) 455-2468</t>
+  </si>
+  <si>
+    <t>Bret</t>
+  </si>
+  <si>
+    <t>Doorenbos</t>
+  </si>
+  <si>
+    <t>bdoorenbos@whitingcsd.org</t>
   </si>
   <si>
     <t>Williamsburg</t>
   </si>
   <si>
-    <t>70290000</t>
-[...1 lines deleted...]
-  <si>
     <t>Wilkinson</t>
   </si>
   <si>
+    <t>(319) 668-1050</t>
+  </si>
+  <si>
     <t>ericawilkinson@williamsburg.k12.ia.us</t>
   </si>
   <si>
     <t>jr./sr. high school guidance counselor</t>
   </si>
   <si>
     <t>Wilton</t>
   </si>
   <si>
-    <t>70380000</t>
-[...1 lines deleted...]
-  <si>
     <t>Hartley</t>
   </si>
   <si>
+    <t>(563) 732-2880</t>
+  </si>
+  <si>
     <t>heatherhartley@wiltoncsd.org</t>
   </si>
   <si>
-    <t>Winfield-Mt Union</t>
-[...5 lines deleted...]
-    <t>Brooke</t>
+    <t>Winfield-Mount Union</t>
+  </si>
+  <si>
+    <t>(319) 257-7700</t>
   </si>
   <si>
     <t>McArtor</t>
   </si>
   <si>
     <t>brooke.mcartor@wmucsd.org</t>
   </si>
   <si>
     <t>Secretary/Nurse</t>
   </si>
   <si>
     <t>Winterset</t>
   </si>
   <si>
-    <t>70560000</t>
-[...4 lines deleted...]
-  <si>
     <t>Montross</t>
   </si>
   <si>
+    <t>(515) 468-0407</t>
+  </si>
+  <si>
     <t>nmontross@winterset.k12.ia.us</t>
   </si>
   <si>
     <t>DHS Court Liaison and Homeless Liaison</t>
   </si>
   <si>
     <t>Woodbine</t>
   </si>
   <si>
-    <t>70920000</t>
-[...8 lines deleted...]
-    <t>dgoebel@woodbine.k12.ia.us</t>
+    <t>(712) 647-2411</t>
+  </si>
+  <si>
+    <t>Alison</t>
+  </si>
+  <si>
+    <t>Wickwire</t>
+  </si>
+  <si>
+    <t>awickwire@woodbine.k12.ia.us</t>
   </si>
   <si>
     <t>Woodbury Central</t>
   </si>
   <si>
-    <t>70980000</t>
-[...8 lines deleted...]
-    <t>mwalker@wcwildcats.org</t>
+    <t>(712) 873-3128</t>
+  </si>
+  <si>
+    <t>Schramm</t>
+  </si>
+  <si>
+    <t>kschramm@wcwildcats.org</t>
   </si>
   <si>
     <t>Woodward-Granger</t>
   </si>
   <si>
-    <t>71100000</t>
-[...11 lines deleted...]
-    <t>District Code</t>
+    <t>(515) 999-8022</t>
+  </si>
+  <si>
+    <t>Bekka</t>
+  </si>
+  <si>
+    <t>Maass</t>
+  </si>
+  <si>
+    <t>bekkamaass@wghawks.school</t>
+  </si>
+  <si>
+    <t>Director of Special Education and Programs</t>
+  </si>
+  <si>
+    <t>School Year</t>
+  </si>
+  <si>
+    <t>LEA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position </t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Email </t>
+  </si>
+  <si>
+    <t>Role</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{799C305D-9466-42B7-8364-7B9418D0F2B3}">
-  <dimension ref="A1:G331"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H332"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C1" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="60.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.1796875" customWidth="1"/>
+    <col min="2" max="2" width="41.1796875" customWidth="1"/>
+    <col min="3" max="3" width="37.7265625" customWidth="1"/>
+    <col min="4" max="4" width="26.54296875" customWidth="1"/>
+    <col min="5" max="5" width="17.1796875" customWidth="1"/>
+    <col min="6" max="6" width="22.1796875" customWidth="1"/>
+    <col min="7" max="7" width="49" customWidth="1"/>
+    <col min="8" max="8" width="38.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>1636</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
-[...19 lines deleted...]
-      <c r="D2" t="s">
+      <c r="G2" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
-[...7 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>17</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>18</v>
       </c>
-      <c r="G3" t="s">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" t="s">
+        <v>73</v>
+      </c>
+      <c r="H10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>77</v>
+      </c>
+      <c r="F11" t="s">
+        <v>78</v>
+      </c>
+      <c r="G11" t="s">
+        <v>80</v>
+      </c>
+      <c r="H11" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" t="s">
+        <v>85</v>
+      </c>
+      <c r="G12" t="s">
+        <v>86</v>
+      </c>
+      <c r="H12" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
+        <v>93</v>
+      </c>
+      <c r="F13" t="s">
+        <v>94</v>
+      </c>
+      <c r="G13" t="s">
+        <v>95</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G14" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" t="s">
+        <v>109</v>
+      </c>
+      <c r="H15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" t="s">
+        <v>114</v>
+      </c>
+      <c r="F16" t="s">
+        <v>112</v>
+      </c>
+      <c r="G16" t="s">
+        <v>115</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" t="s">
+        <v>116</v>
+      </c>
+      <c r="C17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" t="s">
+        <v>118</v>
+      </c>
+      <c r="F17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G17" t="s">
+        <v>119</v>
+      </c>
+      <c r="H17" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" t="s">
+        <v>120</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
+        <v>126</v>
+      </c>
+      <c r="F18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" t="s">
+        <v>124</v>
+      </c>
+      <c r="H18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" t="s">
+        <v>127</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
+        <v>129</v>
+      </c>
+      <c r="E19" t="s">
+        <v>130</v>
+      </c>
+      <c r="F19" t="s">
+        <v>128</v>
+      </c>
+      <c r="G19" t="s">
+        <v>131</v>
+      </c>
+      <c r="H19" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" t="s">
+        <v>136</v>
+      </c>
+      <c r="F20" t="s">
+        <v>134</v>
+      </c>
+      <c r="G20" t="s">
+        <v>137</v>
+      </c>
+      <c r="H20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" t="s">
+        <v>142</v>
+      </c>
+      <c r="F21" t="s">
+        <v>140</v>
+      </c>
+      <c r="G21" t="s">
+        <v>143</v>
+      </c>
+      <c r="H21" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" t="s">
+        <v>146</v>
+      </c>
+      <c r="E22" t="s">
+        <v>147</v>
+      </c>
+      <c r="F22" t="s">
+        <v>148</v>
+      </c>
+      <c r="G22" t="s">
+        <v>149</v>
+      </c>
+      <c r="H22" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" t="s">
+        <v>152</v>
+      </c>
+      <c r="F23" t="s">
+        <v>153</v>
+      </c>
+      <c r="G23" t="s">
+        <v>154</v>
+      </c>
+      <c r="H23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" t="s">
+        <v>158</v>
+      </c>
+      <c r="E24" t="s">
+        <v>159</v>
+      </c>
+      <c r="F24" t="s">
+        <v>160</v>
+      </c>
+      <c r="G24" t="s">
+        <v>161</v>
+      </c>
+      <c r="H24" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C25" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>164</v>
+      </c>
+      <c r="F25" t="s">
+        <v>165</v>
+      </c>
+      <c r="G25" t="s">
+        <v>166</v>
+      </c>
+      <c r="H25" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B26" t="s">
+        <v>168</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" t="s">
+        <v>171</v>
+      </c>
+      <c r="E26" t="s">
+        <v>172</v>
+      </c>
+      <c r="F26" t="s">
+        <v>173</v>
+      </c>
+      <c r="G26" t="s">
+        <v>174</v>
+      </c>
+      <c r="H26" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" t="s">
+        <v>175</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" t="s">
+        <v>178</v>
+      </c>
+      <c r="F27" t="s">
+        <v>176</v>
+      </c>
+      <c r="G27" t="s">
+        <v>179</v>
+      </c>
+      <c r="H27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
+        <v>182</v>
+      </c>
+      <c r="E28" t="s">
+        <v>183</v>
+      </c>
+      <c r="F28" t="s">
+        <v>181</v>
+      </c>
+      <c r="G28" t="s">
+        <v>184</v>
+      </c>
+      <c r="H28" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" t="s">
+        <v>189</v>
+      </c>
+      <c r="E29" t="s">
+        <v>190</v>
+      </c>
+      <c r="F29" t="s">
+        <v>187</v>
+      </c>
+      <c r="G29" t="s">
+        <v>191</v>
+      </c>
+      <c r="H29" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" t="s">
+        <v>193</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30" t="s">
+        <v>194</v>
+      </c>
+      <c r="F30" t="s">
+        <v>195</v>
+      </c>
+      <c r="G30" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" t="s">
+        <v>198</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" t="s">
+        <v>200</v>
+      </c>
+      <c r="E31" t="s">
+        <v>201</v>
+      </c>
+      <c r="F31" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" t="s">
+        <v>202</v>
+      </c>
+      <c r="H31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" t="s">
+        <v>204</v>
+      </c>
+      <c r="C32" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" t="s">
+        <v>206</v>
+      </c>
+      <c r="E32" t="s">
+        <v>207</v>
+      </c>
+      <c r="F32" t="s">
+        <v>208</v>
+      </c>
+      <c r="G32" t="s">
+        <v>209</v>
+      </c>
+      <c r="H32" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" t="s">
+        <v>213</v>
+      </c>
+      <c r="E33" t="s">
+        <v>214</v>
+      </c>
+      <c r="F33" t="s">
+        <v>215</v>
+      </c>
+      <c r="G33" t="s">
+        <v>216</v>
+      </c>
+      <c r="H33" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>0</v>
+      </c>
+      <c r="B34" t="s">
+        <v>218</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>219</v>
+      </c>
+      <c r="E34" t="s">
+        <v>220</v>
+      </c>
+      <c r="F34" t="s">
+        <v>221</v>
+      </c>
+      <c r="G34" t="s">
+        <v>222</v>
+      </c>
+      <c r="H34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" t="s">
+        <v>223</v>
+      </c>
+      <c r="C35" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" t="s">
+        <v>224</v>
+      </c>
+      <c r="F35" t="s">
+        <v>225</v>
+      </c>
+      <c r="G35" t="s">
+        <v>226</v>
+      </c>
+      <c r="H35" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" t="s">
+        <v>228</v>
+      </c>
+      <c r="C36" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" t="s">
+        <v>230</v>
+      </c>
+      <c r="E36" t="s">
+        <v>231</v>
+      </c>
+      <c r="F36" t="s">
+        <v>232</v>
+      </c>
+      <c r="G36" t="s">
+        <v>233</v>
+      </c>
+      <c r="H36" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" t="s">
+        <v>235</v>
+      </c>
+      <c r="C37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" t="s">
+        <v>237</v>
+      </c>
+      <c r="E37" t="s">
+        <v>238</v>
+      </c>
+      <c r="F37" t="s">
+        <v>236</v>
+      </c>
+      <c r="G37" t="s">
+        <v>239</v>
+      </c>
+      <c r="H37" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" t="s">
+        <v>241</v>
+      </c>
+      <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
+        <v>244</v>
+      </c>
+      <c r="E38" t="s">
+        <v>245</v>
+      </c>
+      <c r="F38" t="s">
+        <v>243</v>
+      </c>
+      <c r="G38" t="s">
+        <v>246</v>
+      </c>
+      <c r="H38" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" t="s">
+        <v>248</v>
+      </c>
+      <c r="C39" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" t="s">
+        <v>250</v>
+      </c>
+      <c r="E39" t="s">
+        <v>251</v>
+      </c>
+      <c r="F39" t="s">
+        <v>249</v>
+      </c>
+      <c r="G39" t="s">
+        <v>252</v>
+      </c>
+      <c r="H39" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B40" t="s">
+        <v>253</v>
+      </c>
+      <c r="C40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" t="s">
+        <v>254</v>
+      </c>
+      <c r="E40" t="s">
+        <v>172</v>
+      </c>
+      <c r="F40" t="s">
+        <v>255</v>
+      </c>
+      <c r="G40" t="s">
+        <v>256</v>
+      </c>
+      <c r="H40" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" t="s">
+        <v>257</v>
+      </c>
+      <c r="C41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" t="s">
+        <v>259</v>
+      </c>
+      <c r="E41" t="s">
+        <v>260</v>
+      </c>
+      <c r="F41" t="s">
+        <v>261</v>
+      </c>
+      <c r="G41" t="s">
+        <v>262</v>
+      </c>
+      <c r="H41" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" t="s">
+        <v>263</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" t="s">
+        <v>258</v>
+      </c>
+      <c r="E42" t="s">
+        <v>265</v>
+      </c>
+      <c r="F42" t="s">
+        <v>264</v>
+      </c>
+      <c r="G42" t="s">
+        <v>266</v>
+      </c>
+      <c r="H42" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B43" t="s">
+        <v>268</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>270</v>
+      </c>
+      <c r="E43" t="s">
+        <v>271</v>
+      </c>
+      <c r="F43" t="s">
+        <v>269</v>
+      </c>
+      <c r="G43" t="s">
+        <v>272</v>
+      </c>
+      <c r="H43" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B44" t="s">
+        <v>274</v>
+      </c>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" t="s">
+        <v>276</v>
+      </c>
+      <c r="E44" t="s">
+        <v>277</v>
+      </c>
+      <c r="F44" t="s">
+        <v>275</v>
+      </c>
+      <c r="G44" t="s">
+        <v>278</v>
+      </c>
+      <c r="H44" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B45" t="s">
+        <v>279</v>
+      </c>
+      <c r="C45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" t="s">
+        <v>280</v>
+      </c>
+      <c r="F45" t="s">
+        <v>282</v>
+      </c>
+      <c r="G45" t="s">
+        <v>281</v>
+      </c>
+      <c r="H45" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>0</v>
+      </c>
+      <c r="B46" t="s">
+        <v>283</v>
+      </c>
+      <c r="C46" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" t="s">
+        <v>244</v>
+      </c>
+      <c r="E46" t="s">
+        <v>286</v>
+      </c>
+      <c r="F46" t="s">
+        <v>287</v>
+      </c>
+      <c r="G46" t="s">
+        <v>288</v>
+      </c>
+      <c r="H46" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" t="s">
+        <v>289</v>
+      </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" t="s">
+        <v>291</v>
+      </c>
+      <c r="F47" t="s">
+        <v>290</v>
+      </c>
+      <c r="G47" t="s">
+        <v>292</v>
+      </c>
+      <c r="H47" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" t="s">
+        <v>294</v>
+      </c>
+      <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" t="s">
+        <v>296</v>
+      </c>
+      <c r="F48" t="s">
+        <v>295</v>
+      </c>
+      <c r="G48" t="s">
+        <v>297</v>
+      </c>
+      <c r="H48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B49" t="s">
+        <v>298</v>
+      </c>
+      <c r="C49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" t="s">
+        <v>170</v>
+      </c>
+      <c r="E49" t="s">
+        <v>301</v>
+      </c>
+      <c r="F49" t="s">
+        <v>299</v>
+      </c>
+      <c r="G49" t="s">
+        <v>302</v>
+      </c>
+      <c r="H49" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>0</v>
+      </c>
+      <c r="B50" t="s">
+        <v>304</v>
+      </c>
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" t="s">
+        <v>306</v>
+      </c>
+      <c r="E50" t="s">
+        <v>307</v>
+      </c>
+      <c r="F50" t="s">
+        <v>305</v>
+      </c>
+      <c r="G50" t="s">
+        <v>308</v>
+      </c>
+      <c r="H50" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" t="s">
+        <v>311</v>
+      </c>
+      <c r="C51" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" t="s">
+        <v>312</v>
+      </c>
+      <c r="E51" t="s">
+        <v>313</v>
+      </c>
+      <c r="F51" t="s">
+        <v>314</v>
+      </c>
+      <c r="G51" t="s">
+        <v>315</v>
+      </c>
+      <c r="H51" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B52" t="s">
+        <v>317</v>
+      </c>
+      <c r="C52" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" t="s">
+        <v>318</v>
+      </c>
+      <c r="E52" t="s">
+        <v>319</v>
+      </c>
+      <c r="F52" t="s">
+        <v>320</v>
+      </c>
+      <c r="G52" t="s">
+        <v>321</v>
+      </c>
+      <c r="H52" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B53" t="s">
+        <v>323</v>
+      </c>
+      <c r="C53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" t="s">
+        <v>325</v>
+      </c>
+      <c r="E53" t="s">
+        <v>326</v>
+      </c>
+      <c r="F53" t="s">
+        <v>324</v>
+      </c>
+      <c r="G53" t="s">
+        <v>327</v>
+      </c>
+      <c r="H53" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B54" t="s">
+        <v>328</v>
+      </c>
+      <c r="C54" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" t="s">
+        <v>331</v>
+      </c>
+      <c r="F54" t="s">
+        <v>330</v>
+      </c>
+      <c r="G54" t="s">
+        <v>332</v>
+      </c>
+      <c r="H54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>0</v>
+      </c>
+      <c r="B55" t="s">
+        <v>333</v>
+      </c>
+      <c r="C55" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" t="s">
+        <v>335</v>
+      </c>
+      <c r="E55" t="s">
+        <v>336</v>
+      </c>
+      <c r="F55" t="s">
+        <v>337</v>
+      </c>
+      <c r="G55" t="s">
+        <v>338</v>
+      </c>
+      <c r="H55" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>0</v>
+      </c>
+      <c r="B56" t="s">
+        <v>340</v>
+      </c>
+      <c r="C56" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" t="s">
+        <v>343</v>
+      </c>
+      <c r="E56" t="s">
+        <v>344</v>
+      </c>
+      <c r="F56" t="s">
+        <v>342</v>
+      </c>
+      <c r="G56" t="s">
+        <v>345</v>
+      </c>
+      <c r="H56" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B57" t="s">
+        <v>346</v>
+      </c>
+      <c r="C57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" t="s">
+        <v>348</v>
+      </c>
+      <c r="E57" t="s">
+        <v>349</v>
+      </c>
+      <c r="F57" t="s">
+        <v>350</v>
+      </c>
+      <c r="G57" t="s">
+        <v>351</v>
+      </c>
+      <c r="H57" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B58" t="s">
+        <v>352</v>
+      </c>
+      <c r="C58" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" t="s">
+        <v>347</v>
+      </c>
+      <c r="E58" t="s">
+        <v>354</v>
+      </c>
+      <c r="F58" t="s">
+        <v>355</v>
+      </c>
+      <c r="G58" t="s">
+        <v>356</v>
+      </c>
+      <c r="H58" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>0</v>
+      </c>
+      <c r="B59" t="s">
+        <v>358</v>
+      </c>
+      <c r="C59" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" t="s">
+        <v>359</v>
+      </c>
+      <c r="E59" t="s">
+        <v>360</v>
+      </c>
+      <c r="F59" t="s">
+        <v>361</v>
+      </c>
+      <c r="G59" t="s">
+        <v>362</v>
+      </c>
+      <c r="H59" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B60" t="s">
+        <v>363</v>
+      </c>
+      <c r="C60" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" t="s">
+        <v>364</v>
+      </c>
+      <c r="E60" t="s">
+        <v>365</v>
+      </c>
+      <c r="F60" t="s">
+        <v>366</v>
+      </c>
+      <c r="G60" t="s">
+        <v>367</v>
+      </c>
+      <c r="H60" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>0</v>
+      </c>
+      <c r="B61" t="s">
+        <v>369</v>
+      </c>
+      <c r="C61" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" t="s">
+        <v>370</v>
+      </c>
+      <c r="E61" t="s">
+        <v>371</v>
+      </c>
+      <c r="F61" t="s">
+        <v>372</v>
+      </c>
+      <c r="G61" t="s">
+        <v>373</v>
+      </c>
+      <c r="H61" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B62" t="s">
+        <v>375</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" t="s">
+        <v>242</v>
+      </c>
+      <c r="E62" t="s">
+        <v>378</v>
+      </c>
+      <c r="F62" t="s">
+        <v>377</v>
+      </c>
+      <c r="G62" t="s">
+        <v>379</v>
+      </c>
+      <c r="H62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" t="s">
+        <v>380</v>
+      </c>
+      <c r="C63" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" t="s">
+        <v>382</v>
+      </c>
+      <c r="E63" t="s">
+        <v>383</v>
+      </c>
+      <c r="F63" t="s">
+        <v>384</v>
+      </c>
+      <c r="G63" t="s">
+        <v>385</v>
+      </c>
+      <c r="H63" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" t="s">
+        <v>386</v>
+      </c>
+      <c r="C64" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" t="s">
+        <v>388</v>
+      </c>
+      <c r="E64" t="s">
+        <v>389</v>
+      </c>
+      <c r="F64" t="s">
+        <v>387</v>
+      </c>
+      <c r="G64" t="s">
+        <v>390</v>
+      </c>
+      <c r="H64" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>0</v>
+      </c>
+      <c r="B65" t="s">
+        <v>392</v>
+      </c>
+      <c r="C65" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" t="s">
+        <v>394</v>
+      </c>
+      <c r="E65" t="s">
+        <v>395</v>
+      </c>
+      <c r="F65" t="s">
+        <v>393</v>
+      </c>
+      <c r="G65" t="s">
+        <v>396</v>
+      </c>
+      <c r="H65" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" t="s">
+        <v>397</v>
+      </c>
+      <c r="C66" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" t="s">
+        <v>399</v>
+      </c>
+      <c r="F66" t="s">
+        <v>398</v>
+      </c>
+      <c r="G66" t="s">
+        <v>400</v>
+      </c>
+      <c r="H66" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>0</v>
+      </c>
+      <c r="B67" t="s">
+        <v>402</v>
+      </c>
+      <c r="C67" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
+        <v>405</v>
+      </c>
+      <c r="E67" t="s">
+        <v>406</v>
+      </c>
+      <c r="F67" t="s">
+        <v>404</v>
+      </c>
+      <c r="G67" t="s">
+        <v>407</v>
+      </c>
+      <c r="H67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>0</v>
+      </c>
+      <c r="B68" t="s">
+        <v>408</v>
+      </c>
+      <c r="C68" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" t="s">
+        <v>88</v>
+      </c>
+      <c r="E68" t="s">
+        <v>409</v>
+      </c>
+      <c r="F68" t="s">
+        <v>410</v>
+      </c>
+      <c r="G68" t="s">
+        <v>411</v>
+      </c>
+      <c r="H68" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>0</v>
+      </c>
+      <c r="B69" t="s">
+        <v>413</v>
+      </c>
+      <c r="C69" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" t="s">
+        <v>415</v>
+      </c>
+      <c r="E69" t="s">
+        <v>64</v>
+      </c>
+      <c r="F69" t="s">
+        <v>414</v>
+      </c>
+      <c r="G69" t="s">
+        <v>416</v>
+      </c>
+      <c r="H69" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B70" t="s">
+        <v>417</v>
+      </c>
+      <c r="C70" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" t="s">
+        <v>254</v>
+      </c>
+      <c r="E70" t="s">
+        <v>418</v>
+      </c>
+      <c r="F70" t="s">
+        <v>419</v>
+      </c>
+      <c r="G70" t="s">
+        <v>420</v>
+      </c>
+      <c r="H70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B71" t="s">
+        <v>421</v>
+      </c>
+      <c r="C71" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" t="s">
+        <v>422</v>
+      </c>
+      <c r="E71" t="s">
+        <v>423</v>
+      </c>
+      <c r="F71" t="s">
+        <v>424</v>
+      </c>
+      <c r="G71" t="s">
+        <v>425</v>
+      </c>
+      <c r="H71" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>0</v>
+      </c>
+      <c r="B72" t="s">
+        <v>427</v>
+      </c>
+      <c r="C72" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" t="s">
+        <v>429</v>
+      </c>
+      <c r="E72" t="s">
+        <v>430</v>
+      </c>
+      <c r="F72" t="s">
+        <v>428</v>
+      </c>
+      <c r="G72" t="s">
+        <v>431</v>
+      </c>
+      <c r="H72" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>0</v>
+      </c>
+      <c r="B73" t="s">
+        <v>433</v>
+      </c>
+      <c r="C73" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" t="s">
+        <v>435</v>
+      </c>
+      <c r="E73" t="s">
+        <v>436</v>
+      </c>
+      <c r="F73" t="s">
+        <v>434</v>
+      </c>
+      <c r="G73" t="s">
+        <v>437</v>
+      </c>
+      <c r="H73" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B74" t="s">
+        <v>438</v>
+      </c>
+      <c r="C74" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" t="s">
+        <v>111</v>
+      </c>
+      <c r="E74" t="s">
+        <v>440</v>
+      </c>
+      <c r="F74" t="s">
+        <v>439</v>
+      </c>
+      <c r="G74" t="s">
+        <v>441</v>
+      </c>
+      <c r="H74" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B75" t="s">
+        <v>442</v>
+      </c>
+      <c r="C75" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" t="s">
+        <v>445</v>
+      </c>
+      <c r="E75" t="s">
+        <v>444</v>
+      </c>
+      <c r="F75" t="s">
+        <v>443</v>
+      </c>
+      <c r="G75" t="s">
+        <v>446</v>
+      </c>
+      <c r="H75" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>0</v>
+      </c>
+      <c r="B76" t="s">
+        <v>447</v>
+      </c>
+      <c r="C76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" t="s">
+        <v>105</v>
+      </c>
+      <c r="E76" t="s">
+        <v>448</v>
+      </c>
+      <c r="F76" t="s">
+        <v>451</v>
+      </c>
+      <c r="G76" t="s">
+        <v>449</v>
+      </c>
+      <c r="H76" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B77" t="s">
+        <v>452</v>
+      </c>
+      <c r="C77" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" t="s">
+        <v>254</v>
+      </c>
+      <c r="E77" t="s">
+        <v>453</v>
+      </c>
+      <c r="F77" t="s">
+        <v>454</v>
+      </c>
+      <c r="G77" t="s">
+        <v>455</v>
+      </c>
+      <c r="H77" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B78" t="s">
+        <v>457</v>
+      </c>
+      <c r="C78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" t="s">
+        <v>459</v>
+      </c>
+      <c r="E78" t="s">
+        <v>461</v>
+      </c>
+      <c r="F78" t="s">
+        <v>458</v>
+      </c>
+      <c r="G78" t="s">
+        <v>462</v>
+      </c>
+      <c r="H78" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B79" t="s">
+        <v>463</v>
+      </c>
+      <c r="C79" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" t="s">
+        <v>465</v>
+      </c>
+      <c r="E79" t="s">
+        <v>466</v>
+      </c>
+      <c r="F79" t="s">
+        <v>464</v>
+      </c>
+      <c r="G79" t="s">
+        <v>467</v>
+      </c>
+      <c r="H79" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B80" t="s">
+        <v>468</v>
+      </c>
+      <c r="C80" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" t="s">
+        <v>13</v>
+      </c>
+      <c r="E80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" t="s">
+        <v>469</v>
+      </c>
+      <c r="G80" t="s">
+        <v>470</v>
+      </c>
+      <c r="H80" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>0</v>
+      </c>
+      <c r="B81" t="s">
+        <v>471</v>
+      </c>
+      <c r="C81" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" t="s">
+        <v>473</v>
+      </c>
+      <c r="E81" t="s">
+        <v>474</v>
+      </c>
+      <c r="F81" t="s">
+        <v>475</v>
+      </c>
+      <c r="G81" t="s">
+        <v>476</v>
+      </c>
+      <c r="H81" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B82" t="s">
+        <v>478</v>
+      </c>
+      <c r="C82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" t="s">
+        <v>482</v>
+      </c>
+      <c r="E82" t="s">
+        <v>483</v>
+      </c>
+      <c r="F82" t="s">
+        <v>481</v>
+      </c>
+      <c r="G82" t="s">
+        <v>484</v>
+      </c>
+      <c r="H82" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B83" t="s">
+        <v>485</v>
+      </c>
+      <c r="C83" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" t="s">
+        <v>310</v>
+      </c>
+      <c r="E83" t="s">
+        <v>487</v>
+      </c>
+      <c r="F83" t="s">
+        <v>486</v>
+      </c>
+      <c r="G83" t="s">
+        <v>488</v>
+      </c>
+      <c r="H83" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>0</v>
+      </c>
+      <c r="B84" t="s">
+        <v>490</v>
+      </c>
+      <c r="C84" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" t="s">
+        <v>492</v>
+      </c>
+      <c r="E84" t="s">
+        <v>493</v>
+      </c>
+      <c r="F84" t="s">
+        <v>491</v>
+      </c>
+      <c r="G84" t="s">
+        <v>494</v>
+      </c>
+      <c r="H84" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>0</v>
+      </c>
+      <c r="B85" t="s">
+        <v>495</v>
+      </c>
+      <c r="C85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" t="s">
+        <v>170</v>
+      </c>
+      <c r="E85" t="s">
+        <v>497</v>
+      </c>
+      <c r="F85" t="s">
+        <v>498</v>
+      </c>
+      <c r="G85" t="s">
+        <v>499</v>
+      </c>
+      <c r="H85" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>0</v>
+      </c>
+      <c r="B86" t="s">
+        <v>502</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" t="s">
+        <v>76</v>
+      </c>
+      <c r="E86" t="s">
+        <v>505</v>
+      </c>
+      <c r="F86" t="s">
+        <v>504</v>
+      </c>
+      <c r="G86" t="s">
+        <v>506</v>
+      </c>
+      <c r="H86" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B87" t="s">
+        <v>507</v>
+      </c>
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" t="s">
+        <v>509</v>
+      </c>
+      <c r="E87" t="s">
+        <v>510</v>
+      </c>
+      <c r="F87" t="s">
+        <v>511</v>
+      </c>
+      <c r="G87" t="s">
+        <v>512</v>
+      </c>
+      <c r="H87" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>0</v>
+      </c>
+      <c r="B88" t="s">
+        <v>514</v>
+      </c>
+      <c r="C88" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" t="s">
+        <v>515</v>
+      </c>
+      <c r="E88" t="s">
+        <v>516</v>
+      </c>
+      <c r="F88" t="s">
+        <v>517</v>
+      </c>
+      <c r="G88" t="s">
+        <v>518</v>
+      </c>
+      <c r="H88" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>0</v>
+      </c>
+      <c r="B89" t="s">
+        <v>522</v>
+      </c>
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" t="s">
+        <v>82</v>
+      </c>
+      <c r="E89" t="s">
+        <v>525</v>
+      </c>
+      <c r="F89" t="s">
+        <v>524</v>
+      </c>
+      <c r="G89" t="s">
+        <v>526</v>
+      </c>
+      <c r="H89" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>0</v>
+      </c>
+      <c r="B90" t="s">
+        <v>527</v>
+      </c>
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" t="s">
+        <v>503</v>
+      </c>
+      <c r="E90" t="s">
+        <v>529</v>
+      </c>
+      <c r="F90" t="s">
+        <v>530</v>
+      </c>
+      <c r="G90" t="s">
+        <v>531</v>
+      </c>
+      <c r="H90" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>0</v>
+      </c>
+      <c r="B91" t="s">
+        <v>533</v>
+      </c>
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" t="s">
+        <v>535</v>
+      </c>
+      <c r="E91" t="s">
+        <v>480</v>
+      </c>
+      <c r="F91" t="s">
+        <v>534</v>
+      </c>
+      <c r="G91" t="s">
+        <v>536</v>
+      </c>
+      <c r="H91" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>0</v>
+      </c>
+      <c r="B92" t="s">
+        <v>537</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" t="s">
+        <v>329</v>
+      </c>
+      <c r="E92" t="s">
+        <v>136</v>
+      </c>
+      <c r="F92" t="s">
+        <v>538</v>
+      </c>
+      <c r="G92" t="s">
+        <v>540</v>
+      </c>
+      <c r="H92" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>0</v>
+      </c>
+      <c r="B93" t="s">
+        <v>541</v>
+      </c>
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" t="s">
+        <v>542</v>
+      </c>
+      <c r="E93" t="s">
+        <v>543</v>
+      </c>
+      <c r="F93" t="s">
+        <v>544</v>
+      </c>
+      <c r="G93" t="s">
+        <v>545</v>
+      </c>
+      <c r="H93" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>0</v>
+      </c>
+      <c r="B94" t="s">
+        <v>547</v>
+      </c>
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" t="s">
+        <v>549</v>
+      </c>
+      <c r="E94" t="s">
+        <v>550</v>
+      </c>
+      <c r="F94" t="s">
+        <v>548</v>
+      </c>
+      <c r="G94" t="s">
+        <v>551</v>
+      </c>
+      <c r="H94" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B95" t="s">
+        <v>553</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
+        <v>555</v>
+      </c>
+      <c r="E95" t="s">
+        <v>556</v>
+      </c>
+      <c r="F95" t="s">
+        <v>557</v>
+      </c>
+      <c r="G95" t="s">
+        <v>558</v>
+      </c>
+      <c r="H95" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B96" t="s">
+        <v>559</v>
+      </c>
+      <c r="C96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" t="s">
+        <v>561</v>
+      </c>
+      <c r="E96" t="s">
+        <v>562</v>
+      </c>
+      <c r="F96" t="s">
+        <v>564</v>
+      </c>
+      <c r="G96" t="s">
+        <v>563</v>
+      </c>
+      <c r="H96" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>0</v>
+      </c>
+      <c r="B97" t="s">
+        <v>566</v>
+      </c>
+      <c r="C97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" t="s">
+        <v>54</v>
+      </c>
+      <c r="E97" t="s">
+        <v>567</v>
+      </c>
+      <c r="F97" t="s">
+        <v>569</v>
+      </c>
+      <c r="G97" t="s">
+        <v>568</v>
+      </c>
+      <c r="H97" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B98" t="s">
+        <v>570</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>571</v>
+      </c>
+      <c r="E98" t="s">
+        <v>572</v>
+      </c>
+      <c r="F98" t="s">
+        <v>573</v>
+      </c>
+      <c r="G98" t="s">
+        <v>574</v>
+      </c>
+      <c r="H98" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>0</v>
+      </c>
+      <c r="B99" t="s">
+        <v>576</v>
+      </c>
+      <c r="C99" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" t="s">
+        <v>32</v>
+      </c>
+      <c r="E99" t="s">
+        <v>578</v>
+      </c>
+      <c r="F99" t="s">
+        <v>577</v>
+      </c>
+      <c r="G99" t="s">
+        <v>579</v>
+      </c>
+      <c r="H99" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>0</v>
+      </c>
+      <c r="B100" t="s">
+        <v>580</v>
+      </c>
+      <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" t="s">
+        <v>584</v>
+      </c>
+      <c r="E100" t="s">
+        <v>585</v>
+      </c>
+      <c r="F100" t="s">
+        <v>583</v>
+      </c>
+      <c r="G100" t="s">
+        <v>586</v>
+      </c>
+      <c r="H100" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>0</v>
+      </c>
+      <c r="B101" t="s">
+        <v>587</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" t="s">
+        <v>528</v>
+      </c>
+      <c r="E101" t="s">
+        <v>588</v>
+      </c>
+      <c r="F101" t="s">
+        <v>589</v>
+      </c>
+      <c r="G101" t="s">
+        <v>590</v>
+      </c>
+      <c r="H101" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>0</v>
+      </c>
+      <c r="B102" t="s">
+        <v>591</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" t="s">
+        <v>592</v>
+      </c>
+      <c r="E102" t="s">
+        <v>593</v>
+      </c>
+      <c r="F102" t="s">
+        <v>594</v>
+      </c>
+      <c r="G102" t="s">
+        <v>595</v>
+      </c>
+      <c r="H102" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>0</v>
+      </c>
+      <c r="B103" t="s">
+        <v>596</v>
+      </c>
+      <c r="C103" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" t="s">
+        <v>582</v>
+      </c>
+      <c r="F103" t="s">
+        <v>597</v>
+      </c>
+      <c r="G103" t="s">
+        <v>598</v>
+      </c>
+      <c r="H103" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>0</v>
+      </c>
+      <c r="B104" t="s">
+        <v>599</v>
+      </c>
+      <c r="C104" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" t="s">
+        <v>600</v>
+      </c>
+      <c r="E104" t="s">
+        <v>601</v>
+      </c>
+      <c r="F104" t="s">
+        <v>602</v>
+      </c>
+      <c r="G104" t="s">
+        <v>603</v>
+      </c>
+      <c r="H104" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>0</v>
+      </c>
+      <c r="B105" t="s">
+        <v>607</v>
+      </c>
+      <c r="C105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" t="s">
+        <v>608</v>
+      </c>
+      <c r="F105" t="s">
+        <v>609</v>
+      </c>
+      <c r="G105" t="s">
+        <v>610</v>
+      </c>
+      <c r="H105" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>0</v>
+      </c>
+      <c r="B106" t="s">
+        <v>611</v>
+      </c>
+      <c r="C106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" t="s">
+        <v>612</v>
+      </c>
+      <c r="E106" t="s">
+        <v>613</v>
+      </c>
+      <c r="F106" t="s">
+        <v>614</v>
+      </c>
+      <c r="G106" t="s">
+        <v>615</v>
+      </c>
+      <c r="H106" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>0</v>
+      </c>
+      <c r="B107" t="s">
+        <v>616</v>
+      </c>
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" t="s">
+        <v>88</v>
+      </c>
+      <c r="E107" t="s">
+        <v>617</v>
+      </c>
+      <c r="F107" t="s">
+        <v>618</v>
+      </c>
+      <c r="G107" t="s">
+        <v>619</v>
+      </c>
+      <c r="H107" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>0</v>
+      </c>
+      <c r="B108" t="s">
+        <v>620</v>
+      </c>
+      <c r="C108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" t="s">
+        <v>622</v>
+      </c>
+      <c r="E108" t="s">
+        <v>623</v>
+      </c>
+      <c r="F108" t="s">
+        <v>621</v>
+      </c>
+      <c r="G108" t="s">
+        <v>624</v>
+      </c>
+      <c r="H108" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>0</v>
+      </c>
+      <c r="B109" t="s">
+        <v>625</v>
+      </c>
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
+        <v>110</v>
+      </c>
+      <c r="E109" t="s">
+        <v>626</v>
+      </c>
+      <c r="F109" t="s">
+        <v>627</v>
+      </c>
+      <c r="G109" t="s">
+        <v>628</v>
+      </c>
+      <c r="H109" t="s">
         <v>6</v>
       </c>
-      <c r="B6" t="s">
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>0</v>
+      </c>
+      <c r="B110" t="s">
+        <v>629</v>
+      </c>
+      <c r="C110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" t="s">
+        <v>631</v>
+      </c>
+      <c r="E110" t="s">
+        <v>633</v>
+      </c>
+      <c r="F110" t="s">
+        <v>630</v>
+      </c>
+      <c r="G110" t="s">
+        <v>632</v>
+      </c>
+      <c r="H110" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>0</v>
+      </c>
+      <c r="B111" t="s">
+        <v>634</v>
+      </c>
+      <c r="C111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" t="s">
+        <v>635</v>
+      </c>
+      <c r="E111" t="s">
+        <v>636</v>
+      </c>
+      <c r="F111" t="s">
+        <v>639</v>
+      </c>
+      <c r="G111" t="s">
+        <v>637</v>
+      </c>
+      <c r="H111" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>0</v>
+      </c>
+      <c r="B112" t="s">
+        <v>640</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
+        <v>641</v>
+      </c>
+      <c r="E112" t="s">
+        <v>341</v>
+      </c>
+      <c r="F112" t="s">
+        <v>642</v>
+      </c>
+      <c r="G112" t="s">
+        <v>643</v>
+      </c>
+      <c r="H112" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>0</v>
+      </c>
+      <c r="B113" t="s">
+        <v>644</v>
+      </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" t="s">
+        <v>645</v>
+      </c>
+      <c r="E113" t="s">
+        <v>646</v>
+      </c>
+      <c r="F113" t="s">
+        <v>647</v>
+      </c>
+      <c r="G113" t="s">
+        <v>648</v>
+      </c>
+      <c r="H113" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>0</v>
+      </c>
+      <c r="B114" t="s">
+        <v>649</v>
+      </c>
+      <c r="C114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" t="s">
+        <v>111</v>
+      </c>
+      <c r="E114" t="s">
+        <v>650</v>
+      </c>
+      <c r="F114" t="s">
+        <v>651</v>
+      </c>
+      <c r="G114" t="s">
+        <v>652</v>
+      </c>
+      <c r="H114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>0</v>
+      </c>
+      <c r="B115" t="s">
+        <v>653</v>
+      </c>
+      <c r="C115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" t="s">
+        <v>655</v>
+      </c>
+      <c r="E115" t="s">
+        <v>656</v>
+      </c>
+      <c r="F115" t="s">
+        <v>654</v>
+      </c>
+      <c r="G115" t="s">
+        <v>657</v>
+      </c>
+      <c r="H115" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>0</v>
+      </c>
+      <c r="B116" t="s">
+        <v>659</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" t="s">
+        <v>661</v>
+      </c>
+      <c r="E116" t="s">
+        <v>662</v>
+      </c>
+      <c r="F116" t="s">
+        <v>660</v>
+      </c>
+      <c r="G116" t="s">
+        <v>663</v>
+      </c>
+      <c r="H116" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>0</v>
+      </c>
+      <c r="B117" t="s">
+        <v>664</v>
+      </c>
+      <c r="C117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" t="s">
+        <v>381</v>
+      </c>
+      <c r="E117" t="s">
+        <v>666</v>
+      </c>
+      <c r="F117" t="s">
+        <v>667</v>
+      </c>
+      <c r="G117" t="s">
+        <v>668</v>
+      </c>
+      <c r="H117" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>0</v>
+      </c>
+      <c r="B118" t="s">
+        <v>669</v>
+      </c>
+      <c r="C118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" t="s">
+        <v>316</v>
+      </c>
+      <c r="E118" t="s">
+        <v>671</v>
+      </c>
+      <c r="F118" t="s">
+        <v>670</v>
+      </c>
+      <c r="G118" t="s">
+        <v>672</v>
+      </c>
+      <c r="H118" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>0</v>
+      </c>
+      <c r="B119" t="s">
+        <v>673</v>
+      </c>
+      <c r="C119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" t="s">
+        <v>205</v>
+      </c>
+      <c r="E119" t="s">
+        <v>675</v>
+      </c>
+      <c r="F119" t="s">
+        <v>674</v>
+      </c>
+      <c r="G119" t="s">
+        <v>676</v>
+      </c>
+      <c r="H119" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>0</v>
+      </c>
+      <c r="B120" t="s">
+        <v>678</v>
+      </c>
+      <c r="C120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" t="s">
+        <v>622</v>
+      </c>
+      <c r="E120" t="s">
+        <v>680</v>
+      </c>
+      <c r="F120" t="s">
+        <v>679</v>
+      </c>
+      <c r="G120" t="s">
+        <v>681</v>
+      </c>
+      <c r="H120" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>0</v>
+      </c>
+      <c r="B121" t="s">
+        <v>682</v>
+      </c>
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" t="s">
+        <v>684</v>
+      </c>
+      <c r="F121" t="s">
+        <v>683</v>
+      </c>
+      <c r="G121" t="s">
+        <v>685</v>
+      </c>
+      <c r="H121" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>0</v>
+      </c>
+      <c r="B122" t="s">
+        <v>686</v>
+      </c>
+      <c r="C122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" t="s">
+        <v>212</v>
+      </c>
+      <c r="E122" t="s">
+        <v>687</v>
+      </c>
+      <c r="F122" t="s">
+        <v>688</v>
+      </c>
+      <c r="G122" t="s">
+        <v>689</v>
+      </c>
+      <c r="H122" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" t="s">
+        <v>691</v>
+      </c>
+      <c r="C123" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" t="s">
+        <v>219</v>
+      </c>
+      <c r="E123" t="s">
+        <v>693</v>
+      </c>
+      <c r="F123" t="s">
+        <v>694</v>
+      </c>
+      <c r="G123" t="s">
+        <v>695</v>
+      </c>
+      <c r="H123" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>0</v>
+      </c>
+      <c r="B124" t="s">
+        <v>696</v>
+      </c>
+      <c r="C124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" t="s">
+        <v>135</v>
+      </c>
+      <c r="E124" t="s">
+        <v>698</v>
+      </c>
+      <c r="F124" t="s">
+        <v>697</v>
+      </c>
+      <c r="G124" t="s">
+        <v>699</v>
+      </c>
+      <c r="H124" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>0</v>
+      </c>
+      <c r="B125" t="s">
+        <v>700</v>
+      </c>
+      <c r="C125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" t="s">
+        <v>359</v>
+      </c>
+      <c r="E125" t="s">
+        <v>693</v>
+      </c>
+      <c r="F125" t="s">
+        <v>703</v>
+      </c>
+      <c r="G125" t="s">
+        <v>704</v>
+      </c>
+      <c r="H125" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>0</v>
+      </c>
+      <c r="B126" t="s">
+        <v>705</v>
+      </c>
+      <c r="C126" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" t="s">
+        <v>706</v>
+      </c>
+      <c r="E126" t="s">
+        <v>707</v>
+      </c>
+      <c r="F126" t="s">
+        <v>708</v>
+      </c>
+      <c r="G126" t="s">
+        <v>709</v>
+      </c>
+      <c r="H126" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>0</v>
+      </c>
+      <c r="B127" t="s">
+        <v>711</v>
+      </c>
+      <c r="C127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" t="s">
+        <v>479</v>
+      </c>
+      <c r="E127" t="s">
+        <v>714</v>
+      </c>
+      <c r="F127" t="s">
+        <v>713</v>
+      </c>
+      <c r="G127" t="s">
+        <v>715</v>
+      </c>
+      <c r="H127" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>0</v>
+      </c>
+      <c r="B128" t="s">
+        <v>717</v>
+      </c>
+      <c r="C128" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" t="s">
+        <v>284</v>
+      </c>
+      <c r="E128" t="s">
+        <v>720</v>
+      </c>
+      <c r="F128" t="s">
+        <v>718</v>
+      </c>
+      <c r="G128" t="s">
+        <v>721</v>
+      </c>
+      <c r="H128" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B129" t="s">
+        <v>722</v>
+      </c>
+      <c r="C129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" t="s">
+        <v>88</v>
+      </c>
+      <c r="E129" t="s">
+        <v>723</v>
+      </c>
+      <c r="F129" t="s">
+        <v>724</v>
+      </c>
+      <c r="G129" t="s">
+        <v>725</v>
+      </c>
+      <c r="H129" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>0</v>
+      </c>
+      <c r="B130" t="s">
+        <v>726</v>
+      </c>
+      <c r="C130" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" t="s">
+        <v>329</v>
+      </c>
+      <c r="E130" t="s">
+        <v>727</v>
+      </c>
+      <c r="F130" t="s">
+        <v>728</v>
+      </c>
+      <c r="G130" t="s">
+        <v>729</v>
+      </c>
+      <c r="H130" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B131" t="s">
+        <v>731</v>
+      </c>
+      <c r="C131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" t="s">
+        <v>732</v>
+      </c>
+      <c r="G131" t="s">
+        <v>10</v>
+      </c>
+      <c r="H131" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>0</v>
+      </c>
+      <c r="B132" t="s">
+        <v>733</v>
+      </c>
+      <c r="C132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" t="s">
+        <v>735</v>
+      </c>
+      <c r="E132" t="s">
+        <v>736</v>
+      </c>
+      <c r="F132" t="s">
+        <v>734</v>
+      </c>
+      <c r="G132" t="s">
+        <v>737</v>
+      </c>
+      <c r="H132" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>0</v>
+      </c>
+      <c r="B133" t="s">
+        <v>738</v>
+      </c>
+      <c r="C133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" t="s">
+        <v>244</v>
+      </c>
+      <c r="E133" t="s">
+        <v>245</v>
+      </c>
+      <c r="F133" t="s">
+        <v>740</v>
+      </c>
+      <c r="G133" t="s">
+        <v>739</v>
+      </c>
+      <c r="H133" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>0</v>
+      </c>
+      <c r="B134" t="s">
+        <v>741</v>
+      </c>
+      <c r="C134" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" t="s">
+        <v>743</v>
+      </c>
+      <c r="E134" t="s">
+        <v>744</v>
+      </c>
+      <c r="F134" t="s">
+        <v>742</v>
+      </c>
+      <c r="G134" t="s">
+        <v>745</v>
+      </c>
+      <c r="H134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B135" t="s">
+        <v>746</v>
+      </c>
+      <c r="C135" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" t="s">
+        <v>748</v>
+      </c>
+      <c r="E135" t="s">
+        <v>749</v>
+      </c>
+      <c r="F135" t="s">
+        <v>747</v>
+      </c>
+      <c r="G135" t="s">
+        <v>750</v>
+      </c>
+      <c r="H135" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B136" t="s">
+        <v>751</v>
+      </c>
+      <c r="C136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" t="s">
+        <v>213</v>
+      </c>
+      <c r="E136" t="s">
+        <v>753</v>
+      </c>
+      <c r="F136" t="s">
+        <v>752</v>
+      </c>
+      <c r="G136" t="s">
+        <v>754</v>
+      </c>
+      <c r="H136" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>0</v>
+      </c>
+      <c r="B137" t="s">
+        <v>755</v>
+      </c>
+      <c r="C137" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" t="s">
+        <v>756</v>
+      </c>
+      <c r="E137" t="s">
+        <v>757</v>
+      </c>
+      <c r="F137" t="s">
+        <v>758</v>
+      </c>
+      <c r="G137" t="s">
+        <v>759</v>
+      </c>
+      <c r="H137" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>0</v>
+      </c>
+      <c r="B138" t="s">
+        <v>760</v>
+      </c>
+      <c r="C138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" t="s">
+        <v>764</v>
+      </c>
+      <c r="E138" t="s">
+        <v>763</v>
+      </c>
+      <c r="F138" t="s">
+        <v>761</v>
+      </c>
+      <c r="G138" t="s">
+        <v>765</v>
+      </c>
+      <c r="H138" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>0</v>
+      </c>
+      <c r="B139" t="s">
+        <v>766</v>
+      </c>
+      <c r="C139" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" t="s">
+        <v>560</v>
+      </c>
+      <c r="E139" t="s">
+        <v>768</v>
+      </c>
+      <c r="F139" t="s">
+        <v>767</v>
+      </c>
+      <c r="G139" t="s">
+        <v>769</v>
+      </c>
+      <c r="H139" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>0</v>
+      </c>
+      <c r="B140" t="s">
+        <v>771</v>
+      </c>
+      <c r="C140" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" t="s">
+        <v>772</v>
+      </c>
+      <c r="E140" t="s">
+        <v>773</v>
+      </c>
+      <c r="F140" t="s">
+        <v>774</v>
+      </c>
+      <c r="G140" t="s">
+        <v>775</v>
+      </c>
+      <c r="H140" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>0</v>
+      </c>
+      <c r="B141" t="s">
+        <v>776</v>
+      </c>
+      <c r="C141" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" t="s">
+        <v>422</v>
+      </c>
+      <c r="E141" t="s">
+        <v>777</v>
+      </c>
+      <c r="F141" t="s">
+        <v>778</v>
+      </c>
+      <c r="G141" t="s">
+        <v>779</v>
+      </c>
+      <c r="H141" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>0</v>
+      </c>
+      <c r="B142" t="s">
+        <v>780</v>
+      </c>
+      <c r="C142" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" t="s">
+        <v>49</v>
+      </c>
+      <c r="E142" t="s">
+        <v>781</v>
+      </c>
+      <c r="F142" t="s">
+        <v>782</v>
+      </c>
+      <c r="G142" t="s">
+        <v>783</v>
+      </c>
+      <c r="H142" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>0</v>
+      </c>
+      <c r="B143" t="s">
+        <v>784</v>
+      </c>
+      <c r="C143" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" t="s">
+        <v>785</v>
+      </c>
+      <c r="E143" t="s">
+        <v>601</v>
+      </c>
+      <c r="F143" t="s">
+        <v>602</v>
+      </c>
+      <c r="G143" t="s">
+        <v>603</v>
+      </c>
+      <c r="H143" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>0</v>
+      </c>
+      <c r="B144" t="s">
+        <v>786</v>
+      </c>
+      <c r="C144" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" t="s">
+        <v>39</v>
+      </c>
+      <c r="E144" t="s">
+        <v>788</v>
+      </c>
+      <c r="F144" t="s">
+        <v>787</v>
+      </c>
+      <c r="G144" t="s">
+        <v>789</v>
+      </c>
+      <c r="H144" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>0</v>
+      </c>
+      <c r="B145" t="s">
+        <v>790</v>
+      </c>
+      <c r="C145" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" t="s">
+        <v>170</v>
+      </c>
+      <c r="E145" t="s">
+        <v>26</v>
+      </c>
+      <c r="F145" t="s">
+        <v>791</v>
+      </c>
+      <c r="G145" t="s">
+        <v>792</v>
+      </c>
+      <c r="H145" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>0</v>
+      </c>
+      <c r="B146" t="s">
+        <v>794</v>
+      </c>
+      <c r="C146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" t="s">
+        <v>797</v>
+      </c>
+      <c r="E146" t="s">
+        <v>798</v>
+      </c>
+      <c r="F146" t="s">
+        <v>795</v>
+      </c>
+      <c r="G146" t="s">
+        <v>799</v>
+      </c>
+      <c r="H146" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>0</v>
+      </c>
+      <c r="B147" t="s">
+        <v>800</v>
+      </c>
+      <c r="C147" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" t="s">
+        <v>105</v>
+      </c>
+      <c r="E147" t="s">
+        <v>801</v>
+      </c>
+      <c r="F147" t="s">
+        <v>802</v>
+      </c>
+      <c r="G147" t="s">
+        <v>803</v>
+      </c>
+      <c r="H147" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>0</v>
+      </c>
+      <c r="B148" t="s">
+        <v>804</v>
+      </c>
+      <c r="C148" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E148" t="s">
+        <v>341</v>
+      </c>
+      <c r="F148" t="s">
+        <v>805</v>
+      </c>
+      <c r="G148" t="s">
+        <v>806</v>
+      </c>
+      <c r="H148" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>0</v>
+      </c>
+      <c r="B149" t="s">
+        <v>807</v>
+      </c>
+      <c r="C149" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" t="s">
+        <v>809</v>
+      </c>
+      <c r="E149" t="s">
+        <v>461</v>
+      </c>
+      <c r="F149" t="s">
+        <v>810</v>
+      </c>
+      <c r="G149" t="s">
+        <v>811</v>
+      </c>
+      <c r="H149" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>0</v>
+      </c>
+      <c r="B150" t="s">
+        <v>812</v>
+      </c>
+      <c r="C150" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E150" t="s">
+        <v>23</v>
+      </c>
+      <c r="F150" t="s">
+        <v>813</v>
+      </c>
+      <c r="G150" t="s">
+        <v>814</v>
+      </c>
+      <c r="H150" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>0</v>
+      </c>
+      <c r="B151" t="s">
+        <v>816</v>
+      </c>
+      <c r="C151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" t="s">
+        <v>422</v>
+      </c>
+      <c r="E151" t="s">
+        <v>817</v>
+      </c>
+      <c r="F151" t="s">
+        <v>818</v>
+      </c>
+      <c r="G151" t="s">
+        <v>819</v>
+      </c>
+      <c r="H151" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>0</v>
+      </c>
+      <c r="B152" t="s">
+        <v>820</v>
+      </c>
+      <c r="C152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" t="s">
+        <v>712</v>
+      </c>
+      <c r="E152" t="s">
+        <v>821</v>
+      </c>
+      <c r="F152" t="s">
+        <v>822</v>
+      </c>
+      <c r="G152" t="s">
+        <v>823</v>
+      </c>
+      <c r="H152" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>0</v>
+      </c>
+      <c r="B153" t="s">
+        <v>824</v>
+      </c>
+      <c r="C153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" t="s">
+        <v>808</v>
+      </c>
+      <c r="E153" t="s">
+        <v>825</v>
+      </c>
+      <c r="F153" t="s">
+        <v>826</v>
+      </c>
+      <c r="G153" t="s">
+        <v>827</v>
+      </c>
+      <c r="H153" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>828</v>
+      </c>
+      <c r="C154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" t="s">
+        <v>83</v>
+      </c>
+      <c r="E154" t="s">
+        <v>829</v>
+      </c>
+      <c r="F154" t="s">
+        <v>830</v>
+      </c>
+      <c r="G154" t="s">
+        <v>831</v>
+      </c>
+      <c r="H154" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>0</v>
+      </c>
+      <c r="B155" t="s">
+        <v>832</v>
+      </c>
+      <c r="C155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" t="s">
+        <v>353</v>
+      </c>
+      <c r="E155" t="s">
+        <v>698</v>
+      </c>
+      <c r="F155" t="s">
+        <v>833</v>
+      </c>
+      <c r="G155" t="s">
+        <v>834</v>
+      </c>
+      <c r="H155" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>835</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" t="s">
+        <v>554</v>
+      </c>
+      <c r="E156" t="s">
+        <v>837</v>
+      </c>
+      <c r="F156" t="s">
+        <v>838</v>
+      </c>
+      <c r="G156" t="s">
+        <v>839</v>
+      </c>
+      <c r="H156" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>840</v>
+      </c>
+      <c r="C157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" t="s">
+        <v>841</v>
+      </c>
+      <c r="E157" t="s">
+        <v>842</v>
+      </c>
+      <c r="F157" t="s">
+        <v>843</v>
+      </c>
+      <c r="G157" t="s">
+        <v>844</v>
+      </c>
+      <c r="H157" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>0</v>
+      </c>
+      <c r="B158" t="s">
+        <v>845</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>353</v>
+      </c>
+      <c r="E158" t="s">
+        <v>846</v>
+      </c>
+      <c r="F158" t="s">
+        <v>847</v>
+      </c>
+      <c r="G158" t="s">
+        <v>848</v>
+      </c>
+      <c r="H158" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>0</v>
+      </c>
+      <c r="B159" t="s">
+        <v>849</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>381</v>
+      </c>
+      <c r="E159" t="s">
+        <v>850</v>
+      </c>
+      <c r="F159" t="s">
+        <v>851</v>
+      </c>
+      <c r="G159" t="s">
+        <v>852</v>
+      </c>
+      <c r="H159" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>0</v>
+      </c>
+      <c r="B160" t="s">
+        <v>853</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" t="s">
+        <v>133</v>
+      </c>
+      <c r="E160" t="s">
+        <v>855</v>
+      </c>
+      <c r="F160" t="s">
+        <v>854</v>
+      </c>
+      <c r="G160" t="s">
+        <v>856</v>
+      </c>
+      <c r="H160" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>0</v>
+      </c>
+      <c r="B161" t="s">
+        <v>857</v>
+      </c>
+      <c r="C161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" t="s">
+        <v>88</v>
+      </c>
+      <c r="E161" t="s">
+        <v>859</v>
+      </c>
+      <c r="F161" t="s">
+        <v>858</v>
+      </c>
+      <c r="G161" t="s">
+        <v>860</v>
+      </c>
+      <c r="H161" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>0</v>
+      </c>
+      <c r="B162" t="s">
+        <v>862</v>
+      </c>
+      <c r="C162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" t="s">
+        <v>692</v>
+      </c>
+      <c r="E162" t="s">
+        <v>864</v>
+      </c>
+      <c r="F162" t="s">
+        <v>863</v>
+      </c>
+      <c r="G162" t="s">
+        <v>865</v>
+      </c>
+      <c r="H162" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>0</v>
+      </c>
+      <c r="B163" t="s">
+        <v>866</v>
+      </c>
+      <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
+        <v>105</v>
+      </c>
+      <c r="E163" t="s">
+        <v>159</v>
+      </c>
+      <c r="F163" t="s">
+        <v>867</v>
+      </c>
+      <c r="G163" t="s">
+        <v>868</v>
+      </c>
+      <c r="H163" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>0</v>
+      </c>
+      <c r="B164" t="s">
+        <v>869</v>
+      </c>
+      <c r="C164" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" t="s">
+        <v>622</v>
+      </c>
+      <c r="E164" t="s">
+        <v>870</v>
+      </c>
+      <c r="F164" t="s">
+        <v>871</v>
+      </c>
+      <c r="G164" t="s">
+        <v>872</v>
+      </c>
+      <c r="H164" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>0</v>
+      </c>
+      <c r="B165" t="s">
+        <v>874</v>
+      </c>
+      <c r="C165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" t="s">
+        <v>347</v>
+      </c>
+      <c r="E165" t="s">
+        <v>139</v>
+      </c>
+      <c r="F165" t="s">
+        <v>875</v>
+      </c>
+      <c r="G165" t="s">
+        <v>876</v>
+      </c>
+      <c r="H165" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>0</v>
+      </c>
+      <c r="B166" t="s">
+        <v>878</v>
+      </c>
+      <c r="C166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" t="s">
+        <v>880</v>
+      </c>
+      <c r="E166" t="s">
+        <v>817</v>
+      </c>
+      <c r="F166" t="s">
+        <v>879</v>
+      </c>
+      <c r="G166" t="s">
+        <v>881</v>
+      </c>
+      <c r="H166" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>0</v>
+      </c>
+      <c r="B167" t="s">
+        <v>883</v>
+      </c>
+      <c r="C167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" t="s">
+        <v>884</v>
+      </c>
+      <c r="E167" t="s">
+        <v>885</v>
+      </c>
+      <c r="F167" t="s">
+        <v>886</v>
+      </c>
+      <c r="G167" t="s">
+        <v>887</v>
+      </c>
+      <c r="H167" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>0</v>
+      </c>
+      <c r="B168" t="s">
+        <v>889</v>
+      </c>
+      <c r="C168" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" t="s">
+        <v>523</v>
+      </c>
+      <c r="E168" t="s">
+        <v>285</v>
+      </c>
+      <c r="F168" t="s">
+        <v>891</v>
+      </c>
+      <c r="G168" t="s">
+        <v>890</v>
+      </c>
+      <c r="H168" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>0</v>
+      </c>
+      <c r="B169" t="s">
+        <v>892</v>
+      </c>
+      <c r="C169" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" t="s">
+        <v>63</v>
+      </c>
+      <c r="E169" t="s">
+        <v>894</v>
+      </c>
+      <c r="F169" t="s">
+        <v>893</v>
+      </c>
+      <c r="G169" t="s">
+        <v>895</v>
+      </c>
+      <c r="H169" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>0</v>
+      </c>
+      <c r="B170" t="s">
+        <v>896</v>
+      </c>
+      <c r="C170" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" t="s">
+        <v>898</v>
+      </c>
+      <c r="E170" t="s">
+        <v>899</v>
+      </c>
+      <c r="F170" t="s">
+        <v>897</v>
+      </c>
+      <c r="G170" t="s">
+        <v>900</v>
+      </c>
+      <c r="H170" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>0</v>
+      </c>
+      <c r="B171" t="s">
+        <v>901</v>
+      </c>
+      <c r="C171" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" t="s">
+        <v>903</v>
+      </c>
+      <c r="E171" t="s">
+        <v>904</v>
+      </c>
+      <c r="F171" t="s">
+        <v>902</v>
+      </c>
+      <c r="G171" t="s">
+        <v>905</v>
+      </c>
+      <c r="H171" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>0</v>
+      </c>
+      <c r="B172" t="s">
+        <v>906</v>
+      </c>
+      <c r="C172" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" t="s">
+        <v>645</v>
+      </c>
+      <c r="E172" t="s">
+        <v>907</v>
+      </c>
+      <c r="F172" t="s">
+        <v>908</v>
+      </c>
+      <c r="G172" t="s">
+        <v>909</v>
+      </c>
+      <c r="H172" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>0</v>
+      </c>
+      <c r="B173" t="s">
+        <v>910</v>
+      </c>
+      <c r="C173" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" t="s">
+        <v>911</v>
+      </c>
+      <c r="E173" t="s">
+        <v>912</v>
+      </c>
+      <c r="F173" t="s">
+        <v>913</v>
+      </c>
+      <c r="G173" t="s">
+        <v>914</v>
+      </c>
+      <c r="H173" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>0</v>
+      </c>
+      <c r="B174" t="s">
+        <v>916</v>
+      </c>
+      <c r="C174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" t="s">
+        <v>919</v>
+      </c>
+      <c r="E174" t="s">
+        <v>920</v>
+      </c>
+      <c r="F174" t="s">
+        <v>921</v>
+      </c>
+      <c r="G174" t="s">
+        <v>922</v>
+      </c>
+      <c r="H174" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>0</v>
+      </c>
+      <c r="B175" t="s">
+        <v>923</v>
+      </c>
+      <c r="C175" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" t="s">
+        <v>924</v>
+      </c>
+      <c r="E175" t="s">
+        <v>925</v>
+      </c>
+      <c r="F175" t="s">
+        <v>926</v>
+      </c>
+      <c r="G175" t="s">
+        <v>927</v>
+      </c>
+      <c r="H175" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>0</v>
+      </c>
+      <c r="B176" t="s">
+        <v>928</v>
+      </c>
+      <c r="C176" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" t="s">
+        <v>743</v>
+      </c>
+      <c r="E176" t="s">
+        <v>930</v>
+      </c>
+      <c r="F176" t="s">
+        <v>929</v>
+      </c>
+      <c r="G176" t="s">
+        <v>931</v>
+      </c>
+      <c r="H176" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>0</v>
+      </c>
+      <c r="B177" t="s">
+        <v>933</v>
+      </c>
+      <c r="C177" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" t="s">
+        <v>244</v>
+      </c>
+      <c r="E177" t="s">
+        <v>936</v>
+      </c>
+      <c r="F177" t="s">
+        <v>934</v>
+      </c>
+      <c r="G177" t="s">
+        <v>937</v>
+      </c>
+      <c r="H177" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>0</v>
+      </c>
+      <c r="B178" t="s">
+        <v>939</v>
+      </c>
+      <c r="C178" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" t="s">
+        <v>940</v>
+      </c>
+      <c r="E178" t="s">
+        <v>941</v>
+      </c>
+      <c r="F178" t="s">
+        <v>942</v>
+      </c>
+      <c r="G178" t="s">
+        <v>943</v>
+      </c>
+      <c r="H178" t="s">
         <v>34</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>0</v>
+      </c>
+      <c r="B179" t="s">
+        <v>944</v>
+      </c>
+      <c r="C179" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" t="s">
+        <v>39</v>
+      </c>
+      <c r="E179" t="s">
+        <v>510</v>
+      </c>
+      <c r="F179" t="s">
+        <v>946</v>
+      </c>
+      <c r="G179" t="s">
+        <v>947</v>
+      </c>
+      <c r="H179" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>0</v>
+      </c>
+      <c r="B180" t="s">
+        <v>948</v>
+      </c>
+      <c r="C180" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" t="s">
+        <v>950</v>
+      </c>
+      <c r="E180" t="s">
+        <v>951</v>
+      </c>
+      <c r="F180" t="s">
+        <v>949</v>
+      </c>
+      <c r="G180" t="s">
+        <v>952</v>
+      </c>
+      <c r="H180" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>0</v>
+      </c>
+      <c r="B181" t="s">
+        <v>953</v>
+      </c>
+      <c r="C181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" t="s">
+        <v>535</v>
+      </c>
+      <c r="E181" t="s">
+        <v>954</v>
+      </c>
+      <c r="F181" t="s">
+        <v>956</v>
+      </c>
+      <c r="G181" t="s">
+        <v>955</v>
+      </c>
+      <c r="H181" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>957</v>
+      </c>
+      <c r="C182" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" t="s">
+        <v>958</v>
+      </c>
+      <c r="E182" t="s">
+        <v>959</v>
+      </c>
+      <c r="F182" t="s">
+        <v>960</v>
+      </c>
+      <c r="G182" t="s">
+        <v>961</v>
+      </c>
+      <c r="H182" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>963</v>
+      </c>
+      <c r="C183" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" t="s">
+        <v>105</v>
+      </c>
+      <c r="E183" t="s">
+        <v>965</v>
+      </c>
+      <c r="F183" t="s">
+        <v>964</v>
+      </c>
+      <c r="G183" t="s">
+        <v>966</v>
+      </c>
+      <c r="H183" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>0</v>
+      </c>
+      <c r="B184" t="s">
+        <v>967</v>
+      </c>
+      <c r="C184" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" t="s">
+        <v>535</v>
+      </c>
+      <c r="E184" t="s">
+        <v>968</v>
+      </c>
+      <c r="F184" t="s">
+        <v>969</v>
+      </c>
+      <c r="G184" t="s">
+        <v>970</v>
+      </c>
+      <c r="H184" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>0</v>
+      </c>
+      <c r="B185" t="s">
+        <v>971</v>
+      </c>
+      <c r="C185" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" t="s">
+        <v>974</v>
+      </c>
+      <c r="E185" t="s">
+        <v>975</v>
+      </c>
+      <c r="F185" t="s">
+        <v>973</v>
+      </c>
+      <c r="G185" t="s">
+        <v>976</v>
+      </c>
+      <c r="H185" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>0</v>
+      </c>
+      <c r="B186" t="s">
+        <v>978</v>
+      </c>
+      <c r="C186" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186" t="s">
+        <v>980</v>
+      </c>
+      <c r="E186" t="s">
+        <v>981</v>
+      </c>
+      <c r="F186" t="s">
+        <v>979</v>
+      </c>
+      <c r="G186" t="s">
+        <v>982</v>
+      </c>
+      <c r="H186" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>983</v>
+      </c>
+      <c r="C187" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" t="s">
+        <v>986</v>
+      </c>
+      <c r="E187" t="s">
+        <v>987</v>
+      </c>
+      <c r="F187" t="s">
+        <v>985</v>
+      </c>
+      <c r="G187" t="s">
+        <v>988</v>
+      </c>
+      <c r="H187" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>0</v>
+      </c>
+      <c r="B188" t="s">
+        <v>990</v>
+      </c>
+      <c r="C188" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" t="s">
+        <v>213</v>
+      </c>
+      <c r="E188" t="s">
+        <v>992</v>
+      </c>
+      <c r="F188" t="s">
+        <v>991</v>
+      </c>
+      <c r="G188" t="s">
+        <v>993</v>
+      </c>
+      <c r="H188" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>0</v>
+      </c>
+      <c r="B189" t="s">
+        <v>994</v>
+      </c>
+      <c r="C189" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" t="s">
+        <v>995</v>
+      </c>
+      <c r="E189" t="s">
+        <v>996</v>
+      </c>
+      <c r="F189" t="s">
+        <v>997</v>
+      </c>
+      <c r="G189" t="s">
+        <v>998</v>
+      </c>
+      <c r="H189" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>0</v>
+      </c>
+      <c r="B190" t="s">
+        <v>999</v>
+      </c>
+      <c r="C190" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>0</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C191" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191" t="s">
+        <v>33</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H191" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>0</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C192" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" t="s">
+        <v>508</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>0</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C193" t="s">
+        <v>7</v>
+      </c>
+      <c r="D193" t="s">
+        <v>503</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H193" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>0</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C194" t="s">
+        <v>7</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H194" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>0</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C195" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E195" t="s">
+        <v>832</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H195" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>0</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C196" t="s">
+        <v>7</v>
+      </c>
+      <c r="D196" t="s">
+        <v>54</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>0</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C197" t="s">
+        <v>7</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>0</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C198" t="s">
+        <v>7</v>
+      </c>
+      <c r="D198" t="s">
+        <v>310</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H198" t="s">
         <v>6</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>0</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C199" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H199" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>0</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C200" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200" t="s">
+        <v>347</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H200" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>0</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C201" t="s">
+        <v>7</v>
+      </c>
+      <c r="D201" t="s">
+        <v>347</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H201" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>0</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C202" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>0</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C203" t="s">
+        <v>7</v>
+      </c>
+      <c r="D203" t="s">
         <v>39</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="E203" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H203" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>0</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C204" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H204" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>0</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C205" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" t="s">
+        <v>169</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H205" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>0</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C206" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" t="s">
+        <v>171</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H206" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>0</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C207" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" t="s">
+        <v>720</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H207" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>0</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C208" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H208" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>0</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C209" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H209" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>0</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C210" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" t="s">
+        <v>523</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H210" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>0</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C211" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H211" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>0</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C212" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" t="s">
         <v>41</v>
       </c>
-      <c r="F7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="E212" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H212" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>0</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C213" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" t="s">
+        <v>32</v>
+      </c>
+      <c r="E213" t="s">
+        <v>496</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H213" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>0</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C214" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" t="s">
+        <v>519</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H214" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>0</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C215" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" t="s">
+        <v>841</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H215" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>0</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C216" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" t="s">
+        <v>88</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H216" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>0</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C217" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H217" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>0</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C218" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218" t="s">
+        <v>917</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H218" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>0</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C219" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" t="s">
+        <v>940</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H219" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>0</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C220" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220" t="s">
+        <v>83</v>
+      </c>
+      <c r="E220" t="s">
+        <v>188</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H220" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>0</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C221" t="s">
+        <v>7</v>
+      </c>
+      <c r="D221" t="s">
+        <v>258</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H221" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>0</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C222" t="s">
+        <v>7</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E222" t="s">
+        <v>945</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H222" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>0</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C223" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H223" t="s">
         <v>6</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>0</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C224" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224" t="s">
+        <v>88</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>0</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C225" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H225" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>0</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C226" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" t="s">
+        <v>919</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H226" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>0</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C227" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" t="s">
+        <v>917</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F227" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H227" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>0</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C228" t="s">
+        <v>7</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H228" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>0</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C229" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229" t="s">
+        <v>105</v>
+      </c>
+      <c r="E229" t="s">
+        <v>510</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H229" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>0</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230" t="s">
+        <v>762</v>
+      </c>
+      <c r="E230" t="s">
+        <v>26</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H230" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>0</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C231" t="s">
+        <v>7</v>
+      </c>
+      <c r="D231" t="s">
+        <v>157</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H231" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>0</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C232" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" t="s">
+        <v>111</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>0</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C233" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F233" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H233" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>0</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C234" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" t="s">
+        <v>911</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F234" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H234" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>0</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C235" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F235" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G235" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H235" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>0</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C236" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" t="s">
+        <v>482</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>0</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C237" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" t="s">
+        <v>403</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1215</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H237" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>0</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C238" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" t="s">
+        <v>25</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H238" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>0</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C239" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" t="s">
+        <v>984</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H239" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>0</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C240" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" t="s">
+        <v>25</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>0</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C241" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>0</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H242" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>0</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C243" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" t="s">
+        <v>940</v>
+      </c>
+      <c r="E243" t="s">
+        <v>941</v>
+      </c>
+      <c r="F243" t="s">
+        <v>942</v>
+      </c>
+      <c r="G243" t="s">
+        <v>943</v>
+      </c>
+      <c r="H243" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>0</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C244" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" t="s">
+        <v>39</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H244" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>0</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C245" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H245" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>0</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C246" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E246" t="s">
+        <v>981</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>0</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C247" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H247" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>0</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C248" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" t="s">
+        <v>105</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>0</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C249" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H249" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>0</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C250" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" t="s">
+        <v>359</v>
+      </c>
+      <c r="E250" t="s">
+        <v>693</v>
+      </c>
+      <c r="F250" t="s">
+        <v>702</v>
+      </c>
+      <c r="G250" t="s">
+        <v>704</v>
+      </c>
+      <c r="H250" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>0</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C251" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H251" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>0</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>0</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" t="s">
+        <v>606</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H253" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>0</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C254" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H254" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>0</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C255" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" t="s">
+        <v>836</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H255" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>0</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C256" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" t="s">
+        <v>665</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H256" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>0</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C257" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" t="s">
+        <v>581</v>
+      </c>
+      <c r="E257" t="s">
+        <v>139</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H257" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>0</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C258" t="s">
+        <v>7</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>0</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C259" t="s">
+        <v>7</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E259" t="s">
+        <v>183</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H259" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>0</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C260" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" t="s">
+        <v>242</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H260" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>0</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C261" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261" t="s">
+        <v>33</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H261" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
-[...1356 lines deleted...]
-      <c r="E67" t="s">
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>0</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C262" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262" t="s">
         <v>376</v>
-      </c>
-[...4480 lines deleted...]
-        <v>1321</v>
       </c>
       <c r="E262" t="s">
         <v>1322</v>
       </c>
       <c r="F262" t="s">
         <v>1323</v>
       </c>
       <c r="G262" t="s">
         <v>1324</v>
       </c>
-    </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H262" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B263" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="C263" t="s">
-        <v>1326</v>
+        <v>7</v>
       </c>
       <c r="D263" t="s">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="E263" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="F263" t="s">
         <v>1328</v>
       </c>
       <c r="G263" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1330</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B264" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="C264" t="s">
-        <v>1331</v>
+        <v>7</v>
       </c>
       <c r="D264" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E264" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="F264" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="G264" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1336</v>
+      </c>
+      <c r="H264" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B265" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C265" t="s">
-        <v>1336</v>
+        <v>7</v>
       </c>
       <c r="D265" t="s">
-        <v>279</v>
+        <v>5</v>
       </c>
       <c r="E265" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="F265" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="G265" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1340</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B266" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="C266" t="s">
-        <v>1340</v>
+        <v>7</v>
       </c>
       <c r="D266" t="s">
-        <v>1341</v>
+        <v>808</v>
       </c>
       <c r="E266" t="s">
         <v>1342</v>
       </c>
       <c r="F266" t="s">
         <v>1343</v>
       </c>
       <c r="G266" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1344</v>
+      </c>
+      <c r="H266" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B267" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="C267" t="s">
-        <v>1345</v>
+        <v>7</v>
       </c>
       <c r="D267" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F267" t="s">
         <v>1346</v>
       </c>
-      <c r="E267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G267" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1349</v>
+      </c>
+      <c r="H267" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B268" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="C268" t="s">
-        <v>1349</v>
+        <v>7</v>
       </c>
       <c r="D268" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="E268" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="F268" t="s">
         <v>1352</v>
       </c>
       <c r="G268" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1355</v>
+      </c>
+      <c r="H268" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B269" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C269" t="s">
-        <v>1355</v>
+        <v>7</v>
       </c>
       <c r="D269" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="E269" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F269" t="s">
         <v>1357</v>
       </c>
-      <c r="F269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G269" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1360</v>
+      </c>
+      <c r="H269" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B270" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="C270" t="s">
-        <v>1360</v>
+        <v>7</v>
       </c>
       <c r="D270" t="s">
-        <v>1361</v>
+        <v>91</v>
       </c>
       <c r="E270" t="s">
         <v>1362</v>
       </c>
       <c r="F270" t="s">
+        <v>1125</v>
+      </c>
+      <c r="G270" t="s">
         <v>1363</v>
       </c>
-      <c r="G270" t="s">
-[...3 lines deleted...]
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H270" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B271" t="s">
         <v>1364</v>
       </c>
       <c r="C271" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" t="s">
+        <v>229</v>
+      </c>
+      <c r="E271" t="s">
         <v>1365</v>
       </c>
-      <c r="D271" t="s">
+      <c r="F271" t="s">
         <v>1366</v>
       </c>
-      <c r="E271" t="s">
+      <c r="G271" t="s">
         <v>1367</v>
       </c>
-      <c r="F271" t="s">
+      <c r="H271" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>0</v>
+      </c>
+      <c r="B272" t="s">
         <v>1368</v>
       </c>
-      <c r="G271" t="s">
-[...7 lines deleted...]
-      <c r="B272" t="s">
+      <c r="C272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F272" t="s">
         <v>1369</v>
       </c>
-      <c r="C272" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G272" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1372</v>
+      </c>
+      <c r="H272" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B273" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C273" t="s">
-        <v>1373</v>
+        <v>7</v>
       </c>
       <c r="D273" t="s">
         <v>1374</v>
       </c>
       <c r="E273" t="s">
         <v>1375</v>
       </c>
       <c r="F273" t="s">
         <v>1376</v>
       </c>
       <c r="G273" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1377</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B274" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="C274" t="s">
-        <v>1378</v>
+        <v>7</v>
       </c>
       <c r="D274" t="s">
-        <v>632</v>
+        <v>61</v>
       </c>
       <c r="E274" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F274" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="G274" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1382</v>
+      </c>
+      <c r="H274" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B275" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C275" t="s">
-        <v>1383</v>
+        <v>7</v>
       </c>
       <c r="D275" t="s">
-        <v>144</v>
+        <v>325</v>
       </c>
       <c r="E275" t="s">
+        <v>972</v>
+      </c>
+      <c r="F275" t="s">
         <v>1384</v>
       </c>
-      <c r="F275" t="s">
+      <c r="G275" t="s">
         <v>1385</v>
       </c>
-      <c r="G275" t="s">
-[...3 lines deleted...]
-    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H275" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B276" t="s">
         <v>1386</v>
       </c>
       <c r="C276" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" t="s">
+        <v>381</v>
+      </c>
+      <c r="E276" t="s">
+        <v>472</v>
+      </c>
+      <c r="F276" t="s">
         <v>1387</v>
       </c>
-      <c r="D276" t="s">
+      <c r="G276" t="s">
         <v>1388</v>
       </c>
-      <c r="E276" t="s">
+      <c r="H276" t="s">
         <v>1389</v>
       </c>
-      <c r="F276" t="s">
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>0</v>
+      </c>
+      <c r="B277" t="s">
         <v>1390</v>
       </c>
-      <c r="G276" t="s">
+      <c r="C277" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" t="s">
+        <v>54</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F277" t="s">
         <v>1391</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C277" t="s">
+      <c r="G277" t="s">
         <v>1393</v>
       </c>
-      <c r="D277" t="s">
-[...2 lines deleted...]
-      <c r="E277" t="s">
+      <c r="H277" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>0</v>
+      </c>
+      <c r="B278" t="s">
         <v>1394</v>
       </c>
-      <c r="F277" t="s">
+      <c r="C278" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" t="s">
+        <v>20</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F278" t="s">
         <v>1395</v>
       </c>
-      <c r="G277" t="s">
-[...7 lines deleted...]
-      <c r="B278" t="s">
+      <c r="G278" t="s">
         <v>1397</v>
       </c>
-      <c r="C278" t="s">
+      <c r="H278" t="s">
         <v>1398</v>
       </c>
-      <c r="D278" t="s">
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>0</v>
+      </c>
+      <c r="B279" t="s">
         <v>1399</v>
       </c>
-      <c r="E278" t="s">
+      <c r="C279" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E279" t="s">
+        <v>300</v>
+      </c>
+      <c r="F279" t="s">
         <v>1400</v>
       </c>
-      <c r="F278" t="s">
-[...2 lines deleted...]
-      <c r="G278" t="s">
+      <c r="G279" t="s">
         <v>1402</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B279" t="s">
+      <c r="H279" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>0</v>
+      </c>
+      <c r="B280" t="s">
         <v>1403</v>
       </c>
-      <c r="C279" t="s">
+      <c r="C280" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280" t="s">
         <v>1404</v>
       </c>
-      <c r="D279" t="s">
-[...2 lines deleted...]
-      <c r="E279" t="s">
+      <c r="E280" t="s">
         <v>1405</v>
       </c>
-      <c r="F279" t="s">
+      <c r="F280" t="s">
         <v>1406</v>
       </c>
-      <c r="G279" t="s">
-[...7 lines deleted...]
-      <c r="B280" t="s">
+      <c r="G280" t="s">
         <v>1407</v>
       </c>
-      <c r="C280" t="s">
+      <c r="H280" t="s">
         <v>1408</v>
       </c>
-      <c r="D280" t="s">
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>0</v>
+      </c>
+      <c r="B281" t="s">
         <v>1409</v>
       </c>
-      <c r="E280" t="s">
+      <c r="C281" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" t="s">
         <v>1410</v>
       </c>
-      <c r="F280" t="s">
+      <c r="E281" t="s">
+        <v>92</v>
+      </c>
+      <c r="F281" t="s">
         <v>1411</v>
       </c>
-      <c r="G280" t="s">
+      <c r="G281" t="s">
         <v>1412</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B281" t="s">
+      <c r="H281" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>0</v>
+      </c>
+      <c r="B282" t="s">
         <v>1413</v>
       </c>
-      <c r="C281" t="s">
+      <c r="C282" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F282" t="s">
         <v>1414</v>
       </c>
-      <c r="D281" t="s">
-[...5 lines deleted...]
-      <c r="F281" t="s">
+      <c r="G282" t="s">
         <v>1416</v>
       </c>
-      <c r="G281" t="s">
+      <c r="H282" t="s">
         <v>1417</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B282" t="s">
+    <row r="283" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>0</v>
+      </c>
+      <c r="B283" t="s">
         <v>1418</v>
       </c>
-      <c r="C282" t="s">
+      <c r="C283" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" t="s">
+        <v>213</v>
+      </c>
+      <c r="E283" t="s">
         <v>1419</v>
       </c>
-      <c r="D282" t="s">
+      <c r="F283" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>0</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C284" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284" t="s">
+        <v>25</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H284" t="s">
         <v>22</v>
       </c>
-      <c r="E282" t="s">
-[...39 lines deleted...]
-      <c r="C284" t="s">
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>0</v>
+      </c>
+      <c r="B285" t="s">
         <v>1427</v>
       </c>
-      <c r="D284" t="s">
-[...2 lines deleted...]
-      <c r="E284" t="s">
+      <c r="C285" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285" t="s">
+        <v>39</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F285" t="s">
         <v>1428</v>
       </c>
-      <c r="F284" t="s">
-[...10 lines deleted...]
-      <c r="B285" t="s">
+      <c r="G285" t="s">
         <v>1430</v>
       </c>
-      <c r="C285" t="s">
+      <c r="H285" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>0</v>
+      </c>
+      <c r="B286" t="s">
         <v>1431</v>
       </c>
-      <c r="D285" t="s">
-[...2 lines deleted...]
-      <c r="E285" t="s">
+      <c r="C286" t="s">
+        <v>7</v>
+      </c>
+      <c r="D286" t="s">
+        <v>347</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F286" t="s">
         <v>1432</v>
       </c>
-      <c r="F285" t="s">
-[...10 lines deleted...]
-      <c r="B286" t="s">
+      <c r="G286" t="s">
         <v>1434</v>
       </c>
-      <c r="C286" t="s">
+      <c r="H286" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>0</v>
+      </c>
+      <c r="B287" t="s">
         <v>1435</v>
       </c>
-      <c r="D286" t="s">
-[...2 lines deleted...]
-      <c r="E286" t="s">
+      <c r="C287" t="s">
+        <v>7</v>
+      </c>
+      <c r="D287" t="s">
+        <v>435</v>
+      </c>
+      <c r="E287" t="s">
         <v>1436</v>
       </c>
-      <c r="F286" t="s">
+      <c r="F287" t="s">
         <v>1437</v>
       </c>
-      <c r="G286" t="s">
-[...7 lines deleted...]
-      <c r="B287" t="s">
+      <c r="G287" t="s">
         <v>1438</v>
       </c>
-      <c r="C287" t="s">
+      <c r="H287" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>0</v>
+      </c>
+      <c r="B288" t="s">
         <v>1439</v>
       </c>
-      <c r="D287" t="s">
-[...2 lines deleted...]
-      <c r="E287" t="s">
+      <c r="C288" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" t="s">
+        <v>242</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F288" t="s">
         <v>1440</v>
       </c>
-      <c r="F287" t="s">
-[...10 lines deleted...]
-      <c r="B288" t="s">
+      <c r="G288" t="s">
         <v>1442</v>
       </c>
-      <c r="C288" t="s">
+      <c r="H288" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>0</v>
+      </c>
+      <c r="B289" t="s">
         <v>1443</v>
       </c>
-      <c r="D288" t="s">
-[...2 lines deleted...]
-      <c r="E288" t="s">
+      <c r="C289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" t="s">
+        <v>41</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F289" t="s">
         <v>1444</v>
       </c>
-      <c r="F288" t="s">
-[...10 lines deleted...]
-      <c r="B289" t="s">
+      <c r="G289" t="s">
         <v>1446</v>
       </c>
-      <c r="C289" t="s">
+      <c r="H289" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>0</v>
+      </c>
+      <c r="B290" t="s">
         <v>1447</v>
       </c>
-      <c r="D289" t="s">
+      <c r="C290" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290" t="s">
+        <v>560</v>
+      </c>
+      <c r="E290" t="s">
         <v>1448</v>
       </c>
-      <c r="E289" t="s">
-[...2 lines deleted...]
-      <c r="F289" t="s">
+      <c r="F290" t="s">
         <v>1449</v>
       </c>
-      <c r="G289" t="s">
-[...7 lines deleted...]
-      <c r="B290" t="s">
+      <c r="G290" t="s">
         <v>1450</v>
       </c>
-      <c r="C290" t="s">
+      <c r="H290" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>0</v>
+      </c>
+      <c r="B291" t="s">
         <v>1451</v>
       </c>
-      <c r="D290" t="s">
+      <c r="C291" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F291" t="s">
         <v>1452</v>
       </c>
-      <c r="E290" t="s">
-[...5 lines deleted...]
-      <c r="G290" t="s">
+      <c r="G291" t="s">
         <v>1455</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B291" t="s">
+      <c r="H291" t="s">
         <v>1456</v>
       </c>
-      <c r="C291" t="s">
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>0</v>
+      </c>
+      <c r="B292" t="s">
         <v>1457</v>
       </c>
-      <c r="D291" t="s">
+      <c r="C292" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" t="s">
         <v>1458</v>
       </c>
-      <c r="E291" t="s">
+      <c r="E292" t="s">
         <v>1459</v>
       </c>
-      <c r="F291" t="s">
+      <c r="F292" t="s">
         <v>1460</v>
       </c>
-      <c r="G291" t="s">
-[...7 lines deleted...]
-      <c r="B292" t="s">
+      <c r="G292" t="s">
         <v>1461</v>
       </c>
-      <c r="C292" t="s">
+      <c r="H292" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>0</v>
+      </c>
+      <c r="B293" t="s">
         <v>1462</v>
       </c>
-      <c r="D292" t="s">
+      <c r="C293" t="s">
+        <v>7</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F293" t="s">
         <v>1463</v>
       </c>
-      <c r="E292" t="s">
-[...5 lines deleted...]
-      <c r="G292" t="s">
+      <c r="G293" t="s">
         <v>1466</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B293" t="s">
+      <c r="H293" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>0</v>
+      </c>
+      <c r="B294" t="s">
         <v>1467</v>
       </c>
-      <c r="C293" t="s">
+      <c r="C294" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" t="s">
+        <v>121</v>
+      </c>
+      <c r="E294" t="s">
+        <v>260</v>
+      </c>
+      <c r="F294" t="s">
         <v>1468</v>
       </c>
-      <c r="D293" t="s">
+      <c r="G294" t="s">
         <v>1469</v>
       </c>
-      <c r="E293" t="s">
+      <c r="H294" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>0</v>
+      </c>
+      <c r="B295" t="s">
         <v>1470</v>
       </c>
-      <c r="F293" t="s">
+      <c r="C295" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F295" t="s">
         <v>1471</v>
       </c>
-      <c r="G293" t="s">
-[...10 lines deleted...]
-      <c r="C294" t="s">
+      <c r="G295" t="s">
         <v>1474</v>
       </c>
-      <c r="D294" t="s">
+      <c r="H295" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>0</v>
+      </c>
+      <c r="B296" t="s">
         <v>1475</v>
       </c>
-      <c r="E294" t="s">
+      <c r="C296" t="s">
+        <v>7</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F296" t="s">
         <v>1476</v>
       </c>
-      <c r="F294" t="s">
-[...13 lines deleted...]
-      <c r="C295" t="s">
+      <c r="G296" t="s">
         <v>1479</v>
       </c>
-      <c r="D295" t="s">
-[...8 lines deleted...]
-      <c r="G295" t="s">
+      <c r="H296" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>0</v>
+      </c>
+      <c r="B297" t="s">
         <v>1480</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B296" t="s">
+      <c r="C297" t="s">
+        <v>7</v>
+      </c>
+      <c r="D297" t="s">
+        <v>105</v>
+      </c>
+      <c r="E297" t="s">
+        <v>448</v>
+      </c>
+      <c r="F297" t="s">
+        <v>451</v>
+      </c>
+      <c r="G297" t="s">
+        <v>449</v>
+      </c>
+      <c r="H297" t="s">
         <v>1481</v>
       </c>
-      <c r="C296" t="s">
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>0</v>
+      </c>
+      <c r="B298" t="s">
         <v>1482</v>
       </c>
-      <c r="D296" t="s">
+      <c r="C298" t="s">
+        <v>7</v>
+      </c>
+      <c r="D298" t="s">
+        <v>503</v>
+      </c>
+      <c r="E298" t="s">
         <v>1483</v>
       </c>
-      <c r="E296" t="s">
-[...2 lines deleted...]
-      <c r="F296" t="s">
+      <c r="F298" t="s">
         <v>1484</v>
       </c>
-      <c r="G296" t="s">
+      <c r="G298" t="s">
         <v>1485</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B297" t="s">
+      <c r="H298" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>0</v>
+      </c>
+      <c r="B299" t="s">
         <v>1486</v>
       </c>
-      <c r="C297" t="s">
+      <c r="C299" t="s">
+        <v>7</v>
+      </c>
+      <c r="D299" t="s">
         <v>1487</v>
       </c>
-      <c r="D297" t="s">
-[...2 lines deleted...]
-      <c r="E297" t="s">
+      <c r="E299" t="s">
         <v>1488</v>
       </c>
-      <c r="F297" t="s">
+      <c r="F299" t="s">
         <v>1489</v>
       </c>
-      <c r="G297" t="s">
-[...7 lines deleted...]
-      <c r="B298" t="s">
+      <c r="G299" t="s">
         <v>1490</v>
       </c>
-      <c r="C298" t="s">
+      <c r="H299" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>0</v>
+      </c>
+      <c r="B300" t="s">
         <v>1491</v>
       </c>
-      <c r="D298" t="s">
+      <c r="C300" t="s">
+        <v>7</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F300" t="s">
         <v>1492</v>
       </c>
-      <c r="E298" t="s">
+      <c r="G300" t="s">
         <v>1493</v>
       </c>
-      <c r="F298" t="s">
-[...13 lines deleted...]
-      <c r="C299" t="s">
+      <c r="H300" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>0</v>
+      </c>
+      <c r="B301" t="s">
         <v>1496</v>
       </c>
-      <c r="D299" t="s">
+      <c r="C301" t="s">
+        <v>7</v>
+      </c>
+      <c r="D301" t="s">
+        <v>974</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F301" t="s">
         <v>1497</v>
       </c>
-      <c r="E299" t="s">
-[...2 lines deleted...]
-      <c r="F299" t="s">
+      <c r="G301" t="s">
         <v>1499</v>
       </c>
-      <c r="G299" t="s">
+      <c r="H301" t="s">
         <v>1500</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B300" t="s">
+    <row r="302" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>0</v>
+      </c>
+      <c r="B302" t="s">
         <v>1501</v>
       </c>
-      <c r="C300" t="s">
+      <c r="C302" t="s">
+        <v>7</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F302" t="s">
         <v>1502</v>
       </c>
-      <c r="D300" t="s">
-[...5 lines deleted...]
-      <c r="F300" t="s">
+      <c r="G302" t="s">
         <v>1505</v>
       </c>
-      <c r="G300" t="s">
-[...7 lines deleted...]
-      <c r="B301" t="s">
+      <c r="H302" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>0</v>
+      </c>
+      <c r="B303" t="s">
         <v>1506</v>
       </c>
-      <c r="C301" t="s">
+      <c r="C303" t="s">
+        <v>7</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F303" t="s">
         <v>1507</v>
       </c>
-      <c r="D301" t="s">
-[...2 lines deleted...]
-      <c r="E301" t="s">
+      <c r="G303" t="s">
         <v>1509</v>
       </c>
-      <c r="F301" t="s">
+      <c r="H303" t="s">
         <v>1510</v>
       </c>
-      <c r="G301" t="s">
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>0</v>
+      </c>
+      <c r="B304" t="s">
         <v>1511</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B302" t="s">
+      <c r="C304" t="s">
+        <v>7</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F304" t="s">
         <v>1512</v>
       </c>
-      <c r="C302" t="s">
-[...5 lines deleted...]
-      <c r="E302" t="s">
+      <c r="G304" t="s">
         <v>1515</v>
       </c>
-      <c r="F302" t="s">
+      <c r="H304" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>0</v>
+      </c>
+      <c r="B305" t="s">
         <v>1516</v>
       </c>
-      <c r="G302" t="s">
-[...7 lines deleted...]
-      <c r="B303" t="s">
+      <c r="C305" t="s">
+        <v>7</v>
+      </c>
+      <c r="D305" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305" t="s">
+        <v>832</v>
+      </c>
+      <c r="F305" t="s">
         <v>1517</v>
       </c>
-      <c r="C303" t="s">
+      <c r="G305" t="s">
         <v>1518</v>
       </c>
-      <c r="D303" t="s">
-[...5 lines deleted...]
-      <c r="F303" t="s">
+      <c r="H305" t="s">
         <v>1519</v>
       </c>
-      <c r="G303" t="s">
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>0</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C306" t="s">
+        <v>7</v>
+      </c>
+      <c r="D306" t="s">
+        <v>213</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F306" t="s">
         <v>1520</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E304" t="s">
+      <c r="G306" t="s">
         <v>1522</v>
       </c>
-      <c r="F304" t="s">
+      <c r="H306" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>0</v>
+      </c>
+      <c r="B307" t="s">
         <v>1523</v>
       </c>
-      <c r="G304" t="s">
-[...7 lines deleted...]
-      <c r="B305" t="s">
+      <c r="C307" t="s">
+        <v>7</v>
+      </c>
+      <c r="D307" t="s">
+        <v>919</v>
+      </c>
+      <c r="E307" t="s">
+        <v>92</v>
+      </c>
+      <c r="F307" t="s">
         <v>1524</v>
       </c>
-      <c r="C305" t="s">
+      <c r="G307" t="s">
         <v>1525</v>
       </c>
-      <c r="D305" t="s">
-[...2 lines deleted...]
-      <c r="E305" t="s">
+      <c r="H307" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>0</v>
+      </c>
+      <c r="B308" t="s">
         <v>1526</v>
       </c>
-      <c r="F305" t="s">
+      <c r="C308" t="s">
+        <v>7</v>
+      </c>
+      <c r="D308" t="s">
+        <v>501</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F308" t="s">
         <v>1527</v>
       </c>
-      <c r="G305" t="s">
-[...7 lines deleted...]
-      <c r="B306" t="s">
+      <c r="G308" t="s">
         <v>1529</v>
       </c>
-      <c r="C306" t="s">
+      <c r="H308" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>0</v>
+      </c>
+      <c r="B309" t="s">
         <v>1530</v>
       </c>
-      <c r="D306" t="s">
+      <c r="C309" t="s">
+        <v>7</v>
+      </c>
+      <c r="D309" t="s">
+        <v>958</v>
+      </c>
+      <c r="E309" t="s">
+        <v>26</v>
+      </c>
+      <c r="F309" t="s">
         <v>1531</v>
       </c>
-      <c r="E306" t="s">
+      <c r="G309" t="s">
         <v>1532</v>
       </c>
-      <c r="F306" t="s">
+      <c r="H309" t="s">
         <v>1533</v>
       </c>
-      <c r="G306" t="s">
-[...7 lines deleted...]
-      <c r="B307" t="s">
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>0</v>
+      </c>
+      <c r="B310" t="s">
         <v>1534</v>
       </c>
-      <c r="C307" t="s">
+      <c r="C310" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F310" t="s">
         <v>1535</v>
       </c>
-      <c r="D307" t="s">
-[...2 lines deleted...]
-      <c r="E307" t="s">
+      <c r="G310" t="s">
         <v>1537</v>
       </c>
-      <c r="F307" t="s">
+      <c r="H310" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>0</v>
+      </c>
+      <c r="B311" t="s">
         <v>1538</v>
       </c>
-      <c r="G307" t="s">
-[...7 lines deleted...]
-      <c r="B308" t="s">
+      <c r="C311" t="s">
+        <v>7</v>
+      </c>
+      <c r="D311" t="s">
+        <v>310</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F311" t="s">
         <v>1539</v>
       </c>
-      <c r="C308" t="s">
-[...2 lines deleted...]
-      <c r="D308" t="s">
+      <c r="G311" t="s">
         <v>1541</v>
       </c>
-      <c r="E308" t="s">
+      <c r="H311" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>0</v>
+      </c>
+      <c r="B312" t="s">
         <v>1542</v>
       </c>
-      <c r="F308" t="s">
+      <c r="C312" t="s">
+        <v>7</v>
+      </c>
+      <c r="D312" t="s">
         <v>1543</v>
       </c>
-      <c r="G308" t="s">
+      <c r="E312" t="s">
         <v>1544</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B309" t="s">
+      <c r="F312" t="s">
         <v>1545</v>
       </c>
-      <c r="C309" t="s">
+      <c r="G312" t="s">
         <v>1546</v>
       </c>
-      <c r="D309" t="s">
-[...2 lines deleted...]
-      <c r="E309" t="s">
+      <c r="H312" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>0</v>
+      </c>
+      <c r="B313" t="s">
         <v>1547</v>
       </c>
-      <c r="F309" t="s">
+      <c r="C313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F313" t="s">
         <v>1548</v>
       </c>
-      <c r="G309" t="s">
-[...13 lines deleted...]
-      <c r="D310" t="s">
+      <c r="G313" t="s">
         <v>1551</v>
       </c>
-      <c r="E310" t="s">
+      <c r="H313" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>0</v>
+      </c>
+      <c r="B314" t="s">
         <v>1552</v>
       </c>
-      <c r="F310" t="s">
+      <c r="C314" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" t="s">
+        <v>213</v>
+      </c>
+      <c r="E314" t="s">
+        <v>260</v>
+      </c>
+      <c r="F314" t="s">
         <v>1553</v>
       </c>
-      <c r="G310" t="s">
-[...7 lines deleted...]
-      <c r="B311" t="s">
+      <c r="G314" t="s">
         <v>1554</v>
       </c>
-      <c r="C311" t="s">
+      <c r="H314" t="s">
         <v>1555</v>
       </c>
-      <c r="D311" t="s">
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>0</v>
+      </c>
+      <c r="B315" t="s">
         <v>1556</v>
       </c>
-      <c r="E311" t="s">
+      <c r="C315" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315" t="s">
+        <v>347</v>
+      </c>
+      <c r="E315" t="s">
+        <v>136</v>
+      </c>
+      <c r="F315" t="s">
+        <v>334</v>
+      </c>
+      <c r="G315" t="s">
         <v>1557</v>
       </c>
-      <c r="F311" t="s">
+      <c r="H315" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>0</v>
+      </c>
+      <c r="B316" t="s">
         <v>1558</v>
       </c>
-      <c r="G311" t="s">
-[...7 lines deleted...]
-      <c r="B312" t="s">
+      <c r="C316" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316" t="s">
+        <v>250</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F316" t="s">
         <v>1559</v>
       </c>
-      <c r="C312" t="s">
-[...5 lines deleted...]
-      <c r="E312" t="s">
+      <c r="G316" t="s">
         <v>1561</v>
       </c>
-      <c r="F312" t="s">
+      <c r="H316" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>0</v>
+      </c>
+      <c r="B317" t="s">
         <v>1562</v>
       </c>
-      <c r="G312" t="s">
+      <c r="C317" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E317" t="s">
         <v>1563</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B313" t="s">
+      <c r="F317" t="s">
         <v>1564</v>
       </c>
-      <c r="C313" t="s">
+      <c r="G317" t="s">
         <v>1565</v>
       </c>
-      <c r="D313" t="s">
+      <c r="H317" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>0</v>
+      </c>
+      <c r="B318" t="s">
         <v>1566</v>
       </c>
-      <c r="E313" t="s">
+      <c r="C318" t="s">
+        <v>7</v>
+      </c>
+      <c r="D318" t="s">
+        <v>110</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F318" t="s">
         <v>1567</v>
       </c>
-      <c r="F313" t="s">
-[...10 lines deleted...]
-      <c r="B314" t="s">
+      <c r="G318" t="s">
         <v>1569</v>
       </c>
-      <c r="C314" t="s">
+      <c r="H318" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>0</v>
+      </c>
+      <c r="B319" t="s">
         <v>1570</v>
       </c>
-      <c r="D314" t="s">
-[...2 lines deleted...]
-      <c r="E314" t="s">
+      <c r="C319" t="s">
+        <v>7</v>
+      </c>
+      <c r="D319" t="s">
+        <v>171</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F319" t="s">
         <v>1571</v>
       </c>
-      <c r="F314" t="s">
-[...10 lines deleted...]
-      <c r="B315" t="s">
+      <c r="G319" t="s">
         <v>1573</v>
       </c>
-      <c r="C315" t="s">
+      <c r="H319" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>0</v>
+      </c>
+      <c r="B320" t="s">
         <v>1574</v>
       </c>
-      <c r="D315" t="s">
-[...2 lines deleted...]
-      <c r="E315" t="s">
+      <c r="C320" t="s">
+        <v>7</v>
+      </c>
+      <c r="D320" t="s">
         <v>1575</v>
       </c>
-      <c r="F315" t="s">
+      <c r="E320" t="s">
         <v>1576</v>
       </c>
-      <c r="G315" t="s">
-[...7 lines deleted...]
-      <c r="B316" t="s">
+      <c r="F320" t="s">
         <v>1577</v>
       </c>
-      <c r="C316" t="s">
+      <c r="G320" t="s">
         <v>1578</v>
       </c>
-      <c r="D316" t="s">
-[...2 lines deleted...]
-      <c r="E316" t="s">
+      <c r="H320" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>0</v>
+      </c>
+      <c r="B321" t="s">
         <v>1579</v>
       </c>
-      <c r="F316" t="s">
+      <c r="C321" t="s">
+        <v>7</v>
+      </c>
+      <c r="D321" t="s">
         <v>1580</v>
       </c>
-      <c r="G316" t="s">
-[...7 lines deleted...]
-      <c r="B317" t="s">
+      <c r="E321" t="s">
+        <v>701</v>
+      </c>
+      <c r="F321" t="s">
         <v>1581</v>
       </c>
-      <c r="C317" t="s">
+      <c r="G321" t="s">
         <v>1582</v>
       </c>
-      <c r="D317" t="s">
-[...2 lines deleted...]
-      <c r="E317" t="s">
+      <c r="H321" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>0</v>
+      </c>
+      <c r="B322" t="s">
         <v>1583</v>
       </c>
-      <c r="F317" t="s">
+      <c r="C322" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" t="s">
+        <v>122</v>
+      </c>
+      <c r="E322" t="s">
         <v>1584</v>
       </c>
-      <c r="G317" t="s">
-[...7 lines deleted...]
-      <c r="B318" t="s">
+      <c r="F322" t="s">
         <v>1585</v>
       </c>
-      <c r="C318" t="s">
+      <c r="G322" t="s">
         <v>1586</v>
       </c>
-      <c r="D318" t="s">
+      <c r="H322" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>0</v>
+      </c>
+      <c r="B323" t="s">
         <v>1587</v>
       </c>
-      <c r="E318" t="s">
+      <c r="C323" t="s">
+        <v>7</v>
+      </c>
+      <c r="D323" t="s">
+        <v>606</v>
+      </c>
+      <c r="E323" t="s">
         <v>1588</v>
       </c>
-      <c r="F318" t="s">
+      <c r="F323" t="s">
         <v>1589</v>
       </c>
-      <c r="G318" t="s">
-[...7 lines deleted...]
-      <c r="B319" t="s">
+      <c r="G323" t="s">
         <v>1590</v>
       </c>
-      <c r="C319" t="s">
+      <c r="H323" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>0</v>
+      </c>
+      <c r="B324" t="s">
         <v>1591</v>
       </c>
-      <c r="D319" t="s">
+      <c r="C324" t="s">
+        <v>7</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F324" t="s">
         <v>1592</v>
       </c>
-      <c r="E319" t="s">
-[...13 lines deleted...]
-      <c r="B320" t="s">
+      <c r="G324" t="s">
         <v>1595</v>
       </c>
-      <c r="C320" t="s">
+      <c r="H324" t="s">
         <v>1596</v>
       </c>
-      <c r="D320" t="s">
-[...2 lines deleted...]
-      <c r="E320" t="s">
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>0</v>
+      </c>
+      <c r="B325" t="s">
         <v>1597</v>
       </c>
-      <c r="F320" t="s">
+      <c r="C325" t="s">
+        <v>7</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F325" t="s">
         <v>1598</v>
       </c>
-      <c r="G320" t="s">
-[...16 lines deleted...]
-      <c r="E321" t="s">
+      <c r="G325" t="s">
         <v>1601</v>
       </c>
-      <c r="F321" t="s">
+      <c r="H325" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>0</v>
+      </c>
+      <c r="B326" t="s">
         <v>1602</v>
       </c>
-      <c r="G321" t="s">
+      <c r="C326" t="s">
+        <v>7</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E326" t="s">
         <v>1603</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B322" t="s">
+      <c r="F326" t="s">
         <v>1604</v>
       </c>
-      <c r="C322" t="s">
+      <c r="G326" t="s">
         <v>1605</v>
       </c>
-      <c r="D322" t="s">
+      <c r="H326" t="s">
         <v>1606</v>
       </c>
-      <c r="E322" t="s">
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>0</v>
+      </c>
+      <c r="B327" t="s">
         <v>1607</v>
       </c>
-      <c r="F322" t="s">
+      <c r="C327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D327" t="s">
+        <v>170</v>
+      </c>
+      <c r="E327" t="s">
         <v>1608</v>
       </c>
-      <c r="G322" t="s">
+      <c r="F327" t="s">
         <v>1609</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B323" t="s">
+      <c r="G327" t="s">
         <v>1610</v>
       </c>
-      <c r="C323" t="s">
+      <c r="H327" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>0</v>
+      </c>
+      <c r="B328" t="s">
         <v>1611</v>
       </c>
-      <c r="D323" t="s">
+      <c r="C328" t="s">
+        <v>7</v>
+      </c>
+      <c r="D328" t="s">
+        <v>528</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F328" t="s">
         <v>1612</v>
       </c>
-      <c r="E323" t="s">
-[...2 lines deleted...]
-      <c r="F323" t="s">
+      <c r="G328" t="s">
         <v>1614</v>
       </c>
-      <c r="G323" t="s">
-[...7 lines deleted...]
-      <c r="B324" t="s">
+      <c r="H328" t="s">
         <v>1615</v>
       </c>
-      <c r="C324" t="s">
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>0</v>
+      </c>
+      <c r="B329" t="s">
         <v>1616</v>
       </c>
-      <c r="D324" t="s">
-[...2 lines deleted...]
-      <c r="E324" t="s">
+      <c r="C329" t="s">
+        <v>7</v>
+      </c>
+      <c r="D329" t="s">
+        <v>445</v>
+      </c>
+      <c r="E329" t="s">
         <v>1617</v>
       </c>
-      <c r="F324" t="s">
+      <c r="F329" t="s">
         <v>1618</v>
       </c>
-      <c r="G324" t="s">
+      <c r="G329" t="s">
         <v>1619</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B325" t="s">
+      <c r="H329" t="s">
         <v>1620</v>
       </c>
-      <c r="C325" t="s">
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>0</v>
+      </c>
+      <c r="B330" t="s">
         <v>1621</v>
       </c>
-      <c r="D325" t="s">
-[...2 lines deleted...]
-      <c r="E325" t="s">
+      <c r="C330" t="s">
+        <v>7</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F330" t="s">
         <v>1622</v>
       </c>
-      <c r="F325" t="s">
-[...36 lines deleted...]
-      <c r="C327" t="s">
+      <c r="G330" t="s">
         <v>1625</v>
       </c>
-      <c r="D327" t="s">
+      <c r="H330" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>0</v>
+      </c>
+      <c r="B331" t="s">
         <v>1626</v>
       </c>
-      <c r="E327" t="s">
+      <c r="C331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F331" t="s">
         <v>1627</v>
       </c>
-      <c r="F327" t="s">
-[...2 lines deleted...]
-      <c r="G327" t="s">
+      <c r="G331" t="s">
         <v>1629</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B328" t="s">
+      <c r="H331" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>0</v>
+      </c>
+      <c r="B332" t="s">
         <v>1630</v>
       </c>
-      <c r="C328" t="s">
+      <c r="C332" t="s">
+        <v>7</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F332" t="s">
         <v>1631</v>
       </c>
-      <c r="D328" t="s">
-[...5 lines deleted...]
-      <c r="F328" t="s">
+      <c r="G332" t="s">
         <v>1634</v>
       </c>
-      <c r="G328" t="s">
+      <c r="H332" t="s">
         <v>1635</v>
       </c>
     </row>
-    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-    </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <autoFilter ref="C2:C332" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H332">
+    <sortCondition ref="C2:C332" customList="Homeless Liaison"/>
+  </sortState>
+  <pageMargins left="1.8" right="1.8" top="1.9" bottom="1.9" header="0.5" footer="0.5"/>
+  <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Protocol Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Wright, Mike [IDOE]</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>