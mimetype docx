--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,120 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="01F96EE1" w14:textId="21EB239F" w:rsidR="0025764A" w:rsidRPr="00554F33" w:rsidRDefault="0025764A" w:rsidP="00341A75">
+    <w:p w14:paraId="01F96EE1" w14:textId="3F4D67EF" w:rsidR="0025764A" w:rsidRPr="00554F33" w:rsidRDefault="0025764A" w:rsidP="00341A75">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">LOCAL EVALUATION FORM FOR </w:t>
       </w:r>
       <w:r w:rsidR="00FE783D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>2024-2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE783D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AWARD YEAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D39D73" w14:textId="1A9449D2" w:rsidR="003A12C6" w:rsidRPr="008E6355" w:rsidRDefault="00137ADF" w:rsidP="00341A75">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00D56FEB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Grantee:</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>NAME HERE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48109531" w14:textId="715E829A" w:rsidR="000C0084" w:rsidRPr="00554F33" w:rsidRDefault="000C0084" w:rsidP="00554F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F64880" w:rsidRPr="00554F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C537BE" wp14:editId="2341FF33">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C537BE" wp14:editId="25B8CC79">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667385"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
@@ -270,213 +291,213 @@
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Iowa, no more than 4% of each program's total budget can be used for local evaluation efforts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291500F3" w14:textId="77777777" w:rsidR="00EA2AFF" w:rsidRPr="006F69C4" w:rsidRDefault="00EA2AFF" w:rsidP="00341A75">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F69C4">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>A subgrantee must also collect the necessary data to measure student success as described in the subgrantee’s application and to contribute to the SEA’s overall evaluation of 21st CCLC programs in the State. (Section 4205(b)(1)(E)). The subgrantee must provide public notice of the availability of its evaluations and make the evaluations available upon request. (Section 4205(b)(2)(B)(ii)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515B6CA5" w14:textId="05BCB3AC" w:rsidR="00443144" w:rsidRDefault="000C0084" w:rsidP="00443144">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="515B6CA5" w14:textId="66373BD1" w:rsidR="00443144" w:rsidRDefault="000C0084" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:after="600" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">To assist grantees with meeting the local evaluation requirements, the Iowa </w:t>
       </w:r>
       <w:r w:rsidR="00B74DC3">
         <w:t>Department of Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB2C91">
         <w:t xml:space="preserve">(Department) </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">provides a standardized form for local evaluations of the 21st </w:t>
       </w:r>
       <w:r w:rsidR="00E61697">
         <w:t xml:space="preserve">Century Community Learning Center (CCLC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Programs. Each grantee is required to complete the local evaluation form with data from the previous school year. </w:t>
       </w:r>
       <w:r w:rsidR="006B5346" w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Each grantee must submit </w:t>
       </w:r>
       <w:r w:rsidR="00341A75" w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="00341A75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B5346" w:rsidRPr="00554F33">
         <w:t xml:space="preserve">evaluation that encompasses all centers funded by the grantee. </w:t>
       </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:t>Iowa 21CCLC award c</w:t>
+      </w:r>
       <w:r w:rsidRPr="00554F33">
-        <w:t xml:space="preserve">Cohorts </w:t>
+        <w:t xml:space="preserve">ohorts </w:t>
       </w:r>
       <w:r w:rsidR="00FE783D">
-        <w:t>15-19</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>6-20</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> are to be included </w:t>
       </w:r>
       <w:r w:rsidR="00F8460B">
         <w:t xml:space="preserve">in the data reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r w:rsidR="00AB326C" w:rsidRPr="00554F33">
         <w:t>previous</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> school year. Reported data will be from the </w:t>
       </w:r>
       <w:r w:rsidR="00AB326C" w:rsidRPr="00554F33">
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidR="00084F9A" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="004709F5">
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00084F9A" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidR="004709F5">
-        <w:t>2024-2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004709F5">
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00084F9A" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> School Year.</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:t>Evaluations are due to the Department by no later than November 30, 2026.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FFED8" w14:textId="77777777" w:rsidR="00443144" w:rsidRDefault="00443144" w:rsidP="00443144">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2F06890F" w14:textId="25E08A5F" w:rsidR="00443144" w:rsidRPr="003B3A93" w:rsidRDefault="00443144" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3A93">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>For assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to submit forms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3A93">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, contact:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F06890F" w14:textId="24DBC0CB" w:rsidR="00443144" w:rsidRPr="003B3A93" w:rsidRDefault="00443144" w:rsidP="00443144">
-[...13 lines deleted...]
-    <w:p w14:paraId="28C4D154" w14:textId="693074DB" w:rsidR="00443144" w:rsidRPr="003B3A93" w:rsidRDefault="00443144" w:rsidP="00443144">
+    <w:p w14:paraId="78647D44" w14:textId="3FAD7020" w:rsidR="00DE23CB" w:rsidRPr="00EA0331" w:rsidRDefault="00443144">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003B3A93">
         <w:t xml:space="preserve">Joe Collins, Iowa Department of Education - joe.collins@iowa.gov </w:t>
       </w:r>
+      <w:r w:rsidR="00DE23CB">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="219F44EE" w14:textId="49B3A08C" w:rsidR="00443144" w:rsidRPr="003B3A93" w:rsidRDefault="00443144" w:rsidP="00443144">
-[...40 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3767182B" w14:textId="77777777" w:rsidR="000A367B" w:rsidRDefault="000A367B" w:rsidP="006F69C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="000A367B" w:rsidSect="000A367B">
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1170" w:right="1008" w:bottom="900" w:left="1008" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="06D0EE70" w14:textId="1F4014A3" w:rsidR="008E6355" w:rsidRDefault="008E6355" w:rsidP="006F69C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Local Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CE18CB" w14:textId="461CDE73" w:rsidR="00AB326C" w:rsidRPr="00554F33" w:rsidRDefault="000C074D" w:rsidP="00325572">
+    <w:p w14:paraId="30CE18CB" w14:textId="56F1ACE0" w:rsidR="00AB326C" w:rsidRPr="00554F33" w:rsidRDefault="000C074D" w:rsidP="00325572">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00325572">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00325572">
@@ -509,86 +530,101 @@
         </w:rPr>
         <w:t>nine</w:t>
       </w:r>
       <w:r w:rsidR="008E6355">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (9)</w:t>
       </w:r>
       <w:r w:rsidR="006B5346" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C0084" w:rsidRPr="00554F33">
         <w:t>required sections of the local evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00325572">
         <w:t xml:space="preserve"> as a checklist</w:t>
       </w:r>
       <w:r w:rsidR="000C0084" w:rsidRPr="00554F33">
         <w:t>. Each section</w:t>
       </w:r>
       <w:r w:rsidR="00325572">
         <w:t xml:space="preserve"> likewise</w:t>
       </w:r>
       <w:r w:rsidR="000C0084" w:rsidRPr="00554F33">
-        <w:t xml:space="preserve"> includes a checklist of required items. </w:t>
+        <w:t xml:space="preserve"> includes a checklist of required items.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B0EB8A" w14:textId="46E98097" w:rsidR="00AB326C" w:rsidRPr="008E6355" w:rsidRDefault="000C0084" w:rsidP="00325572">
+    <w:p w14:paraId="45B0EB8A" w14:textId="1081DFB9" w:rsidR="00AB326C" w:rsidRPr="008E6355" w:rsidRDefault="000C0084" w:rsidP="00325572">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t>The completed form should be saved with the filename &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantee Name 21st CCLC Local Evaluation Form </w:t>
       </w:r>
       <w:r w:rsidR="004709F5" w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>2024-2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004709F5" w:rsidRPr="00341A75">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">&gt;. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6355">
         <w:t xml:space="preserve">The form must be completed and submitted in </w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Word format.</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F38418E" w14:textId="4C8679AE" w:rsidR="000C0084" w:rsidRPr="00A4738E" w:rsidRDefault="002538A4" w:rsidP="00341A75">
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions </w:t>
       </w:r>
       <w:r w:rsidR="00653545" w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
@@ -597,103 +633,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> clarifications are shown in </w:t>
       </w:r>
       <w:r w:rsidR="008E6355" w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>BLUE</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A75">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570786A6" w14:textId="5CD6C80B" w:rsidR="00325572" w:rsidRPr="008E359A" w:rsidRDefault="00325572" w:rsidP="00325572">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref210977920"/>
-      <w:bookmarkStart w:id="2" w:name="_Ref210977908"/>
+      <w:bookmarkStart w:id="0" w:name="_Ref210977920"/>
+      <w:bookmarkStart w:id="1" w:name="_Ref210977908"/>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008E359A" w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Required Sections</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="008E359A" w:rsidRPr="008E359A">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Checklist</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="1250"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B5346" w:rsidRPr="00554F33" w14:paraId="700B8AA5" w14:textId="77777777" w:rsidTr="00325572">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -933,70 +969,102 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E683DC4" w14:textId="77777777" w:rsidR="00084F9A" w:rsidRPr="006F69C4" w:rsidRDefault="00084F9A" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B5346" w:rsidRPr="00554F33" w14:paraId="0B74713C" w14:textId="77777777" w:rsidTr="00325572">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAA0869" w14:textId="77777777" w:rsidR="006B5346" w:rsidRPr="006F69C4" w:rsidRDefault="006B5346" w:rsidP="00341A75">
+          <w:p w14:paraId="2DAA0869" w14:textId="6EE0E2F7" w:rsidR="006B5346" w:rsidRPr="006F69C4" w:rsidRDefault="00FC5F29" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F69C4">
-[...5 lines deleted...]
-              <w:t>GPRA Measures</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5346" w:rsidRPr="006F69C4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (formerly </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5370B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1172F7" w14:textId="77777777" w:rsidR="006B5346" w:rsidRPr="006F69C4" w:rsidRDefault="006B5346" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B5346" w:rsidRPr="00554F33" w14:paraId="54B74C14" w14:textId="77777777" w:rsidTr="00325572">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -1413,86 +1481,85 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Center Information Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DA62DE0" w14:textId="77777777" w:rsidR="00FA46E7" w:rsidRPr="006F69C4" w:rsidRDefault="00FA46E7" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5113183E" w14:textId="77EADE6E" w:rsidR="00325572" w:rsidRPr="008E359A" w:rsidRDefault="00325572" w:rsidP="00325572">
+    <w:p w14:paraId="5113183E" w14:textId="77EADE6E" w:rsidR="00325572" w:rsidRPr="008E359A" w:rsidRDefault="00325572" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:before="200" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Basic Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10465" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4752"/>
@@ -1946,57 +2013,50 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Information from Grantee </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5713" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E93A03A" w14:textId="77777777" w:rsidR="00FA46E7" w:rsidRPr="006F69C4" w:rsidRDefault="00FA46E7" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="348DDD1C" w14:textId="77777777" w:rsidR="00325572" w:rsidRDefault="00325572" w:rsidP="00325572">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="58D1B9EF" w14:textId="77777777" w:rsidR="00325572" w:rsidRDefault="00325572">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="44546A" w:themeColor="text2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D70F4B0" w14:textId="3345926B" w:rsidR="00325572" w:rsidRDefault="00325572" w:rsidP="00325572">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:before="200" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E359A">
@@ -2028,75 +2088,87 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008E359A" w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0EF0E9" w14:textId="2312EF1E" w:rsidR="003B3A93" w:rsidRPr="003B3A93" w:rsidRDefault="003B3A93" w:rsidP="003B3A93">
+    <w:p w14:paraId="0F0EF0E9" w14:textId="45290FFF" w:rsidR="003B3A93" w:rsidRPr="003B3A93" w:rsidRDefault="003B3A93" w:rsidP="003B3A93">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03617A" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3A93">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3A93">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3A93">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>If you are in Cohort 20, you will report your data next year, as we always report the previous year’s data in the local evaluations.</w:t>
+        <w:t>If you are in Cohort 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3A93">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>, you will report your data next year, as we always report the previous year’s data in the local evaluations.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10422" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4752"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A4738E" w:rsidRPr="00554F33" w14:paraId="68028F96" w14:textId="77777777" w:rsidTr="00325572">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256428E9" w14:textId="55B58FB3" w:rsidR="00A4738E" w:rsidRPr="006F69C4" w:rsidRDefault="00F8460B" w:rsidP="00325572">
             <w:pPr>
@@ -2161,236 +2233,264 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F69C4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Enter names of centers separated by commas. Include school level (i.e., Elementary, Middle, High School)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="4FFE895A" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E262D92" w14:textId="6493CEAB" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
+          <w:p w14:paraId="5E262D92" w14:textId="61E553C3" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341A75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AF2A81" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="3FA121FA" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E83083" w14:textId="78F0AEC4" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
+          <w:p w14:paraId="72E83083" w14:textId="5486EACF" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341A75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="509A043B" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="6905DD0B" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A145CB" w14:textId="3AEFA9C4" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
+          <w:p w14:paraId="23A145CB" w14:textId="0B2155CF" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341A75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CFF4BA4" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="4EA58549" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20FDE29D" w14:textId="0CA06897" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
+          <w:p w14:paraId="20FDE29D" w14:textId="3C874509" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341A75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46EB5EED" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="00341A75" w:rsidRDefault="004709F5" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00084F9A" w:rsidRPr="00554F33" w14:paraId="09C8D701" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B7019B" w14:textId="26E0FADE" w:rsidR="00084F9A" w:rsidRPr="00341A75" w:rsidRDefault="00084F9A" w:rsidP="00325572">
+          <w:p w14:paraId="73B7019B" w14:textId="14198BB0" w:rsidR="00084F9A" w:rsidRPr="00341A75" w:rsidRDefault="00084F9A" w:rsidP="00325572">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341A75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 1</w:t>
-[...6 lines deleted...]
-              <w:t>9</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC57FE8" w14:textId="77777777" w:rsidR="00084F9A" w:rsidRPr="00341A75" w:rsidRDefault="00084F9A" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA46E7" w:rsidRPr="00554F33" w14:paraId="68A9F2EF" w14:textId="77777777" w:rsidTr="00D56FEB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -3152,98 +3252,90 @@
             <w:r w:rsidRPr="00325572">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Program Highlights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E102319" w14:textId="77777777" w:rsidR="008A2BEE" w:rsidRPr="00325572" w:rsidRDefault="008A2BEE" w:rsidP="00325572">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D485D41" w14:textId="77777777" w:rsidR="00D56FEB" w:rsidRDefault="00D56FEB" w:rsidP="006F69C4">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7C2E490A" w14:textId="3A7411A5" w:rsidR="008A2BEE" w:rsidRPr="00526215" w:rsidRDefault="0041143E" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="03617A" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F69C4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2BEE" w:rsidRPr="006F69C4">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type or copy and paste </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F69C4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008A2BEE" w:rsidRPr="006F69C4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type or copy and paste </w:t>
+        <w:t>Introduction/Executive Summary here.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F69C4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00554F33">
+      <w:r w:rsidR="008A2BEE" w:rsidRPr="00554F33">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B4FD0C" w14:textId="7B15D1A4" w:rsidR="00FF6DC5" w:rsidRPr="001D7E39" w:rsidRDefault="00390B0F" w:rsidP="00341A75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidR="00FF6DC5" w:rsidRPr="001D7E39">
         <w:t>Demographic Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4044020A" w14:textId="46624799" w:rsidR="00D56FEB" w:rsidRPr="008E359A" w:rsidRDefault="00D56FEB" w:rsidP="00D56FEB">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E359A">
@@ -3341,116 +3433,116 @@
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076385E" w:rsidRPr="00554F33" w14:paraId="4A9493FD" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C42D3C" w14:textId="2202D2A5" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
-[...11 lines deleted...]
-              <w:t>2024-25</w:t>
+          <w:p w14:paraId="66C42D3C" w14:textId="6D531A0E" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="0076385E" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> School Year Attendance Tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F084039" w14:textId="77777777" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="00FF6DC5" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076385E" w:rsidRPr="00554F33" w14:paraId="42249586" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FE1D1D" w14:textId="0588C1DF" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="40FE1D1D" w14:textId="3ED62004" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="00FD40F2" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6DC5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">School Year Attendance </w:t>
             </w:r>
             <w:r w:rsidR="0076385E" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summary </w:t>
             </w:r>
             <w:r w:rsidR="00FF6DC5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -3464,600 +3556,635 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FAFB0F5" w14:textId="77777777" w:rsidR="00FF6DC5" w:rsidRPr="000C074D" w:rsidRDefault="00FF6DC5" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="4FA6AA56" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17ADA78A" w14:textId="7DFBEBD7" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="17ADA78A" w14:textId="39D49588" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="00C31CB4" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> School Year Grade Level Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C010EEE" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="6D5C1FA2" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0682DC64" w14:textId="6CBBE7E5" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="0682DC64" w14:textId="67E924AC" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="00C31CB4" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> School Year Sex Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="654D9BBA" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="0F1D34D9" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56896420" w14:textId="71F2F132" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="56896420" w14:textId="4790AE28" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="00C31CB4" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> School Year Attendance Population Specific Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD31017" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="742161AC" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10890C86" w14:textId="1A639B25" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="10890C86" w14:textId="11FACE34" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00EA0331" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="00C31CB4" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> School Year Attendance Race/Ethnicity Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B23829" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="7A15F16E" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683F5026" w14:textId="70F801E7" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
+          <w:p w14:paraId="683F5026" w14:textId="4AC346B7" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
             <w:r w:rsidR="0025764A" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attendance Tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF2A0F6" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="27C07E9B" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DBF0AA" w14:textId="0B394C9A" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
+          <w:p w14:paraId="36DBF0AA" w14:textId="6843FF48" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendance Summary Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EAC6C38" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="31BDF492" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C5E7FA" w14:textId="19CD003E" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
+          <w:p w14:paraId="68C5E7FA" w14:textId="4D13F6D3" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Grade Level Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B616074" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="6EA97A86" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644C5AAA" w14:textId="5298E1D1" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
+          <w:p w14:paraId="644C5AAA" w14:textId="60026A34" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C31CB4" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sex Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="603F122F" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31CB4" w:rsidRPr="00554F33" w14:paraId="27B7D27C" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC5C71E" w14:textId="1EC923DF" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
+          <w:p w14:paraId="1EC5C71E" w14:textId="41FF676B" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00486CA2" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Attendance </w:t>
             </w:r>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Population Specific Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24749654" w14:textId="77777777" w:rsidR="00C31CB4" w:rsidRPr="000C074D" w:rsidRDefault="00C31CB4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344B8B" w:rsidRPr="00554F33" w14:paraId="3D186FF3" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52129AD7" w14:textId="1BC74632" w:rsidR="00344B8B" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
+          <w:p w14:paraId="52129AD7" w14:textId="74D9B269" w:rsidR="00344B8B" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer of </w:t>
             </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendance Race/Ethnicity Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ECB01FF" w14:textId="77777777" w:rsidR="00344B8B" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4258,66 +4385,66 @@
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent Involvement Information and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E748D75" w14:textId="77777777" w:rsidR="00344B8B" w:rsidRPr="000C074D" w:rsidRDefault="00344B8B" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21BD7850" w14:textId="05C9F066" w:rsidR="001D7E39" w:rsidRPr="001D7E39" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+    <w:p w14:paraId="21BD7850" w14:textId="1EAD47FD" w:rsidR="001D7E39" w:rsidRPr="001D7E39" w:rsidRDefault="00EA0331" w:rsidP="006F69C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>2024-2025</w:t>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00FF37BE" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> School Year Attendance</w:t>
       </w:r>
       <w:r w:rsidR="001D7E39" w:rsidRPr="001D7E39">
         <w:t xml:space="preserve"> Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0960F158" w14:textId="47E54CD1" w:rsidR="0076385E" w:rsidRPr="008E359A" w:rsidRDefault="000C074D" w:rsidP="008E359A">
+    <w:p w14:paraId="0960F158" w14:textId="47D2C60C" w:rsidR="0076385E" w:rsidRPr="008E359A" w:rsidRDefault="000C074D" w:rsidP="008E359A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="005F278A" w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidR="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4348,166 +4475,174 @@
       </w:r>
       <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appropriate fields in the tables below. Data will be from the Fall o</w:t>
       </w:r>
       <w:r w:rsidR="0015688D" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004709F5" w:rsidRPr="008E359A">
+      <w:r w:rsidR="00EA0331">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Spring of </w:t>
       </w:r>
       <w:r w:rsidR="004709F5" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">. There are separate tables for the Summer of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004709F5" w:rsidRPr="008E359A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>2024</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
+        <w:t xml:space="preserve">. There are separate tables for the Summer of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>. Leave blank any cohorts that do not apply.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF37BE" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008E359A">
+        <w:t>. Leave blank any cohorts that do not apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C65221" w14:textId="0621DF0E" w:rsidR="0025764A" w:rsidRPr="008E359A" w:rsidRDefault="0025764A" w:rsidP="008E359A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">The yearly 21st CCLC </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
+      </w:pPr>
+      <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">grant requirement is for the local program to provide at least 60 hours of contact per month. Over the nine months of the program, a minimum of 480 hours of contact would occur. The goal for attendance is that all students would attend more than 270 hours. If this is not </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00657AC3">
+        <w:t xml:space="preserve">The yearly 21st CCLC </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>happening</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00657AC3" w:rsidRPr="008E359A">
+        <w:t xml:space="preserve">grant requirement is for the local program to provide at least 60 hours of contact per month. Over the nine months of the program, a minimum of 480 hours of contact would occur. The goal for attendance is that all students would attend more than 270 hours. If this is not </w:t>
+      </w:r>
+      <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
+        <w:t>happening</w:t>
+      </w:r>
+      <w:r w:rsidR="00657AC3" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">for your program, please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00657AC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>explain</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
+        <w:t xml:space="preserve">for your program, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1FA2" w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in the attendance discussion section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72049C79" w14:textId="6B137B3E" w:rsidR="00657AC3" w:rsidRPr="00657AC3" w:rsidRDefault="00D56FEB" w:rsidP="00657AC3">
+    <w:p w14:paraId="72049C79" w14:textId="416A2BCD" w:rsidR="00657AC3" w:rsidRPr="00657AC3" w:rsidRDefault="00D56FEB" w:rsidP="00657AC3">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
@@ -4518,51 +4653,63 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3" w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008E359A" w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21st CCLC Program 2024-25 School Year Attendance Summary </w:t>
+        <w:t xml:space="preserve"> 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657AC3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Year Attendance Summary </w:t>
       </w:r>
       <w:r w:rsidR="000C074D" w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Reflects the number of students.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7523616B" w14:textId="31DAFFE1" w:rsidR="00D56FEB" w:rsidRPr="00657AC3" w:rsidRDefault="00657AC3" w:rsidP="00657AC3">
       <w:r w:rsidRPr="00804A68">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00804A68">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4608,197 +4755,232 @@
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3801"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="1076"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="6AFC8C91" w14:textId="77777777" w:rsidTr="006F69C4">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="6AFC8C91" w14:textId="77777777" w:rsidTr="006F69C4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9AB84B" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="00341A75">
+          <w:p w14:paraId="1A9AB84B" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Days/Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9CE50C" w14:textId="4CCB847C" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+          <w:p w14:paraId="3C9CE50C" w14:textId="4F89B2E8" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0BC1FE" w14:textId="28E467DD" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+          <w:p w14:paraId="6A0BC1FE" w14:textId="7724B5C0" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601E15CC" w14:textId="5CDB8F02" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+          <w:p w14:paraId="601E15CC" w14:textId="5965FA8C" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D371BDB" w14:textId="18DEEF2C" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+          <w:p w14:paraId="7D371BDB" w14:textId="7DA3C627" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46349E37" w14:textId="3E8B51D9" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="006F69C4">
+          <w:p w14:paraId="46349E37" w14:textId="034CB8EB" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 19</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA66EFB" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="009A72FD">
+          <w:p w14:paraId="6BA66EFB" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A4738E" w:rsidRPr="00554F33" w14:paraId="1CA65F44" w14:textId="77777777" w:rsidTr="009A72FD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5637,51 +5819,51 @@
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DB4F375" w14:textId="77777777" w:rsidR="00390B0F" w:rsidRDefault="00390B0F" w:rsidP="00341A75">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CA09A1" w14:textId="03A72844" w:rsidR="00D56FEB" w:rsidRPr="008E359A" w:rsidRDefault="00D56FEB" w:rsidP="00D56FEB">
+    <w:p w14:paraId="19CA09A1" w14:textId="437D29B4" w:rsidR="00D56FEB" w:rsidRPr="008E359A" w:rsidRDefault="00D56FEB" w:rsidP="00D56FEB">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -5694,253 +5876,300 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21st CCLC Program 2024-25 School Year Attendance </w:t>
+        <w:t xml:space="preserve"> 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Year Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00922485">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grade Level </w:t>
       </w:r>
       <w:r w:rsidR="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Reflects total number of students.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3145"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1074"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="61A274F1" w14:textId="77777777" w:rsidTr="003B3A93">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="61A274F1" w14:textId="77777777" w:rsidTr="003B3A93">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F0062A" w14:textId="74A2D9F9" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="14F0062A" w14:textId="74A2D9F9" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D56FEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Days/Hours</w:t>
             </w:r>
-            <w:r w:rsidR="00922485">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by Grade Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57292431" w14:textId="10547335" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="57292431" w14:textId="6F1920C4" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D56FEB">
-[...4 lines deleted...]
-              <w:t>Cohort 15</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605E48B6" w14:textId="7D74713A" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="605E48B6" w14:textId="6B7664A2" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D56FEB">
-[...4 lines deleted...]
-              <w:t>Cohort 16</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1850F3" w14:textId="70C4F900" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="1C1850F3" w14:textId="5F0F91E7" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D56FEB">
-[...4 lines deleted...]
-              <w:t>Cohort 17</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE64427" w14:textId="173C40D1" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="6BE64427" w14:textId="5C515EDB" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D56FEB">
-[...4 lines deleted...]
-              <w:t>Cohort 18</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD1901D" w14:textId="7EA2585A" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="7BD1901D" w14:textId="74AE2D15" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D56FEB">
-[...4 lines deleted...]
-              <w:t>Cohort 19</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3192A3CB" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="00D56FEB" w:rsidRDefault="004709F5" w:rsidP="00D56FEB">
+          <w:p w14:paraId="3192A3CB" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="00D56FEB" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D56FEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6169" w:rsidRPr="00554F33" w14:paraId="337EFF54" w14:textId="77777777" w:rsidTr="00922485">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
@@ -7735,109 +7964,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45071B9C" w14:textId="77777777" w:rsidR="008F6169" w:rsidRPr="00D56FEB" w:rsidRDefault="008F6169" w:rsidP="00657AC3">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76CFE212" w14:textId="60284490" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:p w14:paraId="76CFE212" w14:textId="11D5C787" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00657AC3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table </w:t>
+        <w:t xml:space="preserve"> 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> 21st CCLC Program 2024-25 School Year Attendance </w:t>
+        <w:t xml:space="preserve"> School Year Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00922485">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Based on total attendance.)</w:t>
       </w:r>
@@ -7893,208 +8131,248 @@
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ttendees. Please fill in the table using </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>total attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk113352980"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk113352980"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3805"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="453EAEA8" w14:textId="77777777" w:rsidTr="008E359A">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="453EAEA8" w14:textId="77777777" w:rsidTr="008E359A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F66F1A" w14:textId="529D82D7" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="47F66F1A" w14:textId="529D82D7" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541118BA" w14:textId="0B12B8A7" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="541118BA" w14:textId="5E1FCD40" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 15</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEE8112" w14:textId="5ADF5EC7" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="2EEE8112" w14:textId="1C343BAF" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 16</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDA5FCA" w14:textId="3698A938" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="0EDA5FCA" w14:textId="7B36D644" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 17</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A999076" w14:textId="3F5C9961" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="6A999076" w14:textId="497178E3" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 18</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2047F508" w14:textId="49CAF883" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="2047F508" w14:textId="69520508" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 19</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="038FF88B" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="038FF88B" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00412F1D" w:rsidRPr="00554F33" w14:paraId="3D186866" w14:textId="77777777" w:rsidTr="003B3A93">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -8572,104 +8850,113 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4727CEEC" w14:textId="77777777" w:rsidR="00B41F15" w:rsidRPr="008E359A" w:rsidRDefault="00B41F15" w:rsidP="003B3A93">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="01C7718D" w14:textId="3B9FFB46" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="01C7718D" w14:textId="6FF5E4B0" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 21st CCLC Program 2024-25 School Year Attendance </w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Year Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00922485">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by Specific </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Population </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Based on total attendance.)</w:t>
       </w:r>
@@ -8735,191 +9022,231 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>total attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="6F402FC1" w14:textId="77777777" w:rsidTr="00657AC3">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="6F402FC1" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22213C3D" w14:textId="48E83EE0" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="22213C3D" w14:textId="48E83EE0" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7010B5B1" w14:textId="0D1E018A" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="7010B5B1" w14:textId="6AA60CF8" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 15</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1736B8" w14:textId="1BD3E568" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="4C1736B8" w14:textId="336A5E92" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 16</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319B0E95" w14:textId="5074302B" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="319B0E95" w14:textId="2458002C" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 17</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248B2686" w14:textId="105F95E1" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="248B2686" w14:textId="547F444F" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 18</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0951A598" w14:textId="7753BAF7" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="0951A598" w14:textId="252361C6" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 19</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4A7391" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="008E359A" w:rsidRDefault="004709F5" w:rsidP="008E359A">
+          <w:p w14:paraId="1C4A7391" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE025A" w:rsidRPr="00554F33" w14:paraId="7CC61897" w14:textId="77777777" w:rsidTr="0003378B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9373,106 +9700,113 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A36BB80" w14:textId="77777777" w:rsidR="00FE025A" w:rsidRPr="008E359A" w:rsidRDefault="00FE025A" w:rsidP="0003378B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="576BB30F" w14:textId="14834740" w:rsidR="008E359A" w:rsidRDefault="008E359A">
-[...4 lines deleted...]
-    <w:p w14:paraId="65A0839B" w14:textId="64EB2F88" w:rsidR="008E359A" w:rsidRDefault="008E359A" w:rsidP="008E359A">
+    <w:p w14:paraId="65A0839B" w14:textId="7F19F545" w:rsidR="008E359A" w:rsidRDefault="008E359A" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 21st CCLC Program 2024-25 School Year Attendance </w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E359A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Year Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00922485">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Race/Ethnicity</w:t>
       </w:r>
       <w:r w:rsidR="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Based on total Attendance.)</w:t>
       </w:r>
@@ -9541,197 +9875,232 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>total attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="008E359A" w14:paraId="4B344CA0" w14:textId="77777777" w:rsidTr="00657AC3">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="008E359A" w14:paraId="4B344CA0" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BF3494" w14:textId="10C102D3" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="39BF3494" w14:textId="10C102D3" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7750E6CE" w14:textId="5D1D7BEA" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="7750E6CE" w14:textId="1C2A4CF4" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B37341" w14:textId="41032070" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="75B37341" w14:textId="588BA31F" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00597FBA" w14:textId="1644185D" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="00597FBA" w14:textId="4231A146" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0485A078" w14:textId="1183C6BF" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="0485A078" w14:textId="25CEA70D" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1569E148" w14:textId="618DB299" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="1569E148" w14:textId="771811DE" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 19</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19F44629" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="19F44629" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41F15" w:rsidRPr="008E359A" w14:paraId="08AD629F" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10623,362 +10992,421 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="2C652984" w14:textId="77777777" w:rsidR="00B41F15" w:rsidRPr="000C074D" w:rsidRDefault="00B41F15" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="024EB475" w14:textId="0AA73354" w:rsidR="001D7E39" w:rsidRPr="001D7E39" w:rsidRDefault="00643B89" w:rsidP="000C074D">
+    <w:p w14:paraId="024EB475" w14:textId="05DE282B" w:rsidR="001D7E39" w:rsidRPr="001D7E39" w:rsidRDefault="00643B89" w:rsidP="000C074D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Summer of </w:t>
       </w:r>
-      <w:r w:rsidR="004709F5">
-        <w:t>2024</w:t>
+      <w:r w:rsidR="00EA0331">
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> Attendance</w:t>
       </w:r>
       <w:r w:rsidR="001D7E39" w:rsidRPr="001D7E39">
         <w:t xml:space="preserve"> Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1488E121" w14:textId="3830031A" w:rsidR="00643B89" w:rsidRPr="00A4738E" w:rsidRDefault="000C074D" w:rsidP="00341A75">
+    <w:p w14:paraId="1488E121" w14:textId="3D33C3E1" w:rsidR="00643B89" w:rsidRPr="00A4738E" w:rsidRDefault="000C074D" w:rsidP="00341A75">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Section Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="009A72FD">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643B89" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Enter </w:t>
       </w:r>
       <w:r w:rsidR="00CE4BA2" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">the number of students </w:t>
       </w:r>
       <w:r w:rsidR="00643B89" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">in the appropriate fields in the tables below. Data will be from the Summer of </w:t>
       </w:r>
-      <w:r w:rsidR="004709F5">
-        <w:t>2024</w:t>
+      <w:r w:rsidR="00EA0331">
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00643B89" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> Leave blank any cohorts that do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3121C3C2" w14:textId="25FE85E2" w:rsidR="002C6BFC" w:rsidRDefault="00EA3EC2" w:rsidP="00341A75">
       <w:r w:rsidRPr="00A4738E">
         <w:t>Due to the length of a Summer Program, it is not expected that any attendees will exceed more than 90 hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034C9CEE" w14:textId="4E9708C1" w:rsidR="000C074D" w:rsidRPr="000C074D" w:rsidRDefault="000C074D" w:rsidP="00FE482C">
+    <w:p w14:paraId="034C9CEE" w14:textId="2462DC22" w:rsidR="000C074D" w:rsidRPr="000C074D" w:rsidRDefault="000C074D" w:rsidP="00FE482C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: 21st CCLC Program 2024-25 Summer 2024 Attendance Summary</w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C074D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C074D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Attendance Summary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Reflects </w:t>
       </w:r>
       <w:r w:rsidR="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>number of students.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="000C074D" w14:paraId="78C6DEC9" w14:textId="77777777" w:rsidTr="000F2990">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="000C074D" w14:paraId="78C6DEC9" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27431E23" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="27431E23" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Days/Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E7DCFC" w14:textId="5704A550" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="54E7DCFC" w14:textId="38151DD0" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E159932" w14:textId="7DB4E2FE" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="5E159932" w14:textId="421496C6" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA2F158" w14:textId="6CC03DEE" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="7DA2F158" w14:textId="4A05B9EF" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F11C988" w14:textId="05BBAD18" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="6F11C988" w14:textId="14D86649" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186D5D52" w14:textId="7F80C822" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="186D5D52" w14:textId="317626B2" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 19</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A1D075" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="36A1D075" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5569D" w:rsidRPr="000C074D" w14:paraId="453B6B89" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
@@ -11804,107 +12232,124 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EA225B4" w14:textId="77777777" w:rsidR="007238BB" w:rsidRPr="000C074D" w:rsidRDefault="007238BB" w:rsidP="0003378B">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09B04CCB" w14:textId="47CC0BCC" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:p w14:paraId="09B04CCB" w14:textId="075C09FD" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 21st CCLC Program 2024-25 Summer 2024 Attendance </w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C074D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C074D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00922485">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Grade Level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C074D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Reflects total number of students.)</w:t>
       </w:r>
@@ -11955,246 +12400,278 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>total attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3892"/>
         <w:gridCol w:w="1060"/>
         <w:gridCol w:w="1061"/>
         <w:gridCol w:w="1060"/>
         <w:gridCol w:w="1061"/>
         <w:gridCol w:w="1060"/>
         <w:gridCol w:w="1061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004709F5" w:rsidRPr="00554F33" w14:paraId="60AA64F9" w14:textId="77777777" w:rsidTr="000F2990">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="60AA64F9" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3DB368" w14:textId="7D739313" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="00922485" w:rsidP="000C074D">
+          <w:p w14:paraId="2A3DB368" w14:textId="7D739313" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grade Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C186D8E" w14:textId="0F1F352E" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="1C186D8E" w14:textId="6867B495" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702FB314" w14:textId="4DFC5CC4" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="702FB314" w14:textId="06959626" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F605F1" w14:textId="6C16B23C" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="70F605F1" w14:textId="2E37B263" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="294EDC2C" w14:textId="229DDDE3" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="294EDC2C" w14:textId="41BE7A88" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516153EF" w14:textId="0AECE701" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="516153EF" w14:textId="29B8797E" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 19</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDDCA66" w14:textId="77777777" w:rsidR="004709F5" w:rsidRPr="000C074D" w:rsidRDefault="004709F5" w:rsidP="000C074D">
+          <w:p w14:paraId="1DDDCA66" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="000C074D" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="7D702A91" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03F08DF6" w14:textId="5FF30E6B" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk181788368"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk181788368"/>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prekindergarten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E82C041" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12255,51 +12732,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E59FDF4" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="0CBFEF2B" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="531DEDF7" w14:textId="42B9251F" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kindergarten</w:t>
             </w:r>
           </w:p>
@@ -12377,51 +12853,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26FB2B7C" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="4DFA4F5A" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A470429" w14:textId="62E73651" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1st Grade</w:t>
             </w:r>
           </w:p>
@@ -12498,51 +12973,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA5D572" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="3EFF09D3" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C320D7" w14:textId="586F6C9B" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2nd Grade</w:t>
             </w:r>
           </w:p>
@@ -12620,51 +13094,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="714A006B" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="6F632859" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5928AE5B" w14:textId="4DAA2E7D" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3rd Grade</w:t>
             </w:r>
           </w:p>
@@ -12741,51 +13214,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DA4A5A" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="598D94F3" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A0FCD60" w14:textId="5C3A037E" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4th Grade</w:t>
             </w:r>
           </w:p>
@@ -12863,51 +13335,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C98B612" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="0AD50941" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279801E6" w14:textId="6CB0A570" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5th Grade</w:t>
             </w:r>
           </w:p>
@@ -12984,74 +13455,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481FE65B" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="7CC8897B" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29D0AE13" w14:textId="32E4DF53" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45B2CFDD" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77DD3DA1" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
@@ -13107,71 +13576,71 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB779CD" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="12BE2608" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="344F35FC" w14:textId="51DD392F" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DD6D997" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="166655EB" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
@@ -13202,51 +13671,50 @@
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE3DAE8" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3951D0A5" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="1E97AAE5" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C5BD73" w14:textId="5E0BEE93" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13298,51 +13766,50 @@
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D5A6AA8" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50BA8546" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="51163ABE" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B83CC36" w14:textId="2E3CA6FE" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13393,51 +13860,50 @@
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D09CC64" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BF2EA61" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="23F6E19A" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD86B01" w14:textId="77B19F9A" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13489,51 +13955,50 @@
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060179D3" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01AB4EB3" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="30C0C33A" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="513989BE" w14:textId="5AFA96CB" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13584,51 +14049,50 @@
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4181B1A1" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27883E0A" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="51C09E25" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0E4762" w14:textId="2A2B5A51" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13677,55 +14141,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="688EF092" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB0051A" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="000967D5" w:rsidRPr="00554F33" w14:paraId="7407024D" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000001" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="1" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="657FDA44" w14:textId="57C72CA0" w:rsidR="000967D5" w:rsidRPr="000C074D" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TOTALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13781,103 +14244,124 @@
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F0EB5D8" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1262D160" w14:textId="77777777" w:rsidR="000967D5" w:rsidRPr="00554F33" w:rsidRDefault="000967D5" w:rsidP="00AA03B9">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17059111" w14:textId="443BC930" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:p w14:paraId="17059111" w14:textId="2D158341" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: 21st CCLC Program 2024-25 Summer 2024 Attendance</w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Attendance</w:t>
       </w:r>
       <w:r w:rsidR="00AC0151">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sex </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Based on total attendance.)</w:t>
       </w:r>
@@ -13949,191 +14433,231 @@
       </w:r>
       <w:r w:rsidRPr="008E359A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="0AE5C329" w14:textId="77777777" w:rsidTr="00657AC3">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="008E359A" w14:paraId="0AE5C329" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EF2114" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="57EF2114" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD4E877" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="0BD4E877" w14:textId="69FAEEC6" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 15</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E6DBCD" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="01E6DBCD" w14:textId="570F1875" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 16</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108AEE4A" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="108AEE4A" w14:textId="5F07F63A" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 17</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE443CF" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="3CE443CF" w14:textId="2D2BFB02" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 18</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0A2C26" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="1C0A2C26" w14:textId="131A5EC1" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 19</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4C8060" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="4D4C8060" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="20D6BCDE" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -14557,103 +15081,124 @@
           <w:p w14:paraId="45088C60" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="73FE0887" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AC4D999" w14:textId="580BE597" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:p w14:paraId="3AC4D999" w14:textId="5D2F0CEB" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 21st CCLC Program 2024-25 Summer 2024 Attendance </w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00AC0151">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Specific</w:t>
       </w:r>
       <w:r w:rsidR="00AC0151">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Population</w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14731,191 +15276,231 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>total attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E153F" w:rsidRPr="00554F33" w14:paraId="6D67CC84" w14:textId="77777777" w:rsidTr="00657AC3">
+      <w:tr w:rsidR="00FC5F29" w:rsidRPr="00554F33" w14:paraId="6D67CC84" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4364A5B9" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="4364A5B9" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07367417" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="07367417" w14:textId="6E06149A" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 15</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F104D94" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="4F104D94" w14:textId="1CA70774" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 16</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7CFB96" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="3F7CFB96" w14:textId="74D01B72" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 17</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38CC74A5" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="38CC74A5" w14:textId="6C679470" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 18</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A3BEE7" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="16A3BEE7" w14:textId="5DF24A7E" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E359A">
-[...3 lines deleted...]
-              <w:t>Cohort 19</w:t>
+            <w:r w:rsidRPr="000C074D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22DF590B" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="22DF590B" w14:textId="77777777" w:rsidR="00FC5F29" w:rsidRPr="008E359A" w:rsidRDefault="00FC5F29" w:rsidP="00FC5F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E359A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="00554F33" w14:paraId="2B1F4BC2" w14:textId="77777777" w:rsidTr="00DE23CB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -15321,113 +15906,124 @@
           <w:p w14:paraId="5353D005" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="51602A2E" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="008E359A" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CC44C79" w14:textId="7BCC369D" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+    <w:p w14:paraId="5CC44C79" w14:textId="483F1EC7" w:rsidR="007E153F" w:rsidRDefault="007E153F" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00657AC3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E153F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:iCs w:val="0"/>
-[...51 lines deleted...]
-        <w:t>Summer 2024</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attendance </w:t>
       </w:r>
       <w:r w:rsidR="00AC0151">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="007E153F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Race/Ethnicity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -15482,218 +16078,250 @@
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Race/Ethnicity data is based on the total number of attendees. Please fill in the table using total attendance.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1050"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="0D0B01A9" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2341E645" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322BA9ED" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="322BA9ED" w14:textId="76FCDA55" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 15</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5022C02A" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="5022C02A" w14:textId="03195F97" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 16</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6032E7A5" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="6032E7A5" w14:textId="3F3C57A6" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 17</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BED7D5C" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="1BED7D5C" w14:textId="2EB32A75" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 18</w:t>
+              <w:t>Cohort 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00EEF2CA" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
+          <w:p w14:paraId="00EEF2CA" w14:textId="016EAE0B" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 19</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E4E3FB" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="20470E78" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A4B576E" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American Indian/Alaska Native</w:t>
             </w:r>
           </w:p>
@@ -15764,51 +16392,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="25BB5F63" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="62534A38" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6102C4BB" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
@@ -15880,51 +16507,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="60A984AA" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="44A64D8A" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305325BB" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Black or African American</w:t>
             </w:r>
           </w:p>
@@ -15995,74 +16621,72 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="04DD9B95" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="50B4665E" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF979A1" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Hispanic or Latino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FBBEECE" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37C51C18" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -16112,51 +16736,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="7666616C" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="0EAC1B16" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33C800FC" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Native Hawaiian or Pacific Islander</w:t>
             </w:r>
           </w:p>
@@ -16227,51 +16850,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="04676C23" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="3999C8AF" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B97E073" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
@@ -16343,73 +16965,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="6A7585C5" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="19975C59" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB4AD8D" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Two or more races</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D72DB1B" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4C6F53" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -16458,51 +17080,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="4B190310" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="007E153F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E153F" w:rsidRPr="008E359A" w14:paraId="4BFB43F5" w14:textId="77777777" w:rsidTr="00657AC3">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EBE8C82" w14:textId="77777777" w:rsidR="007E153F" w:rsidRPr="000C074D" w:rsidRDefault="007E153F" w:rsidP="00657AC3">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C074D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data not provided</w:t>
             </w:r>
           </w:p>
@@ -17178,120 +17799,104 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>attendance met or did not meet grant goals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E564958" w14:textId="77777777" w:rsidR="00FE482C" w:rsidRPr="00FE482C" w:rsidRDefault="00FE482C" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39AFCCC6" w14:textId="37ACCC17" w:rsidR="001D7E39" w:rsidRPr="00FE482C" w:rsidRDefault="00657AC3" w:rsidP="00341A75">
-      <w:pPr>
+    <w:p w14:paraId="39AFCCC6" w14:textId="2242B8B6" w:rsidR="001D7E39" w:rsidRPr="00FE482C" w:rsidRDefault="00FE482C" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE482C">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6DC5" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
+        <w:t xml:space="preserve">Type or copy and paste </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79F0" w:rsidRPr="00FE482C">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Attendance Discussion</w:t>
       </w:r>
       <w:r w:rsidR="00FF6DC5" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type or copy and paste </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA79F0" w:rsidRPr="00FE482C">
+        <w:t xml:space="preserve"> here.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk173589945"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>Attendance Discussion</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C7E403" w14:textId="23E6A7F0" w:rsidR="0021397C" w:rsidRPr="0021397C" w:rsidRDefault="00FE482C" w:rsidP="0021397C">
+    <w:p w14:paraId="75558153" w14:textId="2040D3B1" w:rsidR="0021397C" w:rsidRPr="00526215" w:rsidRDefault="00FE482C" w:rsidP="00526215">
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C6BFC" w:rsidRPr="00A4738E">
         <w:t>Please do not reference the old regular (30 days or more) attendance goal from the old APR. This is no longer applicable. Instead, discuss the new APR measures, especially the over 270 hours.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...11 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="0021397C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D64813" w14:textId="55DE2940" w:rsidR="001D7E39" w:rsidRPr="001D7E39" w:rsidRDefault="00EA79F0" w:rsidP="00FE482C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7E39">
         <w:lastRenderedPageBreak/>
         <w:t>Partnerships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C04F3AA" w14:textId="273FBCE8" w:rsidR="00EA79F0" w:rsidRPr="00A4738E" w:rsidRDefault="00FE482C" w:rsidP="00FE482C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Section Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="009A72FD">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
@@ -17453,104 +18058,116 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Provide Paid Staffing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CDCF17" w14:textId="77777777" w:rsidR="00BD1F6C" w:rsidRDefault="00BD1F6C" w:rsidP="00FE482C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77950BC0" w14:textId="63281A1F" w:rsidR="00FE482C" w:rsidRPr="00FE482C" w:rsidRDefault="00FE482C" w:rsidP="00FE482C">
+    <w:p w14:paraId="77950BC0" w14:textId="570CA99F" w:rsidR="00FE482C" w:rsidRPr="00FE482C" w:rsidRDefault="00FE482C" w:rsidP="00FE482C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref210994146"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref210994146"/>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FE482C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: 21st CCLC Program 2024-25 Partnerships Table</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE482C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships Table</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2082"/>
         <w:gridCol w:w="1746"/>
         <w:gridCol w:w="1744"/>
         <w:gridCol w:w="3080"/>
         <w:gridCol w:w="1568"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A33A3" w:rsidRPr="00554F33" w14:paraId="05E9C2DA" w14:textId="77777777" w:rsidTr="00206429">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1019" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7998FC50" w14:textId="3AFD0E8E" w:rsidR="006A33A3" w:rsidRPr="00FE482C" w:rsidRDefault="006A33A3" w:rsidP="000F2990">
@@ -18388,51 +19005,51 @@
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="003A56E1" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">only provided </w:t>
       </w:r>
       <w:r w:rsidR="003A56E1">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="003A56E1" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> a cost to the program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B18F6B" w14:textId="7298EB36" w:rsidR="009F0981" w:rsidRPr="00FE482C" w:rsidRDefault="003A56E1" w:rsidP="00FE482C">
+    <w:p w14:paraId="69386E97" w14:textId="7205E665" w:rsidR="003A56E1" w:rsidRPr="00526215" w:rsidRDefault="003A56E1" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70D26">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="009F0981" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Full – partner works with </w:t>
       </w:r>
       <w:r w:rsidR="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
@@ -18453,61 +19070,50 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="009F0981" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Partial – partner works with </w:t>
       </w:r>
       <w:r w:rsidR="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009F0981" w:rsidRPr="00FE482C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>local program by providing discounted costs/rates</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A0967B" w14:textId="646C68DE" w:rsidR="0021397C" w:rsidRDefault="0021397C" w:rsidP="0021397C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
@@ -18981,117 +19587,103 @@
             </w:r>
             <w:r w:rsidRPr="0021397C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> serve students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="414CDA21" w14:textId="77777777" w:rsidR="009815A4" w:rsidRPr="0021397C" w:rsidRDefault="009815A4" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A56DEFC" w14:textId="77777777" w:rsidR="00B84B7B" w:rsidRPr="00554F33" w:rsidRDefault="00B84B7B" w:rsidP="00341A75"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="790A5629" w14:textId="20A7E485" w:rsidR="006B2353" w:rsidRPr="0021397C" w:rsidRDefault="0021397C" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00C17ECB" w:rsidRPr="0021397C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Partnerships Discussion here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0DFE99" w14:textId="77777777" w:rsidR="00DE23CB" w:rsidRDefault="0021397C" w:rsidP="00DE23CB">
+    <w:p w14:paraId="08BD8538" w14:textId="1DAC2D71" w:rsidR="00DE23CB" w:rsidRDefault="0021397C" w:rsidP="00526215">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk173590770"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk173590770"/>
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA553B" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Be sure </w:t>
       </w:r>
       <w:r w:rsidR="003A56E1">
         <w:t xml:space="preserve">to include information on how the </w:t>
       </w:r>
       <w:r w:rsidR="00EA553B" w:rsidRPr="00A4738E">
         <w:t>in-kind value was determined.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...14 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00DE23CB">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A28FBE" w14:textId="3FED2BFE" w:rsidR="00DE182A" w:rsidRPr="00DE23CB" w:rsidRDefault="00DE182A" w:rsidP="00DE23CB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE23CB">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Parent Involvement Information and Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1E80F6" w14:textId="10E40C99" w:rsidR="003A56E1" w:rsidRPr="00724E7C" w:rsidRDefault="003A56E1" w:rsidP="00C55FB8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
@@ -19311,170 +19903,179 @@
             <w:r w:rsidRPr="00724E7C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Efforts to increase parental involvement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25CF0679" w14:textId="77777777" w:rsidR="00DE182A" w:rsidRPr="003A56E1" w:rsidRDefault="00DE182A" w:rsidP="003A56E1">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56BFD1C4" w14:textId="7FCDC147" w:rsidR="005764CF" w:rsidRDefault="005764CF" w:rsidP="005764CF">
+    <w:p w14:paraId="56BFD1C4" w14:textId="71581958" w:rsidR="005764CF" w:rsidRDefault="005764CF" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: 21st CCLC Program 2024-2025 Parent Involvement Table</w:t>
+        <w:t xml:space="preserve">: 21st CCLC Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724E7C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent Involvement Table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DF3B2D" w14:textId="77777777" w:rsidR="005764CF" w:rsidRPr="00A4738E" w:rsidRDefault="005764CF" w:rsidP="005764CF">
+    <w:p w14:paraId="17DF3B2D" w14:textId="695928C2" w:rsidR="005764CF" w:rsidRPr="00A4738E" w:rsidRDefault="005764CF" w:rsidP="005764CF">
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">List all parent events held during the Summer of </w:t>
       </w:r>
-      <w:r>
-        <w:t>2024</w:t>
+      <w:r w:rsidR="00EA0331">
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:r>
-        <w:t>2024-25</w:t>
+      <w:r w:rsidR="00EA0331">
+        <w:t>2025-26</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> School Year. Add extra rows if needed. If data for the Parent Involvement Table is not available, add an explanation in the Parent Involvement Discussion section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77540D07" w14:textId="3E01F4CE" w:rsidR="00724E7C" w:rsidRPr="00724E7C" w:rsidRDefault="005764CF" w:rsidP="00724E7C">
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> minimum of four events (one per quarter) is a grant requirement.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk173590822"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk173590822"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2604"/>
         <w:gridCol w:w="1789"/>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="1613"/>
         <w:gridCol w:w="2575"/>
       </w:tblGrid>
       <w:tr w:rsidR="00084F9A" w:rsidRPr="00554F33" w14:paraId="213D5079" w14:textId="77777777" w:rsidTr="00206429">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1274" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p w14:paraId="57C4C788" w14:textId="192430FC" w:rsidR="00084F9A" w:rsidRPr="00ED53F4" w:rsidRDefault="00DE182A" w:rsidP="000F2990">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D2F74D6" w14:textId="07DB6AE0" w:rsidR="00084F9A" w:rsidRPr="00ED53F4" w:rsidRDefault="00DE182A" w:rsidP="005764CF">
@@ -19953,131 +20554,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="789" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38ED7683" w14:textId="77777777" w:rsidR="00084F9A" w:rsidRPr="00554F33" w:rsidRDefault="00084F9A" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08E84A39" w14:textId="77777777" w:rsidR="00084F9A" w:rsidRPr="00554F33" w:rsidRDefault="00084F9A" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C8D3189" w14:textId="646C101C" w:rsidR="007C100E" w:rsidRPr="00724E7C" w:rsidRDefault="005764CF" w:rsidP="00724E7C">
-      <w:pPr>
+    <w:p w14:paraId="7C8D3189" w14:textId="4E65019C" w:rsidR="007C100E" w:rsidRPr="00724E7C" w:rsidRDefault="00724E7C" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00724E7C">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE182A" w:rsidRPr="00724E7C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Type or copy and paste Parent Involvement Discussion here.</w:t>
       </w:r>
-      <w:r w:rsidR="00724E7C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00DE182A" w:rsidRPr="00724E7C">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0733690E" w14:textId="7696A62F" w:rsidR="007C100E" w:rsidRPr="00A4738E" w:rsidRDefault="00724E7C" w:rsidP="00206429">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk173592332"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk173592332"/>
       <w:r w:rsidRPr="0021397C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C100E" w:rsidRPr="00A4738E">
         <w:t>Include a description of the events and how well they were attended.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="4866469F" w14:textId="77777777" w:rsidR="00DE23CB" w:rsidRDefault="008F5B7D" w:rsidP="00DE23CB">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="7F7599B7" w14:textId="3187C2DC" w:rsidR="00DE23CB" w:rsidRDefault="008F5B7D" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Include a d</w:t>
       </w:r>
       <w:r w:rsidR="00DE182A" w:rsidRPr="00A4738E">
         <w:t>escription of communication with parents (flyers, letters, phone calls, personal contact, etc.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> and e</w:t>
       </w:r>
       <w:r w:rsidR="00DE182A" w:rsidRPr="00A4738E">
         <w:t>fforts to increase parental involvement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4738E">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE23CB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB7F523" w14:textId="16B02B30" w:rsidR="008F5B7D" w:rsidRPr="00997D17" w:rsidRDefault="00724E7C" w:rsidP="00DE23CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="008F5B7D" w:rsidRPr="00997D17">
         <w:t>Total Academic Improvement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B99635" w14:textId="797E7915" w:rsidR="00D5569D" w:rsidRPr="00724E7C" w:rsidRDefault="00724E7C" w:rsidP="00AC0151">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
@@ -20089,51 +20677,51 @@
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D5569D" w:rsidRPr="00554F33">
         <w:t>This requirement for the Iowa 21</w:t>
       </w:r>
       <w:r w:rsidR="00D5569D" w:rsidRPr="00554F33">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="00D5569D" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC Local Evaluations provides the data needed to meet </w:t>
       </w:r>
       <w:r w:rsidR="00D5569D" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Section F-1 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00D5569D" w:rsidRPr="00AC0151">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>21st Century Community Learning Centers, Non-Regulatory Guidance</w:t>
         </w:r>
         <w:r w:rsidR="00AC0151" w:rsidRPr="00AC0151">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="00D5569D" w:rsidRPr="00AC0151">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidR="00AC0151" w:rsidRPr="00AC0151">
@@ -20285,51 +20873,51 @@
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>his data uses the “Number of Students Needing Improvement” in the comparison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6421FF3E" w14:textId="31748BC3" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00C55FB8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk173592520"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk173592520"/>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
@@ -20364,51 +20952,51 @@
         <w:t xml:space="preserve"> Improvement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="2910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B26511" w:rsidRPr="00554F33" w14:paraId="434886BE" w14:textId="596CB6FE" w:rsidTr="00C55FB8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p w14:paraId="7AFB4112" w14:textId="1CAAEBB8" w:rsidR="00B26511" w:rsidRPr="00C55FB8" w:rsidRDefault="00B26511" w:rsidP="00C55FB8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grade Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13FC5AD5" w14:textId="593B2818" w:rsidR="00B26511" w:rsidRPr="00C55FB8" w:rsidRDefault="00B26511" w:rsidP="00C55FB8">
             <w:pPr>
@@ -21615,126 +22203,117 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549F966B" w14:textId="77777777" w:rsidR="00B26511" w:rsidRPr="00C55FB8" w:rsidRDefault="00B26511" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44363C22" w14:textId="70C01C4A" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00C55FB8">
+    <w:p w14:paraId="44363C22" w14:textId="404B3AE7" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>: Mathematics Improvement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="2910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="5BEC4F17" w14:textId="77777777" w:rsidTr="00C55FB8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8B2328" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grade Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -21792,51 +22371,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A7AEDE" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Percentage Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="52652776" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A31A66" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kindergarten</w:t>
             </w:r>
@@ -21868,51 +22446,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B27012E" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="70D01F45" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA7CD7C" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1st Grade</w:t>
             </w:r>
@@ -21945,51 +22522,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2793EBF7" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="553DC9FE" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B4C9146" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2nd Grade</w:t>
             </w:r>
@@ -22021,51 +22597,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C94D860" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="3506DFDA" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E7AFD6D" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3rd Grade</w:t>
             </w:r>
@@ -22098,51 +22673,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="003965E6" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="79570391" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63C689FB" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4th Grade</w:t>
             </w:r>
@@ -22174,51 +22748,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="794F7C0D" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="1AE35E30" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A30D3D4" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5th Grade</w:t>
             </w:r>
@@ -22251,51 +22824,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4992AC28" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="37AD11B3" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA1213F" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6th Grade</w:t>
             </w:r>
@@ -22327,51 +22899,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128C9E99" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="3DA59EAE" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="058CC9C3" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7th Grade</w:t>
             </w:r>
@@ -22404,51 +22975,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31059158" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="61180EC4" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C55E84" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8th Grade</w:t>
             </w:r>
@@ -22480,51 +23050,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743CF1E0" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="0400A2B2" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72FB60B9" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9th Grade</w:t>
             </w:r>
@@ -22557,51 +23126,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F470E69" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="6007D4E7" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276E4442" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10th Grade</w:t>
             </w:r>
@@ -22633,75 +23201,73 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11AAC9AE" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="68EAEC6F" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="277F80B4" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61794A9C" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05303EFB" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
@@ -22711,74 +23277,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26ECE3C6" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="3C59A9C8" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177D3F6F" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12th Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF74863" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BA0C73F" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
@@ -22788,51 +23354,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22088817" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C55FB8" w:rsidRPr="00554F33" w14:paraId="79350B2A" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000001" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="1" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D325D0" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totals</w:t>
@@ -22867,87 +23432,85 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32FB994E" w14:textId="77777777" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0237B0CD" w14:textId="77777777" w:rsidR="007E450D" w:rsidRPr="00554F33" w:rsidRDefault="007E450D" w:rsidP="00341A75"/>
-    <w:p w14:paraId="218C3CBD" w14:textId="51AD917E" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="00C55FB8">
+    <w:p w14:paraId="218C3CBD" w14:textId="51AD917E" w:rsidR="00C55FB8" w:rsidRPr="00C55FB8" w:rsidRDefault="00C55FB8" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C55FB8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>: Total Academic Improvement Discussion Required Elements Checklist</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6192"/>
@@ -23009,59 +23572,59 @@
               </w:rPr>
               <w:t>Complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5569D" w:rsidRPr="00554F33" w14:paraId="06528298" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016B6D9A" w14:textId="7D28FA37" w:rsidR="00D5569D" w:rsidRPr="00C55FB8" w:rsidRDefault="00BC18D2" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Hlk173592941"/>
+            <w:bookmarkStart w:id="10" w:name="_Hlk173592941"/>
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Include what assessment(s) were used to determine improvement</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11585F73" w14:textId="77777777" w:rsidR="00D5569D" w:rsidRPr="00C55FB8" w:rsidRDefault="00D5569D" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC18D2" w:rsidRPr="00554F33" w14:paraId="04D4094B" w14:textId="77777777" w:rsidTr="00ED53F4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6192" w:type="dxa"/>
@@ -23195,826 +23758,963 @@
             <w:r w:rsidRPr="00C55FB8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Efforts to increase student performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4B93EE" w14:textId="77777777" w:rsidR="00D5569D" w:rsidRPr="00C55FB8" w:rsidRDefault="00D5569D" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C9D619F" w14:textId="77777777" w:rsidR="00DE23CB" w:rsidRDefault="00C55FB8" w:rsidP="00DE23CB">
+    <w:p w14:paraId="5AF20590" w14:textId="1497DF33" w:rsidR="00DE23CB" w:rsidRPr="00526215" w:rsidRDefault="00C55FB8" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="03617A" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC18D2" w:rsidRPr="00C55FB8">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>Type or copy and paste Total Academic Improvement Discussion here.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
+      <w:r w:rsidR="00DE23CB">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5AF20590" w14:textId="77777777" w:rsidR="00DE23CB" w:rsidRDefault="00DE23CB">
-[...7 lines deleted...]
-    <w:p w14:paraId="7ADB110E" w14:textId="0CB6C6B7" w:rsidR="004A4343" w:rsidRPr="00997D17" w:rsidRDefault="00C55FB8" w:rsidP="00DE23CB">
+    <w:p w14:paraId="7ADB110E" w14:textId="121FCB6C" w:rsidR="004A4343" w:rsidRPr="00997D17" w:rsidRDefault="00C55FB8" w:rsidP="00DE23CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">5. </w:t>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve"> Program Performance Outcomes (PPO) </w:t>
       </w:r>
       <w:r w:rsidR="004A4343" w:rsidRPr="00554F33">
-        <w:t>GPRA Measures</w:t>
+        <w:t>Measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E15B5B9" w14:textId="2FD0920B" w:rsidR="00BC18D2" w:rsidRPr="00A4738E" w:rsidRDefault="00C55FB8" w:rsidP="00BA0011">
+    <w:p w14:paraId="5E15B5B9" w14:textId="46F33E27" w:rsidR="00BC18D2" w:rsidRPr="00A4738E" w:rsidRDefault="00C55FB8" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D5569D" w:rsidRPr="00A4738E">
-        <w:t>Starting in 2022-23</w:t>
+        <w:t xml:space="preserve">Starting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>2025-26</w:t>
       </w:r>
       <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00EC1E97">
-        <w:t xml:space="preserve">U. S. Department of Education </w:t>
-[...2 lines deleted...]
-        <w:t>changed</w:t>
+        <w:t xml:space="preserve">U.S. Department of Education </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>renamed t</w:t>
       </w:r>
       <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
-        <w:t xml:space="preserve"> the Government Performance and Results Act (GPRA)</w:t>
+        <w:t>he Government Performance and Results Act (</w:t>
+      </w:r>
+      <w:r w:rsidR="003030DB">
+        <w:t>GPRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B60839" w:rsidRPr="00A4738E">
-        <w:t xml:space="preserve"> Measures</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003030DB">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60839" w:rsidRPr="00A4738E">
+        <w:t>easures</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve"> to Program Performance </w:t>
+      </w:r>
+      <w:r w:rsidR="003030DB">
+        <w:t>Outcome</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve"> (PPO)</w:t>
+      </w:r>
+      <w:r w:rsidR="003030DB">
+        <w:t xml:space="preserve"> measures</w:t>
       </w:r>
       <w:r w:rsidR="0033482F" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
-        <w:t>This is the same data reported online to the APR Data System.</w:t>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve">e measures and related </w:t>
+      </w:r>
+      <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve"> remained the same, however, and are still </w:t>
+      </w:r>
+      <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
+        <w:t xml:space="preserve">reported online to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00343E31" w:rsidRPr="00A4738E">
+        <w:t>APR Data System.</w:t>
       </w:r>
       <w:r w:rsidR="00180A14" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> Note that any reference to </w:t>
       </w:r>
       <w:r w:rsidR="00BC18D2" w:rsidRPr="00A4738E">
         <w:t>the current</w:t>
       </w:r>
       <w:r w:rsidR="00180A14" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> school year is the </w:t>
       </w:r>
-      <w:r w:rsidR="004709F5">
-        <w:t>2024-25</w:t>
+      <w:r w:rsidR="00EA0331">
+        <w:t>2025-26</w:t>
       </w:r>
       <w:r w:rsidR="00180A14" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> school year.</w:t>
       </w:r>
       <w:r w:rsidR="00C95F09" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C95F09" w:rsidRPr="00A4738E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the data tables for each GPRA Measure </w:t>
+        <w:t xml:space="preserve">Please note that the data tables for each </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95F09" w:rsidRPr="00A4738E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure </w:t>
       </w:r>
       <w:r w:rsidR="00BA0011">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mirror</w:t>
       </w:r>
       <w:r w:rsidR="00C95F09" w:rsidRPr="00A4738E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> the APR data entry tables. Please do not change any of the tables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610466B3" w14:textId="3FB282D2" w:rsidR="00D5569D" w:rsidRPr="00554F33" w:rsidRDefault="00C55FB8" w:rsidP="00BA0011">
+    <w:p w14:paraId="610466B3" w14:textId="05D7E921" w:rsidR="00D5569D" w:rsidRPr="00554F33" w:rsidRDefault="00C55FB8" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk173592802"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk173592802"/>
       <w:r w:rsidRPr="00724E7C">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BC18D2" w:rsidRPr="00A4738E">
-        <w:t>his data uses the “Number of Attendees for whom you have outcome Data to report” in the comparison. This can result in GPRA data not matching the Total Academic Improvement data.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">his data uses the “Number of Attendees for whom you have outcome Data to report” in the comparison. This can result in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t xml:space="preserve">PPO </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC18D2" w:rsidRPr="00A4738E">
+        <w:t>data not matching the Total Academic Improvement data.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="2982CAFD" w14:textId="785C1998" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="2982CAFD" w14:textId="7B05AEFD" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: GPRA Measures Required Elements Checklist</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measures Required Elements Checklist</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5294"/>
-        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="1533"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="7481C6D1" w14:textId="77777777" w:rsidTr="000F2990">
+      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="7481C6D1" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527B209F" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00343E31" w:rsidP="000F2990">
-            <w:pPr>
+          <w:p w14:paraId="527B209F" w14:textId="2269560D" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00FC5F29" w:rsidP="000F2990">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidR="00343E31" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4343" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Required Elements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="589F5B63" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="004A4343" w:rsidP="003F4A13">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GPRA Measures</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>Complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="46794B31" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="46794B31" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B548AC" w14:textId="205EBB26" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00343E31" w:rsidP="00206429">
+          <w:p w14:paraId="31B548AC" w14:textId="11904F6F" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00FC5F29" w:rsidP="00206429">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0011">
-[...4 lines deleted...]
-              <w:t>GPRA Measures Data Table</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidR="00343E31" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures Data Table</w:t>
             </w:r>
             <w:r w:rsidR="002E492E" w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12B1B4FF" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="004A4343" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="38D93242" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="38D93242" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36466540" w14:textId="11E7763E" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
+          <w:p w14:paraId="36466540" w14:textId="1AFBA4C9" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="003F4A13" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0011">
-[...4 lines deleted...]
-              <w:t>GRPA Measure 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="002E492E" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>easure 1</w:t>
             </w:r>
             <w:r w:rsidR="00541F26" w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA0011">
+            <w:r w:rsidR="002E492E" w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Reading Progress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45A728E8" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="004A4343" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541F26" w:rsidRPr="00554F33" w14:paraId="00766EC3" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="00541F26" w:rsidRPr="00554F33" w14:paraId="00766EC3" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D097A47" w14:textId="690C277D" w:rsidR="00541F26" w:rsidRPr="00BA0011" w:rsidRDefault="00541F26" w:rsidP="00206429">
+          <w:p w14:paraId="5D097A47" w14:textId="594F783F" w:rsidR="00541F26" w:rsidRPr="00BA0011" w:rsidRDefault="00541F26" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GRPA Measure 1B – Math Progress</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Measure 1B – Math Progress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FA4CDC2" w14:textId="77777777" w:rsidR="00541F26" w:rsidRPr="00BA0011" w:rsidRDefault="00541F26" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="5059200F" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="5059200F" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592D1438" w14:textId="2CF3143D" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
+          <w:p w14:paraId="592D1438" w14:textId="1A887791" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GRPA Measure 2 – Academic Achievement GPA</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Measure 2 – Academic Achievement GPA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="316D7CCA" w14:textId="77777777" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="723FED80" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="723FED80" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062FAEA7" w14:textId="53822546" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
+          <w:p w14:paraId="062FAEA7" w14:textId="44183934" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="003F4A13" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0011">
-[...10 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="002E492E" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>easure 3 – School Day Attendance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4BEFEB" w14:textId="77777777" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="23790390" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="23790390" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19872D55" w14:textId="4D17AAD8" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
+          <w:p w14:paraId="19872D55" w14:textId="3CD30633" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GRPA Measure 4 – Behavior</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Measure 4 – Behavior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71E2C3A8" w14:textId="77777777" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="1F2B32E1" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="002E492E" w:rsidRPr="00554F33" w14:paraId="1F2B32E1" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748A64C8" w14:textId="41801176" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
+          <w:p w14:paraId="748A64C8" w14:textId="3A4FFE54" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GRPA Measure 5 – Teacher Survey</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Measure 5 – Teacher Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4932B5" w14:textId="77777777" w:rsidR="002E492E" w:rsidRPr="00BA0011" w:rsidRDefault="002E492E" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="1089DA80" w14:textId="77777777" w:rsidTr="00206429">
+      <w:tr w:rsidR="004A4343" w:rsidRPr="00554F33" w14:paraId="1089DA80" w14:textId="77777777" w:rsidTr="003F4A13">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="551E10A7" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00343E31" w:rsidP="00206429">
-[...17 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+          <w:p w14:paraId="551E10A7" w14:textId="612684B5" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="00FC5F29" w:rsidP="00206429">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidR="00343E31" w:rsidRPr="00BA0011">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures Discussion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D71C46F" w14:textId="77777777" w:rsidR="004A4343" w:rsidRPr="00BA0011" w:rsidRDefault="004A4343" w:rsidP="00206429">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B91F2DD" w14:textId="07CEA143" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="005764CF">
+    <w:p w14:paraId="5B91F2DD" w14:textId="1ACC4C55" w:rsidR="00BA0011" w:rsidRDefault="00FC5F29" w:rsidP="005764CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA0011">
-        <w:t>GPRA Measures Data Tables</w:t>
+      <w:r>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+        <w:t xml:space="preserve"> Measures Data Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6940DDE8" w14:textId="13753461" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="6940DDE8" w14:textId="4E9B184A" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: GPRA Measure 1A – Reading Progress</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 1A – Reading Progress</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C6FF2B" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Percentage of students in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>grades 4-8</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> participating in 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC programming during the school year and/or summer who demonstrate growth in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reading and/or language arts</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> on State Assessments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E01B57" w14:textId="4D0D501B" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="41E01B57" w14:textId="1F29C7B4" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="ED0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>If you have no data to report for GPRA Measure 1A – Reading Progress, provide an explanation here:</w:t>
+        <w:t xml:space="preserve">If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 1A – Reading Progress, provide an explanation here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4082"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1029"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA6077" w:rsidRPr="00554F33" w14:paraId="644BDBBA" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4082" w:type="dxa"/>
@@ -24532,106 +25232,112 @@
           </w:tcPr>
           <w:p w14:paraId="1D6D6B2D" w14:textId="77777777" w:rsidR="00EA6077" w:rsidRPr="00BA0011" w:rsidRDefault="00EA6077" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B55147" w14:textId="77777777" w:rsidR="00EA6077" w:rsidRPr="00BA0011" w:rsidRDefault="00EA6077" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="151CC6E9" w14:textId="5140EF78" w:rsidR="00BA0011" w:rsidRDefault="005764CF" w:rsidP="00BA0011">
+    <w:p w14:paraId="151CC6E9" w14:textId="215A5B9B" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="000A367B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+      <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+      <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+      <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
+      <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00BA0011" w:rsidRPr="00BA0011">
-[...3 lines deleted...]
-        <w:t>: GPRA Measure 1B – Math Progress</w:t>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 1B – Math Progress</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0351C691" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Percentage of students in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -24644,86 +25350,96 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC programming during the school year and/or summer who demonstrate growth in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mathematics</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> state assessments</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9AD83F" w14:textId="4476240C" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="5A9AD83F" w14:textId="3E60F056" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03617A" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>If you have no data to report for GPRA Measure 1B – Math Progress, provide an explanation here:</w:t>
+        <w:t xml:space="preserve">If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 1B – Math Progress, provide an explanation here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4090"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED53F4" w:rsidRPr="00554F33" w14:paraId="3F4E7BE8" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BAD12A2" w14:textId="4B0EFD83" w:rsidR="00BA0011" w:rsidRPr="005764CF" w:rsidRDefault="000F2990" w:rsidP="00ED53F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Math</w:t>
             </w:r>
             <w:r w:rsidR="00AA03B9" w:rsidRPr="00AA03B9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Growth </w:t>
@@ -24856,51 +25572,50 @@
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="225F5BB9" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>270 Hours or More</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED53F4" w:rsidRPr="00554F33" w14:paraId="77539E1D" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40F459DC" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number of Attendees for whom you have outcome data to report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -24961,51 +25676,50 @@
           <w:p w14:paraId="346AF6B1" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0686AAD0" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED53F4" w:rsidRPr="00554F33" w14:paraId="00EB39C2" w14:textId="77777777" w:rsidTr="00206429">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DE5B359" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Number of Attendees who exhibited growth</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -25069,51 +25783,50 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A816421" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED53F4" w:rsidRPr="00554F33" w14:paraId="54253B7C" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B136CF0" w14:textId="3EEFCEF0" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0011">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Percentage of Attendees who exhibited growth</w:t>
             </w:r>
             <w:r w:rsidR="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
@@ -25203,106 +25916,113 @@
           </w:tcPr>
           <w:p w14:paraId="1871086B" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435CA4A6" w14:textId="77777777" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00ED53F4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E26C023" w14:textId="35AAAA57" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="0E26C023" w14:textId="5AA81313" w:rsidR="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: GPRA Measure 2 – Academic Achievement </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 2 – Academic Achievement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> GPA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33795F1A" w14:textId="6F2E78D6" w:rsidR="00BA0011" w:rsidRPr="00554F33" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
@@ -25376,64 +26096,76 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t>Grade of D = GPA of 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E6E7F6" w14:textId="081B3C1A" w:rsidR="00BA0011" w:rsidRPr="00554F33" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t>Grade of F = GPA of 0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBEB0E7" w14:textId="0CE4D3F3" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
+    <w:p w14:paraId="0FBEB0E7" w14:textId="5EE546AB" w:rsidR="00BA0011" w:rsidRPr="00BA0011" w:rsidRDefault="00BA0011" w:rsidP="00BA0011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03617A" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>If you have no data to report for GPRA Measure 2 – Academic Achievement - GPA, provide an explanation here:</w:t>
+        <w:t xml:space="preserve">If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0011">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 2 – Academic Achievement - GPA, provide an explanation here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4090"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C420F3" w:rsidRPr="00554F33" w14:paraId="11C5AD29" w14:textId="77777777" w:rsidTr="00AC0151">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
@@ -25981,158 +26713,179 @@
           </w:tcPr>
           <w:p w14:paraId="6100E0FC" w14:textId="77777777" w:rsidR="002B7F55" w:rsidRPr="00BA0011" w:rsidRDefault="002B7F55" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79C41AD4" w14:textId="77777777" w:rsidR="002B7F55" w:rsidRPr="00BA0011" w:rsidRDefault="002B7F55" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="115D38EC" w14:textId="3E1F20BF" w:rsidR="00ED53F4" w:rsidRDefault="005764CF" w:rsidP="00ED53F4">
+    <w:p w14:paraId="115D38EC" w14:textId="5BD9E4DA" w:rsidR="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
+      <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
+      <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
+      <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
+      <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
-[...3 lines deleted...]
-        <w:t>: GPRA Measure 3 – School Day Attendance</w:t>
+      <w:r w:rsidRPr="00ED53F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED53F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 3 – School Day Attendance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405D5F9F" w14:textId="77777777" w:rsidR="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="00ED53F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Percentage of students in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>grades 1-12</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> participating in 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC during the school year who had a school day attendance rate at or below 90% in the prior school year and demonstrated an improved attendance rate in the current school year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BCF1AC" w14:textId="32B4B54A" w:rsidR="00ED53F4" w:rsidRPr="005764CF" w:rsidRDefault="00ED53F4" w:rsidP="00ED53F4">
+    <w:p w14:paraId="51BCF1AC" w14:textId="0D873C5E" w:rsidR="00ED53F4" w:rsidRPr="005764CF" w:rsidRDefault="00ED53F4" w:rsidP="00ED53F4">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>If you have no data to report for GPRA Measure 3 – School Day Attendance, provide an explanation here:</w:t>
+        <w:t xml:space="preserve">If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005764CF">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 3 – School Day Attendance, provide an explanation here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4090"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A5A18" w:rsidRPr="00554F33" w14:paraId="4C80E4F5" w14:textId="77777777" w:rsidTr="00AC0151">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
@@ -26293,78 +27046,99 @@
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>270 Hours or More</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5A18" w:rsidRPr="00554F33" w14:paraId="36F20CC1" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07DC5F87" w14:textId="42AAFEF1" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00180A14" w:rsidP="00341A75">
+          <w:p w14:paraId="07DC5F87" w14:textId="2D103A18" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00180A14" w:rsidP="00341A75">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>How many students had a school day attendance rate at or below 90% in the prior school year</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023-24</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C496D53" w14:textId="77777777" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00C420F3" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -26423,78 +27197,78 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63BF24C2" w14:textId="77777777" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00C420F3" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5A18" w:rsidRPr="00554F33" w14:paraId="0F7B3FDE" w14:textId="77777777" w:rsidTr="005764CF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE01FA0" w14:textId="56BEEB18" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00180A14" w:rsidP="00341A75">
+          <w:p w14:paraId="7EE01FA0" w14:textId="701CA21D" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00180A14" w:rsidP="00341A75">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Of these students, how many demonstrated an improved attendance rate in the current school year</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="772A4352" w14:textId="77777777" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00C420F3" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -26697,164 +27471,188 @@
           </w:tcPr>
           <w:p w14:paraId="11F55FE9" w14:textId="77777777" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00C420F3" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D6D1EE0" w14:textId="77777777" w:rsidR="00C420F3" w:rsidRPr="00ED53F4" w:rsidRDefault="00C420F3" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A09A2EF" w14:textId="192EAA11" w:rsidR="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="00ED53F4">
+    <w:p w14:paraId="5A09A2EF" w14:textId="28B426D9" w:rsidR="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
+        <w:spacing w:before="200"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: GPRA Measure 4 – Behavior</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED53F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 4 – Behavior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBCA123" w14:textId="40D18FEF" w:rsidR="00ED53F4" w:rsidRDefault="005764CF" w:rsidP="005764CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Percentage of students in </w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00554F33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>grades 1-12</w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> attending 21</w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00554F33">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC programming during the school year and/or summer who experienced a decrease in in-school suspensions compared to the previous school year</w:t>
       </w:r>
       <w:r w:rsidR="00ED53F4" w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5949AD74" w14:textId="43A26B57" w:rsidR="00ED53F4" w:rsidRPr="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="005764CF">
+    <w:p w14:paraId="5949AD74" w14:textId="065A910E" w:rsidR="00ED53F4" w:rsidRPr="00ED53F4" w:rsidRDefault="00ED53F4" w:rsidP="005764CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03617A" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED53F4">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you have no data to report for GPRA Measure 4 – Behavior, provide an explanation </w:t>
+        <w:t xml:space="preserve"> If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED53F4">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 4 – Behavior, provide an explanation </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4090"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
       </w:tblGrid>
       <w:tr w:rsidR="0099528B" w:rsidRPr="00554F33" w14:paraId="0C95A944" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
@@ -27041,51 +27839,51 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2990">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>270 Hours or More</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099528B" w:rsidRPr="00554F33" w14:paraId="11C8D657" w14:textId="77777777" w:rsidTr="005764CF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648B52C5" w14:textId="6039B0E9" w:rsidR="007A5A18" w:rsidRPr="00ED53F4" w:rsidRDefault="0099528B" w:rsidP="00341A75">
+          <w:p w14:paraId="648B52C5" w14:textId="00D420A7" w:rsidR="007A5A18" w:rsidRPr="00ED53F4" w:rsidRDefault="0099528B" w:rsidP="00341A75">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For how many of these students </w:t>
             </w:r>
             <w:r w:rsidR="00425CA8" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
@@ -27096,51 +27894,72 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and who had in-school suspensions in the previous school year</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023-24</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007A5A18" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FF32AD4" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EBEE9FF" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
@@ -27174,85 +27993,85 @@
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A71F09D" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6028A182" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099528B" w:rsidRPr="00554F33" w14:paraId="122D6398" w14:textId="77777777" w:rsidTr="005764CF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D38079" w14:textId="726B1599" w:rsidR="007A5A18" w:rsidRPr="00ED53F4" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
+          <w:p w14:paraId="60D38079" w14:textId="07CFBA1F" w:rsidR="007A5A18" w:rsidRPr="00ED53F4" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Of these students, how many </w:t>
             </w:r>
             <w:r w:rsidR="0099528B" w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>experienced a decrease in in-school suspensions</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the current school year (</w:t>
             </w:r>
-            <w:r w:rsidR="004709F5" w:rsidRPr="00ED53F4">
-[...4 lines deleted...]
-              <w:t>2024-25</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED53F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CF49CFE" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F37797D" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
@@ -27412,155 +28231,176 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6F657E" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B956F28" w14:textId="77777777" w:rsidR="007A5A18" w:rsidRPr="00554F33" w:rsidRDefault="007A5A18" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C52B679" w14:textId="4A518990" w:rsidR="005764CF" w:rsidRPr="005764CF" w:rsidRDefault="005764CF" w:rsidP="005764CF">
+    <w:p w14:paraId="0C52B679" w14:textId="637BF695" w:rsidR="005764CF" w:rsidRPr="005764CF" w:rsidRDefault="005764CF" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: GPRA Measure 5 – Teacher Survey</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005764CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 5 – Teacher Survey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2EF348" w14:textId="77777777" w:rsidR="005764CF" w:rsidRDefault="005764CF" w:rsidP="005764CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">Percentage of students in </w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>grades 1-5</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> participating in 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> CCLC programming in the school year and/or summer who demonstrated an improvement in teacher-reported engagement in learning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1037FB42" w14:textId="7205F1EE" w:rsidR="005764CF" w:rsidRPr="005764CF" w:rsidRDefault="005764CF" w:rsidP="005764CF">
+    <w:p w14:paraId="1037FB42" w14:textId="3CD8E5FE" w:rsidR="005764CF" w:rsidRPr="005764CF" w:rsidRDefault="005764CF" w:rsidP="005764CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764CF">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have no data to report for GPRA Measure 5 – Teacher Survey, provide an explanation </w:t>
+        <w:t xml:space="preserve">If you have no data to report for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005764CF">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 5 – Teacher Survey, provide an explanation </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0011">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>here:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4090"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1028"/>
       </w:tblGrid>
       <w:tr w:rsidR="00425CA8" w:rsidRPr="00554F33" w14:paraId="1CC1EDAE" w14:textId="77777777" w:rsidTr="00AC0151">
         <w:trPr>
@@ -28066,279 +28906,321 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="002C6B86" w14:textId="77777777" w:rsidR="0099528B" w:rsidRPr="00554F33" w:rsidRDefault="0099528B" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4325AB20" w14:textId="77777777" w:rsidR="0099528B" w:rsidRPr="00554F33" w:rsidRDefault="0099528B" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="666F9449" w14:textId="0BDB9DF9" w:rsidR="00F81D9D" w:rsidRPr="00554F33" w:rsidRDefault="00F81D9D" w:rsidP="000E48E8">
+    <w:p w14:paraId="666F9449" w14:textId="4FB421AB" w:rsidR="00F81D9D" w:rsidRPr="00554F33" w:rsidRDefault="00FC5F29" w:rsidP="000E48E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00554F33">
-        <w:t>GPRA Measures Discussion</w:t>
+      <w:r>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D9D" w:rsidRPr="00554F33">
+        <w:t xml:space="preserve"> Measures Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FCF90E" w14:textId="15B38C82" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="40FCF90E" w14:textId="60707012" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: GPRA Measures Discussion Required Elements Checklist</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E48E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measures Discussion Required Elements Checklist</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8964"/>
         <w:gridCol w:w="1250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F81D9D" w:rsidRPr="00554F33" w14:paraId="373EF363" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6198A835" w14:textId="77777777" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="000F2990">
-[...9 lines deleted...]
-              <w:t>GPRA Measures Discussion Required Elements</w:t>
+          <w:p w14:paraId="6198A835" w14:textId="0913EBD4" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00FC5F29" w:rsidP="000F2990">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81D9D" w:rsidRPr="005764CF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures Discussion Required Elements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3879E47A" w14:textId="77777777" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156331" w:rsidRPr="00554F33" w14:paraId="3A2DA2B4" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74273CDC" w14:textId="4352D6F6" w:rsidR="00156331" w:rsidRPr="005764CF" w:rsidRDefault="00156331" w:rsidP="000F2990">
+          <w:p w14:paraId="74273CDC" w14:textId="1793285D" w:rsidR="00156331" w:rsidRPr="005764CF" w:rsidRDefault="00156331" w:rsidP="000F2990">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please include, at a minimum, the following </w:t>
             </w:r>
             <w:r w:rsidR="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="005764CF" w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">your discussion of </w:t>
             </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
             <w:r w:rsidR="00035757" w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPRA </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Measures. If you do not have data on any GPRA measure, add information on why those measures were not included.</w:t>
+              <w:t xml:space="preserve">Measures. If you do not have data on any </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005764CF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> measure, add information on why those measures were not included.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2056BA16" w14:textId="77777777" w:rsidR="00156331" w:rsidRPr="005764CF" w:rsidRDefault="00156331" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC18D2" w:rsidRPr="00554F33" w14:paraId="60EC721D" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39891037" w14:textId="197E969F" w:rsidR="00BC18D2" w:rsidRPr="005764CF" w:rsidRDefault="00BC18D2" w:rsidP="000F2990">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Hlk173593074"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk173593074"/>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Include what assessment(s) were used to determine improvement</w:t>
             </w:r>
             <w:r w:rsidR="00716779" w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Measures 1A and 1B.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3FE977" w14:textId="77777777" w:rsidR="00BC18D2" w:rsidRPr="005764CF" w:rsidRDefault="00BC18D2" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81D9D" w:rsidRPr="00554F33" w14:paraId="7E4D5C46" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -28378,290 +29260,348 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01824994" w14:textId="77777777" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81D9D" w:rsidRPr="00554F33" w14:paraId="7F91463A" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7CD229" w14:textId="20C37EC0" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="000F2990">
+          <w:p w14:paraId="6B7CD229" w14:textId="68EB6548" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="000F2990">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussion of </w:t>
             </w:r>
             <w:r w:rsidR="002E69FD" w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>issues with</w:t>
             </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E69FD" w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">any </w:t>
             </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GPRA Measure.</w:t>
+              <w:t xml:space="preserve"> Measure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E975B2B" w14:textId="77777777" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81D9D" w:rsidRPr="00554F33" w14:paraId="7F759928" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03401576" w14:textId="0B3F44F7" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="000F2990">
+          <w:p w14:paraId="03401576" w14:textId="7FC80DF8" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="000F2990">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment of </w:t>
             </w:r>
             <w:r w:rsidR="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="005764CF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CCLC Program based solely on GPRA Measures.</w:t>
+              <w:t xml:space="preserve"> CCLC Program based solely on </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PPO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005764CF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Measures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C84030B" w14:textId="77777777" w:rsidR="00F81D9D" w:rsidRPr="005764CF" w:rsidRDefault="00F81D9D" w:rsidP="005764CF">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F2743CE" w14:textId="274D25B2" w:rsidR="00F81D9D" w:rsidRPr="00014DE6" w:rsidRDefault="005764CF" w:rsidP="00014DE6">
+    <w:p w14:paraId="09170A48" w14:textId="77777777" w:rsidR="000A367B" w:rsidRDefault="005764CF" w:rsidP="00014DE6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
+        <w:sectPr w:rsidR="000A367B" w:rsidSect="000A367B">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1008" w:right="1008" w:bottom="907" w:left="1008" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00F81D9D" w:rsidRPr="00014DE6">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>Type or copy and paste GPRA Measures Discussion here.</w:t>
+        <w:t xml:space="preserve">Type or copy and paste </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D9D" w:rsidRPr="00014DE6">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measures Discussion here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296596A8" w14:textId="395167E0" w:rsidR="004910A9" w:rsidRDefault="004910A9" w:rsidP="00341A75"/>
-    <w:p w14:paraId="4AB62181" w14:textId="704117E1" w:rsidR="005069B4" w:rsidRPr="00997D17" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
+    <w:p w14:paraId="4AB62181" w14:textId="42661129" w:rsidR="005069B4" w:rsidRPr="00997D17" w:rsidRDefault="00014DE6" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">6.  </w:t>
+        <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="005069B4" w:rsidRPr="00997D17">
         <w:t>Local Objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1574C94B" w14:textId="57244AE6" w:rsidR="006C36E3" w:rsidRPr="00A4738E" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
+    <w:p w14:paraId="1574C94B" w14:textId="456343A1" w:rsidR="006C36E3" w:rsidRPr="00A4738E" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>PPO</w:t>
+      </w:r>
       <w:r w:rsidR="005069B4" w:rsidRPr="00A4738E">
-        <w:t xml:space="preserve">GPRA Measures will always serve as the official objectives. </w:t>
+        <w:t xml:space="preserve"> Measures will always serve as the official objectives. </w:t>
       </w:r>
       <w:r w:rsidR="006C36E3" w:rsidRPr="00A4738E">
-        <w:t>However, Local Objectives allow grantees to focus on areas not covered by the GPRA Measures. The following guidelines should be followed when entering the Local Objectives.</w:t>
+        <w:t xml:space="preserve">However, Local Objectives allow grantees to focus on areas not covered by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidR="006C36E3" w:rsidRPr="00A4738E">
+        <w:t xml:space="preserve"> Measures. The following guidelines should be followed when entering the Local Objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC4FE09" w14:textId="2A0C08B4" w:rsidR="006C36E3" w:rsidRPr="00A4738E" w:rsidRDefault="006C36E3" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Enter no more than five Local Objectives. If you have more than five </w:t>
       </w:r>
       <w:r w:rsidR="00014DE6">
         <w:t xml:space="preserve">(5) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>objectives, enter the top five in the Local Objectives Table and summarize additional objectives in the Local Objectives Discussion Section.</w:t>
       </w:r>
       <w:r w:rsidR="00427CCE" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> Another option is to consolidate two or more objectives into one objective.</w:t>
       </w:r>
       <w:r w:rsidR="00BC5023" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> If you have fewer than five objectives, leave the additional rows blank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3693E4F9" w14:textId="744040D1" w:rsidR="006C36E3" w:rsidRPr="00A4738E" w:rsidRDefault="006C36E3" w:rsidP="00014DE6">
+    <w:p w14:paraId="3693E4F9" w14:textId="06B4A3AE" w:rsidR="006C36E3" w:rsidRPr="00A4738E" w:rsidRDefault="006C36E3" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
-        <w:t>Local Objectives should NOT mirror GPRA Measures. For example, since Reading and Math achievement are covered by GPRA Measure 1</w:t>
-[...5 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve">Local Objectives should NOT mirror </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4738E">
+        <w:t xml:space="preserve"> Measures. For example, since Reading and Math achievement are covered by </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F29">
+        <w:t>PPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4738E">
+        <w:t xml:space="preserve"> Measure 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00017215">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> there is no need to have Local Objectives on Reading or Math achievement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666E40BF" w14:textId="2F2B7C6B" w:rsidR="00427CCE" w:rsidRPr="00A4738E" w:rsidRDefault="00427CCE" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t>There is a Local Objectives Table for each Cohort. If a Grantee did not participate in a cohort, that cohort table should be left blank.</w:t>
       </w:r>
       <w:r w:rsidR="00BC5023" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7CF75C" w14:textId="3FB108F9" w:rsidR="00BC5023" w:rsidRPr="00A4738E" w:rsidRDefault="00BC5023" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -28772,70 +29712,76 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unable to measure the stated objective.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00323711" w:rsidRPr="00A4738E">
         <w:t>(A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>ll objectives should be measured unless extraordinary circumstances prevent doing so. If an objective cannot be measured, complete details on these circumstances must be provided in the Methodology/Justification column.</w:t>
       </w:r>
       <w:r w:rsidR="00323711" w:rsidRPr="00A4738E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48302436" w14:textId="1B449E0F" w:rsidR="005069B4" w:rsidRPr="00A4738E" w:rsidRDefault="005069B4" w:rsidP="00014DE6">
+    <w:p w14:paraId="48302436" w14:textId="10E929EF" w:rsidR="005069B4" w:rsidRPr="00A4738E" w:rsidRDefault="005069B4" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Data will be from the Summer and Fall of </w:t>
       </w:r>
       <w:r w:rsidR="00156331" w:rsidRPr="00A4738E">
-        <w:t>2023</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> and the Spring of </w:t>
       </w:r>
       <w:r w:rsidR="00156331" w:rsidRPr="00A4738E">
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E35938B" w14:textId="0BB82B13" w:rsidR="00014DE6" w:rsidRPr="000E48E8" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -29260,157 +30206,179 @@
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Local Objectives Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7005CCF9" w14:textId="77777777" w:rsidR="00D70C97" w:rsidRPr="00014DE6" w:rsidRDefault="00D70C97" w:rsidP="000F2990">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36F4DF9C" w14:textId="2DBAA3A7" w:rsidR="00670729" w:rsidRPr="00554F33" w:rsidRDefault="000E48E8" w:rsidP="00997D17">
+    <w:p w14:paraId="53F22BC5" w14:textId="77777777" w:rsidR="000A367B" w:rsidRDefault="000A367B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="000A367B" w:rsidSect="000A367B">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1008" w:right="1008" w:bottom="907" w:left="1008" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F4DF9C" w14:textId="6C68BEC2" w:rsidR="00670729" w:rsidRPr="00554F33" w:rsidRDefault="00670729" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00670729" w:rsidRPr="00554F33">
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00554F33">
+        <w:lastRenderedPageBreak/>
         <w:t>Local Objectives Data Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE57A2" w14:textId="07DF1068" w:rsidR="00014DE6" w:rsidRPr="000E48E8" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
+    <w:p w14:paraId="67CE57A2" w14:textId="2F1412C0" w:rsidR="00014DE6" w:rsidRPr="000E48E8" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: Cohort 15 Table</w:t>
+        <w:t>: Cohort 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E48E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3418"/>
         <w:gridCol w:w="2787"/>
         <w:gridCol w:w="4050"/>
       </w:tblGrid>
       <w:tr w:rsidR="00670729" w:rsidRPr="00554F33" w14:paraId="24BFF637" w14:textId="77777777" w:rsidTr="00014DE6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C9DC0F" w14:textId="09C04A97" w:rsidR="00076564" w:rsidRPr="00014DE6" w:rsidRDefault="006B2353" w:rsidP="00014DE6">
+          <w:p w14:paraId="76C9DC0F" w14:textId="5D1095B7" w:rsidR="00076564" w:rsidRPr="00014DE6" w:rsidRDefault="006B2353" w:rsidP="00014DE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cohort 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC0151">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00670729" w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390C1EFD" w14:textId="0B1A4426" w:rsidR="00076564" w:rsidRPr="00014DE6" w:rsidRDefault="00670729" w:rsidP="00014DE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
@@ -29705,144 +30673,154 @@
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="641DD938" w14:textId="77777777" w:rsidR="00E60184" w:rsidRPr="00014DE6" w:rsidRDefault="00E60184" w:rsidP="00341A75">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C952449" w14:textId="3D17FB7F" w:rsidR="00014DE6" w:rsidRPr="000E48E8" w:rsidRDefault="00014DE6" w:rsidP="00014DE6">
+    <w:p w14:paraId="7C952449" w14:textId="70ED6663" w:rsidR="00014DE6" w:rsidRPr="000E48E8" w:rsidRDefault="00014DE6" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="160"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: Cohort 16 Table</w:t>
+        <w:t>: Cohort 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E48E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2818"/>
         <w:gridCol w:w="4022"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F205D1" w:rsidRPr="00554F33" w14:paraId="45FDFAF4" w14:textId="77777777" w:rsidTr="00014DE6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="336B83A1" w14:textId="0BC39861" w:rsidR="00F205D1" w:rsidRPr="00014DE6" w:rsidRDefault="00F205D1" w:rsidP="00014DE6">
+          <w:p w14:paraId="336B83A1" w14:textId="1AE70291" w:rsidR="00F205D1" w:rsidRPr="00014DE6" w:rsidRDefault="00F205D1" w:rsidP="00014DE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cohort 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC0151">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="000C3F8B" w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA591ED" w14:textId="77777777" w:rsidR="00F205D1" w:rsidRPr="00014DE6" w:rsidRDefault="00F205D1" w:rsidP="00014DE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -30126,149 +31104,154 @@
           <w:p w14:paraId="0EE88FF6" w14:textId="77777777" w:rsidR="00F205D1" w:rsidRPr="00014DE6" w:rsidRDefault="00F205D1" w:rsidP="00014DE6">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4022" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AE79AED" w14:textId="77777777" w:rsidR="00F205D1" w:rsidRPr="00014DE6" w:rsidRDefault="00F205D1" w:rsidP="00014DE6">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F4644A2" w14:textId="2802C0DF" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="3F4644A2" w14:textId="5F355656" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014DE6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
+      <w:r w:rsidRPr="00014DE6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
+      <w:r w:rsidRPr="00014DE6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
+      <w:r w:rsidRPr="00014DE6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
+      <w:r w:rsidRPr="00014DE6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00014DE6" w:rsidRPr="00014DE6">
-[...3 lines deleted...]
-        <w:t>: Cohort 17 Table</w:t>
+      <w:r w:rsidRPr="00014DE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: Cohort 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014DE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2818"/>
         <w:gridCol w:w="4022"/>
       </w:tblGrid>
       <w:tr w:rsidR="00014DE6" w:rsidRPr="00554F33" w14:paraId="0B2897F9" w14:textId="77777777" w:rsidTr="0006393A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B60E185" w14:textId="0C1292E5" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
+          <w:p w14:paraId="5B60E185" w14:textId="5CE7516E" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cohort 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC0151">
-[...3 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB8860E" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -30546,149 +31529,154 @@
           <w:p w14:paraId="2135DD64" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4022" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A7B07DE" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39874F95" w14:textId="486FB4D6" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="39874F95" w14:textId="43C45D1F" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: Cohort 18 Table</w:t>
+        <w:t>: Cohort 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E48E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2818"/>
         <w:gridCol w:w="4022"/>
       </w:tblGrid>
       <w:tr w:rsidR="00014DE6" w:rsidRPr="00554F33" w14:paraId="76681AA0" w14:textId="77777777" w:rsidTr="0006393A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E217FB" w14:textId="15FD731B" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
+          <w:p w14:paraId="33E217FB" w14:textId="650DB4F5" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cohort 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC0151">
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03BECA75" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -30966,149 +31954,154 @@
           <w:p w14:paraId="37014EA0" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4022" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48320EFD" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26EA8A65" w14:textId="12578B85" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="26EA8A65" w14:textId="303A3307" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E48E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>: Cohort 19 Table</w:t>
+        <w:t xml:space="preserve">: Cohort </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E48E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2818"/>
         <w:gridCol w:w="4022"/>
       </w:tblGrid>
       <w:tr w:rsidR="00014DE6" w:rsidRPr="00554F33" w14:paraId="7C57D1B8" w14:textId="77777777" w:rsidTr="0006393A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D23B45" w14:textId="1A483D63" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
+          <w:p w14:paraId="39D23B45" w14:textId="75960CFB" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Cohort 1</w:t>
-[...5 lines deleted...]
-              <w:t>9</w:t>
+              <w:t xml:space="preserve">Cohort </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5138A599" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014DE6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -31386,56 +32379,62 @@
           <w:p w14:paraId="09A03F43" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4022" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63A79C51" w14:textId="77777777" w:rsidR="00014DE6" w:rsidRPr="00014DE6" w:rsidRDefault="00014DE6" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E868C70" w14:textId="5E8B92D6" w:rsidR="00670729" w:rsidRPr="00997D17" w:rsidRDefault="00670729" w:rsidP="000E48E8">
+    <w:p w14:paraId="2EF37268" w14:textId="77777777" w:rsidR="000A367B" w:rsidRDefault="000A367B" w:rsidP="000A367B">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E868C70" w14:textId="3A8C2EFD" w:rsidR="00670729" w:rsidRPr="00997D17" w:rsidRDefault="00670729" w:rsidP="000E48E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00997D17">
+        <w:lastRenderedPageBreak/>
         <w:t>Local Objectives Discussion</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5483"/>
         <w:gridCol w:w="1250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00670729" w:rsidRPr="00554F33" w14:paraId="3B8A2742" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AC65B4F" w14:textId="77777777" w:rsidR="00670729" w:rsidRPr="000E48E8" w:rsidRDefault="00670729" w:rsidP="00341A75">
             <w:pPr>
@@ -31802,77 +32801,75 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00B923C2" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Local Objectives discussion here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73247A9E" w14:textId="598101FF" w:rsidR="004A476E" w:rsidRPr="00554F33" w:rsidRDefault="004A476E" w:rsidP="00341A75"/>
-    <w:p w14:paraId="7F1CEF82" w14:textId="033C98AD" w:rsidR="003E421E" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="7F1CEF82" w14:textId="07E3261F" w:rsidR="003E421E" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="02485B" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="02485B" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">7.  </w:t>
+        <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="001F1204" w:rsidRPr="00997D17">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="02485B" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Anecdotal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B9E86F" w14:textId="298BD1CE" w:rsidR="000E48E8" w:rsidRPr="000E48E8" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
@@ -32529,79 +33526,66 @@
       <w:r w:rsidR="003E421E" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Type or copy and paste </w:t>
       </w:r>
       <w:r w:rsidR="001F1204" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Success Stories</w:t>
       </w:r>
       <w:r w:rsidR="003E421E" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A14D084" w14:textId="62BE461D" w:rsidR="001F1204" w:rsidRPr="00997D17" w:rsidRDefault="000E48E8" w:rsidP="00DE23CB">
+    <w:p w14:paraId="42747D02" w14:textId="77777777" w:rsidR="00526215" w:rsidRDefault="000E48E8" w:rsidP="00DE23CB">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Remember to include a student success story. Be as personal as possible.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE23CB">
-[...17 lines deleted...]
-      <w:r w:rsidR="001F1204" w:rsidRPr="00DE23CB">
+    </w:p>
+    <w:p w14:paraId="1A14D084" w14:textId="5A73008D" w:rsidR="001F1204" w:rsidRPr="00997D17" w:rsidRDefault="001F1204" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE23CB">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Best Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54251801" w14:textId="2FC6FC92" w:rsidR="000F1045" w:rsidRPr="000F1045" w:rsidRDefault="000F1045" w:rsidP="000F1045">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -32971,187 +33955,176 @@
       <w:r w:rsidR="001F1204" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Type or copy and paste </w:t>
       </w:r>
       <w:r w:rsidR="009E0914" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Best Practices</w:t>
       </w:r>
       <w:r w:rsidR="001F1204" w:rsidRPr="000E48E8">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B0AD8A" w14:textId="77777777" w:rsidR="000E48E8" w:rsidRPr="00A4738E" w:rsidRDefault="000E48E8" w:rsidP="000E48E8">
+    <w:p w14:paraId="29567709" w14:textId="786D6258" w:rsidR="000F1045" w:rsidRPr="00526215" w:rsidRDefault="000E48E8" w:rsidP="00526215">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Remember to include a few best practices that you observed or that were reported to you.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000F1045">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C064E78" w14:textId="62DBE7BF" w:rsidR="00670729" w:rsidRPr="00997D17" w:rsidRDefault="009E0914" w:rsidP="000F1045">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00997D17">
         <w:lastRenderedPageBreak/>
         <w:t>Pictures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0435CA77" w14:textId="1776CC1C" w:rsidR="009E0914" w:rsidRPr="00A4738E" w:rsidRDefault="000F1045" w:rsidP="000F1045">
+    <w:p w14:paraId="0435CA77" w14:textId="0779D775" w:rsidR="009E0914" w:rsidRPr="00A4738E" w:rsidRDefault="000F1045" w:rsidP="000F1045">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F278A">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009E0914" w:rsidRPr="00A4738E">
         <w:t>Pictures should showcase students engaged in activities and learning.</w:t>
       </w:r>
       <w:r w:rsidR="00CB769F" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> Do not include posed pictures</w:t>
       </w:r>
       <w:r w:rsidR="00657EB7" w:rsidRPr="00A4738E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB769F" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00657EB7" w:rsidRPr="00A4738E">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00CB769F" w:rsidRPr="00A4738E">
-        <w:t>ake action</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> shots of children reading, participating, smiling and being involved in the activities.</w:t>
+        <w:t>ake action shots of children reading, participating, smiling and being involved in the activities.</w:t>
       </w:r>
       <w:r w:rsidR="007E450D" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB769F" w:rsidRPr="00A4738E">
         <w:t>Please send 4-8 of your best pictures.</w:t>
       </w:r>
       <w:r w:rsidR="00657EB7" w:rsidRPr="00A4738E">
-        <w:t xml:space="preserve"> Pictures need to be individual and not a montage. Links to social media are not to be used here.</w:t>
+        <w:t xml:space="preserve"> Pictures need to be individual and not a montage. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:t>Although helpful to know about, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00657EB7" w:rsidRPr="00A4738E">
+        <w:t>inks to social media are not to be used here</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:t xml:space="preserve"> in place of pictures</w:t>
+      </w:r>
+      <w:r w:rsidR="00657EB7" w:rsidRPr="00A4738E">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004709F5">
         <w:t xml:space="preserve"> Please add </w:t>
       </w:r>
       <w:r w:rsidR="0077441B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004709F5">
         <w:t>caption</w:t>
       </w:r>
       <w:r w:rsidR="0077441B">
         <w:t xml:space="preserve"> for each picture</w:t>
       </w:r>
       <w:r w:rsidR="004709F5">
-        <w:t xml:space="preserve"> describing what is happening</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077441B">
+        <w:t xml:space="preserve"> describing what is </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A13">
+        <w:t>occurring, who is involved, what is being learned, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00526215">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332BA2A3" w14:textId="77777777" w:rsidR="00DE23CB" w:rsidRDefault="000F1045" w:rsidP="00DE23CB">
+    <w:p w14:paraId="42534402" w14:textId="092F743A" w:rsidR="00DE23CB" w:rsidRDefault="000F1045" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Insert pictures here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE23CB">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37377A27" w14:textId="2C0B233A" w:rsidR="009E0914" w:rsidRPr="00997D17" w:rsidRDefault="009E0914" w:rsidP="00DE23CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Student, </w:t>
       </w:r>
       <w:r w:rsidR="000F1045">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">eacher, </w:t>
       </w:r>
       <w:r w:rsidR="000F1045">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve">arent, and </w:t>
@@ -33617,51 +34590,50 @@
       <w:r w:rsidR="00206429">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">dministrators, </w:t>
       </w:r>
       <w:r w:rsidR="00206429">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ounselors, etc.):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB600BD" w14:textId="77777777" w:rsidR="00CB769F" w:rsidRPr="00554F33" w:rsidRDefault="00CB769F" w:rsidP="00341A75"/>
     <w:p w14:paraId="701B2E56" w14:textId="77777777" w:rsidR="009E0914" w:rsidRPr="00554F33" w:rsidRDefault="009E0914" w:rsidP="00341A75"/>
     <w:p w14:paraId="31C9D014" w14:textId="77777777" w:rsidR="004D4F6A" w:rsidRPr="00554F33" w:rsidRDefault="004D4F6A" w:rsidP="00341A75">
       <w:r w:rsidRPr="00554F33">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26405E18" w14:textId="5372F8EB" w:rsidR="00FE5FEE" w:rsidRPr="00997D17" w:rsidRDefault="000F1045" w:rsidP="000F1045">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8.  </w:t>
       </w:r>
       <w:r w:rsidR="00FE5FEE" w:rsidRPr="00997D17">
         <w:t>Sustainability Plan</w:t>
       </w:r>
       <w:r w:rsidR="00D05E82" w:rsidRPr="00997D17">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBA0949" w14:textId="257E1D3D" w:rsidR="0006393A" w:rsidRPr="0006393A" w:rsidRDefault="0006393A" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
@@ -33889,51 +34861,51 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B90E39D" w14:textId="77777777" w:rsidR="00FE5FEE" w:rsidRPr="000F1045" w:rsidRDefault="00FE5FEE" w:rsidP="000F1045">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE5FEE" w:rsidRPr="00554F33" w14:paraId="2C31653F" w14:textId="77777777" w:rsidTr="000F2990">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E44832" w14:textId="76101DCC" w:rsidR="00FE5FEE" w:rsidRPr="000F1045" w:rsidRDefault="00D05E82" w:rsidP="000F1045">
+          <w:p w14:paraId="08E44832" w14:textId="4AB166A6" w:rsidR="00FE5FEE" w:rsidRPr="000F1045" w:rsidRDefault="00D05E82" w:rsidP="000F1045">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">How partnership contributions will help the program continue </w:t>
             </w:r>
             <w:r w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(refer to </w:t>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:sz w:val="20"/>
@@ -33945,51 +34917,67 @@
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref210994146 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Table 18: 21st CCLC Program 2024-25 Partnerships Table</w:t>
+              <w:t xml:space="preserve">Table 18: 21st CCLC Program </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0331">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+            <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
+              <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Partnerships Table</w:t>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0006393A" w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0006393A">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>from section 3)</w:t>
             </w:r>
           </w:p>
@@ -34014,72 +35002,70 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Sustainability Discussion here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B6791F" w14:textId="3F183B5C" w:rsidR="00CB769F" w:rsidRPr="00A4738E" w:rsidRDefault="0006393A" w:rsidP="0006393A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2EC20235" w14:textId="6833B6FF" w:rsidR="00156331" w:rsidRPr="00554F33" w:rsidRDefault="0006393A" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00CB769F" w:rsidRPr="00A4738E">
         <w:t>Discuss the level of sustainability over the life of the grant. Explain how partner contributions can help sustain the program after federal funding ends.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD04BE8" w14:textId="77777777" w:rsidR="00156331" w:rsidRPr="00554F33" w:rsidRDefault="00156331" w:rsidP="00341A75"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="37530999" w14:textId="5A3162F1" w:rsidR="00321096" w:rsidRPr="007A6107" w:rsidRDefault="000F1045" w:rsidP="000F1045">
+    <w:p w14:paraId="37530999" w14:textId="0CB6FF5C" w:rsidR="00321096" w:rsidRPr="007A6107" w:rsidRDefault="000F1045" w:rsidP="000F1045">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.  </w:t>
+        <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="00321096" w:rsidRPr="007A6107">
         <w:t>Summary and Recommendations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4586C688" w14:textId="3A7D4DC0" w:rsidR="0006393A" w:rsidRPr="0006393A" w:rsidRDefault="0006393A" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -34373,54 +35359,54 @@
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unexpected Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6701A3" w14:textId="77777777" w:rsidR="00ED07CD" w:rsidRPr="000F1045" w:rsidRDefault="00ED07CD" w:rsidP="000F1045">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70C7304F" w14:textId="77777777" w:rsidR="00321096" w:rsidRPr="00554F33" w:rsidRDefault="00321096" w:rsidP="00341A75"/>
-    <w:p w14:paraId="24954C73" w14:textId="77777777" w:rsidR="00321096" w:rsidRPr="007A6107" w:rsidRDefault="00321096" w:rsidP="007A6107">
+    <w:p w14:paraId="24954C73" w14:textId="77777777" w:rsidR="00321096" w:rsidRPr="007A6107" w:rsidRDefault="00321096" w:rsidP="00526215">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:t>Summary of Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6449D347" w14:textId="5A1F0EBB" w:rsidR="0006393A" w:rsidRPr="0006393A" w:rsidRDefault="0006393A" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -34700,89 +35686,78 @@
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Include exemplary contributions from staff, teachers, volunteers and/or partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="249B2AA3" w14:textId="77777777" w:rsidR="0006393A" w:rsidRPr="000F1045" w:rsidRDefault="0006393A" w:rsidP="0006393A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2326B6D2" w14:textId="7752665D" w:rsidR="0006393A" w:rsidRPr="00DE23CB" w:rsidRDefault="0006393A" w:rsidP="00DE23CB">
+    <w:p w14:paraId="10B538D6" w14:textId="69396366" w:rsidR="00DE23CB" w:rsidRPr="00526215" w:rsidRDefault="0006393A" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03617A" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00321096" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Summary of Program here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE23CB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3220CA43" w14:textId="2F2DF24D" w:rsidR="00321096" w:rsidRPr="007A6107" w:rsidRDefault="003A1D41" w:rsidP="007A6107">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00D55B5B" w:rsidRPr="00554F33">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidR="00D55B5B" w:rsidRPr="00554F33">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t>mination of Local Evaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38599E5D" w14:textId="2877E44E" w:rsidR="0006393A" w:rsidRPr="0006393A" w:rsidRDefault="0006393A" w:rsidP="0006393A">
@@ -34888,93 +35863,93 @@
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00321096" w:rsidRPr="00554F33" w14:paraId="7B7EE506" w14:textId="77777777" w:rsidTr="000F1045">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03AF4660" w14:textId="202F8D04" w:rsidR="00321096" w:rsidRPr="000F1045" w:rsidRDefault="00D55B5B" w:rsidP="000F1045">
+          <w:p w14:paraId="03AF4660" w14:textId="47143AF8" w:rsidR="00321096" w:rsidRPr="000F1045" w:rsidRDefault="00D55B5B" w:rsidP="000F1045">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="ED0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Exact </w:t>
             </w:r>
             <w:r w:rsidR="000C3F8B" w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>URL</w:t>
             </w:r>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> where </w:t>
             </w:r>
             <w:r w:rsidR="008B6C5F" w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">your </w:t>
             </w:r>
-            <w:r w:rsidR="004709F5" w:rsidRPr="000F1045">
+            <w:r w:rsidR="00EA0331">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024-25</w:t>
+              <w:t>2025-26</w:t>
             </w:r>
             <w:r w:rsidR="008B6C5F" w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="ED0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">local evaluation is posted </w:t>
             </w:r>
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(required by</w:t>
             </w:r>
             <w:r w:rsidR="000F1045">
@@ -35063,243 +36038,237 @@
             <w:r w:rsidRPr="000F1045">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>issemination (Board reports, community meetings, person to person, e-mail, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EBCEAD4" w14:textId="77777777" w:rsidR="00321096" w:rsidRPr="000F1045" w:rsidRDefault="00321096" w:rsidP="000F1045">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6735F442" w14:textId="5B86B4C0" w:rsidR="007A6107" w:rsidRPr="000F1045" w:rsidRDefault="0006393A" w:rsidP="000F1045">
+    <w:p w14:paraId="6735F442" w14:textId="196DE015" w:rsidR="007A6107" w:rsidRPr="000F1045" w:rsidRDefault="0006393A" w:rsidP="000F1045">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Paste </w:t>
       </w:r>
       <w:r w:rsidR="007A6107" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">exact </w:t>
       </w:r>
       <w:r w:rsidR="000C3F8B" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> where </w:t>
       </w:r>
       <w:r w:rsidR="008B6C5F" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="004709F5" w:rsidRPr="000F1045">
+      <w:r w:rsidR="00EA0331">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
-        <w:t>2024-2025</w:t>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="008B6C5F" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>local evaluation is</w:t>
       </w:r>
       <w:r w:rsidR="007E450D" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>/will be</w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> posted</w:t>
       </w:r>
       <w:r w:rsidR="007A6107" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0793AF2E" w14:textId="3747969A" w:rsidR="0037377C" w:rsidRPr="00A4738E" w:rsidRDefault="0006393A" w:rsidP="0006393A">
+    <w:p w14:paraId="0793AF2E" w14:textId="562AAD5F" w:rsidR="0037377C" w:rsidRPr="00A4738E" w:rsidRDefault="0006393A" w:rsidP="0006393A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="007A6107">
         <w:t xml:space="preserve">Posting the URL is </w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">required by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00FC477F">
         <w:t>U.S. Department of Education</w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="000C3F8B" w:rsidRPr="00A4738E">
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> should pull up the </w:t>
       </w:r>
       <w:r w:rsidR="00ED07CD" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">Local Evaluation, not just the page where it can be found. The </w:t>
       </w:r>
       <w:r w:rsidR="000C3F8B" w:rsidRPr="00A4738E">
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidR="00ED07CD" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> should also not download the file. The Local Evaluation should be readable in the browser window.</w:t>
       </w:r>
-      <w:r w:rsidR="00156331" w:rsidRPr="00A4738E">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="302348B4" w14:textId="3620E230" w:rsidR="00156331" w:rsidRPr="00A4738E" w:rsidRDefault="00156331" w:rsidP="0006393A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk173593231"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk173593231"/>
       <w:r w:rsidRPr="00A4738E">
         <w:t>If the Local Evaluation will be posted once it is finalized, please indicate that here.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="4338AA53" w14:textId="28B7DA25" w:rsidR="00321096" w:rsidRPr="000F1045" w:rsidRDefault="0006393A" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="600"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00321096" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Type or copy and paste </w:t>
       </w:r>
       <w:r w:rsidR="0037377C" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">other methods of </w:t>
       </w:r>
       <w:r w:rsidR="00D55B5B" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Dissemination of Local Evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00321096" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B938512" w14:textId="3564C04F" w:rsidR="00B923C2" w:rsidRPr="00554F33" w:rsidRDefault="00B923C2" w:rsidP="00341A75"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3162C7E6" w14:textId="359B8697" w:rsidR="00B923C2" w:rsidRPr="00554F33" w:rsidRDefault="00B923C2" w:rsidP="00341A75"/>
     <w:p w14:paraId="49AD1DF3" w14:textId="1A2CCE7B" w:rsidR="00D55B5B" w:rsidRPr="007A6107" w:rsidRDefault="00D55B5B" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007A6107">
         <w:t>Recommendations for Local Objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0137EC" w14:textId="329711F7" w:rsidR="0006393A" w:rsidRPr="0006393A" w:rsidRDefault="0006393A" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="0006393A">
         <w:rPr>
@@ -35566,75 +36535,64 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00D55B5B" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Recommendations for Local Objectives here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F4B486" w14:textId="2A66E6C1" w:rsidR="0006393A" w:rsidRPr="00DE23CB" w:rsidRDefault="0006393A" w:rsidP="00DE23CB">
+    <w:p w14:paraId="09096B42" w14:textId="737D6954" w:rsidR="00DE23CB" w:rsidRPr="00526215" w:rsidRDefault="0006393A" w:rsidP="00526215">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Remember to include an evaluator discussion on how the program met or did not meet the local objectives.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE23CB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E59C8A" w14:textId="48AF52D4" w:rsidR="00D55B5B" w:rsidRPr="007A6107" w:rsidRDefault="00D55B5B" w:rsidP="0006393A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007A6107">
         <w:lastRenderedPageBreak/>
         <w:t>Recommendations on Future Plans for Change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AA489D" w14:textId="5F92CEFE" w:rsidR="00657AC3" w:rsidRPr="00657AC3" w:rsidRDefault="00657AC3" w:rsidP="00657AC3">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657AC3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -35973,107 +36931,108 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00D55B5B" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Recommendations on Future Plans for Change here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104B4441" w14:textId="70B39A2D" w:rsidR="00657AC3" w:rsidRPr="00A4738E" w:rsidRDefault="00657AC3" w:rsidP="00657AC3">
+    <w:p w14:paraId="104B4441" w14:textId="70B39A2D" w:rsidR="00657AC3" w:rsidRPr="00A4738E" w:rsidRDefault="00657AC3" w:rsidP="00526215">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Remember to include an evaluator discussion of what can be done to improve the program</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5014FBD6" w14:textId="77777777" w:rsidR="004910A9" w:rsidRPr="00554F33" w:rsidRDefault="004910A9" w:rsidP="00341A75"/>
-    <w:p w14:paraId="41474C1A" w14:textId="029DD9E0" w:rsidR="007A6107" w:rsidRDefault="004910A9" w:rsidP="007A6107">
+    <w:p w14:paraId="41474C1A" w14:textId="40E4E877" w:rsidR="007A6107" w:rsidRDefault="004910A9" w:rsidP="007A6107">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00554F33">
-        <w:br/>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="007A6107">
         <w:t>nexpected</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="007A6107">
         <w:t>ata</w:t>
       </w:r>
       <w:r w:rsidRPr="00554F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1C7988" w14:textId="30193A90" w:rsidR="004910A9" w:rsidRPr="00A4738E" w:rsidRDefault="007A6107" w:rsidP="00657AC3">
+    <w:p w14:paraId="0C1C7988" w14:textId="636F2A9C" w:rsidR="004910A9" w:rsidRPr="00A4738E" w:rsidRDefault="007A6107" w:rsidP="00657AC3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4738E">
         <w:t>Unexpected data would include u</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t>nusual circumstances that occurred during the past school year</w:t>
       </w:r>
       <w:r w:rsidR="00657AC3">
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t>Flood, Tornado, Storm, Pandemic or other</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
-        <w:t xml:space="preserve">Explain how this affected the program and how you responded to continue to serve children. What new procedures did you introduce?  How did the </w:t>
+        <w:t xml:space="preserve">Explain how this affected the program and how you responded to continue to serve children. What new procedures did you introduce? How did the </w:t>
       </w:r>
       <w:r w:rsidR="00CB4B04">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">taff, </w:t>
       </w:r>
       <w:r w:rsidR="00CB4B04">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">tudents and </w:t>
       </w:r>
       <w:r w:rsidR="00CB4B04">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t>arents respond?</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4738E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="00A4738E">
         <w:t xml:space="preserve">You may include pictures to help illustrate the challenges faced because of natural </w:t>
       </w:r>
@@ -36085,94 +37044,81 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1D8303" w14:textId="49646717" w:rsidR="00343E31" w:rsidRPr="00554F33" w:rsidRDefault="00657AC3" w:rsidP="00DE23CB">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="004910A9" w:rsidRPr="000F1045">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>Type or copy and paste Unexpected data input here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00343E31" w:rsidRPr="00554F33" w:rsidSect="00D56FEB">
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00343E31" w:rsidRPr="00554F33" w:rsidSect="000A367B">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1170" w:right="1008" w:bottom="900" w:left="1008" w:header="720" w:footer="288" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1008" w:bottom="907" w:left="1008" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="604AF21B" w14:textId="77777777" w:rsidR="00F119A3" w:rsidRDefault="00F119A3" w:rsidP="00341A75">
+    <w:p w14:paraId="2F6838C6" w14:textId="77777777" w:rsidR="00C51591" w:rsidRDefault="00C51591" w:rsidP="00341A75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7230094C" w14:textId="77777777" w:rsidR="00F119A3" w:rsidRDefault="00F119A3" w:rsidP="00341A75">
+    <w:p w14:paraId="3B86A03D" w14:textId="77777777" w:rsidR="00C51591" w:rsidRDefault="00C51591" w:rsidP="00341A75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -36189,213 +37135,236 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="877511888"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="15DDB72F" w14:textId="7DE090C3" w:rsidR="003B3A93" w:rsidRPr="00341A75" w:rsidRDefault="003B3A93" w:rsidP="007E153F">
+          <w:p w14:paraId="15DDB72F" w14:textId="3899FCFB" w:rsidR="003B3A93" w:rsidRPr="00341A75" w:rsidRDefault="00017215" w:rsidP="007E153F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9360"/>
                 <w:tab w:val="right" w:pos="10224"/>
               </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="007E153F">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Local Evaluation Form Prepared by R&amp;R Educational Consulting</w:t>
+              <w:t>Iowa 21CCLC L</w:t>
+            </w:r>
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Program </w:t>
+            </w:r>
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Evaluation Form</w:t>
             </w:r>
             <w:r w:rsidR="00DE23CB">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E153F">
+            <w:r w:rsidR="003B3A93" w:rsidRPr="007E153F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3056F567" w14:textId="679D3A98" w:rsidR="003B3A93" w:rsidRDefault="003B3A93" w:rsidP="00341A75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EAC305" w14:textId="77777777" w:rsidR="00F119A3" w:rsidRDefault="00F119A3" w:rsidP="00341A75">
+    <w:p w14:paraId="10F58029" w14:textId="77777777" w:rsidR="00C51591" w:rsidRDefault="00C51591" w:rsidP="00341A75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B6196DA" w14:textId="77777777" w:rsidR="00F119A3" w:rsidRDefault="00F119A3" w:rsidP="00341A75">
+    <w:p w14:paraId="4C1FD360" w14:textId="77777777" w:rsidR="00C51591" w:rsidRDefault="00C51591" w:rsidP="00341A75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="425E6DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04C9467C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04C08C04"/>
@@ -39512,376 +40481,394 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1958486723">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1857575424">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1038704290">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1185440068">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="449280560">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="493303410">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="422721156">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1238171721">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="78406760">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="794718710">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1263343797">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2053965301">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="159006047">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2027124842">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="248583941">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="369570937">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1225414772">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="777070146">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="950549634">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2051295037">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1966815888">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="598950454">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="648554909">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1369405280">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1900435419">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1292248452">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="605970125">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="41484418">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="622997717">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1052343403">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1942519534">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="444623284">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1975867520">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C0084"/>
     <w:rsid w:val="00011967"/>
     <w:rsid w:val="00014C35"/>
     <w:rsid w:val="00014DE6"/>
+    <w:rsid w:val="00017215"/>
     <w:rsid w:val="0003378B"/>
     <w:rsid w:val="00035757"/>
     <w:rsid w:val="000435E7"/>
     <w:rsid w:val="0006393A"/>
     <w:rsid w:val="0006517C"/>
     <w:rsid w:val="000668BC"/>
     <w:rsid w:val="00066928"/>
     <w:rsid w:val="00076564"/>
+    <w:rsid w:val="00076E98"/>
     <w:rsid w:val="00084F9A"/>
     <w:rsid w:val="000924A3"/>
     <w:rsid w:val="0009333C"/>
     <w:rsid w:val="000967D5"/>
     <w:rsid w:val="00096AA9"/>
+    <w:rsid w:val="000A367B"/>
     <w:rsid w:val="000B3239"/>
     <w:rsid w:val="000C0084"/>
     <w:rsid w:val="000C074D"/>
     <w:rsid w:val="000C1BAB"/>
     <w:rsid w:val="000C35EF"/>
     <w:rsid w:val="000C3F8B"/>
     <w:rsid w:val="000E26BD"/>
     <w:rsid w:val="000E3010"/>
     <w:rsid w:val="000E48E8"/>
     <w:rsid w:val="000F1045"/>
     <w:rsid w:val="000F18C0"/>
     <w:rsid w:val="000F2990"/>
     <w:rsid w:val="001031D3"/>
     <w:rsid w:val="001044E2"/>
+    <w:rsid w:val="0013570C"/>
     <w:rsid w:val="00136D17"/>
     <w:rsid w:val="00137ADF"/>
     <w:rsid w:val="00141F22"/>
     <w:rsid w:val="00146A12"/>
+    <w:rsid w:val="00150206"/>
     <w:rsid w:val="00156331"/>
     <w:rsid w:val="0015688D"/>
     <w:rsid w:val="00157E75"/>
     <w:rsid w:val="00167080"/>
     <w:rsid w:val="00172EAA"/>
+    <w:rsid w:val="001757B0"/>
     <w:rsid w:val="00180A14"/>
     <w:rsid w:val="00180CAA"/>
     <w:rsid w:val="00195C6A"/>
     <w:rsid w:val="00197DE1"/>
     <w:rsid w:val="001A621C"/>
+    <w:rsid w:val="001A68AF"/>
     <w:rsid w:val="001B67E5"/>
     <w:rsid w:val="001B68D2"/>
     <w:rsid w:val="001C09A1"/>
     <w:rsid w:val="001C0A6F"/>
+    <w:rsid w:val="001C237E"/>
     <w:rsid w:val="001C7F7D"/>
     <w:rsid w:val="001D1754"/>
     <w:rsid w:val="001D1B79"/>
     <w:rsid w:val="001D39C0"/>
     <w:rsid w:val="001D7E39"/>
     <w:rsid w:val="001E2375"/>
     <w:rsid w:val="001F1204"/>
     <w:rsid w:val="001F1EA6"/>
+    <w:rsid w:val="002001FC"/>
     <w:rsid w:val="00206429"/>
     <w:rsid w:val="00210C19"/>
     <w:rsid w:val="00211CC8"/>
     <w:rsid w:val="0021397C"/>
+    <w:rsid w:val="00223A75"/>
     <w:rsid w:val="00231CCC"/>
     <w:rsid w:val="0024474E"/>
     <w:rsid w:val="002511B3"/>
     <w:rsid w:val="002538A4"/>
     <w:rsid w:val="0025764A"/>
     <w:rsid w:val="002606B8"/>
     <w:rsid w:val="002867D7"/>
     <w:rsid w:val="002872F8"/>
     <w:rsid w:val="002B2ED0"/>
     <w:rsid w:val="002B3750"/>
     <w:rsid w:val="002B3AF8"/>
     <w:rsid w:val="002B7F55"/>
     <w:rsid w:val="002C6BFC"/>
     <w:rsid w:val="002C6D0E"/>
     <w:rsid w:val="002E492E"/>
     <w:rsid w:val="002E66EB"/>
     <w:rsid w:val="002E69FD"/>
     <w:rsid w:val="002F5CBD"/>
+    <w:rsid w:val="003030DB"/>
     <w:rsid w:val="00306D66"/>
     <w:rsid w:val="003155CB"/>
     <w:rsid w:val="00321096"/>
     <w:rsid w:val="00323711"/>
     <w:rsid w:val="00325572"/>
     <w:rsid w:val="0032726D"/>
     <w:rsid w:val="0033482F"/>
     <w:rsid w:val="00341A75"/>
     <w:rsid w:val="00343E31"/>
     <w:rsid w:val="00344B8B"/>
     <w:rsid w:val="00346536"/>
     <w:rsid w:val="003564EF"/>
     <w:rsid w:val="00370753"/>
     <w:rsid w:val="00373599"/>
     <w:rsid w:val="003735D9"/>
     <w:rsid w:val="0037377C"/>
     <w:rsid w:val="00375E27"/>
     <w:rsid w:val="00390B0F"/>
     <w:rsid w:val="003A12C6"/>
     <w:rsid w:val="003A1D41"/>
     <w:rsid w:val="003A27DC"/>
     <w:rsid w:val="003A513E"/>
     <w:rsid w:val="003A56E1"/>
     <w:rsid w:val="003B3A93"/>
     <w:rsid w:val="003B4A6E"/>
     <w:rsid w:val="003C10E3"/>
     <w:rsid w:val="003E140B"/>
     <w:rsid w:val="003E421E"/>
     <w:rsid w:val="003E51DF"/>
     <w:rsid w:val="003F3C54"/>
+    <w:rsid w:val="003F4A13"/>
     <w:rsid w:val="00401707"/>
     <w:rsid w:val="004055E0"/>
     <w:rsid w:val="0041143E"/>
     <w:rsid w:val="00412F1D"/>
     <w:rsid w:val="004146F9"/>
     <w:rsid w:val="00415966"/>
     <w:rsid w:val="0042172E"/>
     <w:rsid w:val="00424F1E"/>
     <w:rsid w:val="00425CA8"/>
     <w:rsid w:val="00427CCE"/>
     <w:rsid w:val="00443144"/>
     <w:rsid w:val="004621F1"/>
     <w:rsid w:val="00466E6A"/>
     <w:rsid w:val="004709F5"/>
     <w:rsid w:val="00486CA2"/>
     <w:rsid w:val="004910A9"/>
     <w:rsid w:val="00494628"/>
     <w:rsid w:val="004A03F1"/>
     <w:rsid w:val="004A4343"/>
     <w:rsid w:val="004A476E"/>
     <w:rsid w:val="004A7AF7"/>
     <w:rsid w:val="004B1046"/>
     <w:rsid w:val="004B4A94"/>
     <w:rsid w:val="004B4EF9"/>
     <w:rsid w:val="004C06D5"/>
     <w:rsid w:val="004C521D"/>
     <w:rsid w:val="004D4F6A"/>
     <w:rsid w:val="004D5D57"/>
     <w:rsid w:val="005069B4"/>
     <w:rsid w:val="00507543"/>
     <w:rsid w:val="00512021"/>
     <w:rsid w:val="005123AC"/>
+    <w:rsid w:val="00526215"/>
     <w:rsid w:val="0053134A"/>
     <w:rsid w:val="00541F26"/>
     <w:rsid w:val="00544166"/>
     <w:rsid w:val="00554F33"/>
     <w:rsid w:val="00562788"/>
     <w:rsid w:val="005657C9"/>
     <w:rsid w:val="00572099"/>
     <w:rsid w:val="005764CF"/>
     <w:rsid w:val="00577D8B"/>
     <w:rsid w:val="005902C2"/>
     <w:rsid w:val="00593153"/>
     <w:rsid w:val="005B6887"/>
+    <w:rsid w:val="005B7D8B"/>
     <w:rsid w:val="005C21BF"/>
     <w:rsid w:val="005E12C5"/>
     <w:rsid w:val="005F278A"/>
     <w:rsid w:val="00617337"/>
     <w:rsid w:val="00622719"/>
     <w:rsid w:val="00625FA3"/>
     <w:rsid w:val="006323F3"/>
     <w:rsid w:val="00643B89"/>
     <w:rsid w:val="00652EF2"/>
     <w:rsid w:val="00653545"/>
     <w:rsid w:val="00657AC3"/>
     <w:rsid w:val="00657EB7"/>
     <w:rsid w:val="00657FC0"/>
     <w:rsid w:val="00664197"/>
     <w:rsid w:val="006643A6"/>
     <w:rsid w:val="00670729"/>
+    <w:rsid w:val="00676233"/>
     <w:rsid w:val="006A33A3"/>
     <w:rsid w:val="006B2353"/>
     <w:rsid w:val="006B5346"/>
     <w:rsid w:val="006B7CB7"/>
     <w:rsid w:val="006C071B"/>
     <w:rsid w:val="006C36E3"/>
     <w:rsid w:val="006D7B54"/>
     <w:rsid w:val="006E3248"/>
     <w:rsid w:val="006E3DE1"/>
     <w:rsid w:val="006F69C4"/>
     <w:rsid w:val="007023C0"/>
     <w:rsid w:val="007037A8"/>
     <w:rsid w:val="00713CB3"/>
     <w:rsid w:val="00716779"/>
     <w:rsid w:val="007238BB"/>
     <w:rsid w:val="00724E7C"/>
     <w:rsid w:val="0074334D"/>
     <w:rsid w:val="007460FC"/>
     <w:rsid w:val="00752548"/>
     <w:rsid w:val="0076385E"/>
+    <w:rsid w:val="007700AE"/>
     <w:rsid w:val="0077441B"/>
     <w:rsid w:val="00777C0A"/>
     <w:rsid w:val="007865BD"/>
+    <w:rsid w:val="007A0B27"/>
     <w:rsid w:val="007A0D09"/>
+    <w:rsid w:val="007A0F6C"/>
     <w:rsid w:val="007A5A18"/>
     <w:rsid w:val="007A6107"/>
     <w:rsid w:val="007C100E"/>
     <w:rsid w:val="007C7A24"/>
     <w:rsid w:val="007D2BFF"/>
     <w:rsid w:val="007D3EC9"/>
     <w:rsid w:val="007D64CC"/>
     <w:rsid w:val="007E153F"/>
     <w:rsid w:val="007E450D"/>
     <w:rsid w:val="007E73F5"/>
     <w:rsid w:val="00800906"/>
     <w:rsid w:val="0080173E"/>
     <w:rsid w:val="00813A2B"/>
     <w:rsid w:val="00831C6E"/>
     <w:rsid w:val="008340E3"/>
     <w:rsid w:val="00841E7C"/>
     <w:rsid w:val="00860509"/>
     <w:rsid w:val="00871AAA"/>
     <w:rsid w:val="008958A8"/>
     <w:rsid w:val="008978B4"/>
     <w:rsid w:val="008A2BEE"/>
     <w:rsid w:val="008A41E5"/>
     <w:rsid w:val="008A7973"/>
     <w:rsid w:val="008A7DEC"/>
     <w:rsid w:val="008B6C5F"/>
@@ -39895,232 +40882,244 @@
     <w:rsid w:val="008F6169"/>
     <w:rsid w:val="00903D5D"/>
     <w:rsid w:val="00912510"/>
     <w:rsid w:val="00922485"/>
     <w:rsid w:val="00940F7E"/>
     <w:rsid w:val="009413FD"/>
     <w:rsid w:val="0095032A"/>
     <w:rsid w:val="00954260"/>
     <w:rsid w:val="00954A50"/>
     <w:rsid w:val="00961FC1"/>
     <w:rsid w:val="0097747B"/>
     <w:rsid w:val="009815A4"/>
     <w:rsid w:val="00984E7D"/>
     <w:rsid w:val="0099528B"/>
     <w:rsid w:val="00997D17"/>
     <w:rsid w:val="009A5ADD"/>
     <w:rsid w:val="009A72FD"/>
     <w:rsid w:val="009C2CAF"/>
     <w:rsid w:val="009C486A"/>
     <w:rsid w:val="009D0E4C"/>
     <w:rsid w:val="009E0914"/>
     <w:rsid w:val="009E4A17"/>
     <w:rsid w:val="009E5571"/>
     <w:rsid w:val="009F0981"/>
     <w:rsid w:val="00A06B8E"/>
+    <w:rsid w:val="00A11A48"/>
     <w:rsid w:val="00A4738E"/>
     <w:rsid w:val="00A52657"/>
+    <w:rsid w:val="00A81570"/>
     <w:rsid w:val="00A949C8"/>
     <w:rsid w:val="00AA03B9"/>
     <w:rsid w:val="00AA22B9"/>
     <w:rsid w:val="00AB326C"/>
     <w:rsid w:val="00AC0151"/>
     <w:rsid w:val="00AC62E4"/>
     <w:rsid w:val="00AE04B1"/>
     <w:rsid w:val="00AE24F6"/>
     <w:rsid w:val="00AF7898"/>
     <w:rsid w:val="00AF79A4"/>
     <w:rsid w:val="00B26511"/>
     <w:rsid w:val="00B33714"/>
     <w:rsid w:val="00B41F15"/>
+    <w:rsid w:val="00B5370B"/>
     <w:rsid w:val="00B575BB"/>
     <w:rsid w:val="00B60839"/>
     <w:rsid w:val="00B71A53"/>
     <w:rsid w:val="00B74DC3"/>
     <w:rsid w:val="00B75CF0"/>
     <w:rsid w:val="00B84B7B"/>
     <w:rsid w:val="00B923C2"/>
     <w:rsid w:val="00B93592"/>
     <w:rsid w:val="00BA0011"/>
     <w:rsid w:val="00BA0365"/>
+    <w:rsid w:val="00BB6D5F"/>
     <w:rsid w:val="00BC18D2"/>
     <w:rsid w:val="00BC5023"/>
     <w:rsid w:val="00BD1F6C"/>
     <w:rsid w:val="00BD3D5A"/>
+    <w:rsid w:val="00BD54FE"/>
     <w:rsid w:val="00BE1FA2"/>
     <w:rsid w:val="00BE647D"/>
     <w:rsid w:val="00BF2122"/>
     <w:rsid w:val="00C042BC"/>
     <w:rsid w:val="00C12285"/>
     <w:rsid w:val="00C17ECB"/>
     <w:rsid w:val="00C24B8D"/>
     <w:rsid w:val="00C31CB4"/>
     <w:rsid w:val="00C32671"/>
     <w:rsid w:val="00C37A69"/>
     <w:rsid w:val="00C420F3"/>
     <w:rsid w:val="00C4324A"/>
     <w:rsid w:val="00C5154C"/>
+    <w:rsid w:val="00C51591"/>
     <w:rsid w:val="00C55FB8"/>
     <w:rsid w:val="00C60725"/>
     <w:rsid w:val="00C7051C"/>
     <w:rsid w:val="00C74FD0"/>
     <w:rsid w:val="00C82B06"/>
     <w:rsid w:val="00C955EF"/>
     <w:rsid w:val="00C95F09"/>
     <w:rsid w:val="00C978CC"/>
     <w:rsid w:val="00CB2C91"/>
     <w:rsid w:val="00CB4B04"/>
     <w:rsid w:val="00CB64E7"/>
     <w:rsid w:val="00CB769F"/>
     <w:rsid w:val="00CE11F3"/>
     <w:rsid w:val="00CE4BA2"/>
+    <w:rsid w:val="00CE73F5"/>
     <w:rsid w:val="00CF501B"/>
     <w:rsid w:val="00D04073"/>
     <w:rsid w:val="00D05E82"/>
     <w:rsid w:val="00D160A3"/>
     <w:rsid w:val="00D310E1"/>
     <w:rsid w:val="00D5536F"/>
     <w:rsid w:val="00D5569D"/>
     <w:rsid w:val="00D55B5B"/>
     <w:rsid w:val="00D56FEB"/>
     <w:rsid w:val="00D625A6"/>
     <w:rsid w:val="00D642D6"/>
     <w:rsid w:val="00D70C97"/>
     <w:rsid w:val="00D70DFD"/>
     <w:rsid w:val="00D71879"/>
     <w:rsid w:val="00D7769D"/>
     <w:rsid w:val="00DA0579"/>
     <w:rsid w:val="00DA123C"/>
     <w:rsid w:val="00DC4E87"/>
     <w:rsid w:val="00DE182A"/>
     <w:rsid w:val="00DE23CB"/>
     <w:rsid w:val="00DF09DB"/>
     <w:rsid w:val="00DF6FA1"/>
+    <w:rsid w:val="00E221D0"/>
     <w:rsid w:val="00E24994"/>
+    <w:rsid w:val="00E33FD5"/>
     <w:rsid w:val="00E37799"/>
     <w:rsid w:val="00E400A9"/>
     <w:rsid w:val="00E5221D"/>
     <w:rsid w:val="00E60184"/>
     <w:rsid w:val="00E61697"/>
     <w:rsid w:val="00E62228"/>
     <w:rsid w:val="00E671C0"/>
     <w:rsid w:val="00E751CE"/>
     <w:rsid w:val="00E83F13"/>
+    <w:rsid w:val="00EA0331"/>
     <w:rsid w:val="00EA2AFF"/>
     <w:rsid w:val="00EA3EC2"/>
     <w:rsid w:val="00EA5384"/>
     <w:rsid w:val="00EA553B"/>
     <w:rsid w:val="00EA6077"/>
     <w:rsid w:val="00EA646F"/>
     <w:rsid w:val="00EA689C"/>
     <w:rsid w:val="00EA79F0"/>
     <w:rsid w:val="00EB65DA"/>
     <w:rsid w:val="00EB6CFB"/>
     <w:rsid w:val="00EC0BF2"/>
     <w:rsid w:val="00EC1E97"/>
     <w:rsid w:val="00EC6D98"/>
     <w:rsid w:val="00ED07CD"/>
     <w:rsid w:val="00ED53F4"/>
     <w:rsid w:val="00EE1781"/>
     <w:rsid w:val="00EE2A6E"/>
     <w:rsid w:val="00F119A3"/>
     <w:rsid w:val="00F11A5C"/>
     <w:rsid w:val="00F1758A"/>
     <w:rsid w:val="00F205D1"/>
     <w:rsid w:val="00F22CB9"/>
     <w:rsid w:val="00F633C8"/>
     <w:rsid w:val="00F64880"/>
     <w:rsid w:val="00F71F9D"/>
+    <w:rsid w:val="00F812EE"/>
     <w:rsid w:val="00F81C6F"/>
     <w:rsid w:val="00F81D9D"/>
     <w:rsid w:val="00F8460B"/>
     <w:rsid w:val="00FA152C"/>
     <w:rsid w:val="00FA46E7"/>
     <w:rsid w:val="00FA4980"/>
     <w:rsid w:val="00FB05B6"/>
     <w:rsid w:val="00FB34B4"/>
     <w:rsid w:val="00FB7B2B"/>
     <w:rsid w:val="00FC477F"/>
     <w:rsid w:val="00FC4EF4"/>
     <w:rsid w:val="00FC5BD4"/>
+    <w:rsid w:val="00FC5F29"/>
     <w:rsid w:val="00FD40F2"/>
     <w:rsid w:val="00FE025A"/>
     <w:rsid w:val="00FE4789"/>
     <w:rsid w:val="00FE482C"/>
     <w:rsid w:val="00FE5FEE"/>
     <w:rsid w:val="00FE783D"/>
     <w:rsid w:val="00FF032E"/>
     <w:rsid w:val="00FF37BE"/>
     <w:rsid w:val="00FF6DC5"/>
     <w:rsid w:val="00FF75AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D774560"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -40452,50 +41451,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00341A75"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F64880"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
@@ -40580,51 +41580,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F8460B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="02485B" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -41513,79 +42512,85 @@
       <w:noProof/>
       <w:color w:val="03617A" w:themeColor="accent1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00554F33"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="02485B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 Accent 6"/>
     <w:aliases w:val="Iowa Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="48"/>
-    <w:rsid w:val="00554F33"/>
+    <w:rsid w:val="000A367B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="19405B" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -42072,58 +43077,58 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00F8460B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00341A75"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.gov/sites/ed/files/2023/10/21st-cclc-non-reg-draft-guidance-updated-10-19-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.gov/sites/ed/files/2024-09/OESE%2021st%20CCLC%20Non-Regulatory%20Guidance%202024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.gov/sites/ed/files/2023/10/21st-cclc-non-reg-draft-guidance-updated-10-19-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.gov/sites/ed/files/2024-09/OESE%2021st%20CCLC%20Non-Regulatory%20Guidance%202024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Theme">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C6D667"/>
       </a:accent2>
       <a:accent3>
@@ -42364,73 +43369,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B7C26E-59CA-48FE-AE02-DF39CA28DBB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>4918</Words>
-  <Characters>27531</Characters>
+  <Words>5054</Words>
+  <Characters>30178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1935</Lines>
-  <Paragraphs>677</Paragraphs>
+  <Lines>815</Lines>
+  <Paragraphs>489</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31939</CharactersWithSpaces>
+  <CharactersWithSpaces>34743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>82e31fc3-303a-47d2-994f-e05f5de55fdd</vt:lpwstr>
   </property>
 </Properties>
 </file>