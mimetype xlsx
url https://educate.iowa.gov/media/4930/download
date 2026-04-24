--- v0 (2025-11-04)
+++ v1 (2026-04-24)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\DataRequests\2018-2019\Web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lalbers\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDB139F8-F854-4BFB-B934-2591CB8FB42B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9408"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$11:$11</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1252" uniqueCount="791">
   <si>
     <t>Source: Iowa Department of Education, Bureau of Information and Analysis Services, Basic Educational Data Survey, Staff File.</t>
   </si>
   <si>
     <t>as a teacher or principal.  Salary figures include salary for all positions a staff member holds.</t>
   </si>
   <si>
     <t>However, the superintendents for Gilmore City-Bradgate and Colfax Mingo are not superintendents in the AEA that holds the contract.</t>
   </si>
   <si>
     <t>FULL-TIME SUPERINTENDENTS</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>AEA</t>
   </si>
   <si>
@@ -2402,51 +2406,51 @@
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>East Sac County Comm School District</t>
   </si>
   <si>
     <t xml:space="preserve">Note 1: Some staff may be reported in multiple positions. For example, a superintendent may also be employed </t>
   </si>
   <si>
     <t>Note 2: District 1 holds the contract for shared staff.  In most cases shared superintendents are superintendents in all sharing districts.</t>
   </si>
   <si>
     <t>2018-2019 Iowa Superintendents</t>
   </si>
   <si>
     <t>PART-TIME SUPERINTENDENTS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2781,9713 +2785,9711 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O292"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A271" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="270" max="270" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="2"/>
+    <col min="4" max="4" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="2"/>
+    <col min="10" max="10" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="255" width="8.85546875" style="2"/>
+    <col min="256" max="256" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="8.85546875" style="2"/>
+    <col min="259" max="259" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="8.7109375" style="2" customWidth="1"/>
+    <col min="262" max="262" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="8.85546875" style="2"/>
+    <col min="265" max="265" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="267" max="267" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="268" max="269" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="271" max="271" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="272" max="511" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="526" max="526" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="272" max="511" width="8.85546875" style="2"/>
+    <col min="512" max="512" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="514" max="514" width="8.85546875" style="2"/>
+    <col min="515" max="515" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="516" max="516" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="8.7109375" style="2" customWidth="1"/>
+    <col min="518" max="518" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="8.85546875" style="2"/>
+    <col min="521" max="521" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="523" max="523" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="524" max="525" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="527" max="527" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="528" max="767" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="782" max="782" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="528" max="767" width="8.85546875" style="2"/>
+    <col min="768" max="768" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="770" max="770" width="8.85546875" style="2"/>
+    <col min="771" max="771" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="772" max="772" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="8.7109375" style="2" customWidth="1"/>
+    <col min="774" max="774" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="8.85546875" style="2"/>
+    <col min="777" max="777" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="779" max="779" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="780" max="781" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="783" max="783" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="784" max="1023" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="1038" max="1038" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="784" max="1023" width="8.85546875" style="2"/>
+    <col min="1024" max="1024" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1026" width="8.85546875" style="2"/>
+    <col min="1027" max="1027" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1028" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="8.7109375" style="2" customWidth="1"/>
+    <col min="1030" max="1030" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="8.85546875" style="2"/>
+    <col min="1033" max="1033" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1035" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1037" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="1039" max="1039" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="1040" max="1279" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="1294" max="1294" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1040" max="1279" width="8.85546875" style="2"/>
+    <col min="1280" max="1280" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1282" width="8.85546875" style="2"/>
+    <col min="1283" max="1283" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1284" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="8.7109375" style="2" customWidth="1"/>
+    <col min="1286" max="1286" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="8.85546875" style="2"/>
+    <col min="1289" max="1289" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1291" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1293" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="1295" max="1295" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="1296" max="1535" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="1550" max="1550" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1296" max="1535" width="8.85546875" style="2"/>
+    <col min="1536" max="1536" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1538" width="8.85546875" style="2"/>
+    <col min="1539" max="1539" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1540" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="8.7109375" style="2" customWidth="1"/>
+    <col min="1542" max="1542" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="8.85546875" style="2"/>
+    <col min="1545" max="1545" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1547" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1549" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="1551" max="1551" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="1552" max="1791" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="1806" max="1806" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1552" max="1791" width="8.85546875" style="2"/>
+    <col min="1792" max="1792" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1794" width="8.85546875" style="2"/>
+    <col min="1795" max="1795" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1796" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="8.7109375" style="2" customWidth="1"/>
+    <col min="1798" max="1798" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="8.85546875" style="2"/>
+    <col min="1801" max="1801" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1803" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1804" max="1805" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="1807" max="1807" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="1808" max="2047" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="2062" max="2062" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1808" max="2047" width="8.85546875" style="2"/>
+    <col min="2048" max="2048" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2050" width="8.85546875" style="2"/>
+    <col min="2051" max="2051" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2052" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="8.7109375" style="2" customWidth="1"/>
+    <col min="2054" max="2054" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="8.85546875" style="2"/>
+    <col min="2057" max="2057" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2059" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2061" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2063" max="2063" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="2064" max="2303" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="2318" max="2318" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2064" max="2303" width="8.85546875" style="2"/>
+    <col min="2304" max="2304" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2306" width="8.85546875" style="2"/>
+    <col min="2307" max="2307" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2308" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="8.7109375" style="2" customWidth="1"/>
+    <col min="2310" max="2310" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="8.85546875" style="2"/>
+    <col min="2313" max="2313" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2315" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2317" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2319" max="2319" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="2320" max="2559" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="2574" max="2574" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2320" max="2559" width="8.85546875" style="2"/>
+    <col min="2560" max="2560" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2562" width="8.85546875" style="2"/>
+    <col min="2563" max="2563" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2564" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="8.7109375" style="2" customWidth="1"/>
+    <col min="2566" max="2566" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="8.85546875" style="2"/>
+    <col min="2569" max="2569" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2571" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2573" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2575" max="2575" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="2576" max="2815" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="2830" max="2830" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2576" max="2815" width="8.85546875" style="2"/>
+    <col min="2816" max="2816" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2818" width="8.85546875" style="2"/>
+    <col min="2819" max="2819" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2820" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="8.7109375" style="2" customWidth="1"/>
+    <col min="2822" max="2822" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="8.85546875" style="2"/>
+    <col min="2825" max="2825" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2827" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2828" max="2829" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="2831" max="2831" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="2832" max="3071" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="3086" max="3086" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2832" max="3071" width="8.85546875" style="2"/>
+    <col min="3072" max="3072" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3074" width="8.85546875" style="2"/>
+    <col min="3075" max="3075" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3076" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="8.7109375" style="2" customWidth="1"/>
+    <col min="3078" max="3078" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="8.85546875" style="2"/>
+    <col min="3081" max="3081" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3083" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3085" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3087" max="3087" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="3088" max="3327" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="3342" max="3342" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3088" max="3327" width="8.85546875" style="2"/>
+    <col min="3328" max="3328" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3330" width="8.85546875" style="2"/>
+    <col min="3331" max="3331" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3332" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="8.7109375" style="2" customWidth="1"/>
+    <col min="3334" max="3334" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="8.85546875" style="2"/>
+    <col min="3337" max="3337" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3339" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3341" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3343" max="3343" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="3344" max="3583" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="3598" max="3598" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3344" max="3583" width="8.85546875" style="2"/>
+    <col min="3584" max="3584" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3586" width="8.85546875" style="2"/>
+    <col min="3587" max="3587" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3588" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="8.7109375" style="2" customWidth="1"/>
+    <col min="3590" max="3590" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="8.85546875" style="2"/>
+    <col min="3593" max="3593" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3595" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3597" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3599" max="3599" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="3600" max="3839" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="3854" max="3854" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3600" max="3839" width="8.85546875" style="2"/>
+    <col min="3840" max="3840" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3842" width="8.85546875" style="2"/>
+    <col min="3843" max="3843" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3844" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="8.7109375" style="2" customWidth="1"/>
+    <col min="3846" max="3846" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="8.85546875" style="2"/>
+    <col min="3849" max="3849" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3851" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3852" max="3853" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3855" max="3855" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="3856" max="4095" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="4110" max="4110" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3856" max="4095" width="8.85546875" style="2"/>
+    <col min="4096" max="4096" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4098" width="8.85546875" style="2"/>
+    <col min="4099" max="4099" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4100" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="8.7109375" style="2" customWidth="1"/>
+    <col min="4102" max="4102" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="8.85546875" style="2"/>
+    <col min="4105" max="4105" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4107" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4109" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4111" max="4111" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="4112" max="4351" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="4366" max="4366" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4112" max="4351" width="8.85546875" style="2"/>
+    <col min="4352" max="4352" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4354" width="8.85546875" style="2"/>
+    <col min="4355" max="4355" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4356" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="8.7109375" style="2" customWidth="1"/>
+    <col min="4358" max="4358" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="8.85546875" style="2"/>
+    <col min="4361" max="4361" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4363" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4365" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4367" max="4367" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="4368" max="4607" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="4622" max="4622" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4368" max="4607" width="8.85546875" style="2"/>
+    <col min="4608" max="4608" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4610" width="8.85546875" style="2"/>
+    <col min="4611" max="4611" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4612" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="8.7109375" style="2" customWidth="1"/>
+    <col min="4614" max="4614" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="8.85546875" style="2"/>
+    <col min="4617" max="4617" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4619" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4621" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4623" max="4623" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="4624" max="4863" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="4878" max="4878" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4624" max="4863" width="8.85546875" style="2"/>
+    <col min="4864" max="4864" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4866" width="8.85546875" style="2"/>
+    <col min="4867" max="4867" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4868" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="8.7109375" style="2" customWidth="1"/>
+    <col min="4870" max="4870" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="8.85546875" style="2"/>
+    <col min="4873" max="4873" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4875" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4876" max="4877" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4879" max="4879" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="4880" max="5119" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="5134" max="5134" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4880" max="5119" width="8.85546875" style="2"/>
+    <col min="5120" max="5120" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5122" width="8.85546875" style="2"/>
+    <col min="5123" max="5123" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5124" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="8.7109375" style="2" customWidth="1"/>
+    <col min="5126" max="5126" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="8.85546875" style="2"/>
+    <col min="5129" max="5129" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5131" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5133" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="5135" max="5135" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="5136" max="5375" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="5390" max="5390" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5136" max="5375" width="8.85546875" style="2"/>
+    <col min="5376" max="5376" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5378" width="8.85546875" style="2"/>
+    <col min="5379" max="5379" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5380" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="8.7109375" style="2" customWidth="1"/>
+    <col min="5382" max="5382" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="8.85546875" style="2"/>
+    <col min="5385" max="5385" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5387" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5389" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="5391" max="5391" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="5392" max="5631" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="5646" max="5646" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5392" max="5631" width="8.85546875" style="2"/>
+    <col min="5632" max="5632" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5634" width="8.85546875" style="2"/>
+    <col min="5635" max="5635" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5636" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="8.7109375" style="2" customWidth="1"/>
+    <col min="5638" max="5638" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="8.85546875" style="2"/>
+    <col min="5641" max="5641" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5643" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5645" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="5647" max="5647" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="5648" max="5887" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="5902" max="5902" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5648" max="5887" width="8.85546875" style="2"/>
+    <col min="5888" max="5888" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5890" width="8.85546875" style="2"/>
+    <col min="5891" max="5891" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5892" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="8.7109375" style="2" customWidth="1"/>
+    <col min="5894" max="5894" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="8.85546875" style="2"/>
+    <col min="5897" max="5897" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5899" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5900" max="5901" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="5903" max="5903" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="5904" max="6143" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="6158" max="6158" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5904" max="6143" width="8.85546875" style="2"/>
+    <col min="6144" max="6144" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6146" width="8.85546875" style="2"/>
+    <col min="6147" max="6147" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6148" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="8.7109375" style="2" customWidth="1"/>
+    <col min="6150" max="6150" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="8.85546875" style="2"/>
+    <col min="6153" max="6153" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6155" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6157" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6159" max="6159" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="6160" max="6399" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="6414" max="6414" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6160" max="6399" width="8.85546875" style="2"/>
+    <col min="6400" max="6400" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6402" width="8.85546875" style="2"/>
+    <col min="6403" max="6403" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6404" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="8.7109375" style="2" customWidth="1"/>
+    <col min="6406" max="6406" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="8.85546875" style="2"/>
+    <col min="6409" max="6409" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6411" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6413" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6415" max="6415" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="6416" max="6655" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="6670" max="6670" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6416" max="6655" width="8.85546875" style="2"/>
+    <col min="6656" max="6656" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6658" width="8.85546875" style="2"/>
+    <col min="6659" max="6659" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6660" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="8.7109375" style="2" customWidth="1"/>
+    <col min="6662" max="6662" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="8.85546875" style="2"/>
+    <col min="6665" max="6665" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6667" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6669" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6671" max="6671" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="6672" max="6911" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="6926" max="6926" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6672" max="6911" width="8.85546875" style="2"/>
+    <col min="6912" max="6912" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6914" width="8.85546875" style="2"/>
+    <col min="6915" max="6915" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6916" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="8.7109375" style="2" customWidth="1"/>
+    <col min="6918" max="6918" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="8.85546875" style="2"/>
+    <col min="6921" max="6921" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6923" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6924" max="6925" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6927" max="6927" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="6928" max="7167" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="7182" max="7182" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6928" max="7167" width="8.85546875" style="2"/>
+    <col min="7168" max="7168" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7170" width="8.85546875" style="2"/>
+    <col min="7171" max="7171" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7172" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7174" max="7174" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="8.85546875" style="2"/>
+    <col min="7177" max="7177" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7179" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7181" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7183" max="7183" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="7184" max="7423" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="7438" max="7438" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7184" max="7423" width="8.85546875" style="2"/>
+    <col min="7424" max="7424" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7426" width="8.85546875" style="2"/>
+    <col min="7427" max="7427" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7428" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7430" max="7430" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="8.85546875" style="2"/>
+    <col min="7433" max="7433" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7435" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7437" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7439" max="7439" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="7440" max="7679" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="7694" max="7694" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7440" max="7679" width="8.85546875" style="2"/>
+    <col min="7680" max="7680" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7682" width="8.85546875" style="2"/>
+    <col min="7683" max="7683" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7684" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7686" max="7686" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="8.85546875" style="2"/>
+    <col min="7689" max="7689" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7691" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7693" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7695" max="7695" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="7696" max="7935" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="7950" max="7950" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7696" max="7935" width="8.85546875" style="2"/>
+    <col min="7936" max="7936" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7938" width="8.85546875" style="2"/>
+    <col min="7939" max="7939" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7940" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7942" max="7942" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="8.85546875" style="2"/>
+    <col min="7945" max="7945" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7947" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7948" max="7949" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7951" max="7951" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="7952" max="8191" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="8206" max="8206" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7952" max="8191" width="8.85546875" style="2"/>
+    <col min="8192" max="8192" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8194" width="8.85546875" style="2"/>
+    <col min="8195" max="8195" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8196" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8198" max="8198" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="8.85546875" style="2"/>
+    <col min="8201" max="8201" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8203" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8205" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8207" max="8207" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="8208" max="8447" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="8462" max="8462" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8208" max="8447" width="8.85546875" style="2"/>
+    <col min="8448" max="8448" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8450" width="8.85546875" style="2"/>
+    <col min="8451" max="8451" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8452" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8454" max="8454" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="8.85546875" style="2"/>
+    <col min="8457" max="8457" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8459" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8461" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8463" max="8463" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="8464" max="8703" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="8718" max="8718" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8464" max="8703" width="8.85546875" style="2"/>
+    <col min="8704" max="8704" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8706" width="8.85546875" style="2"/>
+    <col min="8707" max="8707" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8708" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8710" max="8710" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="8.85546875" style="2"/>
+    <col min="8713" max="8713" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8715" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8717" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8719" max="8719" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="8720" max="8959" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="8974" max="8974" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8720" max="8959" width="8.85546875" style="2"/>
+    <col min="8960" max="8960" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8962" width="8.85546875" style="2"/>
+    <col min="8963" max="8963" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8964" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8966" max="8966" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="8.85546875" style="2"/>
+    <col min="8969" max="8969" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8971" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8972" max="8973" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8975" max="8975" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="8976" max="9215" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="9230" max="9230" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8976" max="9215" width="8.85546875" style="2"/>
+    <col min="9216" max="9216" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9218" width="8.85546875" style="2"/>
+    <col min="9219" max="9219" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9220" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="8.7109375" style="2" customWidth="1"/>
+    <col min="9222" max="9222" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="8.85546875" style="2"/>
+    <col min="9225" max="9225" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9227" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9229" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9231" max="9231" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="9232" max="9471" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="9486" max="9486" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9232" max="9471" width="8.85546875" style="2"/>
+    <col min="9472" max="9472" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9474" width="8.85546875" style="2"/>
+    <col min="9475" max="9475" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9476" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="8.7109375" style="2" customWidth="1"/>
+    <col min="9478" max="9478" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="8.85546875" style="2"/>
+    <col min="9481" max="9481" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9483" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9485" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9487" max="9487" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="9488" max="9727" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="9742" max="9742" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9488" max="9727" width="8.85546875" style="2"/>
+    <col min="9728" max="9728" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9730" width="8.85546875" style="2"/>
+    <col min="9731" max="9731" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9732" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="8.7109375" style="2" customWidth="1"/>
+    <col min="9734" max="9734" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="8.85546875" style="2"/>
+    <col min="9737" max="9737" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9739" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9741" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9743" max="9743" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="9744" max="9983" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="9998" max="9998" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9744" max="9983" width="8.85546875" style="2"/>
+    <col min="9984" max="9984" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9986" width="8.85546875" style="2"/>
+    <col min="9987" max="9987" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9988" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="8.7109375" style="2" customWidth="1"/>
+    <col min="9990" max="9990" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="8.85546875" style="2"/>
+    <col min="9993" max="9993" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9995" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9996" max="9997" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9999" max="9999" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="10000" max="10239" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="10254" max="10254" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10000" max="10239" width="8.85546875" style="2"/>
+    <col min="10240" max="10240" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10242" width="8.85546875" style="2"/>
+    <col min="10243" max="10243" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10244" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="8.7109375" style="2" customWidth="1"/>
+    <col min="10246" max="10246" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="8.85546875" style="2"/>
+    <col min="10249" max="10249" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10251" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10253" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="10255" max="10255" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="10256" max="10495" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="10510" max="10510" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10256" max="10495" width="8.85546875" style="2"/>
+    <col min="10496" max="10496" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10498" width="8.85546875" style="2"/>
+    <col min="10499" max="10499" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10500" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="8.7109375" style="2" customWidth="1"/>
+    <col min="10502" max="10502" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="8.85546875" style="2"/>
+    <col min="10505" max="10505" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10507" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10509" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="10511" max="10511" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="10512" max="10751" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="10766" max="10766" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10512" max="10751" width="8.85546875" style="2"/>
+    <col min="10752" max="10752" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10754" width="8.85546875" style="2"/>
+    <col min="10755" max="10755" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10756" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="8.7109375" style="2" customWidth="1"/>
+    <col min="10758" max="10758" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="8.85546875" style="2"/>
+    <col min="10761" max="10761" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10763" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10764" max="10765" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="10767" max="10767" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="10768" max="11007" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="11022" max="11022" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10768" max="11007" width="8.85546875" style="2"/>
+    <col min="11008" max="11008" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11010" width="8.85546875" style="2"/>
+    <col min="11011" max="11011" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11012" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="8.7109375" style="2" customWidth="1"/>
+    <col min="11014" max="11014" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="8.85546875" style="2"/>
+    <col min="11017" max="11017" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11019" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11021" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11023" max="11023" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="11024" max="11263" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="11278" max="11278" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11024" max="11263" width="8.85546875" style="2"/>
+    <col min="11264" max="11264" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11266" width="8.85546875" style="2"/>
+    <col min="11267" max="11267" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11268" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="8.7109375" style="2" customWidth="1"/>
+    <col min="11270" max="11270" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="8.85546875" style="2"/>
+    <col min="11273" max="11273" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11275" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11277" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11279" max="11279" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="11280" max="11519" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="11534" max="11534" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11280" max="11519" width="8.85546875" style="2"/>
+    <col min="11520" max="11520" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11522" width="8.85546875" style="2"/>
+    <col min="11523" max="11523" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11524" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="8.7109375" style="2" customWidth="1"/>
+    <col min="11526" max="11526" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="8.85546875" style="2"/>
+    <col min="11529" max="11529" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11531" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11533" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11535" max="11535" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="11536" max="11775" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="11790" max="11790" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11536" max="11775" width="8.85546875" style="2"/>
+    <col min="11776" max="11776" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11778" width="8.85546875" style="2"/>
+    <col min="11779" max="11779" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11780" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="8.7109375" style="2" customWidth="1"/>
+    <col min="11782" max="11782" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="8.85546875" style="2"/>
+    <col min="11785" max="11785" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11787" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11788" max="11789" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11791" max="11791" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="11792" max="12031" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="12046" max="12046" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11792" max="12031" width="8.85546875" style="2"/>
+    <col min="12032" max="12032" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12034" width="8.85546875" style="2"/>
+    <col min="12035" max="12035" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12036" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="8.7109375" style="2" customWidth="1"/>
+    <col min="12038" max="12038" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="8.85546875" style="2"/>
+    <col min="12041" max="12041" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12043" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12045" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12047" max="12047" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="12048" max="12287" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="12302" max="12302" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12048" max="12287" width="8.85546875" style="2"/>
+    <col min="12288" max="12288" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12290" width="8.85546875" style="2"/>
+    <col min="12291" max="12291" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12292" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="8.7109375" style="2" customWidth="1"/>
+    <col min="12294" max="12294" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="8.85546875" style="2"/>
+    <col min="12297" max="12297" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12299" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12301" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12303" max="12303" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="12304" max="12543" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="12558" max="12558" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12304" max="12543" width="8.85546875" style="2"/>
+    <col min="12544" max="12544" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12546" width="8.85546875" style="2"/>
+    <col min="12547" max="12547" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12548" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="8.7109375" style="2" customWidth="1"/>
+    <col min="12550" max="12550" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="8.85546875" style="2"/>
+    <col min="12553" max="12553" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12555" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12557" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12559" max="12559" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="12560" max="12799" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="12814" max="12814" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12560" max="12799" width="8.85546875" style="2"/>
+    <col min="12800" max="12800" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12802" width="8.85546875" style="2"/>
+    <col min="12803" max="12803" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12804" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="8.7109375" style="2" customWidth="1"/>
+    <col min="12806" max="12806" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="8.85546875" style="2"/>
+    <col min="12809" max="12809" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12811" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12812" max="12813" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12815" max="12815" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="12816" max="13055" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="13070" max="13070" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12816" max="13055" width="8.85546875" style="2"/>
+    <col min="13056" max="13056" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13058" width="8.85546875" style="2"/>
+    <col min="13059" max="13059" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13060" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13062" max="13062" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="8.85546875" style="2"/>
+    <col min="13065" max="13065" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13067" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13069" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13071" max="13071" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="13072" max="13311" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="13326" max="13326" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13072" max="13311" width="8.85546875" style="2"/>
+    <col min="13312" max="13312" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13314" width="8.85546875" style="2"/>
+    <col min="13315" max="13315" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13316" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13318" max="13318" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="8.85546875" style="2"/>
+    <col min="13321" max="13321" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13323" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13325" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13327" max="13327" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="13328" max="13567" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="13582" max="13582" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13328" max="13567" width="8.85546875" style="2"/>
+    <col min="13568" max="13568" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13570" width="8.85546875" style="2"/>
+    <col min="13571" max="13571" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13572" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13574" max="13574" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="8.85546875" style="2"/>
+    <col min="13577" max="13577" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13579" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13581" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13583" max="13583" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="13584" max="13823" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="13838" max="13838" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13584" max="13823" width="8.85546875" style="2"/>
+    <col min="13824" max="13824" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13826" width="8.85546875" style="2"/>
+    <col min="13827" max="13827" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13828" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13830" max="13830" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="8.85546875" style="2"/>
+    <col min="13833" max="13833" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13835" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13836" max="13837" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13839" max="13839" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="13840" max="14079" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="14094" max="14094" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13840" max="14079" width="8.85546875" style="2"/>
+    <col min="14080" max="14080" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14082" width="8.85546875" style="2"/>
+    <col min="14083" max="14083" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14084" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="8.7109375" style="2" customWidth="1"/>
+    <col min="14086" max="14086" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="8.85546875" style="2"/>
+    <col min="14089" max="14089" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14091" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14093" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14095" max="14095" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="14096" max="14335" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="14350" max="14350" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14096" max="14335" width="8.85546875" style="2"/>
+    <col min="14336" max="14336" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14338" width="8.85546875" style="2"/>
+    <col min="14339" max="14339" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14340" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="8.7109375" style="2" customWidth="1"/>
+    <col min="14342" max="14342" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="8.85546875" style="2"/>
+    <col min="14345" max="14345" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14347" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14349" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14351" max="14351" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="14352" max="14591" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="14606" max="14606" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14352" max="14591" width="8.85546875" style="2"/>
+    <col min="14592" max="14592" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14594" width="8.85546875" style="2"/>
+    <col min="14595" max="14595" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14596" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="8.7109375" style="2" customWidth="1"/>
+    <col min="14598" max="14598" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="8.85546875" style="2"/>
+    <col min="14601" max="14601" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14603" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14605" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14607" max="14607" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="14608" max="14847" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="14862" max="14862" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14608" max="14847" width="8.85546875" style="2"/>
+    <col min="14848" max="14848" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14850" width="8.85546875" style="2"/>
+    <col min="14851" max="14851" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14852" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="8.7109375" style="2" customWidth="1"/>
+    <col min="14854" max="14854" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="8.85546875" style="2"/>
+    <col min="14857" max="14857" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14859" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14860" max="14861" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14863" max="14863" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="14864" max="15103" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="15118" max="15118" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14864" max="15103" width="8.85546875" style="2"/>
+    <col min="15104" max="15104" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15106" width="8.85546875" style="2"/>
+    <col min="15107" max="15107" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15108" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="8.7109375" style="2" customWidth="1"/>
+    <col min="15110" max="15110" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="8.85546875" style="2"/>
+    <col min="15113" max="15113" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15115" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15117" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15119" max="15119" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="15120" max="15359" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="15374" max="15374" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15120" max="15359" width="8.85546875" style="2"/>
+    <col min="15360" max="15360" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15362" width="8.85546875" style="2"/>
+    <col min="15363" max="15363" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15364" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="8.7109375" style="2" customWidth="1"/>
+    <col min="15366" max="15366" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="8.85546875" style="2"/>
+    <col min="15369" max="15369" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15371" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15373" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15375" max="15375" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="15376" max="15615" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="15630" max="15630" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15376" max="15615" width="8.85546875" style="2"/>
+    <col min="15616" max="15616" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15618" width="8.85546875" style="2"/>
+    <col min="15619" max="15619" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15620" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="8.7109375" style="2" customWidth="1"/>
+    <col min="15622" max="15622" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="8.85546875" style="2"/>
+    <col min="15625" max="15625" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15627" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15629" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15631" max="15631" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="15632" max="15871" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="15886" max="15886" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15632" max="15871" width="8.85546875" style="2"/>
+    <col min="15872" max="15872" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15874" width="8.85546875" style="2"/>
+    <col min="15875" max="15875" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15876" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="8.7109375" style="2" customWidth="1"/>
+    <col min="15878" max="15878" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="8.85546875" style="2"/>
+    <col min="15881" max="15881" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15883" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15884" max="15885" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15887" max="15887" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="15888" max="16127" width="8.88671875" style="2"/>
-[...13 lines deleted...]
-    <col min="16142" max="16142" width="8.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15888" max="16127" width="8.85546875" style="2"/>
+    <col min="16128" max="16128" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16130" width="8.85546875" style="2"/>
+    <col min="16131" max="16131" width="50.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16132" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="8.7109375" style="2" customWidth="1"/>
+    <col min="16134" max="16134" width="41.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="8.85546875" style="2"/>
+    <col min="16137" max="16137" width="25.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16139" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16141" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16143" max="16143" width="6" style="2" bestFit="1" customWidth="1"/>
-    <col min="16144" max="16384" width="8.88671875" style="2"/>
+    <col min="16144" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>789</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>787</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>788</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="9" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="9" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="L11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="N11" s="12" t="s">
         <v>17</v>
       </c>
       <c r="O11" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="3">
         <v>646.70000000000005</v>
       </c>
       <c r="L12" s="4">
         <v>142800</v>
       </c>
       <c r="M12" s="5">
         <v>0</v>
       </c>
       <c r="N12" s="5">
         <v>15</v>
       </c>
       <c r="O12" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="3">
         <v>1797.8</v>
       </c>
       <c r="L13" s="4">
         <v>191491</v>
       </c>
       <c r="M13" s="5">
         <v>10</v>
       </c>
       <c r="N13" s="5">
         <v>10</v>
       </c>
       <c r="O13" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="3">
         <v>563.29999999999995</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="3">
         <v>615.29999999999995</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="3">
         <v>204.3</v>
       </c>
       <c r="L14" s="4">
         <v>170000</v>
       </c>
       <c r="M14" s="5">
         <v>6</v>
       </c>
       <c r="N14" s="5">
         <v>41</v>
       </c>
       <c r="O14" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="3">
         <v>1163.4000000000001</v>
       </c>
       <c r="L15" s="4">
         <v>142000</v>
       </c>
       <c r="M15" s="5">
         <v>21</v>
       </c>
       <c r="N15" s="5">
         <v>31</v>
       </c>
       <c r="O15" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="3">
         <v>514.20000000000005</v>
       </c>
       <c r="L16" s="4">
         <v>145173</v>
       </c>
       <c r="M16" s="5">
         <v>6</v>
       </c>
       <c r="N16" s="5">
         <v>25</v>
       </c>
       <c r="O16" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="3">
         <v>1290.5</v>
       </c>
       <c r="L17" s="4">
         <v>123000</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>33</v>
       </c>
       <c r="O17" s="5">
         <v>230</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="3">
         <v>1094.4000000000001</v>
       </c>
       <c r="L18" s="4">
         <v>149500</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>31</v>
       </c>
       <c r="O18" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="3">
         <v>575.6</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="3">
         <v>310</v>
       </c>
       <c r="L19" s="4">
         <v>167825</v>
       </c>
       <c r="M19" s="5">
         <v>4</v>
       </c>
       <c r="N19" s="5">
         <v>12</v>
       </c>
       <c r="O19" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="3">
         <v>812.9</v>
       </c>
       <c r="L20" s="4">
         <v>132700</v>
       </c>
       <c r="M20" s="5">
         <v>8</v>
       </c>
       <c r="N20" s="5">
         <v>32</v>
       </c>
       <c r="O20" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="3">
         <v>4387.3999999999996</v>
       </c>
       <c r="L21" s="4">
         <v>188000</v>
       </c>
       <c r="M21" s="5">
         <v>0</v>
       </c>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
         <v>255</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="3">
         <v>1267.0999999999999</v>
       </c>
       <c r="L22" s="4">
         <v>155000</v>
       </c>
       <c r="M22" s="5">
         <v>0</v>
       </c>
       <c r="N22" s="5">
         <v>30</v>
       </c>
       <c r="O22" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="3">
         <v>11977</v>
       </c>
       <c r="L23" s="4">
         <v>249986</v>
       </c>
       <c r="M23" s="5">
         <v>9</v>
       </c>
       <c r="N23" s="5">
         <v>32</v>
       </c>
       <c r="O23" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="3">
         <v>803.3</v>
       </c>
       <c r="L24" s="4">
         <v>136686</v>
       </c>
       <c r="M24" s="5">
         <v>26</v>
       </c>
       <c r="N24" s="5">
         <v>32</v>
       </c>
       <c r="O24" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="3">
         <v>1328.8</v>
       </c>
       <c r="L25" s="4">
         <v>160000</v>
       </c>
       <c r="M25" s="5">
         <v>1</v>
       </c>
       <c r="N25" s="5">
         <v>5</v>
       </c>
       <c r="O25" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="3">
         <v>498.9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="3">
         <v>423</v>
       </c>
       <c r="L26" s="4">
         <v>155000</v>
       </c>
       <c r="M26" s="5">
         <v>11</v>
       </c>
       <c r="N26" s="5">
         <v>35</v>
       </c>
       <c r="O26" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="3">
         <v>784.6</v>
       </c>
       <c r="L27" s="4">
         <v>130000</v>
       </c>
       <c r="M27" s="5">
         <v>0</v>
       </c>
       <c r="N27" s="5">
         <v>23</v>
       </c>
       <c r="O27" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="3">
         <v>1622.3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>82</v>
       </c>
       <c r="H28" s="3">
         <v>459.2</v>
       </c>
       <c r="L28" s="4">
         <v>164484</v>
       </c>
       <c r="M28" s="5">
         <v>6</v>
       </c>
       <c r="N28" s="5">
         <v>23</v>
       </c>
       <c r="O28" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E29" s="3">
         <v>309.10000000000002</v>
       </c>
       <c r="L29" s="4">
         <v>118000</v>
       </c>
       <c r="M29" s="5">
         <v>0</v>
       </c>
       <c r="N29" s="5">
         <v>18</v>
       </c>
       <c r="O29" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="3">
         <v>520.20000000000005</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="H30" s="3">
         <v>275.60000000000002</v>
       </c>
       <c r="L30" s="4">
         <v>138750</v>
       </c>
       <c r="M30" s="5">
         <v>13</v>
       </c>
       <c r="N30" s="5">
         <v>24</v>
       </c>
       <c r="O30" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E31" s="3">
         <v>473.6</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>95</v>
       </c>
       <c r="H31" s="3">
         <v>607.4</v>
       </c>
       <c r="L31" s="4">
         <v>161600</v>
       </c>
       <c r="M31" s="5">
         <v>26</v>
       </c>
       <c r="N31" s="5">
         <v>36</v>
       </c>
       <c r="O31" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="3">
         <v>488.4</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="H32" s="3">
         <v>285.8</v>
       </c>
       <c r="L32" s="4">
         <v>141584</v>
       </c>
       <c r="M32" s="5">
         <v>4</v>
       </c>
       <c r="N32" s="5">
         <v>24</v>
       </c>
       <c r="O32" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="3">
         <v>595.29999999999995</v>
       </c>
       <c r="L33" s="4">
         <v>133545</v>
       </c>
       <c r="M33" s="5">
         <v>14</v>
       </c>
       <c r="N33" s="5">
         <v>22</v>
       </c>
       <c r="O33" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E34" s="3">
         <v>791.5</v>
       </c>
       <c r="L34" s="4">
         <v>142000</v>
       </c>
       <c r="M34" s="5">
         <v>1</v>
       </c>
       <c r="N34" s="5">
         <v>34</v>
       </c>
       <c r="O34" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E35" s="3">
         <v>207.3</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>112</v>
       </c>
       <c r="H35" s="3">
         <v>212</v>
       </c>
       <c r="L35" s="4">
         <v>116725</v>
       </c>
       <c r="M35" s="5">
         <v>7</v>
       </c>
       <c r="N35" s="5">
         <v>19</v>
       </c>
       <c r="O35" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="3">
         <v>1502.1</v>
       </c>
       <c r="L36" s="4">
         <v>161760</v>
       </c>
       <c r="M36" s="5">
         <v>33</v>
       </c>
       <c r="N36" s="5">
         <v>38</v>
       </c>
       <c r="O36" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="3">
         <v>4185.3</v>
       </c>
       <c r="L37" s="4">
         <v>188745</v>
       </c>
       <c r="M37" s="5">
         <v>10</v>
       </c>
       <c r="N37" s="5">
         <v>26</v>
       </c>
       <c r="O37" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="3">
         <v>891.2</v>
       </c>
       <c r="L38" s="4">
         <v>136387</v>
       </c>
       <c r="M38" s="5">
         <v>15</v>
       </c>
       <c r="N38" s="5">
         <v>36</v>
       </c>
       <c r="O38" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="3">
         <v>2142.1999999999998</v>
       </c>
       <c r="L39" s="4">
         <v>176300</v>
       </c>
       <c r="M39" s="5">
         <v>4</v>
       </c>
       <c r="N39" s="5">
         <v>12</v>
       </c>
       <c r="O39" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E40" s="3">
         <v>2060.8000000000002</v>
       </c>
       <c r="L40" s="4">
         <v>198627</v>
       </c>
       <c r="M40" s="5">
         <v>9</v>
       </c>
       <c r="N40" s="5">
         <v>9</v>
       </c>
       <c r="O40" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E41" s="3">
         <v>589.29999999999995</v>
       </c>
       <c r="L41" s="4">
         <v>130280</v>
       </c>
       <c r="M41" s="5">
         <v>13</v>
       </c>
       <c r="N41" s="5">
         <v>25</v>
       </c>
       <c r="O41" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E42" s="3">
         <v>539.29999999999995</v>
       </c>
       <c r="L42" s="4">
         <v>116500</v>
       </c>
       <c r="M42" s="5">
         <v>11</v>
       </c>
       <c r="N42" s="5">
         <v>11</v>
       </c>
       <c r="O42" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E43" s="3">
         <v>551.6</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H43" s="3">
         <v>351.8</v>
       </c>
       <c r="L43" s="4">
         <v>176189</v>
       </c>
       <c r="M43" s="5">
         <v>13</v>
       </c>
       <c r="N43" s="5">
         <v>28</v>
       </c>
       <c r="O43" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E44" s="3">
         <v>458</v>
       </c>
       <c r="L44" s="4">
         <v>121080</v>
       </c>
       <c r="M44" s="5">
         <v>1</v>
       </c>
       <c r="N44" s="5">
         <v>15</v>
       </c>
       <c r="O44" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E45" s="3">
         <v>4137.3999999999996</v>
       </c>
       <c r="L45" s="4">
         <v>188900</v>
       </c>
       <c r="M45" s="5">
         <v>4</v>
       </c>
       <c r="N45" s="5">
         <v>4</v>
       </c>
       <c r="O45" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E46" s="3">
         <v>424.9</v>
       </c>
       <c r="L46" s="4">
         <v>123000</v>
       </c>
       <c r="M46" s="5">
         <v>25</v>
       </c>
       <c r="N46" s="5">
         <v>25</v>
       </c>
       <c r="O46" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E47" s="3">
         <v>821</v>
       </c>
       <c r="L47" s="4">
         <v>141800</v>
       </c>
       <c r="M47" s="5">
         <v>17</v>
       </c>
       <c r="N47" s="5">
         <v>40</v>
       </c>
       <c r="O47" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E48" s="3">
         <v>570.9</v>
       </c>
       <c r="L48" s="4">
         <v>163886</v>
       </c>
       <c r="M48" s="5">
         <v>8</v>
       </c>
       <c r="N48" s="5">
         <v>18</v>
       </c>
       <c r="O48" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A49" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>152</v>
       </c>
       <c r="E49" s="3">
         <v>1981.5</v>
       </c>
       <c r="L49" s="4">
         <v>172700</v>
       </c>
       <c r="M49" s="5">
         <v>5</v>
       </c>
       <c r="N49" s="5">
         <v>19</v>
       </c>
       <c r="O49" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E50" s="3">
         <v>1718.7</v>
       </c>
       <c r="L50" s="4">
         <v>155000</v>
       </c>
       <c r="M50" s="5">
         <v>0</v>
       </c>
       <c r="N50" s="5">
         <v>1</v>
       </c>
       <c r="O50" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E51" s="3">
         <v>5237.6000000000004</v>
       </c>
       <c r="L51" s="4">
         <v>195943</v>
       </c>
       <c r="M51" s="5">
         <v>6</v>
       </c>
       <c r="N51" s="5">
         <v>6</v>
       </c>
       <c r="O51" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
         <v>16963.2</v>
       </c>
       <c r="L52" s="4">
         <v>247541</v>
       </c>
       <c r="M52" s="5">
         <v>3</v>
       </c>
       <c r="N52" s="5">
         <v>3</v>
       </c>
       <c r="O52" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E53" s="3">
         <v>1331.4</v>
       </c>
       <c r="L53" s="4">
         <v>159000</v>
       </c>
       <c r="M53" s="5">
         <v>2</v>
       </c>
       <c r="N53" s="5">
         <v>15</v>
       </c>
       <c r="O53" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E54" s="3">
         <v>1374.8</v>
       </c>
       <c r="L54" s="4">
         <v>148625</v>
       </c>
       <c r="M54" s="5">
         <v>2</v>
       </c>
       <c r="N54" s="5">
         <v>43</v>
       </c>
       <c r="O54" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="3">
         <v>764</v>
       </c>
       <c r="L55" s="4">
         <v>145000</v>
       </c>
       <c r="M55" s="5">
         <v>2</v>
       </c>
       <c r="N55" s="5">
         <v>13</v>
       </c>
       <c r="O55" s="5">
         <v>253</v>
       </c>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A56" s="2" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E56" s="3">
         <v>424.1</v>
       </c>
       <c r="L56" s="4">
         <v>128245</v>
       </c>
       <c r="M56" s="5">
         <v>5</v>
       </c>
       <c r="N56" s="5">
         <v>10</v>
       </c>
       <c r="O56" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E57" s="3">
         <v>1472.6</v>
       </c>
       <c r="L57" s="4">
         <v>161888</v>
       </c>
       <c r="M57" s="5">
         <v>11</v>
       </c>
       <c r="N57" s="5">
         <v>20</v>
       </c>
       <c r="O57" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E58" s="3">
         <v>458.9</v>
       </c>
       <c r="L58" s="4">
         <v>135000</v>
       </c>
       <c r="M58" s="5">
         <v>5</v>
       </c>
       <c r="N58" s="5">
         <v>28</v>
       </c>
       <c r="O58" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E59" s="3">
         <v>615.4</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>180</v>
       </c>
       <c r="H59" s="3">
         <v>314.2</v>
       </c>
       <c r="L59" s="4">
         <v>145495</v>
       </c>
       <c r="M59" s="5">
         <v>12</v>
       </c>
       <c r="N59" s="5">
         <v>25</v>
       </c>
       <c r="O59" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="3">
         <v>774.4</v>
       </c>
       <c r="L60" s="4">
         <v>126500</v>
       </c>
       <c r="M60" s="5">
         <v>18</v>
       </c>
       <c r="N60" s="5">
         <v>29</v>
       </c>
       <c r="O60" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E61" s="3">
         <v>1275.8</v>
       </c>
       <c r="L61" s="4">
         <v>130000</v>
       </c>
       <c r="M61" s="5">
         <v>0</v>
       </c>
       <c r="N61" s="5">
         <v>6</v>
       </c>
       <c r="O61" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="3">
         <v>1541.6</v>
       </c>
       <c r="L62" s="4">
         <v>150000</v>
       </c>
       <c r="M62" s="5">
         <v>0</v>
       </c>
       <c r="N62" s="5">
         <v>6</v>
       </c>
       <c r="O62" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E63" s="3">
         <v>268.8</v>
       </c>
       <c r="L63" s="4">
         <v>138150</v>
       </c>
       <c r="M63" s="5">
         <v>36</v>
       </c>
       <c r="N63" s="5">
         <v>37</v>
       </c>
       <c r="O63" s="5">
         <v>190</v>
       </c>
     </row>
-    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A64" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E64" s="3">
         <v>1014.1</v>
       </c>
       <c r="L64" s="4">
         <v>152905</v>
       </c>
       <c r="M64" s="5">
         <v>3</v>
       </c>
       <c r="N64" s="5">
         <v>3</v>
       </c>
       <c r="O64" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A65" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E65" s="3">
         <v>990.7</v>
       </c>
       <c r="L65" s="4">
         <v>144745</v>
       </c>
       <c r="M65" s="5">
         <v>2</v>
       </c>
       <c r="N65" s="5">
         <v>2</v>
       </c>
       <c r="O65" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E66" s="3">
         <v>942.5</v>
       </c>
       <c r="L66" s="4">
         <v>165200</v>
       </c>
       <c r="M66" s="5">
         <v>30</v>
       </c>
       <c r="N66" s="5">
         <v>43</v>
       </c>
       <c r="O66" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>203</v>
       </c>
       <c r="E67" s="3">
         <v>1450.1</v>
       </c>
       <c r="L67" s="4">
         <v>144240</v>
       </c>
       <c r="M67" s="5">
         <v>6</v>
       </c>
       <c r="N67" s="5">
         <v>25</v>
       </c>
       <c r="O67" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A68" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E68" s="3">
         <v>312</v>
       </c>
       <c r="L68" s="4">
         <v>114947</v>
       </c>
       <c r="M68" s="5">
         <v>7</v>
       </c>
       <c r="N68" s="5">
         <v>18</v>
       </c>
       <c r="O68" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A69" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E69" s="3">
         <v>2381.6999999999998</v>
       </c>
       <c r="L69" s="4">
         <v>180210</v>
       </c>
       <c r="M69" s="5">
         <v>5</v>
       </c>
       <c r="N69" s="5">
         <v>25</v>
       </c>
       <c r="O69" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A70" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E70" s="3">
         <v>1219.5999999999999</v>
       </c>
       <c r="L70" s="4">
         <v>173611</v>
       </c>
       <c r="M70" s="5">
         <v>2</v>
       </c>
       <c r="N70" s="5">
         <v>4</v>
       </c>
       <c r="O70" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A71" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E71" s="3">
         <v>3732.4</v>
       </c>
       <c r="L71" s="4">
         <v>186110</v>
       </c>
       <c r="M71" s="5">
         <v>26</v>
       </c>
       <c r="N71" s="5">
         <v>26</v>
       </c>
       <c r="O71" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E72" s="3">
         <v>5139.6000000000004</v>
       </c>
       <c r="L72" s="4">
         <v>210000</v>
       </c>
       <c r="M72" s="5">
         <v>0</v>
       </c>
       <c r="N72" s="5">
         <v>0</v>
       </c>
       <c r="O72" s="5">
         <v>225</v>
       </c>
     </row>
-    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A73" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E73" s="3">
         <v>752.9</v>
       </c>
       <c r="L73" s="4">
         <v>140000</v>
       </c>
       <c r="M73" s="5">
         <v>3</v>
       </c>
       <c r="N73" s="5">
         <v>25</v>
       </c>
       <c r="O73" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A74" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>222</v>
       </c>
       <c r="E74" s="3">
         <v>413.8</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>224</v>
       </c>
       <c r="H74" s="3">
         <v>303</v>
       </c>
       <c r="L74" s="4">
         <v>135000</v>
       </c>
       <c r="M74" s="5">
         <v>0</v>
       </c>
       <c r="N74" s="5">
         <v>0</v>
       </c>
       <c r="O74" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A75" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E75" s="3">
         <v>9053.9</v>
       </c>
       <c r="L75" s="4">
         <v>227250</v>
       </c>
       <c r="M75" s="5">
         <v>1</v>
       </c>
       <c r="N75" s="5">
         <v>1</v>
       </c>
       <c r="O75" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A76" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E76" s="3">
         <v>1447.5</v>
       </c>
       <c r="L76" s="4">
         <v>160196</v>
       </c>
       <c r="M76" s="5">
         <v>5</v>
       </c>
       <c r="N76" s="5">
         <v>37</v>
       </c>
       <c r="O76" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E77" s="3">
         <v>2933.1</v>
       </c>
       <c r="L77" s="4">
         <v>180250</v>
       </c>
       <c r="M77" s="5">
         <v>7</v>
       </c>
       <c r="N77" s="5">
         <v>25</v>
       </c>
       <c r="O77" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A78" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E78" s="3">
         <v>508.4</v>
       </c>
       <c r="L78" s="4">
         <v>133000</v>
       </c>
       <c r="M78" s="5">
         <v>2</v>
       </c>
       <c r="N78" s="5">
         <v>44</v>
       </c>
       <c r="O78" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A79" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="3">
         <v>15053.7</v>
       </c>
       <c r="L79" s="4">
         <v>203761</v>
       </c>
       <c r="M79" s="5">
         <v>7</v>
       </c>
       <c r="N79" s="5">
         <v>7</v>
       </c>
       <c r="O79" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="3">
         <v>1153.8</v>
       </c>
       <c r="L80" s="4">
         <v>158230</v>
       </c>
       <c r="M80" s="5">
         <v>6</v>
       </c>
       <c r="N80" s="5">
         <v>25</v>
       </c>
       <c r="O80" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A81" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E81" s="3">
         <v>1361.1</v>
       </c>
       <c r="L81" s="4">
         <v>183672</v>
       </c>
       <c r="M81" s="5">
         <v>11</v>
       </c>
       <c r="N81" s="5">
         <v>40</v>
       </c>
       <c r="O81" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E82" s="3">
         <v>205.5</v>
       </c>
       <c r="L82" s="4">
         <v>122714</v>
       </c>
       <c r="M82" s="5">
         <v>3</v>
       </c>
       <c r="N82" s="5">
         <v>24</v>
       </c>
       <c r="O82" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A83" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E83" s="3">
         <v>2170.1999999999998</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>247</v>
       </c>
       <c r="H83" s="3">
         <v>260</v>
       </c>
       <c r="L83" s="4">
         <v>147905</v>
       </c>
       <c r="M83" s="5">
         <v>19</v>
       </c>
       <c r="N83" s="5">
         <v>29</v>
       </c>
       <c r="O83" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A84" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E84" s="3">
         <v>778.5</v>
       </c>
       <c r="L84" s="4">
         <v>149116</v>
       </c>
       <c r="M84" s="5">
         <v>5</v>
       </c>
       <c r="N84" s="5">
         <v>25</v>
       </c>
       <c r="O84" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A85" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>251</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>252</v>
       </c>
       <c r="E85" s="3">
         <v>32788.800000000003</v>
       </c>
       <c r="L85" s="4">
         <v>302043</v>
       </c>
       <c r="M85" s="5">
         <v>10</v>
       </c>
       <c r="N85" s="5">
         <v>21</v>
       </c>
       <c r="O85" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A86" s="2" t="s">
         <v>253</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E86" s="3">
         <v>103</v>
       </c>
       <c r="L86" s="4">
         <v>92656</v>
       </c>
       <c r="M86" s="5">
         <v>40</v>
       </c>
       <c r="N86" s="5">
         <v>41</v>
       </c>
       <c r="O86" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A87" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E87" s="3">
         <v>867.7</v>
       </c>
       <c r="L87" s="4">
         <v>135000</v>
       </c>
       <c r="M87" s="5">
         <v>0</v>
       </c>
       <c r="N87" s="5">
         <v>20</v>
       </c>
       <c r="O87" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A88" s="2" t="s">
         <v>258</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E88" s="3">
         <v>10429.799999999999</v>
       </c>
       <c r="L88" s="4">
         <v>211771</v>
       </c>
       <c r="M88" s="5">
         <v>14</v>
       </c>
       <c r="N88" s="5">
         <v>14</v>
       </c>
       <c r="O88" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E89" s="3">
         <v>407</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>263</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>264</v>
       </c>
       <c r="H89" s="3">
         <v>678.6</v>
       </c>
       <c r="L89" s="4">
         <v>141664</v>
       </c>
       <c r="M89" s="5">
         <v>10</v>
       </c>
       <c r="N89" s="5">
         <v>29</v>
       </c>
       <c r="O89" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="2" t="s">
         <v>265</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E90" s="3">
         <v>393.7</v>
       </c>
       <c r="L90" s="4">
         <v>128132</v>
       </c>
       <c r="M90" s="5">
         <v>3</v>
       </c>
       <c r="N90" s="5">
         <v>31</v>
       </c>
       <c r="O90" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A91" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E91" s="3">
         <v>894.7</v>
       </c>
       <c r="L91" s="4">
         <v>154763</v>
       </c>
       <c r="M91" s="5">
         <v>9</v>
       </c>
       <c r="N91" s="5">
         <v>12</v>
       </c>
       <c r="O91" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A92" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E92" s="3">
         <v>575.4</v>
       </c>
       <c r="L92" s="4">
         <v>111000</v>
       </c>
       <c r="M92" s="5">
         <v>12</v>
       </c>
       <c r="N92" s="5">
         <v>31</v>
       </c>
       <c r="O92" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A93" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E93" s="3">
         <v>558.29999999999995</v>
       </c>
       <c r="L93" s="4">
         <v>134090</v>
       </c>
       <c r="M93" s="5">
         <v>18</v>
       </c>
       <c r="N93" s="5">
         <v>24</v>
       </c>
       <c r="O93" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A94" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E94" s="3">
         <v>592.9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>278</v>
       </c>
       <c r="H94" s="3">
         <v>240.3</v>
       </c>
       <c r="L94" s="4">
         <v>131052</v>
       </c>
       <c r="M94" s="5">
         <v>2</v>
       </c>
       <c r="N94" s="5">
         <v>7</v>
       </c>
       <c r="O94" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E95" s="3">
         <v>557.5</v>
       </c>
       <c r="L95" s="4">
         <v>140207</v>
       </c>
       <c r="M95" s="5">
         <v>2</v>
       </c>
       <c r="N95" s="5">
         <v>20</v>
       </c>
       <c r="O95" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A96" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E96" s="3">
         <v>491.5</v>
       </c>
       <c r="L96" s="4">
         <v>130184</v>
       </c>
       <c r="M96" s="5">
         <v>0</v>
       </c>
       <c r="N96" s="5">
         <v>25</v>
       </c>
       <c r="O96" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A97" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E97" s="3">
         <v>407.3</v>
       </c>
       <c r="L97" s="4">
         <v>111030</v>
       </c>
       <c r="M97" s="5">
         <v>3</v>
       </c>
       <c r="N97" s="5">
         <v>23</v>
       </c>
       <c r="O97" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A98" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E98" s="3">
         <v>419</v>
       </c>
       <c r="L98" s="4">
         <v>116223</v>
       </c>
       <c r="M98" s="5">
         <v>5</v>
       </c>
       <c r="N98" s="5">
         <v>29</v>
       </c>
       <c r="O98" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="99" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A99" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E99" s="3">
         <v>631.1</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>293</v>
       </c>
       <c r="H99" s="3">
         <v>438.4</v>
       </c>
       <c r="L99" s="4">
         <v>142500</v>
       </c>
       <c r="M99" s="5">
         <v>0</v>
       </c>
       <c r="N99" s="5">
         <v>13</v>
       </c>
       <c r="O99" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="100" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A100" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E100" s="3">
         <v>467.7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>298</v>
       </c>
       <c r="H100" s="3">
         <v>550.1</v>
       </c>
       <c r="L100" s="4">
         <v>143528</v>
       </c>
       <c r="M100" s="5">
         <v>3</v>
       </c>
       <c r="N100" s="5">
         <v>37</v>
       </c>
       <c r="O100" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E101" s="3">
         <v>1269.5999999999999</v>
       </c>
       <c r="L101" s="4">
         <v>155627</v>
       </c>
       <c r="M101" s="5">
         <v>7</v>
       </c>
       <c r="N101" s="5">
         <v>17</v>
       </c>
       <c r="O101" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A102" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E102" s="3">
         <v>427.2</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>306</v>
       </c>
       <c r="H102" s="3">
         <v>683.2</v>
       </c>
       <c r="L102" s="4">
         <v>153987</v>
       </c>
       <c r="M102" s="5">
         <v>2</v>
       </c>
       <c r="N102" s="5">
         <v>18</v>
       </c>
       <c r="O102" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="103" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A103" s="2" t="s">
         <v>307</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E103" s="3">
         <v>1621.7</v>
       </c>
       <c r="L103" s="4">
         <v>160990</v>
       </c>
       <c r="M103" s="5">
         <v>4</v>
       </c>
       <c r="N103" s="5">
         <v>31</v>
       </c>
       <c r="O103" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A104" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>310</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E104" s="3">
         <v>1073.5</v>
       </c>
       <c r="L104" s="4">
         <v>184408</v>
       </c>
       <c r="M104" s="5">
         <v>11</v>
       </c>
       <c r="N104" s="5">
         <v>26</v>
       </c>
       <c r="O104" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A105" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E105" s="3">
         <v>3661.3</v>
       </c>
       <c r="L105" s="4">
         <v>193000</v>
       </c>
       <c r="M105" s="5">
         <v>0</v>
       </c>
       <c r="N105" s="5">
         <v>14</v>
       </c>
       <c r="O105" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E106" s="3">
         <v>2109.3000000000002</v>
       </c>
       <c r="L106" s="4">
         <v>180777</v>
       </c>
       <c r="M106" s="5">
         <v>2</v>
       </c>
       <c r="N106" s="5">
         <v>2</v>
       </c>
       <c r="O106" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E107" s="3">
         <v>459</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>321</v>
       </c>
       <c r="H107" s="3">
         <v>367</v>
       </c>
       <c r="L107" s="4">
         <v>150000</v>
       </c>
       <c r="M107" s="5">
         <v>3</v>
       </c>
       <c r="N107" s="5">
         <v>32</v>
       </c>
       <c r="O107" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A108" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>322</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>323</v>
       </c>
       <c r="E108" s="3">
         <v>899.6</v>
       </c>
       <c r="L108" s="4">
         <v>172000</v>
       </c>
       <c r="M108" s="5">
         <v>15</v>
       </c>
       <c r="N108" s="5">
         <v>30</v>
       </c>
       <c r="O108" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E109" s="3">
         <v>432.1</v>
       </c>
       <c r="L109" s="4">
         <v>110000</v>
       </c>
       <c r="M109" s="5">
         <v>1</v>
       </c>
       <c r="N109" s="5">
         <v>10</v>
       </c>
       <c r="O109" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A110" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>326</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E110" s="3">
         <v>1532.3</v>
       </c>
       <c r="L110" s="4">
         <v>158630</v>
       </c>
       <c r="M110" s="5">
         <v>7</v>
       </c>
       <c r="N110" s="5">
         <v>28</v>
       </c>
       <c r="O110" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A111" s="2" t="s">
         <v>328</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E111" s="3">
         <v>2007.5</v>
       </c>
       <c r="L111" s="4">
         <v>164727</v>
       </c>
       <c r="M111" s="5">
         <v>8</v>
       </c>
       <c r="N111" s="5">
         <v>27</v>
       </c>
       <c r="O111" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A112" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>332</v>
       </c>
       <c r="E112" s="3">
         <v>275</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>333</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>334</v>
       </c>
       <c r="H112" s="3">
         <v>211.7</v>
       </c>
       <c r="L112" s="4">
         <v>136604</v>
       </c>
       <c r="M112" s="5">
         <v>18</v>
       </c>
       <c r="N112" s="5">
         <v>28</v>
       </c>
       <c r="O112" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A113" s="2" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E113" s="3">
         <v>642.1</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>338</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>339</v>
       </c>
       <c r="H113" s="3">
         <v>491.6</v>
       </c>
       <c r="L113" s="4">
         <v>149283</v>
       </c>
       <c r="M113" s="5">
         <v>9</v>
       </c>
       <c r="N113" s="5">
         <v>20</v>
       </c>
       <c r="O113" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A114" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E114" s="3">
         <v>1612.6</v>
       </c>
       <c r="L114" s="4">
         <v>188930</v>
       </c>
       <c r="M114" s="5">
         <v>2</v>
       </c>
       <c r="N114" s="5">
         <v>2</v>
       </c>
       <c r="O114" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A115" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>342</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>343</v>
       </c>
       <c r="E115" s="3">
         <v>653.1</v>
       </c>
       <c r="L115" s="4">
         <v>146000</v>
       </c>
       <c r="M115" s="5">
         <v>0</v>
       </c>
       <c r="N115" s="5">
         <v>35</v>
       </c>
       <c r="O115" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A116" s="2" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E116" s="3">
         <v>431.8</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>347</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>348</v>
       </c>
       <c r="H116" s="3">
         <v>309</v>
       </c>
       <c r="L116" s="4">
         <v>147460</v>
       </c>
       <c r="M116" s="5">
         <v>42</v>
       </c>
       <c r="N116" s="5">
         <v>43</v>
       </c>
       <c r="O116" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A117" s="2" t="s">
         <v>169</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E117" s="3">
         <v>588.4</v>
       </c>
       <c r="L117" s="4">
         <v>119250</v>
       </c>
       <c r="M117" s="5">
         <v>9</v>
       </c>
       <c r="N117" s="5">
         <v>19</v>
       </c>
       <c r="O117" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A118" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>351</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>352</v>
       </c>
       <c r="E118" s="3">
         <v>227</v>
       </c>
       <c r="L118" s="4">
         <v>125000</v>
       </c>
       <c r="M118" s="5">
         <v>3</v>
       </c>
       <c r="N118" s="5">
         <v>23</v>
       </c>
       <c r="O118" s="5">
         <v>271</v>
       </c>
     </row>
-    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A119" s="2" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E119" s="3">
         <v>1190.9000000000001</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>356</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>357</v>
       </c>
       <c r="H119" s="3">
         <v>240.6</v>
       </c>
       <c r="L119" s="4">
         <v>179775</v>
       </c>
       <c r="M119" s="5">
         <v>11</v>
       </c>
       <c r="N119" s="5">
         <v>28</v>
       </c>
       <c r="O119" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A120" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>359</v>
       </c>
       <c r="E120" s="3">
         <v>1419.9</v>
       </c>
       <c r="L120" s="4">
         <v>200807</v>
       </c>
       <c r="M120" s="5">
         <v>11</v>
       </c>
       <c r="N120" s="5">
         <v>21</v>
       </c>
       <c r="O120" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A121" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E121" s="3">
         <v>298.39999999999998</v>
       </c>
       <c r="L121" s="4">
         <v>145539</v>
       </c>
       <c r="M121" s="5">
         <v>1</v>
       </c>
       <c r="N121" s="5">
         <v>11</v>
       </c>
       <c r="O121" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A122" s="2" t="s">
         <v>363</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E122" s="3">
         <v>625.29999999999995</v>
       </c>
       <c r="L122" s="4">
         <v>120000</v>
       </c>
       <c r="M122" s="5">
         <v>0</v>
       </c>
       <c r="N122" s="5">
         <v>12</v>
       </c>
       <c r="O122" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E123" s="3">
         <v>521.1</v>
       </c>
       <c r="L123" s="4">
         <v>136322</v>
       </c>
       <c r="M123" s="5">
         <v>19</v>
       </c>
       <c r="N123" s="5">
         <v>31</v>
       </c>
       <c r="O123" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A124" s="2" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E124" s="3">
         <v>1171.2</v>
       </c>
       <c r="L124" s="4">
         <v>153000</v>
       </c>
       <c r="M124" s="5">
         <v>1</v>
       </c>
       <c r="N124" s="5">
         <v>21</v>
       </c>
       <c r="O124" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A125" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E125" s="3">
         <v>690.4</v>
       </c>
       <c r="L125" s="4">
         <v>135051</v>
       </c>
       <c r="M125" s="5">
         <v>8</v>
       </c>
       <c r="N125" s="5">
         <v>24</v>
       </c>
       <c r="O125" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A126" s="2" t="s">
         <v>373</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E126" s="3">
         <v>1213.5999999999999</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>377</v>
       </c>
       <c r="H126" s="3">
         <v>135</v>
       </c>
       <c r="L126" s="4">
         <v>170020</v>
       </c>
       <c r="M126" s="5">
         <v>10</v>
       </c>
       <c r="N126" s="5">
         <v>29</v>
       </c>
       <c r="O126" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A127" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E127" s="3">
         <v>1437.5</v>
       </c>
       <c r="L127" s="4">
         <v>178855</v>
       </c>
       <c r="M127" s="5">
         <v>0</v>
       </c>
       <c r="N127" s="5">
         <v>32</v>
       </c>
       <c r="O127" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A128" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>380</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E128" s="3">
         <v>3496.6</v>
       </c>
       <c r="L128" s="4">
         <v>219200</v>
       </c>
       <c r="M128" s="5">
         <v>4</v>
       </c>
       <c r="N128" s="5">
         <v>30</v>
       </c>
       <c r="O128" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>382</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>383</v>
       </c>
       <c r="E129" s="3">
         <v>860.8</v>
       </c>
       <c r="L129" s="4">
         <v>145000</v>
       </c>
       <c r="M129" s="5">
         <v>0</v>
       </c>
       <c r="N129" s="5">
         <v>4</v>
       </c>
       <c r="O129" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E130" s="3">
         <v>14285</v>
       </c>
       <c r="L130" s="4">
         <v>226000</v>
       </c>
       <c r="M130" s="5">
         <v>8</v>
       </c>
       <c r="N130" s="5">
         <v>8</v>
       </c>
       <c r="O130" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>386</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>387</v>
       </c>
       <c r="E131" s="3">
         <v>1052.7</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>389</v>
       </c>
       <c r="H131" s="3">
         <v>274.2</v>
       </c>
       <c r="L131" s="4">
         <v>178991</v>
       </c>
       <c r="M131" s="5">
         <v>30</v>
       </c>
       <c r="N131" s="5">
         <v>42</v>
       </c>
       <c r="O131" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E132" s="3">
         <v>432.1</v>
       </c>
       <c r="L132" s="4">
         <v>126720</v>
       </c>
       <c r="M132" s="5">
         <v>5</v>
       </c>
       <c r="N132" s="5">
         <v>10</v>
       </c>
       <c r="O132" s="5">
         <v>193</v>
       </c>
     </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="3">
         <v>1210.4000000000001</v>
       </c>
       <c r="L133" s="4">
         <v>157411</v>
       </c>
       <c r="M133" s="5">
         <v>11</v>
       </c>
       <c r="N133" s="5">
         <v>28</v>
       </c>
       <c r="O133" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E134" s="3">
         <v>919.2</v>
       </c>
       <c r="L134" s="4">
         <v>142800</v>
       </c>
       <c r="M134" s="5">
         <v>9</v>
       </c>
       <c r="N134" s="5">
         <v>17</v>
       </c>
       <c r="O134" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A135" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E135" s="3">
         <v>7057.6</v>
       </c>
       <c r="L135" s="4">
         <v>180000</v>
       </c>
       <c r="M135" s="5">
         <v>5</v>
       </c>
       <c r="N135" s="5">
         <v>23</v>
       </c>
       <c r="O135" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="3">
         <v>1875</v>
       </c>
       <c r="L136" s="4">
         <v>163000</v>
       </c>
       <c r="M136" s="5">
         <v>1</v>
       </c>
       <c r="N136" s="5">
         <v>1</v>
       </c>
       <c r="O136" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="3">
         <v>332.6</v>
       </c>
       <c r="L137" s="4">
         <v>124800</v>
       </c>
       <c r="M137" s="5">
         <v>1</v>
       </c>
       <c r="N137" s="5">
         <v>30</v>
       </c>
       <c r="O137" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E138" s="3">
         <v>440.3</v>
       </c>
       <c r="L138" s="4">
         <v>122600</v>
       </c>
       <c r="M138" s="5">
         <v>15</v>
       </c>
       <c r="N138" s="5">
         <v>26</v>
       </c>
       <c r="O138" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E139" s="3">
         <v>1757.7</v>
       </c>
       <c r="L139" s="4">
         <v>162523</v>
       </c>
       <c r="M139" s="5">
         <v>4</v>
       </c>
       <c r="N139" s="5">
         <v>21</v>
       </c>
       <c r="O139" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A140" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>409</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E140" s="3">
         <v>595.70000000000005</v>
       </c>
       <c r="L140" s="4">
         <v>129240</v>
       </c>
       <c r="M140" s="5">
         <v>3</v>
       </c>
       <c r="N140" s="5">
         <v>12</v>
       </c>
       <c r="O140" s="5">
         <v>190</v>
       </c>
     </row>
-    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E141" s="3">
         <v>2254.4</v>
       </c>
       <c r="L141" s="4">
         <v>167500</v>
       </c>
       <c r="M141" s="5">
         <v>13</v>
       </c>
       <c r="N141" s="5">
         <v>22</v>
       </c>
       <c r="O141" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>413</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E142" s="3">
         <v>447.7</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>415</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>416</v>
       </c>
       <c r="H142" s="3">
         <v>475.8</v>
       </c>
       <c r="L142" s="4">
         <v>158299</v>
       </c>
       <c r="M142" s="5">
         <v>20</v>
       </c>
       <c r="N142" s="5">
         <v>26</v>
       </c>
       <c r="O142" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E143" s="3">
         <v>2542.8000000000002</v>
       </c>
       <c r="L143" s="4">
         <v>184359</v>
       </c>
       <c r="M143" s="5">
         <v>15</v>
       </c>
       <c r="N143" s="5">
         <v>43</v>
       </c>
       <c r="O143" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E144" s="3">
         <v>774.3</v>
       </c>
       <c r="L144" s="4">
         <v>132058</v>
       </c>
       <c r="M144" s="5">
         <v>17</v>
       </c>
       <c r="N144" s="5">
         <v>17</v>
       </c>
       <c r="O144" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E145" s="3">
         <v>7556.7</v>
       </c>
       <c r="L145" s="4">
         <v>228077</v>
       </c>
       <c r="M145" s="5">
         <v>3</v>
       </c>
       <c r="N145" s="5">
         <v>22</v>
       </c>
       <c r="O145" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A146" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>423</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>424</v>
       </c>
       <c r="E146" s="3">
         <v>636.79999999999995</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>425</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H146" s="3">
         <v>382.1</v>
       </c>
       <c r="L146" s="4">
         <v>160607</v>
       </c>
       <c r="M146" s="5">
         <v>5</v>
       </c>
       <c r="N146" s="5">
         <v>29</v>
       </c>
       <c r="O146" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A147" s="2" t="s">
         <v>265</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>427</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E147" s="3">
         <v>565.1</v>
       </c>
       <c r="L147" s="4">
         <v>134460</v>
       </c>
       <c r="M147" s="5">
         <v>5</v>
       </c>
       <c r="N147" s="5">
         <v>5</v>
       </c>
       <c r="O147" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A148" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>429</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E148" s="3">
         <v>363.7</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>432</v>
       </c>
       <c r="H148" s="3">
         <v>631.79999999999995</v>
       </c>
       <c r="L148" s="4">
         <v>135400</v>
       </c>
       <c r="M148" s="5">
         <v>1</v>
       </c>
       <c r="N148" s="5">
         <v>30</v>
       </c>
       <c r="O148" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A149" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E149" s="3">
         <v>711.7</v>
       </c>
       <c r="L149" s="4">
         <v>131203</v>
       </c>
       <c r="M149" s="5">
         <v>6</v>
       </c>
       <c r="N149" s="5">
         <v>25</v>
       </c>
       <c r="O149" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A150" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>435</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>436</v>
       </c>
       <c r="E150" s="3">
         <v>164.1</v>
       </c>
       <c r="L150" s="4">
         <v>120169</v>
       </c>
       <c r="M150" s="5">
         <v>5</v>
       </c>
       <c r="N150" s="5">
         <v>26</v>
       </c>
       <c r="O150" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A151" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E151" s="3">
         <v>463.3</v>
       </c>
       <c r="L151" s="4">
         <v>133730</v>
       </c>
       <c r="M151" s="5">
         <v>8</v>
       </c>
       <c r="N151" s="5">
         <v>24</v>
       </c>
       <c r="O151" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A152" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>440</v>
       </c>
       <c r="E152" s="3">
         <v>662.3</v>
       </c>
       <c r="L152" s="4">
         <v>125970</v>
       </c>
       <c r="M152" s="5">
         <v>19</v>
       </c>
       <c r="N152" s="5">
         <v>26</v>
       </c>
       <c r="O152" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A153" s="2" t="s">
         <v>328</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E153" s="3">
         <v>552</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>443</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>444</v>
       </c>
       <c r="H153" s="3">
         <v>190.5</v>
       </c>
       <c r="L153" s="4">
         <v>141100</v>
       </c>
       <c r="M153" s="5">
         <v>8</v>
       </c>
       <c r="N153" s="5">
         <v>27</v>
       </c>
       <c r="O153" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A154" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E154" s="3">
         <v>655.20000000000005</v>
       </c>
       <c r="L154" s="4">
         <v>131745</v>
       </c>
       <c r="M154" s="5">
         <v>6</v>
       </c>
       <c r="N154" s="5">
         <v>8</v>
       </c>
       <c r="O154" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="155" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="2" t="s">
         <v>447</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E155" s="3">
         <v>613.79999999999995</v>
       </c>
       <c r="L155" s="4">
         <v>169999</v>
       </c>
       <c r="M155" s="5">
         <v>26</v>
       </c>
       <c r="N155" s="5">
         <v>35</v>
       </c>
       <c r="O155" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="156" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>450</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E156" s="3">
         <v>1305.3</v>
       </c>
       <c r="L156" s="4">
         <v>149264</v>
       </c>
       <c r="M156" s="5">
         <v>4</v>
       </c>
       <c r="N156" s="5">
         <v>21</v>
       </c>
       <c r="O156" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="157" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E157" s="3">
         <v>699.4</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>454</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>455</v>
       </c>
       <c r="H157" s="3">
         <v>535.5</v>
       </c>
       <c r="L157" s="4">
         <v>167000</v>
       </c>
       <c r="M157" s="5">
         <v>13</v>
       </c>
       <c r="N157" s="5">
         <v>36</v>
       </c>
       <c r="O157" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="158" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A158" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>456</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E158" s="3">
         <v>1931.9</v>
       </c>
       <c r="L158" s="4">
         <v>171185</v>
       </c>
       <c r="M158" s="5">
         <v>3</v>
       </c>
       <c r="N158" s="5">
         <v>3</v>
       </c>
       <c r="O158" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="159" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A159" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E159" s="3">
         <v>5364.6</v>
       </c>
       <c r="L159" s="4">
         <v>220093</v>
       </c>
       <c r="M159" s="5">
         <v>2</v>
       </c>
       <c r="N159" s="5">
         <v>33</v>
       </c>
       <c r="O159" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="160" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>460</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>461</v>
       </c>
       <c r="E160" s="3">
         <v>516.70000000000005</v>
       </c>
       <c r="L160" s="4">
         <v>126385</v>
       </c>
       <c r="M160" s="5">
         <v>11</v>
       </c>
       <c r="N160" s="5">
         <v>22</v>
       </c>
       <c r="O160" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="161" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A161" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>463</v>
       </c>
       <c r="E161" s="3">
         <v>3593.4</v>
       </c>
       <c r="L161" s="4">
         <v>185389</v>
       </c>
       <c r="M161" s="5">
         <v>1</v>
       </c>
       <c r="N161" s="5">
         <v>38</v>
       </c>
       <c r="O161" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="162" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A162" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E162" s="3">
         <v>1458.3</v>
       </c>
       <c r="L162" s="4">
         <v>139434</v>
       </c>
       <c r="M162" s="5">
         <v>15</v>
       </c>
       <c r="N162" s="5">
         <v>33</v>
       </c>
       <c r="O162" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="163" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A163" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E163" s="3">
         <v>807.6</v>
       </c>
       <c r="L163" s="4">
         <v>140270</v>
       </c>
       <c r="M163" s="5">
         <v>8</v>
       </c>
       <c r="N163" s="5">
         <v>30</v>
       </c>
       <c r="O163" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="164" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A164" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E164" s="3">
         <v>345.1</v>
       </c>
       <c r="L164" s="4">
         <v>100000</v>
       </c>
       <c r="M164" s="5">
         <v>3</v>
       </c>
       <c r="N164" s="5">
         <v>37</v>
       </c>
       <c r="O164" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="165" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A165" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>471</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E165" s="3">
         <v>1259</v>
       </c>
       <c r="L165" s="4">
         <v>160653</v>
       </c>
       <c r="M165" s="5">
         <v>17</v>
       </c>
       <c r="N165" s="5">
         <v>38</v>
       </c>
       <c r="O165" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="166" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A166" s="2" t="s">
         <v>265</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E166" s="3">
         <v>809.3</v>
       </c>
       <c r="L166" s="4">
         <v>132600</v>
       </c>
       <c r="M166" s="5">
         <v>9</v>
       </c>
       <c r="N166" s="5">
         <v>10</v>
       </c>
       <c r="O166" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="167" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A167" s="2" t="s">
         <v>169</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>475</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>476</v>
       </c>
       <c r="E167" s="3">
         <v>772.1</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>477</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>478</v>
       </c>
       <c r="H167" s="3">
         <v>327.10000000000002</v>
       </c>
       <c r="L167" s="4">
         <v>186853</v>
       </c>
       <c r="M167" s="5">
         <v>17</v>
       </c>
       <c r="N167" s="5">
         <v>35</v>
       </c>
       <c r="O167" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="168" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A168" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>479</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E168" s="3">
         <v>487.4</v>
       </c>
       <c r="L168" s="4">
         <v>137943</v>
       </c>
       <c r="M168" s="5">
         <v>1</v>
       </c>
       <c r="N168" s="5">
         <v>29</v>
       </c>
       <c r="O168" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="169" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A169" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>481</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E169" s="3">
         <v>962.3</v>
       </c>
       <c r="L169" s="4">
         <v>135252</v>
       </c>
       <c r="M169" s="5">
         <v>2</v>
       </c>
       <c r="N169" s="5">
         <v>24</v>
       </c>
       <c r="O169" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="170" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A170" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>483</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>484</v>
       </c>
       <c r="E170" s="3">
         <v>351</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>485</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>486</v>
       </c>
       <c r="H170" s="3">
         <v>274</v>
       </c>
       <c r="L170" s="4">
         <v>112211</v>
       </c>
       <c r="M170" s="5">
         <v>12</v>
       </c>
       <c r="N170" s="5">
         <v>38</v>
       </c>
       <c r="O170" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="171" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A171" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E171" s="3">
         <v>1922</v>
       </c>
       <c r="L171" s="4">
         <v>176000</v>
       </c>
       <c r="M171" s="5">
         <v>2</v>
       </c>
       <c r="N171" s="5">
         <v>12</v>
       </c>
       <c r="O171" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="172" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A172" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>490</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>491</v>
       </c>
       <c r="E172" s="3">
         <v>1121.8</v>
       </c>
       <c r="L172" s="4">
         <v>179507</v>
       </c>
       <c r="M172" s="5">
         <v>1</v>
       </c>
       <c r="N172" s="5">
         <v>1</v>
       </c>
       <c r="O172" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="173" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A173" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E173" s="3">
         <v>243.2</v>
       </c>
       <c r="L173" s="4">
         <v>149050</v>
       </c>
       <c r="M173" s="5">
         <v>9</v>
       </c>
       <c r="N173" s="5">
         <v>28</v>
       </c>
       <c r="O173" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="174" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A174" s="2" t="s">
         <v>494</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>495</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E174" s="3">
         <v>4894</v>
       </c>
       <c r="L174" s="4">
         <v>201884</v>
       </c>
       <c r="M174" s="5">
         <v>5</v>
       </c>
       <c r="N174" s="5">
         <v>13</v>
       </c>
       <c r="O174" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="175" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A175" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E175" s="3">
         <v>1482.3</v>
       </c>
       <c r="L175" s="4">
         <v>151633</v>
       </c>
       <c r="M175" s="5">
         <v>5</v>
       </c>
       <c r="N175" s="5">
         <v>10</v>
       </c>
       <c r="O175" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="176" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>499</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>500</v>
       </c>
       <c r="E176" s="3">
         <v>432.4</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>501</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>502</v>
       </c>
       <c r="H176" s="3">
         <v>202.2</v>
       </c>
       <c r="L176" s="4">
         <v>161610</v>
       </c>
       <c r="M176" s="5">
         <v>18</v>
       </c>
       <c r="N176" s="5">
         <v>25</v>
       </c>
       <c r="O176" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="177" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A177" s="2" t="s">
         <v>503</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>504</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>505</v>
       </c>
       <c r="E177" s="3">
         <v>940.6</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>506</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>507</v>
       </c>
       <c r="H177" s="3">
         <v>343.2</v>
       </c>
       <c r="L177" s="4">
         <v>158066</v>
       </c>
       <c r="M177" s="5">
         <v>6</v>
       </c>
       <c r="N177" s="5">
         <v>21</v>
       </c>
       <c r="O177" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="178" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A178" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>508</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>509</v>
       </c>
       <c r="E178" s="3">
         <v>495.2</v>
       </c>
       <c r="L178" s="4">
         <v>112140</v>
       </c>
       <c r="M178" s="5">
         <v>2</v>
       </c>
       <c r="N178" s="5">
         <v>19</v>
       </c>
       <c r="O178" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="179" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A179" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E179" s="3">
         <v>3031.4</v>
       </c>
       <c r="L179" s="4">
         <v>171259</v>
       </c>
       <c r="M179" s="5">
         <v>5</v>
       </c>
       <c r="N179" s="5">
         <v>37</v>
       </c>
       <c r="O179" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="180" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A180" s="2" t="s">
         <v>512</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E180" s="3">
         <v>797</v>
       </c>
       <c r="L180" s="4">
         <v>163950</v>
       </c>
       <c r="M180" s="5">
         <v>9</v>
       </c>
       <c r="N180" s="5">
         <v>45</v>
       </c>
       <c r="O180" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="181" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>515</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>516</v>
       </c>
       <c r="E181" s="3">
         <v>522.6</v>
       </c>
       <c r="L181" s="4">
         <v>129922</v>
       </c>
       <c r="M181" s="5">
         <v>3</v>
       </c>
       <c r="N181" s="5">
         <v>31</v>
       </c>
       <c r="O181" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="182" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A182" s="2" t="s">
         <v>517</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E182" s="3">
         <v>1124.4000000000001</v>
       </c>
       <c r="L182" s="4">
         <v>149825</v>
       </c>
       <c r="M182" s="5">
         <v>9</v>
       </c>
       <c r="N182" s="5">
         <v>37</v>
       </c>
       <c r="O182" s="5">
         <v>252</v>
       </c>
     </row>
-    <row r="183" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A183" s="2" t="s">
         <v>520</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E183" s="3">
         <v>186.5</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>523</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>524</v>
       </c>
       <c r="H183" s="3">
         <v>141.69999999999999</v>
       </c>
       <c r="L183" s="4">
         <v>145000</v>
       </c>
       <c r="M183" s="5">
         <v>4</v>
       </c>
       <c r="N183" s="5">
         <v>25</v>
       </c>
       <c r="O183" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="184" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A184" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E184" s="3">
         <v>450.1</v>
       </c>
       <c r="L184" s="4">
         <v>126050</v>
       </c>
       <c r="M184" s="5">
         <v>10</v>
       </c>
       <c r="N184" s="5">
         <v>28</v>
       </c>
       <c r="O184" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="185" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A185" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E185" s="3">
         <v>273.8</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>530</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>531</v>
       </c>
       <c r="H185" s="3">
         <v>410.3</v>
       </c>
       <c r="L185" s="4">
         <v>135000</v>
       </c>
       <c r="M185" s="5">
         <v>2</v>
       </c>
       <c r="N185" s="5">
         <v>16</v>
       </c>
       <c r="O185" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="186" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A186" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>532</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>533</v>
       </c>
       <c r="E186" s="3">
         <v>1727.5</v>
       </c>
       <c r="L186" s="4">
         <v>159354</v>
       </c>
       <c r="M186" s="5">
         <v>9</v>
       </c>
       <c r="N186" s="5">
         <v>29</v>
       </c>
       <c r="O186" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="187" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A187" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>534</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E187" s="3">
         <v>3077.3</v>
       </c>
       <c r="L187" s="4">
         <v>185369</v>
       </c>
       <c r="M187" s="5">
         <v>5</v>
       </c>
       <c r="N187" s="5">
         <v>5</v>
       </c>
       <c r="O187" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="188" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A188" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E188" s="3">
         <v>446</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>539</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>540</v>
       </c>
       <c r="H188" s="3">
         <v>590.4</v>
       </c>
       <c r="L188" s="4">
         <v>155038</v>
       </c>
       <c r="M188" s="5">
         <v>3</v>
       </c>
       <c r="N188" s="5">
         <v>21</v>
       </c>
       <c r="O188" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="189" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A189" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>541</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="3">
         <v>265</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>543</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>544</v>
       </c>
       <c r="H189" s="3">
         <v>729</v>
       </c>
       <c r="L189" s="4">
         <v>148097</v>
       </c>
       <c r="M189" s="5">
         <v>14</v>
       </c>
       <c r="N189" s="5">
         <v>23</v>
       </c>
       <c r="O189" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="190" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A190" s="2" t="s">
         <v>512</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E190" s="3">
         <v>511.5</v>
       </c>
       <c r="L190" s="4">
         <v>129144</v>
       </c>
       <c r="M190" s="5">
         <v>5</v>
       </c>
       <c r="N190" s="5">
         <v>15</v>
       </c>
       <c r="O190" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="191" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A191" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E191" s="3">
         <v>2993.6</v>
       </c>
       <c r="L191" s="4">
         <v>189099</v>
       </c>
       <c r="M191" s="5">
         <v>2</v>
       </c>
       <c r="N191" s="5">
         <v>26</v>
       </c>
       <c r="O191" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="192" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A192" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>549</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>550</v>
       </c>
       <c r="E192" s="3">
         <v>987.4</v>
       </c>
       <c r="L192" s="4">
         <v>136500</v>
       </c>
       <c r="M192" s="5">
         <v>0</v>
       </c>
       <c r="N192" s="5">
         <v>18</v>
       </c>
       <c r="O192" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="193" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A193" s="2" t="s">
         <v>517</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E193" s="3">
         <v>1320.6</v>
       </c>
       <c r="L193" s="4">
         <v>146500</v>
       </c>
       <c r="M193" s="5">
         <v>3</v>
       </c>
       <c r="N193" s="5">
         <v>11</v>
       </c>
       <c r="O193" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="194" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A194" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>553</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>554</v>
       </c>
       <c r="E194" s="3">
         <v>609.20000000000005</v>
       </c>
       <c r="L194" s="4">
         <v>127500</v>
       </c>
       <c r="M194" s="5">
         <v>0</v>
       </c>
       <c r="N194" s="5">
         <v>29</v>
       </c>
       <c r="O194" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="195" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A195" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>555</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E195" s="3">
         <v>978.4</v>
       </c>
       <c r="L195" s="4">
         <v>158019</v>
       </c>
       <c r="M195" s="5">
         <v>2</v>
       </c>
       <c r="N195" s="5">
         <v>20</v>
       </c>
       <c r="O195" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="196" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A196" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E196" s="3">
         <v>918.7</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>560</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>561</v>
       </c>
       <c r="H196" s="3">
         <v>313.60000000000002</v>
       </c>
       <c r="L196" s="4">
         <v>159900</v>
       </c>
       <c r="M196" s="5">
         <v>3</v>
       </c>
       <c r="N196" s="5">
         <v>23</v>
       </c>
       <c r="O196" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="197" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A197" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E197" s="3">
         <v>2328.5</v>
       </c>
       <c r="L197" s="4">
         <v>184800</v>
       </c>
       <c r="M197" s="5">
         <v>0</v>
       </c>
       <c r="N197" s="5">
         <v>32</v>
       </c>
       <c r="O197" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="198" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A198" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>564</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>565</v>
       </c>
       <c r="E198" s="3">
         <v>4655.1000000000004</v>
       </c>
       <c r="L198" s="4">
         <v>210000</v>
       </c>
       <c r="M198" s="5">
         <v>2</v>
       </c>
       <c r="N198" s="5">
         <v>20</v>
       </c>
       <c r="O198" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="199" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
         <v>344</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>566</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>567</v>
       </c>
       <c r="E199" s="3">
         <v>696.9</v>
       </c>
       <c r="L199" s="4">
         <v>137885</v>
       </c>
       <c r="M199" s="5">
         <v>3</v>
       </c>
       <c r="N199" s="5">
         <v>5</v>
       </c>
       <c r="O199" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="200" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A200" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>568</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>569</v>
       </c>
       <c r="E200" s="3">
         <v>1070.9000000000001</v>
       </c>
       <c r="L200" s="4">
         <v>147414</v>
       </c>
       <c r="M200" s="5">
         <v>3</v>
       </c>
       <c r="N200" s="5">
         <v>30</v>
       </c>
       <c r="O200" s="5">
         <v>255</v>
       </c>
     </row>
-    <row r="201" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A201" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E201" s="3">
         <v>2159.9</v>
       </c>
       <c r="L201" s="4">
         <v>202783</v>
       </c>
       <c r="M201" s="5">
         <v>7</v>
       </c>
       <c r="N201" s="5">
         <v>28</v>
       </c>
       <c r="O201" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="202" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A202" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>572</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>573</v>
       </c>
       <c r="E202" s="3">
         <v>1811.8</v>
       </c>
       <c r="L202" s="4">
         <v>159325</v>
       </c>
       <c r="M202" s="5">
         <v>22</v>
       </c>
       <c r="N202" s="5">
         <v>38</v>
       </c>
       <c r="O202" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="203" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A203" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E203" s="3">
         <v>5036.7</v>
       </c>
       <c r="L203" s="4">
         <v>176831</v>
       </c>
       <c r="M203" s="5">
         <v>30</v>
       </c>
       <c r="N203" s="5">
         <v>38</v>
       </c>
       <c r="O203" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="204" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A204" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E204" s="3">
         <v>681</v>
       </c>
       <c r="L204" s="4">
         <v>142634</v>
       </c>
       <c r="M204" s="5">
         <v>4</v>
       </c>
       <c r="N204" s="5">
         <v>14</v>
       </c>
       <c r="O204" s="5">
         <v>170</v>
       </c>
     </row>
-    <row r="205" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A205" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>579</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>580</v>
       </c>
       <c r="E205" s="3">
         <v>673.7</v>
       </c>
       <c r="L205" s="4">
         <v>136027</v>
       </c>
       <c r="M205" s="5">
         <v>13</v>
       </c>
       <c r="N205" s="5">
         <v>30</v>
       </c>
       <c r="O205" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="206" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A206" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E206" s="3">
         <v>574.4</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>584</v>
       </c>
       <c r="H206" s="3">
         <v>573.70000000000005</v>
       </c>
       <c r="L206" s="4">
         <v>140000</v>
       </c>
       <c r="M206" s="5">
         <v>2</v>
       </c>
       <c r="N206" s="5">
         <v>19</v>
       </c>
       <c r="O206" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="207" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A207" s="2" t="s">
         <v>585</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>586</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E207" s="3">
         <v>1032.5999999999999</v>
       </c>
       <c r="L207" s="4">
         <v>152600</v>
       </c>
       <c r="M207" s="5">
         <v>3</v>
       </c>
       <c r="N207" s="5">
         <v>14</v>
       </c>
       <c r="O207" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="208" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A208" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>588</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>589</v>
       </c>
       <c r="E208" s="3">
         <v>318.7</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>590</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>591</v>
       </c>
       <c r="H208" s="3">
         <v>421.3</v>
       </c>
       <c r="L208" s="4">
         <v>125000</v>
       </c>
       <c r="M208" s="5">
         <v>0</v>
       </c>
       <c r="N208" s="5">
         <v>33</v>
       </c>
       <c r="O208" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="209" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A209" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E209" s="3">
         <v>695.2</v>
       </c>
       <c r="L209" s="4">
         <v>140215</v>
       </c>
       <c r="M209" s="5">
         <v>2</v>
       </c>
       <c r="N209" s="5">
         <v>35</v>
       </c>
       <c r="O209" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="210" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A210" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>594</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>595</v>
       </c>
       <c r="E210" s="3">
         <v>804.9</v>
       </c>
       <c r="L210" s="4">
         <v>134342</v>
       </c>
       <c r="M210" s="5">
         <v>7</v>
       </c>
       <c r="N210" s="5">
         <v>21</v>
       </c>
       <c r="O210" s="5">
         <v>239</v>
       </c>
     </row>
-    <row r="211" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A211" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E211" s="3">
         <v>1041.5999999999999</v>
       </c>
       <c r="L211" s="4">
         <v>136500</v>
       </c>
       <c r="M211" s="5">
         <v>4</v>
       </c>
       <c r="N211" s="5">
         <v>22</v>
       </c>
       <c r="O211" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="212" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A212" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>598</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E212" s="3">
         <v>414</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>600</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>601</v>
       </c>
       <c r="H212" s="3">
         <v>599.79999999999995</v>
       </c>
       <c r="L212" s="4">
         <v>150000</v>
       </c>
       <c r="M212" s="5">
         <v>10</v>
       </c>
       <c r="N212" s="5">
         <v>34</v>
       </c>
       <c r="O212" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="213" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A213" s="2" t="s">
         <v>602</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E213" s="3">
         <v>217</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>605</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>606</v>
       </c>
       <c r="H213" s="3">
         <v>382</v>
       </c>
       <c r="L213" s="4">
         <v>110204</v>
       </c>
       <c r="M213" s="5">
         <v>6</v>
       </c>
       <c r="N213" s="5">
         <v>32</v>
       </c>
       <c r="O213" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="214" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A214" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E214" s="3">
         <v>577.79999999999995</v>
       </c>
       <c r="L214" s="4">
         <v>130278</v>
       </c>
       <c r="M214" s="5">
         <v>7</v>
       </c>
       <c r="N214" s="5">
         <v>30</v>
       </c>
       <c r="O214" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="215" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E215" s="3">
         <v>1126.5</v>
       </c>
       <c r="L215" s="4">
         <v>170000</v>
       </c>
       <c r="M215" s="5">
         <v>0</v>
       </c>
       <c r="N215" s="5">
         <v>24</v>
       </c>
       <c r="O215" s="5">
         <v>190</v>
       </c>
     </row>
-    <row r="216" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A216" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>611</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>612</v>
       </c>
       <c r="E216" s="3">
         <v>1438.7</v>
       </c>
       <c r="L216" s="4">
         <v>165000</v>
       </c>
       <c r="M216" s="5">
         <v>11</v>
       </c>
       <c r="N216" s="5">
         <v>37</v>
       </c>
       <c r="O216" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="217" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A217" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E217" s="3">
         <v>704</v>
       </c>
       <c r="L217" s="4">
         <v>131895</v>
       </c>
       <c r="M217" s="5">
         <v>11</v>
       </c>
       <c r="N217" s="5">
         <v>27</v>
       </c>
       <c r="O217" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="218" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A218" s="2" t="s">
         <v>363</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>615</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E218" s="3">
         <v>1087.9000000000001</v>
       </c>
       <c r="L218" s="4">
         <v>153500</v>
       </c>
       <c r="M218" s="5">
         <v>0</v>
       </c>
       <c r="N218" s="5">
         <v>25</v>
       </c>
       <c r="O218" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="219" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A219" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E219" s="3">
         <v>1050.7</v>
       </c>
       <c r="L219" s="4">
         <v>156210</v>
       </c>
       <c r="M219" s="5">
         <v>4</v>
       </c>
       <c r="N219" s="5">
         <v>25</v>
       </c>
       <c r="O219" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="220" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A220" s="2" t="s">
         <v>619</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E220" s="3">
         <v>750.2</v>
       </c>
       <c r="L220" s="4">
         <v>129472</v>
       </c>
       <c r="M220" s="5">
         <v>5</v>
       </c>
       <c r="N220" s="5">
         <v>34</v>
       </c>
       <c r="O220" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="221" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A221" s="2" t="s">
         <v>622</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>623</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>624</v>
       </c>
       <c r="E221" s="3">
         <v>373.6</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>625</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>626</v>
       </c>
       <c r="H221" s="3">
         <v>195</v>
       </c>
       <c r="L221" s="4">
         <v>157573</v>
       </c>
       <c r="M221" s="5">
         <v>1</v>
       </c>
       <c r="N221" s="5">
         <v>31</v>
       </c>
       <c r="O221" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="222" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A222" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>627</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>628</v>
       </c>
       <c r="E222" s="3">
         <v>554.5</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>629</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>630</v>
       </c>
       <c r="H222" s="3">
         <v>598.29999999999995</v>
       </c>
       <c r="L222" s="4">
         <v>130000</v>
       </c>
       <c r="M222" s="5">
         <v>4</v>
       </c>
       <c r="N222" s="5">
         <v>19</v>
       </c>
       <c r="O222" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="223" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A223" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>631</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>632</v>
       </c>
       <c r="E223" s="3">
         <v>1334.7</v>
       </c>
       <c r="L223" s="4">
         <v>145000</v>
       </c>
       <c r="M223" s="5">
         <v>12</v>
       </c>
       <c r="N223" s="5">
         <v>23</v>
       </c>
       <c r="O223" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="224" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E224" s="3">
         <v>483</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>635</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>636</v>
       </c>
       <c r="H224" s="3">
         <v>255</v>
       </c>
       <c r="L224" s="4">
         <v>150000</v>
       </c>
       <c r="M224" s="5">
         <v>6</v>
       </c>
       <c r="N224" s="5">
         <v>28</v>
       </c>
       <c r="O224" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="225" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A225" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E225" s="3">
         <v>14569.6</v>
       </c>
       <c r="L225" s="4">
         <v>238523</v>
       </c>
       <c r="M225" s="5">
         <v>9</v>
       </c>
       <c r="N225" s="5">
         <v>26</v>
       </c>
       <c r="O225" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="226" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A226" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E226" s="3">
         <v>946.8</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>641</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>642</v>
       </c>
       <c r="H226" s="3">
         <v>278</v>
       </c>
       <c r="L226" s="4">
         <v>158500</v>
       </c>
       <c r="M226" s="5">
         <v>10</v>
       </c>
       <c r="N226" s="5">
         <v>33</v>
       </c>
       <c r="O226" s="5">
         <v>254</v>
       </c>
     </row>
-    <row r="227" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A227" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E227" s="3">
         <v>1397.1</v>
       </c>
       <c r="L227" s="4">
         <v>169825</v>
       </c>
       <c r="M227" s="5">
         <v>3</v>
       </c>
       <c r="N227" s="5">
         <v>15</v>
       </c>
       <c r="O227" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="228" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A228" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>645</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>646</v>
       </c>
       <c r="E228" s="3">
         <v>540.9</v>
       </c>
       <c r="L228" s="4">
         <v>141046</v>
       </c>
       <c r="M228" s="5">
         <v>10</v>
       </c>
       <c r="N228" s="5">
         <v>27</v>
       </c>
       <c r="O228" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="229" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A229" s="2" t="s">
         <v>520</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>647</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>648</v>
       </c>
       <c r="E229" s="3">
         <v>629.9</v>
       </c>
       <c r="L229" s="4">
         <v>138941</v>
       </c>
       <c r="M229" s="5">
         <v>5</v>
       </c>
       <c r="N229" s="5">
         <v>27</v>
       </c>
       <c r="O229" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="230" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A230" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>649</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>650</v>
       </c>
       <c r="E230" s="3">
         <v>1541.1</v>
       </c>
       <c r="L230" s="4">
         <v>150000</v>
       </c>
       <c r="M230" s="5">
         <v>0</v>
       </c>
       <c r="N230" s="5">
         <v>6</v>
       </c>
       <c r="O230" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="231" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>363</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E231" s="3">
         <v>611.6</v>
       </c>
       <c r="L231" s="4">
         <v>169652</v>
       </c>
       <c r="M231" s="5">
         <v>9</v>
       </c>
       <c r="N231" s="5">
         <v>34</v>
       </c>
       <c r="O231" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="232" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A232" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E232" s="3">
         <v>501.8</v>
       </c>
       <c r="L232" s="4">
         <v>124082</v>
       </c>
       <c r="M232" s="5">
         <v>3</v>
       </c>
       <c r="N232" s="5">
         <v>16</v>
       </c>
       <c r="O232" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="233" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A233" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E233" s="3">
         <v>6894.4</v>
       </c>
       <c r="L233" s="4">
         <v>204356</v>
       </c>
       <c r="M233" s="5">
         <v>3</v>
       </c>
       <c r="N233" s="5">
         <v>27</v>
       </c>
       <c r="O233" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="234" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A234" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E234" s="3">
         <v>1958</v>
       </c>
       <c r="L234" s="4">
         <v>178837</v>
       </c>
       <c r="M234" s="5">
         <v>7</v>
       </c>
       <c r="N234" s="5">
         <v>24</v>
       </c>
       <c r="O234" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="235" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A235" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>659</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E235" s="3">
         <v>1167.7</v>
       </c>
       <c r="L235" s="4">
         <v>180000</v>
       </c>
       <c r="M235" s="5">
         <v>9</v>
       </c>
       <c r="N235" s="5">
         <v>23</v>
       </c>
       <c r="O235" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="236" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A236" s="2" t="s">
         <v>585</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E236" s="3">
         <v>172.1</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>663</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>664</v>
       </c>
       <c r="H236" s="3">
         <v>471.3</v>
       </c>
       <c r="L236" s="4">
         <v>155000</v>
       </c>
       <c r="M236" s="5">
         <v>0</v>
       </c>
       <c r="N236" s="5">
         <v>18</v>
       </c>
       <c r="O236" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="237" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>665</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>666</v>
       </c>
       <c r="E237" s="3">
         <v>2390</v>
       </c>
       <c r="L237" s="4">
         <v>184039</v>
       </c>
       <c r="M237" s="5">
         <v>1</v>
       </c>
       <c r="N237" s="5">
         <v>22</v>
       </c>
       <c r="O237" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="238" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A238" s="2" t="s">
         <v>344</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>667</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>668</v>
       </c>
       <c r="E238" s="3">
         <v>962.4</v>
       </c>
       <c r="L238" s="4">
         <v>125000</v>
       </c>
       <c r="M238" s="5">
         <v>0</v>
       </c>
       <c r="N238" s="5">
         <v>23</v>
       </c>
       <c r="O238" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="239" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A239" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>669</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>670</v>
       </c>
       <c r="E239" s="3">
         <v>818.8</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>671</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>672</v>
       </c>
       <c r="H239" s="3">
         <v>254</v>
       </c>
       <c r="L239" s="4">
         <v>141425</v>
       </c>
       <c r="M239" s="5">
         <v>1</v>
       </c>
       <c r="N239" s="5">
         <v>19</v>
       </c>
       <c r="O239" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="240" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A240" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E240" s="3">
         <v>877.1</v>
       </c>
       <c r="L240" s="4">
         <v>130700</v>
       </c>
       <c r="M240" s="5">
         <v>0</v>
       </c>
       <c r="N240" s="5">
         <v>24</v>
       </c>
       <c r="O240" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="241" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A241" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>675</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>676</v>
       </c>
       <c r="E241" s="3">
         <v>631.1</v>
       </c>
       <c r="L241" s="4">
         <v>143677</v>
       </c>
       <c r="M241" s="5">
         <v>15</v>
       </c>
       <c r="N241" s="5">
         <v>44</v>
       </c>
       <c r="O241" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="242" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A242" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E242" s="3">
         <v>641</v>
       </c>
       <c r="L242" s="4">
         <v>129270</v>
       </c>
       <c r="M242" s="5">
         <v>20</v>
       </c>
       <c r="N242" s="5">
         <v>27</v>
       </c>
       <c r="O242" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="243" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A243" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>679</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>680</v>
       </c>
       <c r="E243" s="3">
         <v>410</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>681</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>682</v>
       </c>
       <c r="H243" s="3">
         <v>599</v>
       </c>
       <c r="L243" s="4">
         <v>141200</v>
       </c>
       <c r="M243" s="5">
         <v>15</v>
       </c>
       <c r="N243" s="5">
         <v>15</v>
       </c>
       <c r="O243" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="244" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A244" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E244" s="3">
         <v>332.4</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>685</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>686</v>
       </c>
       <c r="H244" s="3">
         <v>219.3</v>
       </c>
       <c r="L244" s="4">
         <v>144000</v>
       </c>
       <c r="M244" s="5">
         <v>15</v>
       </c>
       <c r="N244" s="5">
         <v>32</v>
       </c>
       <c r="O244" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="245" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A245" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>687</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>688</v>
       </c>
       <c r="E245" s="3">
         <v>719</v>
       </c>
       <c r="L245" s="4">
         <v>147612</v>
       </c>
       <c r="M245" s="5">
         <v>25</v>
       </c>
       <c r="N245" s="5">
         <v>41</v>
       </c>
       <c r="O245" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="246" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A246" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E246" s="3">
         <v>1054.4000000000001</v>
       </c>
       <c r="L246" s="4">
         <v>141100</v>
       </c>
       <c r="M246" s="5">
         <v>13</v>
       </c>
       <c r="N246" s="5">
         <v>22</v>
       </c>
       <c r="O246" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="247" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A247" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>691</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="3">
         <v>393.4</v>
       </c>
       <c r="L247" s="4">
         <v>133604</v>
       </c>
       <c r="M247" s="5">
         <v>1</v>
       </c>
       <c r="N247" s="5">
         <v>3</v>
       </c>
       <c r="O247" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="248" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>693</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>694</v>
       </c>
       <c r="E248" s="3">
         <v>3374</v>
       </c>
       <c r="L248" s="4">
         <v>196248</v>
       </c>
       <c r="M248" s="5">
         <v>3</v>
       </c>
       <c r="N248" s="5">
         <v>32</v>
       </c>
       <c r="O248" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="249" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A249" s="2" t="s">
         <v>695</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>696</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>697</v>
       </c>
       <c r="E249" s="3">
         <v>643</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>698</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>699</v>
       </c>
       <c r="H249" s="3">
         <v>356.2</v>
       </c>
       <c r="L249" s="4">
         <v>157558</v>
       </c>
       <c r="M249" s="5">
         <v>5</v>
       </c>
       <c r="N249" s="5">
         <v>36</v>
       </c>
       <c r="O249" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="250" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A250" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>700</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>701</v>
       </c>
       <c r="E250" s="3">
         <v>724.3</v>
       </c>
       <c r="L250" s="4">
         <v>167679</v>
       </c>
       <c r="M250" s="5">
         <v>9</v>
       </c>
       <c r="N250" s="5">
         <v>21</v>
       </c>
       <c r="O250" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="251" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A251" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E251" s="3">
         <v>1505.6</v>
       </c>
       <c r="L251" s="4">
         <v>167475</v>
       </c>
       <c r="M251" s="5">
         <v>10</v>
       </c>
       <c r="N251" s="5">
         <v>33</v>
       </c>
       <c r="O251" s="5">
         <v>261</v>
       </c>
     </row>
-    <row r="252" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A252" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E252" s="3">
         <v>619.1</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>706</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>707</v>
       </c>
       <c r="H252" s="3">
         <v>205.6</v>
       </c>
       <c r="L252" s="4">
         <v>141121</v>
       </c>
       <c r="M252" s="5">
         <v>7</v>
       </c>
       <c r="N252" s="5">
         <v>23</v>
       </c>
       <c r="O252" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="253" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A253" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>708</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>709</v>
       </c>
       <c r="E253" s="3">
         <v>1714.5</v>
       </c>
       <c r="L253" s="4">
         <v>183000</v>
       </c>
       <c r="M253" s="5">
         <v>0</v>
       </c>
       <c r="N253" s="5">
         <v>19</v>
       </c>
       <c r="O253" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="254" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A254" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E254" s="3">
         <v>10776.7</v>
       </c>
       <c r="L254" s="4">
         <v>202200</v>
       </c>
       <c r="M254" s="5">
         <v>13</v>
       </c>
       <c r="N254" s="5">
         <v>27</v>
       </c>
       <c r="O254" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="255" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A255" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>712</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>713</v>
       </c>
       <c r="E255" s="3">
         <v>11197.6</v>
       </c>
       <c r="L255" s="4">
         <v>204000</v>
       </c>
       <c r="M255" s="5">
         <v>7</v>
       </c>
       <c r="N255" s="5">
         <v>35</v>
       </c>
       <c r="O255" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="256" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A256" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E256" s="3">
         <v>2118</v>
       </c>
       <c r="L256" s="4">
         <v>194629</v>
       </c>
       <c r="M256" s="5">
         <v>5</v>
       </c>
       <c r="N256" s="5">
         <v>30</v>
       </c>
       <c r="O256" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="257" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A257" s="2" t="s">
         <v>716</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>718</v>
       </c>
       <c r="E257" s="3">
         <v>572.29999999999995</v>
       </c>
       <c r="L257" s="4">
         <v>128722</v>
       </c>
       <c r="M257" s="5">
         <v>32</v>
       </c>
       <c r="N257" s="5">
         <v>35</v>
       </c>
       <c r="O257" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="258" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A258" s="2" t="s">
         <v>520</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E258" s="3">
         <v>1531.5</v>
       </c>
       <c r="L258" s="4">
         <v>167500</v>
       </c>
       <c r="M258" s="5">
         <v>0</v>
       </c>
       <c r="N258" s="5">
         <v>8</v>
       </c>
       <c r="O258" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="259" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A259" s="2" t="s">
         <v>602</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="3">
         <v>284.39999999999998</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>723</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>724</v>
       </c>
       <c r="H259" s="3">
         <v>703.4</v>
       </c>
       <c r="L259" s="4">
         <v>123425</v>
       </c>
       <c r="M259" s="5">
         <v>12</v>
       </c>
       <c r="N259" s="5">
         <v>20</v>
       </c>
       <c r="O259" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="260" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A260" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>725</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>726</v>
       </c>
       <c r="E260" s="3">
         <v>736.2</v>
       </c>
       <c r="L260" s="4">
         <v>135000</v>
       </c>
       <c r="M260" s="5">
         <v>0</v>
       </c>
       <c r="N260" s="5">
         <v>24</v>
       </c>
       <c r="O260" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="261" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A261" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="3">
         <v>473.3</v>
       </c>
       <c r="L261" s="4">
         <v>136298</v>
       </c>
       <c r="M261" s="5">
         <v>8</v>
       </c>
       <c r="N261" s="5">
         <v>35</v>
       </c>
       <c r="O261" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="262" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A262" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>729</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>730</v>
       </c>
       <c r="E262" s="3">
         <v>1439.4</v>
       </c>
       <c r="L262" s="4">
         <v>152076</v>
       </c>
       <c r="M262" s="5">
         <v>7</v>
       </c>
       <c r="N262" s="5">
         <v>9</v>
       </c>
       <c r="O262" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="263" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A263" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E263" s="3">
         <v>8940.2000000000007</v>
       </c>
       <c r="L263" s="4">
         <v>209586</v>
       </c>
       <c r="M263" s="5">
         <v>18</v>
       </c>
       <c r="N263" s="5">
         <v>29</v>
       </c>
       <c r="O263" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="264" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A264" s="2" t="s">
         <v>258</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>733</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>734</v>
       </c>
       <c r="E264" s="3">
         <v>3093.7</v>
       </c>
       <c r="L264" s="4">
         <v>164595</v>
       </c>
       <c r="M264" s="5">
         <v>3</v>
       </c>
       <c r="N264" s="5">
         <v>3</v>
       </c>
       <c r="O264" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="265" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A265" s="2" t="s">
         <v>494</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>735</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>736</v>
       </c>
       <c r="E265" s="3">
         <v>1332.8</v>
       </c>
       <c r="L265" s="4">
         <v>152852</v>
       </c>
       <c r="M265" s="5">
         <v>1</v>
       </c>
       <c r="N265" s="5">
         <v>1</v>
       </c>
       <c r="O265" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="266" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A266" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>737</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E266" s="3">
         <v>938.2</v>
       </c>
       <c r="L266" s="4">
         <v>130000</v>
       </c>
       <c r="M266" s="5">
         <v>0</v>
       </c>
       <c r="N266" s="5">
         <v>31</v>
       </c>
       <c r="O266" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="267" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A267" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E267" s="3">
         <v>870.1</v>
       </c>
       <c r="L267" s="4">
         <v>140070</v>
       </c>
       <c r="M267" s="5">
         <v>2</v>
       </c>
       <c r="N267" s="5">
         <v>9</v>
       </c>
       <c r="O267" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="268" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
         <v>447</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>741</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>742</v>
       </c>
       <c r="E268" s="3">
         <v>629.9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>743</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>744</v>
       </c>
       <c r="H268" s="3">
         <v>341.7</v>
       </c>
       <c r="L268" s="4">
         <v>148480</v>
       </c>
       <c r="M268" s="5">
         <v>1</v>
       </c>
       <c r="N268" s="5">
         <v>24</v>
       </c>
       <c r="O268" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="269" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A269" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>745</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>746</v>
       </c>
       <c r="E269" s="3">
         <v>828</v>
       </c>
       <c r="L269" s="4">
         <v>120015</v>
       </c>
       <c r="M269" s="5">
         <v>12</v>
       </c>
       <c r="N269" s="5">
         <v>19</v>
       </c>
       <c r="O269" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="270" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A270" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E270" s="3">
         <v>563.5</v>
       </c>
       <c r="L270" s="4">
         <v>136995</v>
       </c>
       <c r="M270" s="5">
         <v>4</v>
       </c>
       <c r="N270" s="5">
         <v>25</v>
       </c>
       <c r="O270" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="271" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A271" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>749</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E271" s="3">
         <v>1101.4000000000001</v>
       </c>
       <c r="L271" s="4">
         <v>162433</v>
       </c>
       <c r="M271" s="5">
         <v>3</v>
       </c>
       <c r="N271" s="5">
         <v>23</v>
       </c>
       <c r="O271" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="272" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A272" s="2" t="s">
         <v>494</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E272" s="3">
         <v>838.3</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>753</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>754</v>
       </c>
       <c r="H272" s="3">
         <v>555.29999999999995</v>
       </c>
       <c r="L272" s="4">
         <v>174570</v>
       </c>
       <c r="M272" s="5">
         <v>17</v>
       </c>
       <c r="N272" s="5">
         <v>25</v>
       </c>
       <c r="O272" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="273" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A273" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E273" s="3">
         <v>321.3</v>
       </c>
       <c r="L273" s="4">
         <v>120500</v>
       </c>
       <c r="M273" s="5">
         <v>3</v>
       </c>
       <c r="N273" s="5">
         <v>26</v>
       </c>
       <c r="O273" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="274" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A274" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>757</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>758</v>
       </c>
       <c r="E274" s="3">
         <v>1717.9</v>
       </c>
       <c r="L274" s="4">
         <v>178003</v>
       </c>
       <c r="M274" s="5">
         <v>6</v>
       </c>
       <c r="N274" s="5">
         <v>29</v>
       </c>
       <c r="O274" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="275" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A275" s="2" t="s">
         <v>265</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E275" s="3">
         <v>466</v>
       </c>
       <c r="L275" s="4">
         <v>125625</v>
       </c>
       <c r="M275" s="5">
         <v>2</v>
       </c>
       <c r="N275" s="5">
         <v>29</v>
       </c>
       <c r="O275" s="5">
         <v>190</v>
       </c>
     </row>
-    <row r="276" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A276" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E276" s="3">
         <v>550.6</v>
       </c>
       <c r="L276" s="4">
         <v>122275</v>
       </c>
       <c r="M276" s="5">
         <v>9</v>
       </c>
       <c r="N276" s="5">
         <v>23</v>
       </c>
       <c r="O276" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="277" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A277" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E277" s="3">
         <v>934.5</v>
       </c>
       <c r="L277" s="4">
         <v>160850</v>
       </c>
       <c r="M277" s="5">
         <v>12</v>
       </c>
       <c r="N277" s="5">
         <v>19</v>
       </c>
       <c r="O277" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="278" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A278" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>765</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>767</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>768</v>
       </c>
       <c r="H278" s="3">
         <v>161</v>
       </c>
       <c r="L278" s="4">
         <v>233457</v>
       </c>
       <c r="M278" s="5">
         <v>8</v>
       </c>
       <c r="N278" s="5">
         <v>29</v>
       </c>
       <c r="O278" s="5">
         <v>256</v>
       </c>
     </row>
-    <row r="279" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A279" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>771</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>772</v>
       </c>
       <c r="H279" s="3">
         <v>759.8</v>
       </c>
       <c r="L279" s="4">
         <v>126860</v>
       </c>
       <c r="M279" s="5">
         <v>24</v>
       </c>
       <c r="N279" s="5">
         <v>45</v>
       </c>
       <c r="O279" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="281" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D281" s="8" t="s">
         <v>773</v>
       </c>
       <c r="E281" s="13"/>
       <c r="H281" s="13"/>
       <c r="K281" s="13"/>
       <c r="L281" s="14">
         <v>154538.1343283582</v>
       </c>
       <c r="M281" s="15">
         <v>7.5783582089552235</v>
       </c>
       <c r="N281" s="15">
         <v>23.276119402985074</v>
       </c>
       <c r="O281" s="15">
         <v>257.34701492537312</v>
       </c>
     </row>
-    <row r="283" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A283" s="8" t="s">
         <v>790</v>
       </c>
     </row>
-    <row r="284" spans="1:15" s="9" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:15" s="9" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A284" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D284" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E284" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H284" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I284" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J284" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K284" s="10" t="s">
         <v>14</v>
       </c>
       <c r="L284" s="11" t="s">
         <v>15</v>
       </c>
       <c r="M284" s="12" t="s">
         <v>16</v>
       </c>
       <c r="N284" s="12" t="s">
         <v>17</v>
       </c>
       <c r="O284" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="285" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A285" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>774</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>775</v>
       </c>
       <c r="E285" s="3">
         <v>489.9</v>
       </c>
       <c r="L285" s="4">
         <v>75000</v>
       </c>
       <c r="M285" s="5">
         <v>1</v>
       </c>
       <c r="N285" s="5">
         <v>41</v>
       </c>
       <c r="O285" s="5">
         <v>195</v>
       </c>
     </row>
-    <row r="286" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A286" s="2" t="s">
         <v>716</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E286" s="3">
         <v>249.1</v>
       </c>
       <c r="L286" s="4">
         <v>75000</v>
       </c>
       <c r="M286" s="5">
         <v>1</v>
       </c>
       <c r="N286" s="5">
         <v>22</v>
       </c>
       <c r="O286" s="5">
         <v>144</v>
       </c>
     </row>
-    <row r="287" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A287" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>778</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>779</v>
       </c>
       <c r="E287" s="3">
         <v>618.20000000000005</v>
       </c>
       <c r="L287" s="4">
         <v>64701</v>
       </c>
       <c r="M287" s="5">
         <v>0</v>
       </c>
       <c r="N287" s="5">
         <v>41</v>
       </c>
       <c r="O287" s="5">
         <v>156</v>
       </c>
     </row>
-    <row r="288" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
         <v>335</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E288" s="3">
         <v>190.3</v>
       </c>
       <c r="L288" s="4">
         <v>30600</v>
       </c>
       <c r="M288" s="5">
         <v>1</v>
       </c>
       <c r="N288" s="5">
         <v>5</v>
       </c>
       <c r="O288" s="5">
         <v>156</v>
       </c>
     </row>
-    <row r="289" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A289" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E289" s="3">
         <v>482.1</v>
       </c>
       <c r="L289" s="4">
         <v>29900</v>
       </c>
       <c r="M289" s="5">
         <v>0</v>
       </c>
       <c r="N289" s="5">
         <v>34</v>
       </c>
       <c r="O289" s="5">
         <v>52</v>
       </c>
     </row>
-    <row r="290" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A290" s="2" t="s">
         <v>784</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>785</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>786</v>
       </c>
       <c r="E290" s="3">
         <v>834.5</v>
       </c>
       <c r="L290" s="4">
         <v>105770</v>
       </c>
       <c r="M290" s="5">
         <v>30</v>
       </c>
       <c r="N290" s="5">
         <v>38</v>
       </c>
       <c r="O290" s="5">
         <v>182</v>
       </c>
     </row>
-    <row r="292" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D292" s="8" t="s">
         <v>773</v>
       </c>
       <c r="E292" s="13"/>
       <c r="H292" s="13"/>
       <c r="K292" s="13"/>
       <c r="L292" s="14">
         <v>63495.166666666664</v>
       </c>
       <c r="M292" s="15">
         <v>5.5</v>
       </c>
       <c r="N292" s="15">
         <v>30.166666666666668</v>
       </c>
       <c r="O292" s="15">
         <v>147.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C2018-2019 Iowa Superintendents</oddHeader>