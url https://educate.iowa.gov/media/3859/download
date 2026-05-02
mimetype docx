--- v0 (2025-10-07)
+++ v1 (2026-05-02)
@@ -1,1161 +1,1161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="3D3B225C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Standards – Iowa Information Solutions Committee and Advance CTE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="20A206EE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(Adopted by the Iowa Department of Education as State foundational standards for secondary programs in Information Solutions/Technology) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="02F09455" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="62773960" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information Solution/Technology Courses: (Minimum of 2 Carnegie Units)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="12E0F012" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>Course 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="5A66A500" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>Course 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="2ED4CF43" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>Course 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="35200426" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>Course 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="284BF23C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Core Courses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 1 Unit of program courses can be courses shared with other CTE areas.  If necessary for your program, we recommend Introduction to Computers/Computer Applications (through the Business Program) or Careers, Internships, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRPr="007D7CD1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="0498A5C4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="007D7CD1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="6F1C0BFE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>The standards below should be used for all Information Technology Programs.  If your program is a general Computer Science program using the CIP identified below, these standards should be followed and selected standards from the other clusters could be incorporated into your program.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRPr="007D7CD1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="22050D88" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="36E4D06E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="007D7CD1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55871">
         <w:t>General Compu</w:t>
       </w:r>
       <w:r w:rsidR="003145E5">
         <w:t>ter Science Program</w:t>
       </w:r>
       <w:r w:rsidR="003145E5">
         <w:br/>
         <w:t>CIP: 11.0701</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="031CE461" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cluster Topic:  </w:t>
       </w:r>
       <w:r w:rsidR="00E542A8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BUSINESS SKILLS:</w:t>
       </w:r>
       <w:r w:rsidR="00E542A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E55871">
         <w:br/>
         <w:t>Understand business concepts, tools, and creativity necessary in the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E542A8" w:rsidRPr="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00E55871">
+    <w:p w14:paraId="06721D9B" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00E55871"/>
+    <w:p w14:paraId="62E677E9" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRPr="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00E55871">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard 1: </w:t>
       </w:r>
       <w:r>
         <w:t>Utilize computing devices (e.g., printers, phone, digital cameras, multi-media equipment, video and scanners)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="41CA2986" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3E9303BF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="29038656" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="074563D1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0C1302D9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="506101F8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="34955758" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6044930C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w14:paraId="06294907" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
+          <w:p w14:paraId="03A7BE51" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate touch keyboarding and use computer functions to create documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="553CEB96" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D26C23F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="72F69BD0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C46BDA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7F6A7C9B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="333B5499" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w14:paraId="2F019C77" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
+          <w:p w14:paraId="78E3440B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Select and use appropriate digital tools for solving problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="41B6442B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08620E4D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="34CB49EF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E024DF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="32F3710E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4044EB3F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w14:paraId="1B5B678F" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6BDC4D21" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate the functionality of computing devices and identify proper usage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7D87EB43" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62596857" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1B04CD51" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22454BA2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="577349F6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7CE94079" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B9193F" w:rsidRDefault="00B9193F"/>
-    <w:p w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
+    <w:p w14:paraId="1CA08755" w14:textId="77777777" w:rsidR="00B9193F" w:rsidRDefault="00B9193F"/>
+    <w:p w14:paraId="55748C10" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate workplace expectations (e.g. dress, promptness, attendance, interpersonal skills, completion of assigned tasks)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="14F04DA6" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="732E26E3" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="4C96D3F1" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="514D9998" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="290A3C47" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="08B74464" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="79C76693" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="71B702B8" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="2555F405" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="61DF9612" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify and list workplace expectations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="598D164A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149D085A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="675614A6" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6307BB" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="2E2C9290" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7EFF5B13" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="23EA35EC" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6D7F3111" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Compare school expectations to work expectations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="438A3D6E" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2963804D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="693DCD8E" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0303BAA6" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="411C21A9" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6F442271" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="34812D47" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6B2375B9" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate punctuality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="4A6835FD" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEC0773" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6BE686C4" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CCEBB1" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="217A9ABA" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="778E9899" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="345F908B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5AB2D4D5" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate teamwork skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="199BD9A1" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF8BEB2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="03B877E7" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DC8619" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="65115B3A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="65E59A5B" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="06869E4D" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5138E529" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Explain the relationship between team and individual performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="0EBC265F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6318C122" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="47B61F26" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D5E0ED" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="1822C20F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1"/>
+          <w:p w14:paraId="087B8AC0" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="17265EAB" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7573AC70" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate appropriate electronic etiquette</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="71AB34ED" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501A6C32" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="20B59CFF" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7254AC83" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="356B218A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1"/>
+          <w:p w14:paraId="69F28006" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
+    <w:p w14:paraId="360A7C98" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Identify IT organization structures and roles</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -1166,393 +1166,393 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="603B8DC3" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="4B5AAF15" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="70FB86A0" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7C68ABB2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="568FCA5E" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="655357FB" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="49631E3C" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7A8BCCC5" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="7D9034DE" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="67BA56C4" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify the organizational structure of an IT department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="729F90BD" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E80A64F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="58790415" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359E7C4F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="1C13C502" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="3D799D31" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="00ADF77E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="20492136" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify various roles in IT (e.g. help desk, system administrator, programmers, analyst, project managers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="308BD222" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F09410F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="2111CD12" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F4DF51" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="4727ED9C" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="61D34293" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="145BEA06" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="2CFC5A71" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify examples of chains of command and the communication channels within an organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="68266755" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24571BC2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="3CD0A49D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B47EB49" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="011A179B" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="61083EBE" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="252DB5CF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
+    <w:p w14:paraId="65A48091" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Describe current trends in technology</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1562,465 +1562,465 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="5959846C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="72E5279E" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5C2DDCA5" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="667696B5" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6E8085C0" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="53981B72" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="0D61D8A2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7DC067C2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="4734ECF3" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5A3A0251" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Discuss new technologies (e.g. cloud computing, outsourcing, mobile, artificial intelligence, data analytics, digital currency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7E77CA85" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A13C23" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="488CF33D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625C53E8" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="0B0BE8F1" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="62F40A1D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="75DBC27C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="54730E21" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Describe types of businesses and how technology impacts the business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5CF1D863" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="450723FC" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="3DFC421B" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1180CB32" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="14FFF849" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="3AE4C80F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="1D07A10A" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="0AC1037D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Compare and contrast online business vs. brick and mortar business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="29AF9061" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F429508" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="485C2BCC" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13090D6D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5D54B9AE" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="16643310" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="426FFCF1" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="48B9C743" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Explain the importance of security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="1A1E2BE2" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12864F14" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="45945ACD" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676C4E93" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="410F5104" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="03A3EAB6" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871">
+    <w:p w14:paraId="5D478590" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
+    <w:p w14:paraId="1BDBC141" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRPr="00E542A8" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Discuss and understand challenges and opportunities facing the IT industry</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2030,500 +2030,500 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="343F064B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="58918938" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="624A026F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="4C4C350A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="229B9CDF" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="46DDE17E" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="49206761" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7B2ACE73" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="2964058E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="70E1301A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Discuss the pace of change in technology and how it affects business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="09FF52E1" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231B37EA" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="663CCBFF" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456AD41F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="2E5884FA" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="14F22AE3" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="131CF08D" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
+          <w:p w14:paraId="7D35F02C" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="007D7CD1">
             <w:r>
               <w:t>Understand the difference between in-house IT and outsourced IT and how to work with removed workers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="194BD527" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3CF4BD" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="7685B9A5" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032FD79F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5D6F98CC" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="1D45A022" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="0BB3A997" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="58450D8A" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:r>
               <w:t>Un</w:t>
             </w:r>
             <w:r w:rsidR="00780C7E">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t>erstand the IT employment opportunities and job growth and how it affects the IT student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="1"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t>futurereadyiowa.gov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6C254970" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7F3383" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="43E82319" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B974F52" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="36CAE371" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="20843A0C" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D7CD1" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007D7CD1" w14:paraId="15749A00" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="067DC76C" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate an awareness of potential government compliance requirements (e.g. patient privacy, confidentiality, security)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="22582B3D" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7F950F" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="58862861" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC7F977" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="6BBA171B" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
+          <w:p w14:paraId="5D154E95" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871">
+    <w:p w14:paraId="3544ACBF" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E">
+    <w:p w14:paraId="26A3DE73" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
+    <w:p w14:paraId="7799AB0E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Demonstrate the ability </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to understand business information</w:t>
@@ -2532,39927 +2532,39920 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00780C7E">
+      <w:tr w:rsidR="00780C7E" w14:paraId="2E23C1D4" w14:textId="77777777" w:rsidTr="00780C7E">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="5D442AA6" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="1B25182B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="791CF8BE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="677F8A08" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="22DF3C3C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="69168FC7" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="2196B829" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00780C7E">
+      <w:tr w:rsidR="00780C7E" w14:paraId="0DE0FF11" w14:textId="77777777" w:rsidTr="00780C7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="2CCFC00D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate understanding of core business processes (marketing, finance, sales, and operations) and how it affects IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="39078AFD" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716BE4B3" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="53318A3B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E90E628" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="07DA5584" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="5E0F5948" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00780C7E">
+      <w:tr w:rsidR="00780C7E" w14:paraId="284B11CA" w14:textId="77777777" w:rsidTr="00780C7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0BA5F5D6" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate understanding of reporting tools (dashboards, spreadsheets, and charts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="78D4D13B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176BB102" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="197254D9" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522DC85F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="416CBF8D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="03FD524D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="62F6469A" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
+    <w:p w14:paraId="1CFF6215" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Recognize legal and ethical issues related to information technology</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="3AFE50A2" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0C6274D5" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3828C182" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0E945F90" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6D22C7CA" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6A577E3A" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="39925C00" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3EE0392D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="1F7B1A50" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="49683629" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Research the Code of Ethics for a professional IT organizations such as Association for Information Technology Professionals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3DF29E88" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB8A6DE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="09E655DD" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6478B023" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="050A190B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6F6F64CE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="055FC16F" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="50AD430E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify illegal and unethical activities and practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="21F261AE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9A11C5" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="33A8B04C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69802581" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="742BB428" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="4BAB4AC2" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="536AC857" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="458C6157" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Research the penalties for software copyright violations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="357F3247" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB8A84E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="261DA25D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EA7E29" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="13F6C376" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="7CB5542A" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="5115F0BB" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="42949FD3" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Discuss the difference between open source and proprietary information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="5AC442E8" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3647B5A5" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="78103BFA" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D9D923" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3D6BDC2C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6DEA5042" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="59DD5EF2" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="51C12068" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand ownership of information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="790513E3" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D8F110" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="67A4C78E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37887D23" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0A35666F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3DA76513" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="1C9049FA" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
+    <w:p w14:paraId="6672AA0D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate an understanding of the need for security from a business standpoint</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="1C184D60" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="57F29155" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0FBE5734" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="142419E5" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="48021BEA" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="13F5C2EB" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="56435BDB" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="7127BA05" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="0505422E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6B5D2394" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Research recent security events that have affected businesses and discuss their impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6F2ADE72" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA4BB04" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="7CA76F2D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6112AD" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="2D163E1B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="495961AF" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="5564E83D" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="35C89CC1" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify common security threats such as hacking, viruses, phishing, malware, and physical security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6C325ADF" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D51725" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="23E5C348" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408156A8" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3CE63908" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6726C51D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="062C4856" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="1B2E4BEC" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate best practices as a user to prevent security breaches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="5A235574" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1892303D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3B51599F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE7EAD9" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6E29689C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="459F2A73" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102424" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00102424" w14:paraId="2423004C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="6BDFB473" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:r>
               <w:t>Compare various security measures, considering tradeoffs between the usability an</w:t>
             </w:r>
             <w:r w:rsidR="001E0740">
               <w:t>d security of a computer system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="001A9C3D" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E87866" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="4C5FA949" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEE41A0" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="2B585697" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="76FEB2EC" w14:textId="77777777" w:rsidR="00102424" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="1F415FE9" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00102424" w:rsidP="00D27765">
+          <w:p w14:paraId="6DCF211F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00102424" w:rsidP="00D27765">
             <w:r>
               <w:t>Explain tradeoffs when selecting and implementin</w:t>
             </w:r>
             <w:r w:rsidR="001E0740">
               <w:t>g cybersecurity recommendations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3E36A756" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE587F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0E55DA34" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA0BD1C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="478381D6" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="1B18BE18" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="2A09222C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E">
+    <w:p w14:paraId="3B70B220" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
+    <w:p w14:paraId="6D6E3BAE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRPr="00E542A8" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OUNDATION Standard 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5685">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Understand basic software applications</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Foundation Standard 1: Business Skills"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="3332ABF3" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="38F47C0C" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="16479953" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="53D1CB22" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="326ACA38" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="45DC8B47" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="38D800D4" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="51A49D48" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="7D41AA24" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="39FB461F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate operation of e-mail, word processing, spreadsheets, presentation software, and database application software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="77BDD99E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="495271BE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="7AE25CDD" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59117821" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="0E3A6EEC" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="72BDFA8B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="610C5AC6" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="5B292CD3" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:r>
               <w:t>Show working knowledge of collaborative tools and online resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="55A97D55" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="623A082F" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6758D8E6" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5685E9FD" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="6A6E611B" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="27902C9D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780C7E" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00780C7E" w14:paraId="24E50AF6" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
+          <w:p w14:paraId="320352AB" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00780C7E">
             <w:r>
               <w:t>Demonstrate working knowledge of different search engines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="448743CF" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1441464D" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="2732B33E" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F131EFF" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="7B9915CB" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
+          <w:p w14:paraId="3AE601EF" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="01E250BE" w14:textId="77777777" w:rsidR="00780C7E" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
+    <w:p w14:paraId="6240468A" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="56DEFAD8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Cluster Topic:  TECHNICAL SKILLS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
+    <w:p w14:paraId="434A11BA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00780C7E" w:rsidP="00E55871">
       <w:r>
         <w:t>Understand the basic skills necessary to work in the IT Industry</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="007D7CD1">
+    <w:p w14:paraId="0B96DD92" w14:textId="77777777" w:rsidR="007D7CD1" w:rsidRDefault="007D7CD1" w:rsidP="00E55871"/>
+    <w:p w14:paraId="35BEEB14" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="007D7CD1">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FOUNDATION Standard 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00780C7E">
         <w:t xml:space="preserve">Demonstrate an understanding </w:t>
       </w:r>
       <w:r w:rsidR="00BC343D">
         <w:t>of what role an operating system plays</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="0F5A73AA" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="784D2B37" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="437FCBBA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="18B76408" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4E8548FE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6A4E1A0D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="514A667F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2E4B070E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="55C0FE78" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1C13F07D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate the understanding of directory structures (folders, files, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="43FDB9EF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D2ED72" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="71EC36A2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF8C763" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1C05CF0C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="25E4CE09" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="4755A7BE" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
+          <w:p w14:paraId="67EF1B35" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate an understanding of how to configure devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5AF3A362" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCFCC5B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="71DF8C28" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2810D737" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="291D160C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5BE3A59F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="7BC6A558" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3C10FBD7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Understand the role of users in an operating system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="729A3C72" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220DDD59" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="08F16398" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8683E7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="567F0BE9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="62F8BF10" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="077FA85B" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0EC22DB0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate knowledge of the different types of operating systems – (e.g. Windows, apple, Linux, IOS, Android, Chrome)</w:t>
             </w:r>
             <w:r w:rsidR="00E55871">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4A5F7135" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A86E7E7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="347B671B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2F36A5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="17504EDB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7EEDE539" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="36569A93" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
+          <w:p w14:paraId="476A6D38" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Describe the difference between applications and the operating system and how the dependencies of each work</w:t>
             </w:r>
             <w:r w:rsidR="00E55871">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="58ECE618" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1343FE03" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="32748405" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF97FDF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="10AB4F81" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1715B1E7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00E55871">
+      <w:tr w:rsidR="001E0740" w14:paraId="100B3C26" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3374C0F6" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Evaluate the scalability and reliability of networks by describing the relationship between routers, switches servers, topology, and addressing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="211B62C1" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A8413C" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7BDB5A55" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29257048" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1C51484F" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="754FC37B" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00E55871">
+      <w:tr w:rsidR="001E0740" w14:paraId="437FDBCC" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1A0F3807" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Translate between different bit representations of real-world phenomena, such as characters, numbers and images</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="54E51D30" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749DA090" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5E25A441" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651B39D6" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6086B9FB" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2B99B9F6" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
-    <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740">
+    <w:p w14:paraId="1B1FFB40" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
+    <w:p w14:paraId="34F68D6F" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+    <w:p w14:paraId="719CA43A" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FOUNDATION Standard 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:t>Use logic to solve problems and demonstrate trouble-shooting skills</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w14:paraId="2A0B5C86" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="21553B29" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5DCB518F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5C04C798" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3E69FA98" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="02BF7409" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="05D33672" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="12DC573C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="5F9B83C8" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="10E95311" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Develop a plan to troubleshoot an identified technical issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="62246EDB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDA82E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="48E9BBFC" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DD9321" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="546237FF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="570B17C3" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="03CD84CA" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6C1B77BB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate initiative to independently solve problems and troubleshoot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="74CD263C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D40BBD0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="377209AF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEA4070" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="31B6D591" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4E2BDD16" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="6DEDB8F5" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7E6BED28" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand the resources available to troubleshoot an issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0D760514" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AD9953" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="35DFBC73" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634D6390" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2AF178B6" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0CB09917" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="7F404B96" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="53DD7248" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t xml:space="preserve">Demonstrate the ability to obtain information from a user to identify the root cause of an issue </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="717627EB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE6548F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0B46EB43" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABC1FBD" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5E1A6A8D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="36769BB5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="1C3E1464" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+          <w:p w14:paraId="60A0BBB7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
             <w:r>
               <w:t xml:space="preserve">Implement steps to prevent the issue from  happening in the future </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="114E4FFF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045FAE6D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="65B33555" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2711DE63" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="738D5401" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0FDC949D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00BC343D">
+    <w:p w14:paraId="14A11380" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00BC343D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRPr="001E0740" w:rsidRDefault="001E0740" w:rsidP="00BC343D">
+    <w:p w14:paraId="0275E0CF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="001E0740" w:rsidRDefault="001E0740" w:rsidP="00BC343D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r>
         <w:t>Use logic to solve problems and demonstrate trouble-shooting skills</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w14:paraId="16A2C9A4" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7F3E075D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="09AD7466" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5E572FF7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="51D7F870" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6562B521" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="16CBA807" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1DF9E3BF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="43E9DC33" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7E1E5557" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Develop a plan to troubleshoot an identified technical issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6CBCF6B8" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2851E476" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="68B640D5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E20D89" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="252E18AA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7474E7B4" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="11137167" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7DB17B72" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate initiative to independently solve problems and troubleshoot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1CD9CC56" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A80C5E6" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6934ED68" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E849B5B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3048AD1A" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6F259D60" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="6549B27E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="31F223E8" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand the resources available to troubleshoot an issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="31584A8E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23310A2C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2B5FF2A2" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEBF09E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="687AA6FA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4464ACE5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="6639BEE4" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="57517BCA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t xml:space="preserve">Demonstrate the ability to obtain information from a user to identify the root cause of an issue </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6C06E36D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4FADC7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0ECA9BC3" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC653F8" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0C90198E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0F310281" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="2CE51A71" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="505D1B3A" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t xml:space="preserve">Implement steps to prevent the issue from  happening in the future </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1EEA5737" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2095F9" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="402645C0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EBDDB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="42D62BA3" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2D54E515" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="6C342349" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740">
+    <w:p w14:paraId="273A973D" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+    <w:p w14:paraId="0DC8D269" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FOUNDATION Standard 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate knowledge of the hardware components associated with Information Systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w14:paraId="708B597D" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6C3CB20D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6F87877E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3D65E6D5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="09554F2D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="28CB2400" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1430E5C0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="32EAB0BF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="7576605B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2CF502E7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate a knowledge of the difference between hardware and software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4E7D2060" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="314FCF27" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5DCAE18F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C1559" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5B0BCE79" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="6EFCDB4F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="586112F1" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="595B6A3C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Compare and contrast the difference between a virtual machine and a physical machine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="23075E49" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB8CBDE" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0871EA14" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="152DC06F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="173C1A86" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="77D242FE" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="0F54C5CF" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1F208D61" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Define the different components of a computing device (CPU, memory, hard drive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3EDC964F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F26E6" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3C0402FF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F3C862" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="235AFF9E" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="750D03B9" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="2A30AA6C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="42356027" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t xml:space="preserve">Identify common peripherals (printers, cameras, back-up devices, scanners) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="14B69CBA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA735E8" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="75CBD0CE" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271672A3" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="23389E2D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4E18D859" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="2AB89608" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2806ADC7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t xml:space="preserve">Discuss the basic elements of cloud computing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="23457C25" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB84A8B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="28108BB1" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCBCCEF" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2E81B92D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="41A9D0B5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="48BD4BA2" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0660886D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to create a virtual machine (VMWare, Xen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="405E7711" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030AAD3B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4BA4730B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDE5931" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3310A8BC" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2125F88F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
+    <w:p w14:paraId="210B5CD8" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+    <w:p w14:paraId="4BF59FE3" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FOUNDATION Standard 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate math skills</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w14:paraId="0937CC0A" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2903A401" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0BB77A5B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="18DDAD2F" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0B49996D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="218FAAAA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1F92FADA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="64AE2E6C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="74BA0236" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+          <w:p w14:paraId="3C9B5734" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
             <w:r>
               <w:t>Demonstrate the relationship between different numbering systems (binary, decimal, hex)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="2E6D28E1" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC6020D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="43497D0C" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754F0468" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7368FBD2" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1D9192D0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="5E2ABFF6" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1EF3CADB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to use a spreadsheet to create formulas and graphic representations of the data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="09B9E324" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4B9CAB" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="5EC615A0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70387C3B" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4202CCDC" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="0079DD48" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
+    <w:p w14:paraId="29133209" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
+    <w:p w14:paraId="60735743" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00BC343D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FOUNDATION Standard 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate the ability to use technical documents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w:rsidRPr="00E55871" w14:paraId="4395EECE" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="43E796EE" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="26961063" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="65FF7D54" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="1577F7C7" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3669553A" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="01F753F0" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="085BC4B4" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRPr="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="43FDD7E6" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="69F73542" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to use the internet to research and find answers to technical issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4BC30D20" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DB70E6" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="4186ED17" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70425468" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="3BAD1DCE" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7B5D43C5" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC343D" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00BC343D" w14:paraId="75CB5B1E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="7C506BCA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:r>
               <w:t>Access the reliability of online documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="34443166" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3727EA33" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="11507FB2" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583F88FC" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="187703AA" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
+          <w:p w14:paraId="28D45B9D" w14:textId="77777777" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="4CD13A74" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="157379DF" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the working knowledge of a flow chart or decision tree documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0A17301D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369D82AE" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="53AB2540" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C0F27F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="7023E1B4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2B96A1FD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="050F447C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="11BC624A" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Evaluate the ability of models and simulations to test and support the hypotheses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="031364D0" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F2E52" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5370C074" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794099E" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="7541C651" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="7761FC0C" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="134A1218" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="35C300B8" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Use data sets to support a claim or communicate information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="14FF6B1D" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BCE9F7" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5B686592" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0D7EC2" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="53C4C7D2" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="3F3299FB" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="273C19D3" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="1BA4E961" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Use tools to identify patterns in data representing complex systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="2099ECBB" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1B8824" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5742AE7C" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342CA9FB" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="3081E158" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="01AEBAAC" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="47B7761E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 7:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4456C">
         <w:t>Demonstrate the basic design process of a project</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Technical Skills&#10;Understand the basic skills necessary to work in the IT industry.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w14:paraId="2D3F5F23" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="643B2BCC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4D0C1537" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6396AC3B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="265A37B1" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6E17361F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0B8445A4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6C705A26" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="5951E08E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="73319AF4" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Create a prototype that uses algorithms to solve computational problems by leveraging prior student knowledge and personal interests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5112694B" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E3664" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="1B59737F" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B08875" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="7C6FC89E" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="6770469D" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="228EB797" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="35209A87" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>With a team, design, and develop computational artifacts for practical intent, personal expression, or to address a societal issues by using events to initiate instructions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="3ED4F8F2" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F35D5" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5EA0DEA7" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8AA84C" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="4E676092" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="6EF0AFA1" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="3E6BFAF9" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5825D852" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Use lists to simplify solutions, generalizing computational problems instead of repeatedly using simple variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="3EE8B208" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0002BA7F" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="03B94899" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7622BA5F" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="2D54BD4E" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="26EF1E59" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="604BFD7C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4F87F69A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the function and purpose of the project you are designing</w:t>
             </w:r>
             <w:r w:rsidR="001E0740">
               <w:t xml:space="preserve"> using constructs such as procedures, modules, and/or objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2E0C4B1D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AA50DB" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="28ECB9AD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9BECB4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="24D47A7A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="066B5FEF" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="093FBC57" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="5E485796" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to describe the business requirements and how the solution satisfies the business theme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="1854F1A8" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC77D8C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="39280A39" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501D068C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0490FA89" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="48E80CCC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0740" w:rsidTr="00D27765">
+      <w:tr w:rsidR="001E0740" w14:paraId="50E4EF79" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="6D28FAFE" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:r>
               <w:t>Document design decisions using text, graphics, presentations, and/or demonstration in the development of complex programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="5831D49D" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB66C12" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="135CAAA2" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650AD640" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="6BCA4770" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
+          <w:p w14:paraId="4A238CFF" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07581" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C07581" w14:paraId="08DE97F9" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+          <w:p w14:paraId="79C3D0D1" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to describe the business requirements and how the solution satisfies the business theme and how it could possibly be used in other disciplines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+          <w:p w14:paraId="682ED64A" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DFB22B" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+          <w:p w14:paraId="0BC2FAEF" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52215819" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+          <w:p w14:paraId="643D968A" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
+          <w:p w14:paraId="29C515B5" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="650FCF87" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="5E78EF6A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Describe a methodology of testing your project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6085AC0B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0326097A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="65463AE0" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524D8E00" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="044D72B1" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2A3597DD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="0BD67542" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2A994A82" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Describe how improvements or user feedback would be incorporated in the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="55CC163F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117E517F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="36092A1D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A15E20" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="01A49EF6" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2372F2B9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="46F97F25" w14:textId="77777777" w:rsidTr="00D27765">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3D5D1FFC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand the unique needs for accessibility for all users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="38A0CED1" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2AF601" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="672C422D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F3B2EF" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4B243498" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="470286C8" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="6C8F9C22" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00E55871">
+    <w:p w14:paraId="5C65C18E" w14:textId="77777777" w:rsidR="001E0740" w:rsidRDefault="001E0740" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C07581" w:rsidRDefault="00C07581">
+    <w:p w14:paraId="46BF5281" w14:textId="77777777" w:rsidR="00C07581" w:rsidRDefault="00C07581">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E">
+    <w:p w14:paraId="34CD0A9C" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 8:  </w:t>
       </w:r>
       <w:r>
         <w:t>Understand Computational Systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w:rsidRPr="00E55871" w14:paraId="355215A3" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="391CE428" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="24699213" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="01159795" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3464D6D8" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="1B92DA4A" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="6BCD023D" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="32DBCCF1" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="6BAC443F" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="2914F11F" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Understand the integration of a computer system within other devices and discuss how they work together</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="2373031D" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E4B22A4" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="737C9C68" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E892FC8" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3FFAB1A5" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="0F7DE44E" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E"/>
-    <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E">
+    <w:p w14:paraId="4AC322C4" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E"/>
+    <w:p w14:paraId="3B199909" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0040127E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 9:  </w:t>
       </w:r>
       <w:r>
         <w:t>Utilize algorithms to understand computer programming and processes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w:rsidRPr="00E55871" w14:paraId="36A84531" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="6010D452" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="00AE36C5" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3677C30A" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="2B821533" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="38741E2B" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="59B62CE3" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3CE4F56E" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="0AF0E6AD" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="70734689" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Illustrate the flow of execution of a recursive algorithm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="1165D887" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B30761B" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="5D2FB316" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F64590" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="47D74E60" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="29E68108" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="009389BB" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="56CE3B5C" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Construct solutions to problems using student-created components such as procedures, modules and or objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="40C82152" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B32C04" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="6CAC7E80" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307DE7AB" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="692D45A3" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="08D5791A" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="266DDDEE" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00F43F84" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="37176FA6" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00F43F84" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r w:rsidRPr="00F43F84">
               <w:t>Demonstrate code reuse by creating programming solutions using libraries and AP</w:t>
             </w:r>
             <w:r>
               <w:t>Is</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="19230D4C" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C1E151" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="58EDCFEB" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="364E4F00" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="75398AAA" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3B898987" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="0A21F4CB" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00F43F84" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="5FE7BDCA" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00F43F84" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Plan and develop programs for broad audiences using a software life cycle process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="5868CF6A" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47E9F7F7" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="75DA8C21" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C3EC02D" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="6E5F77A7" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="5F7E44CA" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="417E92CB" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="53B8C971" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Develop programs for multiple computing problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="7314C8A4" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F623E8D" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="7706948A" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="527D72EF" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="31AF1DF5" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="261CFF65" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="35DF3F7A" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="2FD24C11" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Use version control systems, integrated development environment (IDEs), and collaborative tools and practices (code documentation) in a group software project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="31BCE53E" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36B356C9" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="19154001" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F4517D0" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="78AF8244" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="002566A4" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040127E" w:rsidTr="0032349C">
+      <w:tr w:rsidR="0040127E" w14:paraId="6D7AFA4F" w14:textId="77777777" w:rsidTr="0032349C">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="5092F101" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:r>
               <w:t>Compare multiple programming languages and discuss how t heir features make them suitable for solving different types of problems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="303498BE" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD481A5" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
-[...17 lines deleted...]
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="2F7E81DE" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2348DCEB" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3D4FF0D9" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
+          <w:p w14:paraId="3ED787A1" w14:textId="77777777" w:rsidR="0040127E" w:rsidRPr="00E55871" w:rsidRDefault="0040127E" w:rsidP="0032349C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="00E55871">
+    <w:p w14:paraId="21E1AC33" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040127E" w:rsidRDefault="0040127E">
+    <w:p w14:paraId="6997F1F9" w14:textId="77777777" w:rsidR="0040127E" w:rsidRDefault="0040127E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
+    <w:p w14:paraId="052AC84F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00BC343D" w:rsidP="00E55871">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cluster Topic:  COMMUNICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871">
+    <w:p w14:paraId="555332EC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871">
       <w:r>
         <w:t>Understand concepts, strategies and methods needed to interact and collaborate with others</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C"/>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="73D578B9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C"/>
+    <w:p w14:paraId="5F854E1C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r>
         <w:t>Understand customer interaction requirements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="1D2CBD48" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="18128096" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="18DBAA00" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3E157B9F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="59345063" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="46FCC6B2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6A5F879C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6DE2498E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="091E2F51" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
+          <w:p w14:paraId="58662DD3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Explain the importance of maintaining communication with the customer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="62F8DA1B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD43192" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0A7EA03C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36D5CA61" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="42C1C800" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1F227CE5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="74E1AB47" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6609ECE6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Identify customer expectations in a given situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="25D20F6B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06A649E0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="346CCD39" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D09DC0C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0E4B981F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="051795FD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="4C9DE265" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1074AE9E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Create a basic requirements document and technical response document that addresses the user needs</w:t>
             </w:r>
             <w:r w:rsidR="00E55871" w:rsidRPr="00E55871">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="675BA58F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41EB47B3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7A2A7551" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E395B8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3AF37FE6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2A7E5C0B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="56938A6C" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
+          <w:p w14:paraId="600312B5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate the ability to prioritize tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="70F197AC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F548D3A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="69BAF210" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E543BA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4D641055" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="12D37DF3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="4D32DDB6" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="58"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+          <w:p w14:paraId="75324572" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
             <w:r>
               <w:t>Demonstrate the ability to plan according to people and resource needs and constraints and follow through to ensure you have met customer expectations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="249F1C0E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0703FF75" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3F6BF216" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B3313E1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="618E6911" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2F619236" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="33705C85" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
+    <w:p w14:paraId="789A2624" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate the ability to communicate technical issues in a non-technical manner</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w14:paraId="0C2B156A" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4CB62C63" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="03D1AECE" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="1E2BCA56" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="10FE133F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="7E350EBB" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="54831AA3" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="44A1BF0C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="47BFE68B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6BE1461E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Create concise documentation and reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3C4BD918" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D452A6" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2073777C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08BB86F9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="1D35B768" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="30C9C60E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="7C1B844F" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="27FC4C12" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Explain the importance of obtaining feedback from your audience and adjust presentation accordingly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="14FF25C2" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B584770" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="24B963DD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7738D665" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="5A85DAF9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="5C2E6D14" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="2F3A306F" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="46AFC80E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r>
               <w:t>Describe a technical topic to a non-technical person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="609A9694" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="258F8F46" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0F782C4D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10483E79" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3E9159C9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="692E45D7" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="6660D84E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
+    <w:p w14:paraId="2C571B34" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate ability to train users</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w14:paraId="3871EB33" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="24BB5ED4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4331A2B0" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="623B1234" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0F362DAF" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2C834F6B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="448A823B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="10B2DA6B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="338025E4" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="0558E371" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand the different learning styles of your audience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3E1A0658" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="077242D3" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="457A5EDC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0295FF55" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="4F711873" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="40C3D2F0" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="7376D482" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="563A7A76" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Identify users knowledge level and plan training accordingly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="1C78EA85" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C9A823" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="04442CEC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="467C03EB" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="1EAF3254" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="422A7FD5" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="56DEBAF8" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="30C38008" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate ability of how to use various technologies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="57136FAC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FAFFF3D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3DDF9443" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4547A4A8" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6884A475" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="43A61E21" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="111CFE17" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="39B793E9" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Assess training outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="52B226FD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178E8D7B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="52D66BCB" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F228DC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="131638CC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="568D986A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
-    <w:p w:rsidR="00355A75" w:rsidRDefault="00355A75">
+    <w:p w14:paraId="204C7B32" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
+    <w:p w14:paraId="311EE18A" w14:textId="77777777" w:rsidR="00355A75" w:rsidRDefault="00355A75">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
+    <w:p w14:paraId="08BF43B4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate the ability to work as a team member</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w:rsidRPr="00E55871" w14:paraId="53ECFA75" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2C94F854" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="6A07813C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3CF5C904" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3C2D7FB6" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="38893A1E" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="038751F1" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="795F3123" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="29B92836" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="45514653" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Offer contrasting viewpoints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="5A03C69A" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DE6E3BA" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="7DBB31FB" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11795B1B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="77A8C417" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2077A9C8" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="37C604BE" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="3F486F31" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Define and communicate workload limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="58DE80E4" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B039FB7" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0513171C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="486A48BD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="30756403" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="228A8967" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="7A832B6C" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="42B0BC13" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand the importance of communicating with others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="112BF095" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB94923" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="2837A8B8" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A506EFC" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="7ABEB912" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="01CEEDBD" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="5D6F27B9" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="58"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="1525BE2F" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand conflict resolution in a team setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="63FDC380" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1941E8B5" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="10892E1D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BAD783" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="0FEAB9A6" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="3AE0CEED" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4456C" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00C4456C" w14:paraId="20169D51" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="58"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
+          <w:p w14:paraId="0C53C4F1" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00355A75" w:rsidP="00D27765">
             <w:r>
               <w:t>Understand cultural differences in communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="04B71823" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F25AE3C" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="639A247D" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B76B072" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="035BC183" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
+          <w:p w14:paraId="721B65A0" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRPr="00E55871" w:rsidRDefault="00C4456C" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00355A75">
+    <w:p w14:paraId="1E9DFF60" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
+    <w:p w14:paraId="2E5ABC46" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00355A75">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate ability to communicate professionally both verbally in writing (e.g. resumes, cover letters, reports, interviews, e-mails)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Communication&#10;Understand concepts, strategies and methods needed to interact and collaborate with others&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidTr="00FB51F6">
+      <w:tr w:rsidR="00FB51F6" w:rsidRPr="00E55871" w14:paraId="2DEE4825" w14:textId="77777777" w:rsidTr="00FB51F6">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="69F59E52" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0EC7A847" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="1C8F6245" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="43B9A691" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="4437D6AD" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="2D33880F" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="2CF77FCB" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB51F6" w:rsidTr="00FB51F6">
+      <w:tr w:rsidR="00FB51F6" w14:paraId="4A3E6C4D" w14:textId="77777777" w:rsidTr="00FB51F6">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="29526C2A" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r>
               <w:t>Role play interviews for requirements gathering for a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="5A0C4DFD" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2518CEBC" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="43BFC462" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EDDC562" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0CEA1C04" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0C419003" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB51F6" w:rsidTr="00FB51F6">
+      <w:tr w:rsidR="00FB51F6" w14:paraId="110FB364" w14:textId="77777777" w:rsidTr="00FB51F6">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="57CD9C10" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r>
               <w:t>Write a short report covering the issues, gathered requirements requiring solutions, with a cover letter asking for approval to proceed with the project, and resumes of team members participating in the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="05E906B4" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57B2E8A7" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="05943087" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21166710" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="737C973E" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0DC31BD7" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB51F6" w:rsidTr="00FB51F6">
+      <w:tr w:rsidR="00FB51F6" w14:paraId="25E661A3" w14:textId="77777777" w:rsidTr="00FB51F6">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="2261C438" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r>
               <w:t>Recognize when to or not to use an e-mail for communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="1BB1575C" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D71350B" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="7B0CD1EA" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35DE0601" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="219921EB" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0AB6E7C7" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB51F6" w:rsidTr="00FB51F6">
+      <w:tr w:rsidR="00FB51F6" w14:paraId="0B056160" w14:textId="77777777" w:rsidTr="00FB51F6">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="123C615D" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate the ability to write a professional e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="316FFAA3" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FEF0E7E" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="010BB1FF" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38B83C49" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="0EED7C4A" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
+          <w:p w14:paraId="47C5D190" w14:textId="77777777" w:rsidR="00FB51F6" w:rsidRPr="00E55871" w:rsidRDefault="00FB51F6" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
-    <w:p w:rsidR="00F43F84" w:rsidRDefault="00F43F84">
+    <w:p w14:paraId="68754E1B" w14:textId="77777777" w:rsidR="00C4456C" w:rsidRDefault="00C4456C" w:rsidP="00C4456C"/>
+    <w:p w14:paraId="77423E6B" w14:textId="77777777" w:rsidR="00F43F84" w:rsidRDefault="00F43F84">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871">
+    <w:p w14:paraId="43617C31" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pathway Standards are described below.  If your Information Technology Program uses the CIPs identified with the programs below, the foundational standards should be used as well as the specific pathway standards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="0DE63E3E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871"/>
+    <w:p w14:paraId="54EE8D37" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C823B1">
         <w:t xml:space="preserve">NETWORKING </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">PATHWAY </w:t>
       </w:r>
       <w:r w:rsidRPr="00C823B1">
         <w:t>STANDARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRPr="00C823B1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="5EAC55C3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00C823B1" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:t>CIP:  11.09010000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="1463116E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r>
         <w:t>Use Information technology tools specific to the career cluster to access, manage, integrate and create information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="37A0588B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="1D718D16" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Demonstrate an understanding of common operating systems used in the industry.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 1:  Demonstrate an understanding of common operating systems used in the industry."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="0C659638" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="283E4E80" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="79563F3E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7CC516F2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="300E31A2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2B92E719" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3DB87C5B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="69877377" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="636E0CC1" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="30408ABB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand the history of operating systems and their progression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3716FE1A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081F00F1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2873DAB2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F999A87" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="42CA3244" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="61F7330B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="13461C81" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0FEC2733" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand basic commands of different systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="71A89642" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B994DCC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="734A73A2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A42F6AE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="45FE292F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="427EBDDA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0FD8326B" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="03C03F35" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand the types of software used in business that runs on each operating system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="01458C87" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642CDA54" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="27C0A6B4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C812B2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2A81FF32" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5827F469" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="65E93253" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7412F747" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Explain how the operating system should be configured to maximize performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="16A558C7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="604B990A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4F3B112A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="280E4DC1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="47C9A241" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1D6279D9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="3E3C98B5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="35BB2994" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="6836D3BA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Use operating system principles to ensure optimal system function</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Use operating system principles to ensure optimal system function"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="3EA434E6" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1A6572EB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="40F66DE0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="48E1EF4F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1EA687BD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="75B20F8F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4B0BE01A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="21A128BA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="7A6F9738" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3C8E206A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Apply appropriate file and disk management techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="337E5993" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="113F38CB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="417275CC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F1DF9D6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1C0661B5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3BDF23DD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0B7D4E34" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2609398E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Employ desktop operating skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4AF1B9F4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3677966A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="24D23301" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EFB86AE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="026A8879" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4C023378" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="70506009" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="612DCF92" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Handle materials and equipment in a responsible manner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3580F419" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2137AD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2861C476" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49BAA9D3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1911DE05" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5D7F1B8A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="3C81ECB7" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5681307B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Follow power-up and log-on procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="352DB839" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36013EDF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="68D5B485" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="697B4567" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3922809F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7BAD256E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="64FC5D36" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5F62F6C7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Interact with/respond to system messages using console device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="72A22960" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521A3618" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="529A180D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9982AF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="28377D38" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="73CB9ABE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="6C970772" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4090D9ED" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:br w:type="page"/>
               <w:t>Run applications/jobs in accordance with processing procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="100535DD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F00DD1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3E4EDD0C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7282F231" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="24924407" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1A488EB2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="46820F2A" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="790596DF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Follow log-off and power-down procedure(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6679EFF5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF76916" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="24875E17" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78315DD0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="18E8DD04" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="38739E06" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="068CA6F0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="5CECEF25" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="089F53DC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>List network devices and functions (e.g. repeater, bridge, switch, router)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  List network devices and functions (e.g. repeater, bridge, switch, router)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="003C3F50" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6360C43C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="12551D2C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="664CDF9F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2E2BD145" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="62081D3B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6C56401D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="43E69704" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0A854058" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="22557EC9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the difference between a router and a firewall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="44EDAAA1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB7C0E5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="60700C4C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4594AA3B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7353857A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="663496AC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="29F646B6" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="35022D1C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the difference between a hub and a switch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2F896D67" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4636E747" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="435366FC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A2A35E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0762347A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5D83F260" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="4AAE7198" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="680374EE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what a host intrusion prevention system does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="67A9ACDE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7359BBC1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5484C5A9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="049FC9A0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0106C1D1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7B46155C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0C733BB9" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2148AD50" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what a network intrusion prevention system does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7C2D8869" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79D726BE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4DF637F1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79CCE832" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="44F4C997" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7DE67068" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="6A9AC773" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3BC6D816" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the difference between Intrusion Direction vs. Intrusion Prevention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="565CA074" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A846186" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="039E344A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6748AFDB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6A8F4E81" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="16C3A4ED" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="6C4E74FE" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4EE27F30" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the differences between a layer 2 and a layer 3 switch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="62362A4E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5301D251" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="07EE616B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F1C003D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5042111B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="119716B2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="18EB154F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="0D9D33DF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="62DBA004" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Identify types of networks and their capabilities (e.g. LAN, WAN, MAN, Wi-Fi)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 4:  Identify types of networks and their capabilities (e.g. LAN, WAN, MAN, Wi-Fi)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="150D32B1" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1E96A786" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="14A59301" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2F05403E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="777E4ACF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4308E18F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="46C1F641" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1A10E426" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="15C98C80" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="365E5C36" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Demonstrate understanding of types of networks deployed in a home, small office, office buildings, schools, college campus, multi-site organizations and the primary difference between each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5D044806" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084C082B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="67E20201" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6473DCE4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4BEE12AF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="074FA715" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="3AF1D78F" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="701FC2FE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Demonstrate an understanding of the costs associated with each type of network and what drives the cost differences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0D8888D5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F5FEE9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7D411EF0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464CC56A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0A3E4076" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="113BB740" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="315AF531" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6AE76376" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Identify the different types of risks associated with each type of network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="49DF8FE4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="209FF892" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="340FAB3E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="582937D3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="404F6C60" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="41FD66BB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="097D29CD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="21B95E83" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="5F6B948A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Summarize basic data communications components and trends to maintain and update IT systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 5:  Summarize basic data communications components and trends to maintain and update IT systems"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="53C3B560" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3D2E60E1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="37475D0C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="47C96FDF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="15D5A80A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="409C3BEF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="44B4116C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4B0D2EA8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="69BDF0E3" w14:textId="77777777" w:rsidTr="00E55871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1612159E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Explain data communications procedures, equipment and media</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Demonstrate knowledge of key communications procedures</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>b.  Demonstrate knowledge of the uses of data communication equipment</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>c.  Demonstrate knowledge of types of communications media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4ED41DE6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BCFAE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="20AB18DC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE570CF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="23259A94" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="74A7F063" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w14:paraId="4FFB15B2" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="36CF1619" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r>
               <w:br w:type="page"/>
               <w:t>Explain data transmission of codes and protocols</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Demonstrate knowledge of data transmission codes and protocols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="418F8A8F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC362BF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="74B00835" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2037DCC1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1A1CA990" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="58A1BDCC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w14:paraId="6983943C" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6E7C3EA7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Summarize data communication trends and issues</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Identify data communication trends</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2F7C8993" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r>
               <w:t>b.  Identify major current issues in data communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="57B69E73" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E977A6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7E9FD4EC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B855B9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3EBD7AF1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="06223623" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="77DAB27C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="1BFE4672" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="04E13F96" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 6:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Explain the importance of security of data (e.g. privacy of information, confidentiality, restricted use by authorized personnel)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 6:  Explain the importance of security of data (e.g. privacy of information, confidentiality, restricted use by authorized personnel)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="415ACA5D" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="50510B7F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5032F535" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4DF5C593" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="68A971A4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4779873B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1C45B66E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="39746531" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0C2B2746" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="53122927" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Demonstrate an awareness of technological advances and availability of resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7AC18F10" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9A471B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2FA6BF09" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AFB8939" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0ECC1817" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="46C4EFAA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="5C00BCA4" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6E8E6C16" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand the need for confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="68D58904" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62F65690" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1F63B2AC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECA3A96" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3F367EFC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="28B25201" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="538B55B8" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2351B5F9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Identify sources of security problems with data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="10BED57F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="041119EB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1F1C095D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11A00915" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="43892B5E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="00518C98" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="552B4CCD" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="23645E05" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Identify methods of data protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5C77B670" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="779ED19B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="22DC2F3B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="740CB117" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="25F2A436" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="689271F9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="39160270" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="792E2B29" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand the lifecycle of data protection (e.g. the creation of data, management of data, storage of data)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7B3ACA2A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="196A9A48" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="29AD7AB9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49D861" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4EFF04E3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="286B57DA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="2CB41784" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1C685E07" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Understand the different methods to encrypt data (e.g. volume level encryption, file encryption, or database encryption)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6AEBF620" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="794E23AE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="45BBC65E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FB5DD3D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0EF545E1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="72867E9C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="13F6EBB6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="02BD66E9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="37219831" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 7:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t>Identify network topologies and protocols</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 7:  Identify network topologies and protocols"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="6B35AC7C" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1ED85557" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6C4EA44C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2001F292" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="05C3815E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="38469AB6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="07AA0E5D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="21F5BBE3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="63478707" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0526F3A8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Demonstrate knowledge of the OSI layers 1, 2, and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="425E2901" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3157F550" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="166AD1C3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFDD532" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="16E8B137" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="77E33A7B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0FB23526" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4A140B9B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what Internet Protocol is</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7E0E2102" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F15328C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6B41298E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE420CD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="73CB27D2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="53C38AD7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0BE1FC63" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="42AD9A84" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what TCP is</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="190D9E23" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A785292" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="35048B2C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A5BF28D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="0474BD5B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0D90ED08" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="379B6C0E" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="779C2972" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what UDP is</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3CEEDF31" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F5407B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="05B774D2" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A09505D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="025CE2D8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="407730E4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="44506464" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="608D1BAB" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what is a switched network vs. a hub network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="206B4D02" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F76100E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7F52CA1D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2620C35B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="51F3479C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7D0F056F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="5ACEAE29" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5B282DEA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what the difference is between Telnet and SSH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2F763ED4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6655162B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="69405093" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63601940" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="78B5A422" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6B669E2A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0D82F4D4" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="45FC534E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what the difference is between FTP and SFTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7C14AD33" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="404583E0" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="45E0F613" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624D1E9A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="439BE2C5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4E577DD3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="73F70F14" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="680A5698" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="6FA8E772" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 8:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t xml:space="preserve">Identify and list networking media </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 8:  Identify and list networking media "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="22C50EBA" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3DC405A3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="2419168F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="71832557" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4F3C800D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="5F095FE4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="05B0A09F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="640EB1BA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0E978052" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7CD2CD75" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what is RJ45 connection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3E21042E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13AA2A29" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="02202B62" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="272D02D4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="04D249A7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="12602C7D" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="24F6C1E3" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="65227326" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what is a coax connection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="75A85CD5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FE4406" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="738482B4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D971C24" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="691F6884" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="74F98F2E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="30C8635B" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2978E3C7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the differences between cat 5, 5E and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1DC7199E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A2E9172" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="678EB474" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68ADB1A9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6A859355" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="21721626" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="0ADBB1E0" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="129872B4" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what a “point to point circuit” is and how that differs from the internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7D75124B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F4BBC36" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="67802BEC" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B21E170" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1DD26453" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2B5F8771" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="4E97DE9A" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="29439E37" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define what is the difference between Wi-Fi and leased line circuits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="22197488" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="459842FF" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="7D4F1650" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E17E78F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="561B3363" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6C8F4005" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="119B52AA" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="33438B3E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Define the difference between Wi-Fi and Satellite technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4141A66F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E9AD328" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="64A36F69" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF5ECBA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="318796C1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="39AF3544" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="0EBEF8E3" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871"/>
+    <w:p w14:paraId="4F5EC79F" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+    <w:p w14:paraId="021D1095" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
       <w:r w:rsidRPr="00E55871">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 9:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55871">
         <w:t xml:space="preserve">Demonstrate technical knowledge of the Internet to develop and maintain IT systems </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 9:  Demonstrate technical knowledge of the Internet to develop and maintain IT systems "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00E55871" w:rsidRPr="00E55871" w14:paraId="0E5088DD" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3011D43C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="3707CCCE" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="4148BE7F" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="1EC0E8CD" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="69AFD211" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="191ACEF6" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="348285B7" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:r w:rsidRPr="00E55871">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="22388399" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="429F2F6C" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Describe Internet protocols</w:t>
             </w:r>
             <w:r w:rsidRPr="00E55871">
               <w:br/>
               <w:t>a.  Demonstrate knowledge of the Transmission Control Protocol/Internet Protocol (TCP/IUP) suite</w:t>
             </w:r>
             <w:r w:rsidRPr="00E55871">
               <w:br/>
-              <w:t>b.  Demonstrate knowledge of management protocols, applications and procedures (e.g., SNMP, intrusion detection, and reporting issues</w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>b.  Demonstrate knowledge of management protocols, applications and procedures (e.g., SNMP, intrusion detection, and reporting issues)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E55871">
               <w:br/>
               <w:t>c.  Explain the concept of routing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="6FEB115B" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2805C912" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="00FF7882" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63BEB2D8" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="25DFFB56" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1CB9E2A5" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55871" w:rsidTr="00E55871">
+      <w:tr w:rsidR="00E55871" w14:paraId="6557F4D7" w14:textId="77777777" w:rsidTr="00E55871">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6D1D4C23" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00E55871">
               <w:t>Demonstrate a basic understanding of Domain Name System (DNS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="17FEC677" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24107E80" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
-[...17 lines deleted...]
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="27D1C1FA" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350B669E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
+          <w:p w14:paraId="116C8A3A" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00E55871">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0BFF89D9" w14:textId="77777777" w:rsidR="00E55871" w:rsidRPr="00E55871" w:rsidRDefault="00E55871" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="7A58BFFB" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
+    <w:p w14:paraId="39CA0542" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:r w:rsidRPr="00736F73">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 10:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F73">
         <w:t xml:space="preserve">Access and use Internet services when completing IT related tasks to serve and update IT systems </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 10:  Access and use Internet services when completing IT related tasks to serve and update IT systems "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w14:paraId="056FA34A" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="16387F3C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1075D480" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1365F2B7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="491D2382" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7DE80192" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="48914BF4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="091BAAAF" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="1286E558" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="26D80BB3" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Demonstrate the use of an Internet connection</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Configure a small home office Internet connection using cable, DSL, wireless or satellite connection</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">b.  Test Internet connection using tools such as ping, trace route, net stat, host, dig, and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>dnslookup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4945A63F" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10079F06" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0F6C5E62" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D87BA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="43FCD844" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="56017F8B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="6F3EA787" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5C191F62" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Troubleshoot Internet connection problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4AD5D834" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D4286C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4E1F6F6E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2702B1A5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2D65C2E3" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="33F23DEE" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="03E96B85" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="51ADDE9A" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Explain the components of Internet software</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Demonstrate knowledge of the components of Internet software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="16419DD4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E50865C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="223F680B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="758721C5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5C27701C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="7004D196" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="0624DE26" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2CCE82E4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Install Internet software for use on an operating system</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Identify common browser features</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>b.  Install Internet software</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>c.  Differentiate between Web-based applications and applications installed on a local computer</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>d.  Download software upgrades and shareware from the Internet</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>e.  Unpack files using compression software</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          </w:p>
+          <w:p w14:paraId="098039CD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="17362034" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="127E1D3F" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="0B34AFC4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7F479651" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785E9064" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...9 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5ED64CFA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E540E60" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="59B866DE" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="124F455E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="3E5D738C" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4F6B17B8" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Describe virus protection procedures</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Demonstrate acute awareness of virus protection techniques</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>b.  Identify types and capabilities of popular virus protection software</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>c.  Explain spyware, adware, and malware</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>d.  Identify how to avoid spyware, adware, and malware and how to recover from infection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...15 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5A79C55C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C953A42" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...15 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="53E8B5AA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218E23BC" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="64FDA921" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="724E3BEA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="2A4F689D" w14:textId="77777777" w:rsidTr="00736F73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="22269F4C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r>
               <w:t>Explain cookies and adware on an Internet connected computer system</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>a.  Demonstrate knowledge of cookies and their use on an internet-connected computer system</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve"> b.  Identify types and consequences of pop-ups and ad-ware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...15 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3EB9ED7E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD8CE2A" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
-[...15 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="016A27D5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6086D28B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2F48193B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
+          <w:p w14:paraId="7BFCBF9A" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+    <w:p w14:paraId="436D17A4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73"/>
+    <w:p w14:paraId="4B30C8CB" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73"/>
+    <w:p w14:paraId="2993E1E6" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
       <w:r w:rsidRPr="00736F73">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 11:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F73">
         <w:t>Install and configure software programs to maintain and update IT systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 11:  Install and configure software programs to maintain and update IT systems"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w14:paraId="4F16972B" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="294DF957" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="2F634EB5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="0FCF2FE7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1A6D6299" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="716C4B77" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="629803CC" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7CD694C7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="36EC1084" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="30B236A5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Verify that software to be installed is licensed prior to performing installation</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>a.  Verify conformance to licensing agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t xml:space="preserve">b.  Understand the concept of an End User License Agreement (EULA) </w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>c.  Differentiate between open source and proprietary licenses</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>d.  Explain the concept of open source</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>e.  Identify common characteristics of open source licensing agreements, including the GNU General Public License (GPL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3FE7329B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="238D35E8" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7B59D7B3" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B4E6BD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7704AC1C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="094BAB02" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73"/>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+    <w:p w14:paraId="194278EA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73"/>
+    <w:p w14:paraId="26255E22" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="02990FE1" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:r w:rsidRPr="00736F73">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 12:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F73">
         <w:t>Recognize and analyze potential IT security threats to develop and maintain security requirements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 12:  Recognize and analyze potential IT security threats to develop and maintain security requirements"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w14:paraId="5722CBD4" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4502CFD4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="17EBCE7D" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4C5D4D0D" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3261DC0B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="6F43502F" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="04681224" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="278C9452" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="7D3127A4" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6CF26D23" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Describe potential security threats to information systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="2B51D1D9" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEC4EAA" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1092D1FD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B8E7EB2" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="549F5DD0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="00DEC4D1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="17CD600F" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="61CAB4BD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Identify the range of security needs and the problems that can occur due to security lapses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3884AD46" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54F81E82" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4DB75763" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA05BF7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="5BF4D4E4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5A981794" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="01F7EAA7" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3CEAEA61" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Assess security threats</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>a.  Maximize threat reduction</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>b.  Assess exposure to security issues</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>c.  Implement countermeasures</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>d.  Ensure compliance with security rules, regulations, and codes</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>e.  Demonstrate knowledge of virus protection strategy</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>f.  Implement security procedures in accordance with business ethics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1B2E574B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD799BB" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="793191B1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF2FAE" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="44C51421" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="57A221CF" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="6373DD91" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1EF1C417" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Develop plans to address security threats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3BFC5B68" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4B8656" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7B6D7E1C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="328BF574" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3E543197" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3EFF4E83" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="07040FC4" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6F07E5AE" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Implement plans to address security procedures</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>a.  Maintain confidentiality</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>b.  Load virus detection and protection software</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>c.  Identify sources of virus infections</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>d.  Remove viruses</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>e.  Report viruses in compliance with company standards</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>f.  Implement backup and recovery procedures</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>g.  Follow disaster plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00736F73">
               <w:br/>
               <w:t>h.  Provide for user authentication and restricted access (e.g. assign passwords, access level)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1D033488" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F0303AD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="51B0B526" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03226094" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="58DFC536" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1B9D9259" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="41DD84DB" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
+    <w:p w14:paraId="6A3E974E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+    <w:p w14:paraId="7E3F6BB1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>PROGRAMMING AND SOFTWARE DEVELOPMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00C823B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">PATHWAY </w:t>
       </w:r>
       <w:r w:rsidRPr="00C823B1">
         <w:t>STANDARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736F73" w:rsidRPr="00C823B1" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+    <w:p w14:paraId="621355C4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00C823B1" w:rsidRDefault="00736F73" w:rsidP="00736F73">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:t>CIP:  11.02010000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+    <w:p w14:paraId="1ACE32C5" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Understand the concept of design, development, implementation and maintenance of computer software</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E55871" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="737E7EFD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
+    <w:p w14:paraId="56DA9E6E" w14:textId="77777777" w:rsidR="00E55871" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:r w:rsidRPr="00736F73">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F73">
         <w:t>Demonstrate a fundamental understanding of programming</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 1:  Demonstrate a fundamental understanding of programming"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w14:paraId="24ACD34D" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1BFCB8CE" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="494A7E51" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="49DCCE34" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="36DF867F" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3837754D" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="429BE988" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="725AE916" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="59E87B89" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1532F071" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Write a small modular program using variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="5E3ECCC1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A4200AD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4120AA4A" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D31B0A0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1651B881" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="581FE030" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="25C8C594" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="46D81867" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Describe a class and objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="6B2CF4E4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36BBC7FD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="5CF403CF" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1843004E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="5D6F7D96" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1931C7C0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="0B942523" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2250746B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>Describe the key differences between procedural programming, object oriented programming, event driven programming and functional programming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="038EE273" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B920463" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4BBEFCB1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78F0EB03" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4D74D4B0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="161054DB" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00736F73" w:rsidTr="00736F73">
+      <w:tr w:rsidR="00736F73" w14:paraId="08F9A946" w14:textId="77777777" w:rsidTr="00736F73">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4D615F72" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00736F73">
               <w:t>List the key differences between a Waterfall life cycle and an Agile life cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="2B9766F1" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A54ECD0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
-[...17 lines deleted...]
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="570DC96B" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F4F040" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="3DB1B40C" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6555004E" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
+    <w:p w14:paraId="6CDF9C59" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871"/>
+    <w:p w14:paraId="597DEBD4" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00736F73" w:rsidP="00E55871">
       <w:r w:rsidRPr="00736F73">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F73">
         <w:t>Demonstrate the ability to design an application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Demonstrate the ability to design an application"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00736F73" w:rsidRPr="00736F73" w14:paraId="196161BC" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="4ECD1AA0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="2D835A92" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="233662D7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="787A96BD" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="11F5B930" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="1ACE28E7" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
+          <w:p w14:paraId="7203DDD0" w14:textId="77777777" w:rsidR="00736F73" w:rsidRPr="00736F73" w:rsidRDefault="00736F73" w:rsidP="00736F73">
             <w:r w:rsidRPr="00736F73">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="11E23FF8" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="47EF35CC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Gather data to identify customer requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3EEFBE68" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6879D2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="59161F31" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B77397" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="58DA4B0F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="497E6B2B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="64EA5FDA" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2FBCBD6C" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Design a process map to illustrate a decision flow end to end</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="76BBB824" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A942A1A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="411FE603" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FC7CE43" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2F40E3FD" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6777404B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="32011FAF" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0E6C0989" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate the ability to storyboard a user experience of the application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="61B6905A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33CCC6C1" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="51F1AFD5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF3506D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="74613B76" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="51332437" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="70293DE9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00736F73" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="7938FC77" w14:textId="77777777" w:rsidR="00736F73" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Demonstrate an understanding of how to create and develop software</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Demonstrate an understanding of how to create and develop software"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="160CB434" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1A3A65EE" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4D652950" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3CEEB156" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2C1610D4" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="65904DA9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6C003285" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5E9F0842" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="2ADE44E6" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0069FBC5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate the ability to code a program/application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7CEC75FA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1676E79E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6AA05A8F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24BF08B3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4FBD9251" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="36A31EB8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="66B241AE" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2C05ED0B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Understand the difference between development, quality assurance and production</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7A638F64" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5880EBB5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="64DF6CAC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A58EE3B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="70B82EEA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="64ECACE9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="5F784F2C" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5F8EA4A6" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate the ability to develop documentation and incorporate comments within the code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7E4F587B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45026144" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="075A4DD7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E68E64E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="095816D4" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="13708A5A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="06666448" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="258238D5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Develop a minimum viable product to obtain end-user feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0FCB01CC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A10AE58" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6CFD71DC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5205E38E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="46F7A84F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2600C3DB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="601DFBD8" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2121C8B8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>User Peer Review to assess application code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="281DF4EA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20498615" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3FA99BA3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68C4850B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5630E61D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2CF8CEB0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="7953795D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="1263D435" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Demonstrate the ability to test an application for functionality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 4:  Demonstrate the ability to test an application for functionality"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="00CED9C0" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1AD0ACA1" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="527B58E1" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="610D9903" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="61B3E9CB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4E1D0B8E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4B511543" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="00A97A8B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="1484D061" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1A845785" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate the ability to edit for any invalid data/input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="621E5434" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40913A00" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1E6AF1C3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C97E90" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5809210B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="71458ED1" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="170C651E" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="463AD4CE" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate an application/program will run successfully with both valid and invalid data/input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5A02CC2F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38600FC0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="58490912" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04EDECF5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="36A81852" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="69B9C6CC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="39411E33" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="518FDDAE" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate the ability of the application to recover after invalid data has been input or processed (exception testing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="17383561" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6264838F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4517DD11" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F88A008" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="777017FD" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="225530E2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="1C54896D" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="12306B0A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Explain the development of test data necessary to run tests on software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6687104F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="668990F2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="468A837B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AE2F148" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7F4F2AB3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1B26032D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="3C550A28" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7228D749" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Apply test data to program code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="23D810AB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3304416B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="454E82C8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FFC157C" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="34D1264A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="56B6C29E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="3CEFD5BB" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="25736372" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate knowledge of user acceptance testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="56BAC7C2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="568E31EB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="281DF969" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F60059" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="18780996" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="50147C42" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="2D7CC2B9" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="57E73409" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Develop end-user training plan and documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5BC41396" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C3044ED" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="32D0ED00" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1420D59F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4AAFE637" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="591FA153" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="2646F752" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
+    <w:p w14:paraId="0B8ABC8A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Understand the concepts regarding secure application design</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 5:  Understand the concepts regarding secure application design"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="741531AA" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="646FB300" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2C330209" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3BE1D07D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="61080E3F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0D1761A1" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="55090FB0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="57ABC79A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="252FCF1B" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6C1F34FA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Research programming standards (i.e. OWASP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="04403C28" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F507C36" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3DB9E781" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FF30912" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="49AFBCC6" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="75E9CB79" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="1C0DFBC8" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3628F2E2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate knowledge of SQL injections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5BFAAB28" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A84FC51" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1AD080A7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE4363F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0D01F5D7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1F41029D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="7981DC70" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5F80EAB7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate knowledge of cross-site scripting (XSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6FB95E1F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="355CBDD4" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="41EB3D84" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A3C013" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3D0C91E9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="26467EF9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="6E6F7DEA" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="05F2A78E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate knowledge of how to intercept, capture and change HTML pages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4912B798" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E1A2738" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7C5F89D9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7838496F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="22660E0E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4035E3C3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="463E5E30" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
+    <w:p w14:paraId="61B02BBB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 6:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Understand the concepts of version and change control</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 6:  Understand the concepts of version and change control"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="37423D30" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3E8A8C09" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="642B0CB5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="62937AFB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4EE1D95B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="495C60A9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="77F4FCBF" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0C9124ED" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="4D17AADD" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="033230E9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Demonstrate an understanding of Change Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="378AFF49" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A70668A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="751AB6DD" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE62A5B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="44F3B874" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="54F81A59" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="1A2102A6" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2002B4A8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Research tools that are available to assist with version control and repositories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="22D958BD" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="072E1DFC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="0F40FF6D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B93B8E3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7D28B075" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1D066A19" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="7F6F4B4E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
+    <w:p w14:paraId="6BA8E798" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 7:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Understand the concepts of future improvements and upgrades to software</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 7:  Understand the concepts of future improvements and upgrades to software"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="5A0D37B9" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="49C9A096" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="572289C2" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="630BCD90" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="56D9F157" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="020C8341" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="351416A0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5EB4D2F0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="57224FC3" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="481F9BAF" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Prioritize change requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7FA45C7E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F7D3865" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="61E966D0" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521A1786" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4E0540FA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3A9A93BB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="1844C8C9" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5A5ADC15" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Explain the risks and benefits of incorporating changes into the existing code base</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6AB9EF36" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1AE5CC" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="74EEB49F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04943F29" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4647C410" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4A396E2E" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="3396A684" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="21D773FB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Develop a plan for ongoing maintenance and support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6189170F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63468119" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="22D39671" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A3F3848" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="565EE3B8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="1152E137" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
-    <w:p w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
+    <w:p w14:paraId="357EDDE3" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00E55871"/>
+    <w:p w14:paraId="5F130F53" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+    <w:p w14:paraId="793FD664" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMATION SUPPORT AND SERVICES PATHWAY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRPr="00C823B1" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+    <w:p w14:paraId="2110A21B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00C823B1" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:t>CIP:  11.10060000000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+    <w:p w14:paraId="1627AF51" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Understand hardware and software support issues that affect a company</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+    <w:p w14:paraId="0B7D712C" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="666B680B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6B33">
         <w:t>Explain the cost of implementing day-to-day information support and services operations and how it affects the company’s bottom line</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 1:  Explain the cost of implementing day-to-day information support and services operations and how it affects the company’s bottom line"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w14:paraId="40B48C74" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="41835DA4" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="67AC28C7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="52A55014" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="2AFDFDC9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6CFDDEC9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6258ABE5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7EC7592A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="6B6D19AC" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="697D2311" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Identify possible sources of data lost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="00B736B8" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBAE7C5" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="105A2984" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DF76DBA" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="483966AD" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="5D24E4DF" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="59ECF1E4" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="537ED372" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Identify methods and technologies for preserving data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="43828EE9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B159F7" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="68D4F99F" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D793F00" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3F72C59B" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="3113A6A6" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="071281D1" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="72088B85" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>List the steps required for effective backup and recovery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4CDD6966" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65214019" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="47A4FB50" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F4A0C0C" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="76BCF5FB" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="4A35A547" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA6B33" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00AA6B33" w14:paraId="31863F1B" w14:textId="77777777" w:rsidTr="00AA6B33">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6C0AED6A" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:r w:rsidRPr="00AA6B33">
               <w:t>Design a recovery plan for what happens if there is a disaster and how you would get everything back up and running</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="7A42E813" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73CE28BF" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
-[...17 lines deleted...]
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="46FE0D5D" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B538ADE" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6F033792" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
+          <w:p w14:paraId="6977BC78" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRPr="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="062FBDC9" w14:textId="77777777" w:rsidR="00AA6B33" w:rsidRDefault="00AA6B33" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="70908CBA" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Explain the importance of backing up data and maintaining data integrity</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="1D1F4FB5" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="7473AB10" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="14766972" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1DB7EBCB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="33DD991F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="574813F3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="03323B61" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="391CB382" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="154745DF" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="55419630" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Identify possible sources of data lost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="502B9B8F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FB9AE9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="5672ADF1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0887D377" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="5DC838B2" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6533F4E8" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="6F9163CF" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6A502A77" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Identify methods and technologies for preserving data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="207A08C0" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04AE6859" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="31E5D375" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58EE0106" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="3DAA34FF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="45BFF11B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="6F1C32DA" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="37AEF595" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>List the steps required for effective backup and recovery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4E1038DC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F6220B1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="528D1F29" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AF14136" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="645F7BDF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="3E201040" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="7AC78E4C" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="27D7B99A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Design a recovery plan for what happens if there is a disaster and how you would get everything back up and running</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="19F80BB6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE5F286" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1F95DB5E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="530D7313" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="46047625" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="343545E7" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
+    <w:p w14:paraId="54AB0294" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="3F8EC31B" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRDefault="00E542A8" w:rsidP="00AA6B33">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="62DFA664" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Understand how changes that are made in one part of the system affects the others</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 3:  Understand how changes that are made in one part of the system affects the others"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="6F145D15" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="38FF4463" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="33EF5FAF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="01368EA0" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="250A3FA2" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1537E37A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1C1E7216" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="570B7F02" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="3E4F91C4" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="7B43DF9E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explain the importance of preserving the privacy of data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="75E6AD4D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D935B62" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0925948C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C07F74" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="50E62848" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="28A43344" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="784C463C" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="0D97F2C9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Predict how changes to one area might impact another area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1949AFAF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE59BED" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="159B944A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C948F69" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="3A4E6F49" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6E100993" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="5B34D75E" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="212F5320" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the concept of regression testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="2F94B8AF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="777DE50B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="33C8BE2C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37347C78" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="7397E34E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="24F80DC4" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="15370FB6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="7C62756E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
+    <w:p w14:paraId="684005A1" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="7B24D750" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Explain the importance of security of data (e.g. privacy of information, confidentiality, encryption, and restricted access by authorized personnel)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 4:  Explain the importance of security of data (e.g. privacy of information, confidentiality, encryption, and restricted access by authorized personnel)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="61F926BC" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4F65127F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="7383647B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="12B2B46E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6CC0893E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="315E12F3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0109BED6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6DEAC0F3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="21B214F9" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="2E4FD470" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Demonstrate an awareness of technological advances in securing data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="479593DF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50569AEB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="2581F919" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="063DF1C0" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="11701909" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="147D3049" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="71472B3D" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="47DB4DA1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the requirement for confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="433DE3AB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3853EA38" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="064D2AAF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="596B21DD" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="7DFEEE27" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="38034A53" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="5298C530" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5252C23D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Identify methods of data protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="4BF27A65" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304E6589" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4A9A0160" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11339A18" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="03AB3282" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="59BD6A02" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="324F0663" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="49D1A2F2" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the importance of user roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="0A64F5F5" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E3C7BE3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="5169A308" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA05580" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0DFD0969" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="3F5EC8ED" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="715D6326" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1CB4D916" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explain the difference between Admin and non-Admin roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="60F8E1A7" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F5BA81" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="5C00C3D9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="246645A2" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="028A1D9D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="079EC7A3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="26B19CB6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="06D5BCAD" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="50B3E20F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Understand best practices in regards to Cyber Security</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 5:  Understand best practices in regards to Cyber Security"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="315D49B1" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1FF42F8B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="75D0B605" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="62E3C571" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="571A61FB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="2A2DC389" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="38B32115" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4B08F2F4" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="48866AE4" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="62E0D6FA" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explain why hacks happen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="66A42031" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4173DCCE" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="14EA9EFC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E1DC5A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="7ECF2203" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6B58CB91" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="62286849" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="67BF9859" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the consequences of Cyber Security breaches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="3C448146" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B202655" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="0B6B64CC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32069863" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="4210E33C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1CEA4366" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="15526A32" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="43359641" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the tools available to minimize the risks for Cyber Security breaches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="79D21E5E" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE3E56D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1DE54205" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F226EDD" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="67040533" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="20486B8B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="6AA5E469" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="15C0CA92" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explain a process that could be used in response to a breach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="202804AE" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A483F2F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="00ACBBDB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF627F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="4C62AD34" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="009B8E11" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="79387FDC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="078E1FEC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="726B6418" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 6:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Be able to install and support applications commonly used in the district</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 6:  Be able to install and support applications commonly used in the district"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="667617D5" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1CEBD1E0" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1DDF3A3F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="17CA3B63" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4454F6CB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0A8C9B92" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4F38F100" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="56827958" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="6AAB2BD2" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5B7D31AD" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r>
               <w:t>Understand how to install applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6CE797E1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA915F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0F679C17" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14DBE923" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="538BA1D4" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="2ECC321C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="2BFB2FCF" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="43BCF45A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r>
               <w:t>Understand the difference between network installations and local installations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="42F6EB19" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A60616" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1D4431F7" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C3D9E81" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="42F6A988" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="0BD2AB1D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="6B8FCC5F" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5E65DB7C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r>
               <w:t>Understand Cloud based applications and how they differ from local applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="04A2023C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563C77A2" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="68C678C3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2113B4CC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0C0BB56D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="383BDCBB" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
+    <w:p w14:paraId="06A03B92" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="4C1A089C" w14:textId="77777777" w:rsidR="00E542A8" w:rsidRDefault="00E542A8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="1DC927D5" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 7:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Demonstrate effective customer services skills (e.g. patience, courtesy, identify customer expectations, promptness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 7:  Demonstrate effective customer services skills (e.g. patience, courtesy, identify customer expectations, promptness."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="7CF6BC87" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4909E414" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1B7FBAF8" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0E347E8F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="0EE7EBD9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="724FAAA3" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="75522201" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6AEF64B1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="25BF143D" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="20AB8C58" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Role play customer help-desk scenarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="7033C4D6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D1340C7" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="36A8CFA9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0533572C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1DA3DF1F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="32B35B37" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="4706C0A2" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="2E783809" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the importance of a positive attitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="550A7CDF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E655B6B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6170DAA1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41804C9F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="72084C72" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="4369A5B4" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="1AF5DF3D" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6918E350" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Understand the different types of personalities and how to communicate with each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="7AD55371" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64EF1F05" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4485DE27" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA8681D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="7DAF1A97" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="419C0EF0" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="7EDD70A1" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="6581D6AA" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explore the support ticket systems available for use by help desks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="411517BE" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="613CA1A6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6E123E09" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE2CC37" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="33C13804" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="168EC9B9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="70FD5A50" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1036DA0F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Demonstrate a conflict-resolution strategy to de-escalate an unsatisfied customer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="235837CF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A61C92F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="646FC067" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E350F54" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="4499D02C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5BD40CD6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
+    <w:p w14:paraId="427E9078" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="0C792A88" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 8:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45832">
         <w:t>Demonstrate the ability to convey information regarding technical material (non-technical explanations for technical terms)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 8:  Demonstrate the ability to convey information regarding technical material (non-technical explanations for technical terms)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidTr="00E542A8">
+      <w:tr w:rsidR="00D45832" w:rsidRPr="00D45832" w14:paraId="6B15017C" w14:textId="77777777" w:rsidTr="00E542A8">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1F615C34" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="751B0497" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="288BFC8F" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="1D64BC6A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="3C9CE668" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6A3FEA96" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="31176F49" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="0C811D8B" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1FE6D435" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Explain clearly the instructions for a computer task to another individual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="7567A6EE" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247BE2B6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="3FB52979" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2404DA21" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="6930EF4A" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="1558D8C8" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="0FA22F9A" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="50570967" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Conduct task specific training and coach others to apply related concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="36109F31" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36B7EE6C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="494273FC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="156860B8" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="605321F9" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="704B30F6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="143B5B0A" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5C08DF84" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Demonstrate ability to train others to use common applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="5B73AA1C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F51E83B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="04472D80" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A949F6" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="2E8740A1" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="15C7274C" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45832" w:rsidTr="00D45832">
+      <w:tr w:rsidR="00D45832" w14:paraId="69D538D3" w14:textId="77777777" w:rsidTr="00D45832">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="44204C99" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:r w:rsidRPr="00D45832">
               <w:t>Demonstrate ability to document a process or solution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="26276BBD" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515D098D" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="79444288" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB95337" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
+          <w:p w14:paraId="42BA4FE7" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00D45832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
+          <w:p w14:paraId="0098327B" w14:textId="77777777" w:rsidR="00D45832" w:rsidRPr="00D45832" w:rsidRDefault="00D45832" w:rsidP="00E542A8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3">
+    <w:p w14:paraId="33F1F3EF" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="6427F1BC" w14:textId="77777777" w:rsidR="00D45832" w:rsidRDefault="00D45832" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="6B71B84C" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="04B8373F" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>WEB AND DIGITAL COMMUNICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0FE3" w:rsidRPr="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="2A2C1446" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0FE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>(WEB DESIGN)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0FE3" w:rsidRPr="00C823B1" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="78129798" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00C823B1" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:t>CIP:  11.08010000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="7C4E9E12" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:r>
         <w:t>Careers in Web and Digital Communications involve creating, designing and producing interactive multimedia products and services, including development of digitally-generated or computer-enhanced media used in business, training, entertainment, communications and marketing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="6F13227B" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
+    <w:p w14:paraId="4C1EB1F5" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r w:rsidR="0083179D">
         <w:t>Iterate through the desk and development process to create a uniform Web/digital product</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 1:  Explain the cost of implementing day-to-day information support and services operations and how it affects the company’s bottom line"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w14:paraId="46D6A1F9" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="509DE5C9" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="54852B6E" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="13E00BE2" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="15348651" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="1B118128" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="0994AA0F" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="274CC2B7" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0FE3" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007E0FE3" w14:paraId="7D3AA5CC" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRDefault="0083179D" w:rsidP="00D27765">
+          <w:p w14:paraId="3310AFD7" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="0083179D" w:rsidP="00D27765">
             <w:r>
               <w:t>Participate in iterative development with clients and team members</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
+          <w:p w14:paraId="2236918A" w14:textId="77777777" w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Manage the change control process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
+          <w:p w14:paraId="227A2B15" w14:textId="77777777" w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify and track critical milestones</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
+          <w:p w14:paraId="43D39733" w14:textId="77777777" w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Report project status</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0083179D" w:rsidRPr="00AA6B33" w:rsidRDefault="0083179D" w:rsidP="0083179D">
+          <w:p w14:paraId="275C5FD0" w14:textId="77777777" w:rsidR="0083179D" w:rsidRPr="00AA6B33" w:rsidRDefault="0083179D" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify optimal strategies for successful interactions with clients and team members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="1DD471B3" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1AB046" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="6CE95BDF" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F767053" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="0DBFF2CD" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="17D2635D" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00AA6B33" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
+    <w:p w14:paraId="4DF77A18" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
+    <w:p w14:paraId="2A13D5A5" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3">
       <w:r w:rsidRPr="00D45832">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r w:rsidR="0083179D">
         <w:t xml:space="preserve">Participate in a user focused design and development process to produce Web and digital communications </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0083179D">
         <w:t>solutions</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007E0FE3" w:rsidRPr="00D45832" w14:paraId="6BC5B443" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="55F7D622" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="1FDEC33A" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="3FF438A0" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="172D2094" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="39478810" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="083B8D6E" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="6FAD709A" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0FE3" w:rsidTr="00D27765">
+      <w:tr w:rsidR="007E0FE3" w14:paraId="650DB70F" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRDefault="0083179D" w:rsidP="00D27765">
+          <w:p w14:paraId="1AA152F9" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="0083179D" w:rsidP="00D27765">
             <w:r>
               <w:t>Analyze usability and accessibility as it pertains to customer needs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
+          <w:p w14:paraId="39F8CBD6" w14:textId="77777777" w:rsidR="0083179D" w:rsidRDefault="0083179D" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D4232">
               <w:t>Demonstrate knowledge of 508 ADA Compliance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="0083179D">
+          <w:p w14:paraId="18B09F1F" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of web metrics and governance (policies and stylebooks)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="0083179D">
+          <w:p w14:paraId="4AD51B96" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of cultural implications on design and deployment of digital communication products</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="0083179D">
+          <w:p w14:paraId="6C903397" w14:textId="77777777" w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="0083179D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Engage in user testing throughout the design and development process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="7318097C" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C30CDF5" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="775A3034" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59F83300" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="21C9676F" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
+          <w:p w14:paraId="4691DE66" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRPr="00D45832" w:rsidRDefault="007E0FE3" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232">
+    <w:p w14:paraId="5A34A9A4" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="007E0FE3"/>
+    <w:p w14:paraId="315CE7B3" w14:textId="77777777" w:rsidR="007E0FE3" w:rsidRDefault="007E0FE3" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="54317FD0" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+    <w:p w14:paraId="0A013AD6" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r w:rsidR="006D4232">
         <w:t>Design and employ the use of graphics to create a visual Web/Digital design</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27765">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w14:paraId="69562A72" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6C3AE946" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="2B1411DA" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3BFD8F91" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="0979906F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="17A6B53D" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7183A080" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="61B1494E" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="3E3B279B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="29A753F2" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Implement functional design criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="134C4069" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify, utilize and create reusable components</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="6F4FB949" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and produce content</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="608407C0" w14:textId="77777777" w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and refine design concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="442A2FAF" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21742BBC" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="00BE9900" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B005657" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="46FD0A11" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="747817EF" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="08B365DD" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="7E6B41D7" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Create product visual design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="73C9E1D1" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply principles and elements of design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="22E913ED" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply color theory to select appropriate colors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="62AE2E75" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and/or implement the look and feel of the product</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="4F3923A8" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create graphical images and videos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="5E19C61C" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply knowledge of typography</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="1DD21776" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Alter digitized images using an image manipulation program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="1FDAC3F0" w14:textId="77777777" w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Evaluate visual appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="269B9F43" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B399559" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="2B23402A" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02615404" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6AE0DF3D" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4FE1136F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00AA6B33"/>
-    <w:p w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+    <w:p w14:paraId="65578F46" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="6B204EE9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r w:rsidR="006D4232">
         <w:t>Gather and analyze digital communication customer requirements to best meet consumer needs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w14:paraId="1F805949" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="518042B8" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="408C7345" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="672F0384" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="11A6DCE9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="49759715" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3F31E290" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="77CD714C" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="6DC7A0C5" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="19EE15EC" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Gather data to identify customer requirements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="5DCBAE63" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Gather information using interviewing strategies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="69EDF9E2" w14:textId="77777777" w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine client’s needs and expected outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="69983ED9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10AFEC51" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="48099EF7" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="342444C5" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6E6F07A4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="348502C2" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="004C1594" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="1E6F8CAC" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Collect requirements data from customers and competing Web sites</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="38745390" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine purpose of the digital communication project</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="61B6942D" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine the target audience</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="345F6C86" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine the digital communication elements to be used</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
+          <w:p w14:paraId="4BD312EA" w14:textId="77777777" w:rsidR="006D4232" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="006D4232">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine client’s privacy policy and expectations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7B898AB9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="669BD4BD" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="033D487B" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="611246C9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="15327E64" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4D2785FD" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="1ADE2036" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="01E47A01" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Evaluate requirements data that has been collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3529246C" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066723F5" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3DDB34B3" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D818C30" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="0DEBBE72" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="27F5C6F3" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="2465F272" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="5686797A" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Demonstrate how to create and receive approval for a Web Site Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7FEF308E" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1626C5BA" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="687C3A13" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00CCCC03" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4BBB5226" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6C4B6B72" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="69E2C350" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
+          <w:p w14:paraId="7612C6F8" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="006D4232" w:rsidP="00D27765">
             <w:r>
               <w:t>Convey technical concepts form Web design to a non-technical audience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="496803D7" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="366830BD" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="56229023" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07006184" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="34A9AD6A" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6C6E98A4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+    <w:p w14:paraId="3B6BB818" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4232" w:rsidRDefault="006D4232">
+    <w:p w14:paraId="2E823701" w14:textId="77777777" w:rsidR="006D4232" w:rsidRDefault="006D4232">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+    <w:p w14:paraId="5484E360" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r w:rsidR="006D4232">
         <w:t>Define the scope of digital communication work in a written form to summarize and meet customer requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27765">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w14:paraId="274F2C6B" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="0913B4B1" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="5407A378" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="44172323" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="46ABC8CF" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="474397E6" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="07271F36" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="02E50721" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="7CD37906" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
+          <w:p w14:paraId="2367DDE4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
             <w:r>
               <w:t>Define scope of work to meet customer requirements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="62B83636" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop a design brief</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="5004B345" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine the target audience requirements (such as web accessibility)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="5F5E4F5B" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify available media and content sources</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="40174879" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop time line for completion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="584431CE" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine staffing resources – internal and external – required to complete project</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="4B37A299" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop preliminary project budget</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="30659D9A" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Write document</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="455BE480" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Obtain client approval on scope of work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7159EE3F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2215C85F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="38B4A420" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="050941A3" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4F27ADCE" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="40439C64" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765"/>
-    <w:p w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+    <w:p w14:paraId="57D6CD12" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765"/>
+    <w:p w14:paraId="668608F9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 6:  </w:t>
       </w:r>
       <w:r w:rsidR="006D4232">
         <w:t>Prepare digital communication product specifications to communicate specifications with various audiences</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27765">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w:rsidRPr="00D45832" w14:paraId="088EE882" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3F1325B4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="5C9A3DC9" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="2441283B" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="72B11B99" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="0F7CB751" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3E916648" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="6B0DB969" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="7CE69269" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
+          <w:p w14:paraId="6D7A8456" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
             <w:r>
               <w:t>Prepare functional specifications</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="1033D187" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop flowchart/navigational blueprints</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="2EF9EC4E" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop storyboards</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="44EB3205" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Determine delivery platform(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="0DEAC0D0" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Design user interface</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="01F39A9F" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Design navigational schema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="797F7BEF" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC2662E" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7ED6C1E8" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9E143" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="34A3841C" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="000FE591" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="24C8DA1E" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
+          <w:p w14:paraId="348BC2D4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
             <w:r>
               <w:t>Prepare visual design specifications</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="70BE09DE" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply principles of design (color theory and schemes, proximity, alignment, repetition, web graphics, optimization, typography)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="458D7518" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify technical constraints</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="5ED205D7" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create sample design showing placement of content, buttons, graphics and suggested color scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="3A36E711" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="674B4879" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4E2826DE" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7567F57A" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="30413990" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="514A270C" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27765" w:rsidTr="00D27765">
+      <w:tr w:rsidR="00D27765" w14:paraId="3267A563" w14:textId="77777777" w:rsidTr="00D27765">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
+          <w:p w14:paraId="486473CF" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00894AC7" w:rsidP="00D27765">
             <w:r>
               <w:t>Create final project plan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="50BBADE8" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify and obtain tools and resources to do the job</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="4B0B71BA" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify and evaluate risks</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F7D47" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="1116BB40" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop detailed task list</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="301A2F16" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify critical milestones</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
+          <w:p w14:paraId="778D389A" w14:textId="77777777" w:rsidR="00894AC7" w:rsidRPr="00D45832" w:rsidRDefault="00894AC7" w:rsidP="00894AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify interdependencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="7FC1756F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BC32F84" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
-[...17 lines deleted...]
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="4A02AF19" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64042B3F" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="0EFBEF93" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
+          <w:p w14:paraId="72228C27" w14:textId="77777777" w:rsidR="00D27765" w:rsidRPr="00D45832" w:rsidRDefault="00D27765" w:rsidP="00D27765">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008F7D47" w:rsidRPr="00D27765" w:rsidRDefault="008F7D47" w:rsidP="008F7D47">
+    <w:p w14:paraId="4D408C20" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D27765" w:rsidRDefault="008F7D47" w:rsidP="008F7D47">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 7:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate the effective use of tools for digital communication production, development and project management to complete web/digital communication project(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="008F7D47" w:rsidRPr="00D45832" w14:paraId="242045FC" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="404C7434" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="5012BACB" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="7994D7A8" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="5E224708" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="640BF99C" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="3A73D19B" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="083CEB6C" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7D47" w:rsidTr="00125603">
+      <w:tr w:rsidR="008F7D47" w14:paraId="0F32A3B7" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRDefault="00090BF1" w:rsidP="008F7D47">
+          <w:p w14:paraId="05298D6C" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRDefault="00090BF1" w:rsidP="008F7D47">
             <w:r>
               <w:t>Select and use appropriate software tools</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="2623168B" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate proficiency in use of digital imaging, digital video techniques, and equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="2B248FB7" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of available graphics, video, motion graphics, web software programs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="34AA2251" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of available project management and collaborative tools</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="7DF35829" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of integrated development environments</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="7B8A1BD2" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate use of image altering software</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="7C5A3C19" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify how different user agents (browsers, devices) affect the digital communication product</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="2CC0922E" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72B4B55E" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="199EBC01" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799F38B8" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="6C4FDA2F" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
+          <w:p w14:paraId="4E723A47" w14:textId="77777777" w:rsidR="008F7D47" w:rsidRPr="00D45832" w:rsidRDefault="008F7D47" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00090BF1" w:rsidRPr="00D27765" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+    <w:p w14:paraId="24BF68DE" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765"/>
+    <w:p w14:paraId="5E26C7C4" w14:textId="77777777" w:rsidR="00D27765" w:rsidRDefault="00D27765" w:rsidP="00D27765"/>
+    <w:p w14:paraId="10CA901C" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D27765" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 8:  </w:t>
       </w:r>
       <w:r>
         <w:t>Employ knowledge of web design, programming and administration develop and maintain Web Applications</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="00090BF1" w:rsidRPr="00D45832" w14:paraId="6C109CCA" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="460736D9" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="1DCFF0E9" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="4D59D876" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="0AD1FB17" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="349A5B20" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="20A6B631" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="36A827EE" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090BF1" w:rsidTr="00125603">
+      <w:tr w:rsidR="00090BF1" w14:paraId="722947FE" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="545BEE96" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:r>
               <w:t>Implement functional design criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="65DCDE69" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify, utilize and create reusable components</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="654D4DE4" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and produce content</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="61B2054F" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and refine design concepts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="05828D9B" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C7F27FB" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="352DBCA0" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36AA0417" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="336BC883" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="48F8217B" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090BF1" w:rsidTr="00125603">
+      <w:tr w:rsidR="00090BF1" w14:paraId="5F795BA6" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="34BBD316" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:r>
               <w:t>Create product visual design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="249DB78E" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply principles and elements of design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="51977DC7" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply color theory to select appropriate colors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="3BC1282A" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create and/or implement the look and feel of the product</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="7C2EAA2C" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create graphical images and/or video elements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="25434ECD" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply knowledge of typography</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="2232C8D8" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Alter digitized images using an image manipulation program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="114FCD0E" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Evaluate visual appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="3D7A499C" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1766B001" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="597AD108" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57B2025C" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="6311772F" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="30163844" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00886806" w:rsidRDefault="00886806">
+    <w:p w14:paraId="4DBDCC11" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00090BF1" w:rsidTr="00125603">
+      <w:tr w:rsidR="00090BF1" w14:paraId="306E32FE" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
+          <w:p w14:paraId="054A7D13" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00090BF1" w:rsidP="00090BF1">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Use basic Web development skills</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00090BF1" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="15ACEDAA" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of HTM and CSS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="2626493C" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of version control and why it is important</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="25D4384C" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of basic web application security</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="5980899C" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate that website meets the validation process and is compatible across multiple browsers and devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="332C02E2" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A777071" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="13217ED0" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070AAA49" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="3F337941" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
+          <w:p w14:paraId="34BF7813" w14:textId="77777777" w:rsidR="00090BF1" w:rsidRPr="00D45832" w:rsidRDefault="00090BF1" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="780AE93C" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="0EA6F5B2" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:r>
               <w:t>Summarize Internet architecture elements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="362C62B7" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Demonstrate knowledge of transfer protocols (FTP, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>WebDav</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5FD3D108" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of Internet standards bodies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5C0715D8" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Keep up-to-date with new and emerging trends related to the Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="16DDD590" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5756C3D6" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="36A3D05E" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="457D8801" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7BD770BE" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="130D15D3" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="0E0888E2" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
+          <w:p w14:paraId="55A29BBB" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00090BF1">
             <w:r>
               <w:t>Employ basic Web programming knowledge</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5A3D355D" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of client-side processing and its advantages/disadvantages</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="79352838" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify standards scripting languages such as JavaScript</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="0754DAB8" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of website testing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5D576762" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of the uses and advantages/disadvantages of various scripting languages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7D2610AF" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="385B13F8" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="1919D774" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6B4620" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="216DE9F5" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="10B5158D" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00886806" w:rsidRDefault="00886806">
+    <w:p w14:paraId="78780497" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00886806" w:rsidRPr="00D27765" w:rsidRDefault="00886806" w:rsidP="00886806">
+    <w:p w14:paraId="2F55016E" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D27765" w:rsidRDefault="00886806" w:rsidP="00886806">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 9:  </w:t>
       </w:r>
       <w:r>
         <w:t>Test a digital communication product to evaluate its functionality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w:rsidRPr="00D45832" w14:paraId="0226001F" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="6B249414" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7551A92A" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="58D3B1A8" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="4C536E8B" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="37C4B5A5" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="10794B0B" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="18409F25" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="3BA73BF0" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="06DF6927" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:t>Develop a test plan for the digital communication product</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="43D1A003" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Perform usability tests</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5BF46F51" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Assess product effectiveness</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="4B5F57FB" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Test product for reliability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="23BF250E" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Plan and coordinate customer acceptance testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="76FD6100" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="717F31CF" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="37A6D94C" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16EAFF45" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="504FB88E" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="1D680C29" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00886806" w:rsidRDefault="00886806">
+    <w:p w14:paraId="19B34520" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="33532BB3" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="0D6F956D" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Implement a test plan for the digital communication product</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="0CC41DF0" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Define the problem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5ABD4186" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify/test possible solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="29879A82" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Develop resolution plan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="523F251F" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Implement solution</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="5B80036E" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Evaluate problem-solving processes and outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="591085C0" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E7FB14" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="0398106D" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBAD71F" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="49DBC2F0" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="0ED242A3" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="2B554A41" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="18C04C9E" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:t>Resolve product problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="24481407" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C352715" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="1E2948F7" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E0FAC8" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="42019656" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="51F12640" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00886806" w:rsidRDefault="00886806">
+    <w:p w14:paraId="020E73C3" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00886806" w:rsidRPr="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+    <w:p w14:paraId="7F7BB2A3" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 10:  </w:t>
       </w:r>
       <w:r>
         <w:t>Consider intellectual property issues when creating Web pages</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w:rsidRPr="00D45832" w14:paraId="62368DE1" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="47811D44" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="3F4C8275" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7535AAA7" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="26E0B4F1" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="158A4729" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="74D8BFEA" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="3A4773E9" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="45C1D6F0" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="61EDE194" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:t>Explain the concept of intellectual property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7DF3D9BB" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EF4DB84" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="6295FEBD" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F5A83CF" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="3E7F6C4C" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="396A801E" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="4FD30024" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="385F9F70" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:t>Differentiate between copyright and trademarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="477454E4" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54E99A6D" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="20D61B25" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50DC2239" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="2819BEFF" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="7EC111C0" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886806" w:rsidTr="00125603">
+      <w:tr w:rsidR="00886806" w14:paraId="2B8AE8DE" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
+          <w:p w14:paraId="6CB935A0" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806" w:rsidP="00886806">
             <w:r>
               <w:t>Describe the function of non-disclosure agreement (NDA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="184B1F15" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14F42819" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="75B2F4C9" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D65BB94" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="72DA00A4" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
+          <w:p w14:paraId="305798BA" w14:textId="77777777" w:rsidR="00886806" w:rsidRPr="00D45832" w:rsidRDefault="00886806" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00886806" w:rsidRDefault="00886806">
+    <w:p w14:paraId="0B146990" w14:textId="77777777" w:rsidR="00886806" w:rsidRDefault="00886806">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603">
+    <w:p w14:paraId="292275C8" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+    <w:p w14:paraId="2A0D438A" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>WEB AND DIGITAL COMMUNICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRPr="007E0FE3" w:rsidRDefault="00125603" w:rsidP="00125603">
+    <w:p w14:paraId="59E4BC5B" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="007E0FE3" w:rsidRDefault="00125603" w:rsidP="00125603">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>(GRAPHIC ARTS</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0FE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+    <w:p w14:paraId="371AC3E1" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r>
         <w:t>CIP:  11.08030000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603"/>
-    <w:p w:rsidR="00125603" w:rsidRPr="00886806" w:rsidRDefault="00125603" w:rsidP="00125603">
+    <w:p w14:paraId="18D959E5" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603"/>
+    <w:p w14:paraId="655A60C9" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00886806" w:rsidRDefault="00125603" w:rsidP="00125603">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 1:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate knowledge of the Graphics Industry</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w:rsidRPr="00D45832" w14:paraId="5371B7C3" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="573FDA82" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="47AE7EC0" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="0C415735" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="41BB3C5C" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="4707606D" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="010B089F" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="1F567921" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125603" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w14:paraId="7097B953" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="4CA391D6" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:ind w:left="-5" w:firstLine="5"/>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate knowledge of the history of the graphic design field</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="3A1EA6BE" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:ind w:left="355" w:hanging="355"/>
             </w:pPr>
             <w:r>
               <w:t>a.   Research technologies that advanced graphic design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="44EFA55C" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Describe past, present, and future styles in the graphic design field</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="38A78833" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify art movements that impacted graphic arts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="0E20D4D6" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Describe the importance of graphic design’s influence on society</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="1C91D416" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify factors that contribute to the success of media businesses and freelance/contract providers</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="21820844" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Examine how the relationship among marketing, sales and production affects profitability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="1483DBFE" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="219B5719" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="5F6919EB" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E144348" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="4A66051C" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="46DEE8D9" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125603" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w14:paraId="217A63B6" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="07ADA5F5" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r>
               <w:t>Communicate ideas using appropriate industry terminology</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="2BC464C6" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Formulate written and verbal communications using industry standard terms</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="285ABF52" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Prepare and deliver a visual presentation utilizing appropriate cluster knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="3C6A79E4" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD2F625" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="4739CCDF" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F756247" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="2547FA69" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="555E65F6" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00125603" w:rsidRPr="00125603" w:rsidRDefault="00125603" w:rsidP="00125603"/>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603">
+    <w:p w14:paraId="6F5012AF" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00125603" w:rsidRDefault="00125603" w:rsidP="00125603"/>
+    <w:p w14:paraId="6DE9AE0B" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00817DCF" w:rsidRDefault="00817DCF">
+    <w:p w14:paraId="38C6E08C" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00817DCF">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
+    <w:p w14:paraId="40A11AC6" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="00125603" w:rsidP="00125603">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 2:  </w:t>
       </w:r>
       <w:r>
         <w:t>Apply elements and principles of design to communicate visually</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w:rsidRPr="00D45832" w14:paraId="756BF605" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="7F8CF571" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="5DB0F63F" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="68E3B503" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="02A42409" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="6E072EFB" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="24A2387E" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="7E5DF424" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125603" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w14:paraId="5EDE717D" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="49CA2237" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:r>
               <w:t>Utilize computer applications to manage media</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="6A8F7052" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use appropriate electronic publishing software and output devices</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="1BD4D98D" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply essential commands and knowledge of computer operating systems</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="4FAAAEF1" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply computer file management techniques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="620640A5" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use the internet for file transfer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="24EAE5C4" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Select the format for digital delivery</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="627D524A" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use and care for equipment and related accessories</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="7CCAC2A9" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Describe the functionality of the internet, intranet, and extranet in the media environment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="099ACF2D" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Explain the methods of protecting a computer against computer threats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="130A958B" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18179EB6" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="5D305BD8" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2340625C" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="780A24AE" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="382E2F6E" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125603" w:rsidTr="00125603">
+      <w:tr w:rsidR="00125603" w14:paraId="4100E5CE" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="16B4C325" w14:textId="77777777" w:rsidR="00125603" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:r>
               <w:t>Apply knowledge of data capture and manipulations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="2FAF2A26" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Identify software that supports data capture for media devices (i.e. digital camera, video input device, graphics tablet, graphics expansion boards)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="6DF0C71F" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Select appropriate resolutions for data capture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="4913EFDD" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Capture and transfer still image, audio, and moving image content</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="1CE5D804" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Archive and manage data for media applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="389CC60E" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7166CE31" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="1001161B" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14B9B74B" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="33B9758A" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
+          <w:p w14:paraId="6CDEF8EF" w14:textId="77777777" w:rsidR="00125603" w:rsidRPr="00D45832" w:rsidRDefault="00125603" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00817DCF" w:rsidRDefault="00817DCF">
+    <w:p w14:paraId="5A7CE8C6" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00817DCF">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006221F8" w:rsidTr="00125603">
+      <w:tr w:rsidR="006221F8" w14:paraId="182CD08D" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="04FAE513" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Identify and apply the elements of design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="2832C805" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Identify the principles of balance, contrast, alignment, rhythm, repetition, movement, harmony, emphasis, and unity in samples of graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="3F30318C" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Incorporate principles of balance, contrast, alignment, rhythm, repetition, movement, harmony, emphasis and unity in student generated works.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="36E99782" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate the principles of design through various drawing techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="3A66334A" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DCA6848" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="590FA085" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="478DECA7" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="2ABC9072" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="1EFE2DB9" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006221F8" w:rsidTr="00125603">
+      <w:tr w:rsidR="006221F8" w14:paraId="58B37062" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="0A49697F" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:r>
               <w:t>Identify and apply the principles of design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="3D60F06C" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Analyze the principles of balance, contrast alignment, rhythm, repetition, movement, harmony, emphasis, and unity in samples of graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="4AF43D6B" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Incorporate principles of balance, contrast, alignment, rhythm, repetition, movement, harmony, emphasis and unity in student-generated graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="16E51813" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Demonstrate the principles of design through various drawing techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="6DD96173" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477C5CBB" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="08FE57C4" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2079A7E9" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="762B67D6" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="7A3B86E8" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006221F8" w:rsidTr="00125603">
+      <w:tr w:rsidR="006221F8" w14:paraId="48A2593B" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="76EB5469" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:r>
               <w:t>Identify and apply the principles of typography</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="3D12472A" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Identify the anatomical components and qualities of type (i.e. x-height, ascenders, descenders, counters, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="0140FC64" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply and adjust formatting to type</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
+          <w:p w14:paraId="351F2B8C" w14:textId="77777777" w:rsidR="006221F8" w:rsidRDefault="006221F8" w:rsidP="006221F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Construct graphic works utilizing and manipulating </w:t>
             </w:r>
             <w:r w:rsidR="005831CF">
               <w:t>type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="07D65B94" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4583E0D8" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="6F5596C5" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4185F30F" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="4ACA6B14" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
+          <w:p w14:paraId="527AB5EE" w14:textId="77777777" w:rsidR="006221F8" w:rsidRPr="00D45832" w:rsidRDefault="006221F8" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005831CF" w:rsidTr="00125603">
+      <w:tr w:rsidR="005831CF" w14:paraId="6889ABFC" w14:textId="77777777" w:rsidTr="00125603">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005831CF" w:rsidRDefault="005831CF" w:rsidP="00125603">
+          <w:p w14:paraId="17460A3F" w14:textId="77777777" w:rsidR="005831CF" w:rsidRDefault="005831CF" w:rsidP="00125603">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Apply principles and elements of design to layout</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
+          <w:p w14:paraId="7503D63F" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Apply </w:t>
             </w:r>
             <w:r w:rsidR="005831CF" w:rsidRPr="00817DCF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>effective use of negative space composition, message structure, graphics, etc. to graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="2F3F140B" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Create graphic works utilizing grids</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="21F0A5DE" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Create graphic works utilizing templates</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="2817EE25" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Demonstrate layout skills for print collaterals (i.e. business cards, newspapers, packaging, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="3917D9A2" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Demonstrate layout skills for digital media</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="6304EDAC" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Explain the importance of consistency of design</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="4F1EC6CF" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Explain the importance of usability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="6ABDDF8B" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Explain the importance of core messaging</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
+          <w:p w14:paraId="1135CA5D" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="005831CF" w:rsidRDefault="005831CF" w:rsidP="005831CF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Apply measurement tools and ratio analysis to image positioning in graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00817DCF" w:rsidRDefault="005831CF" w:rsidP="00817DCF">
+          <w:p w14:paraId="57A116B8" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00817DCF" w:rsidRDefault="005831CF" w:rsidP="00817DCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005831CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Solve aspect ratio proportion measurement in video and animation development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+          <w:p w14:paraId="59F16EE1" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E378602" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
-[...17 lines deleted...]
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+          <w:p w14:paraId="531CAD27" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E2B9460" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+          <w:p w14:paraId="38E7ED3C" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
+          <w:p w14:paraId="3484DFC7" w14:textId="77777777" w:rsidR="005831CF" w:rsidRPr="00D45832" w:rsidRDefault="005831CF" w:rsidP="00125603">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
+    <w:p w14:paraId="0497C276" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
+    <w:p w14:paraId="4D0BC929" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 3:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate knowledge of the key aspects of production using industry standard software</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidTr="00102424">
+      <w:tr w:rsidR="00817DCF" w:rsidRPr="00D45832" w14:paraId="4A1CCB86" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="58310EBF" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="6D0FA1F5" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="0BC5156A" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="22D33C15" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="1CB4AA6D" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="59FAE54C" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="093B7C50" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817DCF" w:rsidTr="00102424">
+      <w:tr w:rsidR="00817DCF" w14:paraId="417126AB" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
+          <w:p w14:paraId="4DB8B1F0" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00817DCF" w:rsidP="00817DCF">
             <w:r>
               <w:t>Demonstrate knowledge of concept development</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00817DCF" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
+          <w:p w14:paraId="418F315C" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Generate project ideas through the use of thumbnails, roughs, mock-ups, wireframes, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
+          <w:p w14:paraId="2D6562DA" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create a storyboard for a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="258E032A" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541C1E0D" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="55B9B09D" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FB95359" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="13BF4EC8" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
+          <w:p w14:paraId="2D3E1324" w14:textId="77777777" w:rsidR="00817DCF" w:rsidRPr="00D45832" w:rsidRDefault="00817DCF" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5">
+    <w:p w14:paraId="2CE538C0" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3293D" w:rsidTr="00102424">
+      <w:tr w:rsidR="00C3293D" w14:paraId="59FD0C59" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
+          <w:p w14:paraId="70BEF44A" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00817DCF">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Demonstrate knowledge of image creation and manipulation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="68AEB337" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Analyze differences and appropriate applications of vector-based and bitmap images</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="111E3A65" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Use a variety of input devices to import photos, images, and other content</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="4FB3005E" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Incorporate the use of image manipulation and illustration software into final products</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="21220186" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Apply nondestructive image editing techniques such as layering and masking</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="30A13052" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Practice using different selection tools and techniques to manipulate images</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="32C78DEF" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Practice in-camera composition and cropping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="2C9CE2FE" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19BCE399" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="7E741655" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4689AC18" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="2A9C003E" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="3DC2171A" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3293D" w:rsidTr="00102424">
+      <w:tr w:rsidR="00C3293D" w14:paraId="57E22AEE" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
+          <w:p w14:paraId="5BCF8C3F" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00C3293D">
               <w:t>Demonstrate applications of media outputs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="44442587" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Use appropriate resolution, compression, and file formats for various media outputs including web, video, and print</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="05608151" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Incorporate appropriate color modes in graphic works including but not limited to RGB and CMYK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="624DA8A9" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584C49FD" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="01BF4CA6" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EC38B3" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="5B47EDF0" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="718008E5" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3293D" w:rsidTr="00102424">
+      <w:tr w:rsidR="00C3293D" w14:paraId="1FBB6E7C" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="1A95E27A" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:r>
               <w:t>Demonstrate knowledge of the graphic design workflow to increase success and productivity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="031E1906" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Develop a workflow for a project</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="34B29F39" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Synthesize information collected from communications with various stakeholders</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="43930F59" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Describe project management</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="7BC0984E" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Create projects that define core message</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="269FD369" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Work in a team to plan a larger project</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
+          <w:p w14:paraId="5C7E2C59" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRDefault="00C3293D" w:rsidP="00C3293D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3293D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Identify the target audience for a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="6F783DED" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72ECA701" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="7BCFBF94" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF59875" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="47E6BEE8" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
+          <w:p w14:paraId="7A36B49A" w14:textId="77777777" w:rsidR="00C3293D" w:rsidRPr="00D45832" w:rsidRDefault="00C3293D" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FA5" w:rsidTr="00102424">
+      <w:tr w:rsidR="002D2FA5" w14:paraId="3495C07D" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
+          <w:p w14:paraId="748A4C4E" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
             <w:r>
               <w:t>Identify and apply the design process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="789E548D" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Explain the design process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="6D1EAE1D" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Apply the design process to generate graphic works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="4D0A8958" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2843C3B8" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="4AB84003" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="197C8896" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="59909FA2" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="1C48EC16" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FA5" w:rsidTr="00102424">
+      <w:tr w:rsidR="002D2FA5" w14:paraId="6F5419B4" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
+          <w:p w14:paraId="70065399" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="00C3293D">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Demonstrate knowledge of branding and corporate identity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="3DC20CC4" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Analyze branding and corporate identity, its purpose and constituents</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="5870A287" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Create a visual that contains all the richness of the brand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="74180163" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FA25D4" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="328A2164" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="782FB7F7" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="59B1793D" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="0884F267" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5">
+    <w:p w14:paraId="086B08C1" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+    <w:p w14:paraId="0D3B790E" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FOUNDATION Standard 4:  </w:t>
       </w:r>
       <w:r>
         <w:t>Demonstrate knowledge of ethical and legal issues related to graphic design</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidTr="00102424">
+      <w:tr w:rsidR="002D2FA5" w:rsidRPr="00D45832" w14:paraId="74479DCF" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="3D9FD69E" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="37F93EA5" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="6FE51236" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="41F88C64" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="772EAC05" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="548A37E6" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="558F449A" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FA5" w:rsidTr="00102424">
+      <w:tr w:rsidR="002D2FA5" w14:paraId="78EF8EB4" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="7A7E148B" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:r>
               <w:t>Demonstrate knowledge of copyright and intellectual property law</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="51E70C8F" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Research laws governing copyright, intellectual property (including font usage, photography, illustration, audio and video rights), and software licensing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="27D9B1BA" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Research laws governing brand issues, trademark, and other proprietary rights)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="6583F600" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Discuss consequences of violating copyright, privacy, and data security laws</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="12813824" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Define and debate fair use including authorships, rights of use for work and likeness, and credit lines</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="02538444" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Model fair use in production of graphic works</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="5905C73E" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002D2FA5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Describe how diversity (cultural, ethnic, multigenerational) and ethics affect the selectin of projects and programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="4DB98B9D" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622DDAB4" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="142C0EF9" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7947294A" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="3A07FCFC" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="5F81282F" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FA5" w:rsidTr="00102424">
+      <w:tr w:rsidR="002D2FA5" w14:paraId="190F026E" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
+          <w:p w14:paraId="1942845B" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="002D2FA5" w:rsidP="002D2FA5">
             <w:r>
               <w:t>Demonstrate knowledge of ethical behavior as it relates to the industry</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="27DC5F5E" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Research and discuss censorship as it applies to the graphic design industry</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="4C43577D" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Research the purpose of non-disclosure agreements (NDA)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="4E80350B" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Incorporate cultural sensitivity and diversity awareness into the design process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="277FD0A6" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Debate legal versus ethical behaviors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2FA5" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="6D742820" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00110A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Incorporate ethical behaviors in graphic projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="1C3439D4" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9B4A91" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="52885A44" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53FBC861" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="7D431DBB" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
+          <w:p w14:paraId="12D88FBD" w14:textId="77777777" w:rsidR="002D2FA5" w:rsidRPr="00D45832" w:rsidRDefault="002D2FA5" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00110A1B" w:rsidRDefault="0083179D" w:rsidP="00110A1B">
+    <w:p w14:paraId="6FDCF559" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="0083179D" w:rsidP="00110A1B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00110A1B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FOUNDATION Standard 5:  </w:t>
       </w:r>
       <w:r w:rsidR="00110A1B">
         <w:t>Create and maintain a personal portfolio</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="FOUNDATION Standard 2:  Explain the importance of backing up data and maintaining data integrity"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1112"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidTr="00102424">
+      <w:tr w:rsidR="00110A1B" w:rsidRPr="00D45832" w14:paraId="01A78DE0" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="0ABD4ACD" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Standards &amp; Competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="1AEB4A81" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="4F95FAE6" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="47C720B2" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="3D3E3005" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="15C5041D" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="423B8D46" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:r w:rsidRPr="00D45832">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Course 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00110A1B" w:rsidTr="00102424">
+      <w:tr w:rsidR="00110A1B" w14:paraId="4225E3EA" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="13FA7CE1" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:r>
               <w:t>Research and compare the various types of personal portfolios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="0B95878E" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="027DF9F7" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="35EB2A5F" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19C55219" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="41EB5822" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="7CA0DC07" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00110A1B" w:rsidTr="00102424">
+      <w:tr w:rsidR="00110A1B" w14:paraId="03627DAD" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="42A56D16" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:r>
               <w:t>Develop graphics portfolios that include traditional and digital works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="5F56C01A" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E14A0DB" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="186BAB42" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7595B134" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="0ABC1ADE" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="6D5F7D9A" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00110A1B" w:rsidTr="00102424">
+      <w:tr w:rsidR="00110A1B" w14:paraId="17FA5DA7" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="747C0BB8" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:r>
               <w:t>Recognize that portfolios are dynamic and require maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="55DA82AF" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD462B2" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="00DB0875" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE0100C" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="47D48842" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="3F7C2092" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00110A1B" w:rsidTr="00102424">
+      <w:tr w:rsidR="00110A1B" w14:paraId="63BF1AEF" w14:textId="77777777" w:rsidTr="00102424">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="7AE7969F" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:r>
               <w:t>Demonstrate the process of evaluating portfolios</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="218A527E" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Conduct peer and self-evaluations using rubrics</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
+          <w:p w14:paraId="528B61A5" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRDefault="00110A1B" w:rsidP="00110A1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Understand the elements of the critique process, including a respect for peer work and the ability to give and receive dispassionate criticism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="482DE7C9" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2421D2A1" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
-[...17 lines deleted...]
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="409A1E57" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="738ABDC1" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="2C9E8043" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
+          <w:p w14:paraId="57AB5A96" w14:textId="77777777" w:rsidR="00110A1B" w:rsidRPr="00D45832" w:rsidRDefault="00110A1B" w:rsidP="00102424">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0083179D" w:rsidRDefault="0083179D">
+    <w:p w14:paraId="357938FD" w14:textId="77777777" w:rsidR="0083179D" w:rsidRDefault="0083179D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0083179D" w:rsidSect="00817DCF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="634" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B846D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16CE5BD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -46676,293 +46669,297 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1330520046">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="627246387">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1697848448">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="905529433">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1371226386">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="792557013">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1155339217">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="629554171">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="881795393">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="510267092">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="425617153">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1322857000">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2134712939">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="571476614">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1793742135">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1018580831">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="807937966">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1469757">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1831754412">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="618801793">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="649479920">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2095978654">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="844051424">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="914704581">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1689259894">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1243494303">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1592546828">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="215750520">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="981152732">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1708486890">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1541674651">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="946349698">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="655035509">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1460610801">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="619603135">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="732892275">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1122960395">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="44111198">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1228301886">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1862350281">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="186411561">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="359547229">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="636449373">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1620407435">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="571506037">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="930310707">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1226182070">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E55871"/>
     <w:rsid w:val="00090BF1"/>
     <w:rsid w:val="00102424"/>
     <w:rsid w:val="00110A1B"/>
     <w:rsid w:val="00125603"/>
     <w:rsid w:val="001E0740"/>
     <w:rsid w:val="002D2FA5"/>
     <w:rsid w:val="003145E5"/>
     <w:rsid w:val="00355A75"/>
     <w:rsid w:val="0040127E"/>
     <w:rsid w:val="005831CF"/>
     <w:rsid w:val="006221F8"/>
+    <w:rsid w:val="006C3970"/>
     <w:rsid w:val="006D4232"/>
     <w:rsid w:val="00736F73"/>
     <w:rsid w:val="00780C7E"/>
     <w:rsid w:val="007D7CD1"/>
     <w:rsid w:val="007E0FE3"/>
     <w:rsid w:val="00813D32"/>
     <w:rsid w:val="00817DCF"/>
     <w:rsid w:val="0083179D"/>
     <w:rsid w:val="00886806"/>
     <w:rsid w:val="00886DB6"/>
     <w:rsid w:val="00894AC7"/>
     <w:rsid w:val="008F7D47"/>
     <w:rsid w:val="00A83FCD"/>
     <w:rsid w:val="00AA6B33"/>
     <w:rsid w:val="00B152CB"/>
     <w:rsid w:val="00B9193F"/>
     <w:rsid w:val="00BC343D"/>
     <w:rsid w:val="00C07581"/>
     <w:rsid w:val="00C3293D"/>
     <w:rsid w:val="00C4456C"/>
+    <w:rsid w:val="00CD5BDF"/>
     <w:rsid w:val="00D27765"/>
     <w:rsid w:val="00D45832"/>
     <w:rsid w:val="00E542A8"/>
     <w:rsid w:val="00E55871"/>
     <w:rsid w:val="00F43F84"/>
     <w:rsid w:val="00FB51F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="76BC0790"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8DD51E38-1CB4-4B29-9142-BF0F1D51D5AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -47290,50 +47287,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00E55871"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:aliases w:val="Main Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E55871"/>
@@ -47387,51 +47389,51 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E55871"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0083179D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -47660,72 +47662,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>36</Pages>
-  <Words>6790</Words>
-  <Characters>38708</Characters>
+  <Words>6852</Words>
+  <Characters>38646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>322</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>2034</Lines>
+  <Paragraphs>1895</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45408</CharactersWithSpaces>
+  <CharactersWithSpaces>43603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Competencies Check List - Information Solutions</dc:title>
   <dc:subject/>
   <dc:creator>Ledvina, Barbara [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>