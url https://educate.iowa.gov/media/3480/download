--- v0 (2025-10-04)
+++ v1 (2026-04-19)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="000D2B28">
+    <w:p w14:paraId="0737B43E" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="000D2B28">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>&lt;Date&gt;</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="000D2B28">
+    <w:p w14:paraId="7F0A5662" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="000D2B28">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Estimados padre/madre/tutor de &lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>&gt;:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="00D236B3">
+    <w:p w14:paraId="4AA0DFB8" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="000D2B28" w:rsidP="00D236B3">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Esta carta es para compartir información sobre un nuevo examen de lectura para pre-kínder a nivel estatal que est</w:t>
       </w:r>
       <w:r w:rsidR="004735DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>amos usando en nuestra escuela.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -193,175 +193,191 @@
           <w:i/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Indicators</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Indicadores de Desarrollo y Crecimiento Individual).</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D236B3" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se evalúa a todos los niños de pre-kínder con </w:t>
+        <w:t xml:space="preserve">Se evalúa a todos los niños de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D236B3" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>IGDIs</w:t>
+        <w:t>pre-kínder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D236B3" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D236B3" w:rsidRPr="002D554F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>IGDIs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D236B3" w:rsidRPr="002D554F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tres veces por año para identificar a los niños que pueden leer al nivel exigido para su grado y a aquellos que necesitan ayuda extra en lectura.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="18B361E6" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Durante el transcurso del año escolar, los estudiantes de pre-kínder son evaluados en varias habilidades que son esenciales para la lectura.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La evaluación </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>IGDIs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> monitorea las siguientes habilidades:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="34BF760B" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Leer los nombres de las letras e identificar los sonidos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="30205465" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>El lenguaje oral (ej.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Rotular imágenes correctamente)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="63527CB5" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Identificar el primer sonido que escuchan en una palabra (ej.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
@@ -370,639 +386,639 @@
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>cat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>” comienza con /c/)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="6E8719AC" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Comprensión (ej.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Encontrar una imagen en un grupo que no esté relacionada.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
+    <w:p w14:paraId="4FF0C73B" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="00D236B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Rimar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="007F1D46">
+    <w:p w14:paraId="63180410" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="007F1D46">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="0082230B">
+    <w:p w14:paraId="2B60CDA7" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00D236B3" w:rsidP="0082230B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A continuación se indica la calificación total de su hijo/a en las evaluaciones </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>IGDI</w:t>
       </w:r>
       <w:r w:rsidR="004735DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9555" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3300"/>
         <w:gridCol w:w="3270"/>
         <w:gridCol w:w="2985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidTr="00AE1EA5">
+      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w14:paraId="5EF31814" w14:textId="77777777" w:rsidTr="00AE1EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="3BBE5277" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Período (redondear uno):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="0F6E6E0F" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Calificación real del niño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="1A80EC39" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Indicador (calificación esperada para el nivel del grado que cursa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidTr="00AE1EA5">
+      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w14:paraId="016B244D" w14:textId="77777777" w:rsidTr="00AE1EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="2EEF9B25" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Otoño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="391FB927" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="110ED76D" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidTr="00AE1EA5">
+      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w14:paraId="4DCBFB75" w14:textId="77777777" w:rsidTr="00AE1EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="065C5E31" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Invierno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="20962478" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="3B01C414" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidTr="00AE1EA5">
+      <w:tr w:rsidR="007F1D46" w:rsidRPr="002D554F" w14:paraId="1B749765" w14:textId="77777777" w:rsidTr="00AE1EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
+          <w:p w14:paraId="257AA4E7" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="002D554F">
             <w:pPr>
               <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t>Primavera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="6D14ECE2" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
+          <w:p w14:paraId="56D0986E" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="00AE1EA5">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D554F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="007F1D46">
+    <w:p w14:paraId="62E0B297" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="007F1D46" w:rsidP="007F1D46">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="0066275F">
+    <w:p w14:paraId="61302DD6" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00C3754C" w:rsidP="0066275F">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Por favor, tómese el tiempo necesario para analizar la información dada.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Estamos trabajando mucho para asegurarnos que la enseñanza normal en el aula satisfaga las necesidades de todos los niños y que estén potencialmente preparados para leer al nivel exigido. </w:t>
       </w:r>
       <w:r w:rsidR="004735DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF575F" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Los niños que no alcancen </w:t>
       </w:r>
       <w:r w:rsidR="00E10090" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>la calificación del indicador pueden recibir ayuda en su propia aula.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="0066275F" w:rsidP="00445B78">
+    <w:p w14:paraId="105B4290" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="0066275F" w:rsidP="00445B78">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Si tiene preguntas o inquietudes sobre el </w:t>
       </w:r>
       <w:r w:rsidR="00445B78" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">avance en </w:t>
       </w:r>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -1010,66 +1026,66 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>&gt;.</w:t>
       </w:r>
       <w:r w:rsidR="007F1D46" w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00445B78" w:rsidP="00445B78">
+    <w:p w14:paraId="18153D4C" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00445B78" w:rsidP="00445B78">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Atentamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00445B78" w:rsidP="00445B78">
+    <w:p w14:paraId="01DD3BD1" w14:textId="77777777" w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidRDefault="00445B78" w:rsidP="00445B78">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Teacher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1083,78 +1099,78 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D554F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F1D46" w:rsidRPr="002D554F" w:rsidSect="0028252E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B320F4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88D60B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="1080"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -1223,308 +1239,557 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="5400"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="6120"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1206063626">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE3D2F"/>
     <w:rsid w:val="000D2B28"/>
     <w:rsid w:val="00183DAB"/>
     <w:rsid w:val="0028252E"/>
     <w:rsid w:val="002D554F"/>
     <w:rsid w:val="00445B78"/>
     <w:rsid w:val="004735DA"/>
     <w:rsid w:val="0066275F"/>
     <w:rsid w:val="006C5086"/>
+    <w:rsid w:val="00737EE3"/>
     <w:rsid w:val="007F10ED"/>
     <w:rsid w:val="007F1D46"/>
     <w:rsid w:val="0080393F"/>
     <w:rsid w:val="0082230B"/>
     <w:rsid w:val="009F0C12"/>
     <w:rsid w:val="00BE3D2F"/>
     <w:rsid w:val="00C3754C"/>
     <w:rsid w:val="00C84B5C"/>
     <w:rsid w:val="00D236B3"/>
     <w:rsid w:val="00DF575F"/>
     <w:rsid w:val="00E10090"/>
+    <w:rsid w:val="00E67F9F"/>
     <w:rsid w:val="00EC39E1"/>
     <w:rsid w:val="00F521CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="57B4E779"/>
+  <w15:docId w15:val="{BBCE5635-F61C-4B1E-979E-33F0F94F48C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE3D2F"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1745,87 +2010,87 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1508</Characters>
+  <Words>265</Words>
+  <Characters>1517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Progress Report - Individual Growth and Development Indicators (IGDIs) - Spanish</dc:title>
   <dc:subject/>
   <dc:creator>Adams, Jennifer [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>