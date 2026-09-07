--- v0 (2025-10-06)
+++ v1 (2026-09-07)
@@ -1,1995 +1,2283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+    <w:p w14:paraId="31EF9B62" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E5FCB">
+      <w:r>
         <w:t xml:space="preserve">Household Income Data Collection – Sample Form 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00373496">
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>[District/School, 202</w:t>
-[...23 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[District/School, 2026-27]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
-[...19 lines deleted...]
-        <w:t>_____</w:t>
+    <w:p w14:paraId="5028BF57" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>Household Last Name: _______________________ Phone: _______________ Email: __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+    <w:p w14:paraId="4641440C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E5FCB">
-        <w:t>Part I: Fill in the following information for children living in the household attending K-12 school.</w:t>
+      <w:r>
+        <w:t>Part I: Fill in the following information for children living in the household attending K-12 school</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="5B128537" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="50DC5939" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="3057C9E2" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Middle Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="32E8A557" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="221BC3F6" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>School Attending</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="1E39878A" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Birth Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRPr="007E5FCB" w:rsidRDefault="004A4DDB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="20118470" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Grade Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="62C0C322" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="708D8896" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="00BDDB22" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="0E8C458D" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="3654ED6B" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="7324F3E1" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="6BACE457" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="2349D81F" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="180ACDFD" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="718D2631" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="4EFF2A59" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="2E087E9C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="16EDFE31" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="433D5745" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="6BE599E7" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="62F4DFDF" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="673D5A35" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="37BA882F" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="0A074041" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="5338B489" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="4172CB14" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="087AB897" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="624E1260" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="6823D699" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="41EC90BC" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="2B795E61" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="6A268029" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="620F8553" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="600316DE" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="670840DC" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="42AD271E" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="07C272A8" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="49B558D1" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="4D1D3632" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="74B5080F" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4DDB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="2090F72C" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+          <w:p w14:paraId="71912062" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:r>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="6794325B" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="3B5CB67C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="6ED17C53" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="759B6EB7" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB"/>
+          <w:p w14:paraId="66F35857" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+    <w:p w14:paraId="7467063C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Part II: Fill in the following for Household Size and Household Income</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Based on your household size, check the appropriate box if your total annual household income is within the range displayed for Category 1 or Category 2. Do not check an income in both categories. </w:t>
+    <w:p w14:paraId="2F670EEE" w14:textId="234B8454" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>Based on household size, check the appropriate box if your total annual household income is within the range displayed for Category 1 or Category 2. Do not check income in both categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
-[...1 lines deleted...]
-        <w:t>For help in determining your household size and total annual household income, please see instructions on the back of this form.</w:t>
+    <w:p w14:paraId="1FB47FED" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>For help in determining household size and total annual household income, please see instructions on the back of this form.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E5FCB" w:rsidRPr="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="37D320AD" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="6A9C7B2A" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Household Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="102DF2D2" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Category 1 – Total Annual Household Income is Within This Range:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="4DC91FBB" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5FCB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Category 2 – Total Annual Household Income is Within This Range:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="38D9CE04" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="39995B39" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="4B4D7365" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>$0 - $20,345</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_0"/>
+                <w:id w:val="-1291038154"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $20,748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="7550D3C9" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>20,346 - $28,953</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_1"/>
+                <w:id w:val="1425292095"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $20,749 - $29,526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="1923E0D0" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="16C13D02" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
+            <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="0E4E2921" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>$27,495</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_2"/>
+                <w:id w:val="-1856657865"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $28,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="678CA1B1" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>27,496 - $39,128</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_3"/>
+                <w:id w:val="922736463"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $28,133 - $40,034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="6FDE8E2B" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="1074596B" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
+            <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="5A9706C8" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>34,645</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_4"/>
+                <w:id w:val="-80330005"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $35,516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="6EEC073C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>34,646 - $49,303</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_5"/>
+                <w:id w:val="1661579823"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $35,517 - $50,542</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FCB" w:rsidTr="007E5FCB">
+      <w:tr w:rsidR="00A615C1" w14:paraId="55C19E0C" w14:textId="77777777" w:rsidTr="005F2C5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="4800EDC0" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
+            <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="66ADA867" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...9 lines deleted...]
-              <w:t>41,795</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_6"/>
+                <w:id w:val="-247291759"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $42,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+          <w:p w14:paraId="2F226677" w14:textId="48D10A4A" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_7"/>
+                <w:id w:val="1901491625"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                  ☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $42,901- $61,050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A615C1" w14:paraId="39B87D80" w14:textId="77777777" w:rsidTr="005F2C5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD922C0" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...19 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48170B46" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...8 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_8"/>
+                <w:id w:val="-1194018662"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $50,284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37184915" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_9"/>
+                <w:id w:val="-1220004221"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $50,285 - $71,558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A615C1" w14:paraId="1FD67F6D" w14:textId="77777777" w:rsidTr="005F2C5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B36D4A" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...19 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F74AF42" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...8 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_10"/>
+                <w:id w:val="22200762"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $57,668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A746F16" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_11"/>
+                <w:id w:val="1313599774"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $57,669 - $82,066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A615C1" w14:paraId="2D74C712" w14:textId="77777777" w:rsidTr="005F2C5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E349AD" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...19 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="648E137D" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...8 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_12"/>
+                <w:id w:val="1476232977"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $65,052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398E919B" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...17 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_13"/>
+                <w:id w:val="-1269368811"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $65,053 - $92,574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A615C1" w14:paraId="09BEBEE0" w14:textId="77777777" w:rsidTr="005F2C5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7405B642" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...19 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2DEF13" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...8 lines deleted...]
-          <w:p w:rsidR="007E5FCB" w:rsidRPr="00397A64" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_14"/>
+                <w:id w:val="255826589"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $0 - $72,436</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F39715C" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00397A64">
-[...31 lines deleted...]
-              <w:t>70,396 - $100,178</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:tag w:val="goog_rdk_15"/>
+                <w:id w:val="1826175930"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">  ☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> $72,437 - $103,082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+    <w:p w14:paraId="75AD52F1" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If household size is greater than 8, list household size and total annual income below: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
+    <w:p w14:paraId="1553D0E7" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000" w:rsidP="007D4888">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+      </w:pPr>
       <w:r>
         <w:t>Household Size: ____________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> Total Annual Income: $______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5FCB" w:rsidRDefault="007E5FCB" w:rsidP="007E5FCB">
-      <w:pPr>
+    <w:p w14:paraId="4C93D04F" w14:textId="11DC997B" w:rsidR="00A615C1" w:rsidRDefault="00000000" w:rsidP="007D4888">
+      <w:r>
+        <w:t>If total annual household income exceeds the ranges above</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4888">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> check here:   </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>☐</w:t>
       </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA">
-[...7 lines deleted...]
-    <w:p w:rsidR="006C3BAA" w:rsidRPr="00D43EAE" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
+    <w:p w14:paraId="5DAB3320" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D43EAE">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Who should I include in “Household Size”?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
+    <w:p w14:paraId="0BD536F5" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:r>
         <w:t>You must include yourself and all people living in your household, related or not (for example, children, grandparents, other relatives or friends) who share income and expenses. If you live with other people who are economically independent (for example, who do not share income with your children and who pay a pro-rated share of expenses), do not include them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRPr="00D43EAE" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
+    <w:p w14:paraId="0DAA10CD" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D43EAE">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D43EAE">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>What is included in “Annual Household Income?”</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Household Income includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50533A00" w14:textId="31F112FE" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gross earnings from work:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use your gross income, not your take-home pay. Gross income is the amount earned before taxes and other deductions. This information can be found on your pay stub</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4888">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or if you are unsure, your supervisor can provide this information. Net income should only be reported for self-owned business, farm or rental income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E4EE50" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Welfare, Child Support, Alimony:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the amount each person living in your household receives from these sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20974483" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pensions, Retirement, Social Security, Supplemental Security Income (SSI), Veteran’s benefits (VA benefits) and disability benefits:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the amount each person living in your household receives from these sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C1A13" w14:textId="48D05A9A" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>All Other Income:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4888">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>workers’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compensation, unemployment or strike benefits, regular contributions from people who do not live in your household, and any other income received. Do not include income from WIC, federal education benefits and foster payments received by your household.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F1257E" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Military Housing Allowances and Combat Pay:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include off-base housing allowances. Do not include Military Privatized Housing Initiative or combat pay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72381D66" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Overtime Pay:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include overtime pay ONLY if you receive it on a regular basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCCCEF5" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do I report annual household income for pay received on a monthly, twice a month, every two weeks or weekly basis? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C8569" w14:textId="3DA4D0B7" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Use your gross income, not your take-home pay. Gross income is the amount earned before taxes and other deductions. This information can be found on your pay stub or if you are unsure, your supervisor can provide this information. Net income should only be reported for self-owned business, farm or rental income.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determine each source of household income based on </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4888">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>above definitions. Households that receive income at different time intervals must annualize their income as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78070973" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If paid monthly, multiply total pay by 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410267BB" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If paid twice per month, multiply total pay by 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14523A97" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If paid bi-weekly (every two weeks), multiply total pay by 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319E7B8A" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If paid weekly, multiply total pay by 52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F617F4" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Include the amount each person living in your household receives from these sources. </w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Add annualized pay together to determine the total annual household income and check the box on the other side of this form if it is within either of the ranges displayed for your household size.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2701B5AC" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D43EAE">
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If your household size exceeds the size on the chart, list household size and total annual household income in the space provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A34CA6" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000" w:rsidP="007D4888">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If your income changes, include the wages/salary that you regularly receive. For example, if you normally make $1,000 each month, but you missed some work last month and made $900, put down that you made $1,000 per month. Only include overtime pay if you receive it on a regular basis. If you have lost your job or had your hours or wages reduced, enter zero or your current reduced income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF91438" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Include the amount each person living in your household receives from these sources.</w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This document does not impact your student’s eligibility to receive free meals in schools operating the Community Eligibility Provision (CEP). Information reported will be used to determine eligibility for other state/federal programs for your student and/or district/school.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3BAA" w:rsidRDefault="006C3BAA" w:rsidP="006C3BAA">
-[...178 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00A615C1">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC0CD5" w:rsidRDefault="00EC0CD5" w:rsidP="004A4DDB">
+    <w:p w14:paraId="3ACE2B5C" w14:textId="77777777" w:rsidR="009523F1" w:rsidRDefault="009523F1">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC0CD5" w:rsidRDefault="00EC0CD5" w:rsidP="004A4DDB">
+    <w:p w14:paraId="5C672F19" w14:textId="77777777" w:rsidR="009523F1" w:rsidRDefault="009523F1">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{83F588D8-2947-44A1-91FF-145E75EA2EB5}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{8C73A462-745E-4EE6-9D0E-9938D07E730E}"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{2077FBBE-989F-4AE7-A395-CC66B5C34D7F}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{FC00DDDF-EEAB-4C58-B401-92BA7B4ED8A4}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{361D912F-3FE9-4DE4-BB4B-2D0B5DEF573C}"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59B5901B" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61189772" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="500CFA43" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC0CD5" w:rsidRDefault="00EC0CD5" w:rsidP="004A4DDB">
+    <w:p w14:paraId="0E9B266C" w14:textId="77777777" w:rsidR="009523F1" w:rsidRDefault="009523F1">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC0CD5" w:rsidRDefault="00EC0CD5" w:rsidP="004A4DDB">
+    <w:p w14:paraId="1D83AB99" w14:textId="77777777" w:rsidR="009523F1" w:rsidRDefault="009523F1">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A4DDB" w:rsidRPr="004A4DDB" w:rsidRDefault="004A4DDB" w:rsidP="004A4DDB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68FBEA60" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03196F43" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004A4DDB">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>(Rev. 0</w:t>
-[...35 lines deleted...]
-      <w:t>)</w:t>
+      <w:t>(Rev. 04/21/26)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76F44659" w14:textId="77777777" w:rsidR="00A615C1" w:rsidRDefault="00A615C1">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107A534A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="622F759B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="346EB932"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...88 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6011"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6DDCF38C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1720401758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="2" w16cid:durableId="966787216">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A4DDB"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FB4438"/>
+    <w:rsidRoot w:val="00A615C1"/>
+    <w:rsid w:val="000612CE"/>
+    <w:rsid w:val="005F2C5B"/>
+    <w:rsid w:val="006A6F6E"/>
+    <w:rsid w:val="007D4888"/>
+    <w:rsid w:val="008C1E7F"/>
+    <w:rsid w:val="009523F1"/>
+    <w:rsid w:val="00A615C1"/>
+    <w:rsid w:val="00AE657C"/>
+    <w:rsid w:val="00B05A6F"/>
+    <w:rsid w:val="00C5711B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2BF11F28-2641-4BD3-967F-18B7497C975C}"/>
+  <w14:docId w14:val="078DED95"/>
+  <w15:docId w15:val="{7515F708-7AA5-47DD-ABA3-E1435B5A973A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2321,625 +2609,652 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007E5FCB"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007E5FCB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
-      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:bCs/>
+      <w:color w:val="1F3864"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E5FCB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:bCs/>
+      <w:color w:val="2F5496"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004A4DDB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="1F3863"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="007E5FCB"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...4 lines deleted...]
-    <w:rsid w:val="007E5FCB"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...18 lines deleted...]
-    <w:rsid w:val="004A4DDB"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...15 lines deleted...]
-    <w:rsid w:val="004A4DDB"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mig5wD47/jN2PDvFdOC2598bCgepQ==">CgMxLjAaMAoBMBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgExEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBMxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBORIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxMBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxMRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxMhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxMxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxNBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxoxCgIxNRIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUzgAciExMjIxQThVQW5odEFxOHdhODQ1TlNwM2dZRG1WUks4ZDU=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B705AF8B-AD62-41CB-8D16-F25D81EDD6A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>761</Words>
-  <Characters>3925</Characters>
+  <Words>704</Words>
+  <Characters>4014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>State of Iowa IDOE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4665</CharactersWithSpaces>
+  <CharactersWithSpaces>4709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Harding, Patti [IDOE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>0559d1b5-6745-4467-b9f5-44491c8f8e41</vt:lpwstr>
+  </property>
+</Properties>
+</file>