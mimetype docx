--- v0 (2025-10-06)
+++ v1 (2026-04-05)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00674A05" w:rsidRDefault="009F64FA">
+    <w:p w14:paraId="6DF2E766" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="009F64FA">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Book Antiqua"/>
           <w:color w:val="000000"/>
           <w:sz w:val="55"/>
           <w:szCs w:val="55"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35EE711A" wp14:editId="1775C5FE">
             <wp:extent cx="9372600" cy="390525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -82,708 +82,676 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00674A05" w:rsidRPr="00996DC8">
         <w:rPr>
           <w:rFonts w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>COMPETENCY CERTIFICATE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C70BE" w:rsidRDefault="00674A05" w:rsidP="001C70BE">
+    <w:p w14:paraId="1AA416D0" w14:textId="77777777" w:rsidR="001C70BE" w:rsidRDefault="00674A05" w:rsidP="001C70BE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="465" w:line="526" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="43"/>
           <w:szCs w:val="43"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="43"/>
           <w:szCs w:val="43"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="43"/>
           <w:szCs w:val="43"/>
         </w:rPr>
         <w:br/>
         <w:t>Statewide Articulation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674A05" w:rsidRPr="001C70BE" w:rsidRDefault="00D566CD" w:rsidP="001C70BE">
+    <w:p w14:paraId="240BECA0" w14:textId="77777777" w:rsidR="00674A05" w:rsidRPr="001C70BE" w:rsidRDefault="00D566CD" w:rsidP="001C70BE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="465" w:line="526" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">ECE 170 </w:t>
       </w:r>
       <w:r w:rsidR="00116457" w:rsidRPr="001C70BE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Child Growth &amp; Development</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14058" w:type="dxa"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="4416"/>
         <w:gridCol w:w="5376"/>
         <w:gridCol w:w="3816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00505FBD" w:rsidTr="00DF0A6D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00505FBD" w14:paraId="4FD54AC6" w14:textId="77777777" w:rsidTr="00DF0A6D">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="450" w:type="dxa"/>
           <w:trHeight w:val="1309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="78817F67" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Des Moines Area Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="1B0184FC" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eastern Iowa Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="2457870C" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hawkeye Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="4CE4A67C" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indian Hills Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="7AD3B5B1" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Iowa Lakes Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRDefault="00505FBD" w:rsidP="009F5D57">
+          <w:p w14:paraId="26EE2E8E" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRDefault="00505FBD" w:rsidP="009F5D57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="00964579" w:rsidRDefault="00505FBD">
+          <w:p w14:paraId="1A7CBCC1" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="00964579" w:rsidRDefault="00505FBD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="3E61F04F" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Iowa Valley Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="4E4CE961" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Iowa Western Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="77A2108B" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kirkwood Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="1F618A53" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="006E050B" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>North Iowa Area Community College</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00505FBD" w:rsidRPr="005A0EBC" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
+          <w:p w14:paraId="7C04664B" w14:textId="77777777" w:rsidR="00505FBD" w:rsidRPr="005A0EBC" w:rsidRDefault="00505FBD" w:rsidP="006E050B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western Iowa Tech Community College</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674A05" w:rsidTr="00DF0A6D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00674A05" w14:paraId="59A33AAB" w14:textId="77777777" w:rsidTr="00DF0A6D">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="450" w:type="dxa"/>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="44A26DC3" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="2659B7E5" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="5AF08ECD" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674A05" w:rsidTr="00DF0A6D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00674A05" w14:paraId="7DAE8569" w14:textId="77777777" w:rsidTr="00DF0A6D">
         <w:trPr>
           <w:trHeight w:val="813"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="660E970C" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05" w:rsidP="00D9562C">
+          <w:p w14:paraId="58C59AE6" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05" w:rsidP="00D9562C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>This award certifies that</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="2FD446D7" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674A05" w:rsidTr="00DF0A6D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00674A05" w14:paraId="6ED54428" w14:textId="77777777" w:rsidTr="00DF0A6D">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="450" w:type="dxa"/>
           <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="2B410F26" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> ___________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="79EEDDF9" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00996DC8" w:rsidRDefault="00996DC8">
+          <w:p w14:paraId="5BC689FF" w14:textId="77777777" w:rsidR="00996DC8" w:rsidRDefault="00996DC8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00996DC8">
+          <w:p w14:paraId="6AA8F53E" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00996DC8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:br/>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674A05" w:rsidTr="00DF0A6D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00674A05" w14:paraId="0300692D" w14:textId="77777777" w:rsidTr="00DF0A6D">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="450" w:type="dxa"/>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05" w:rsidP="006E050B">
-[...3 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:p w14:paraId="06A49D4F" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05" w:rsidP="006E050B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="74338D07" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">High School </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+          <w:p w14:paraId="78B6419F" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">City/Town </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+    <w:p w14:paraId="41CF92ED" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00674A05" w:rsidRPr="001C70BE" w:rsidRDefault="00764764" w:rsidP="001C70BE">
+    <w:p w14:paraId="5344750D" w14:textId="77777777" w:rsidR="00674A05" w:rsidRPr="001C70BE" w:rsidRDefault="00764764" w:rsidP="001C70BE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>has received a minimum of an 80%</w:t>
       </w:r>
       <w:r w:rsidR="001C70BE">
         <w:t xml:space="preserve"> in the equivalent high school course</w:t>
       </w:r>
       <w:r w:rsidR="00A165D2">
         <w:t>/s</w:t>
       </w:r>
       <w:r w:rsidR="001C70BE">
         <w:t xml:space="preserve"> and has completed the competencies and artifact requirements</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C70BE" w:rsidRPr="001C70BE" w:rsidRDefault="001C70BE">
+    <w:p w14:paraId="044B543C" w14:textId="77777777" w:rsidR="001C70BE" w:rsidRPr="001C70BE" w:rsidRDefault="001C70BE">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:spacing w:after="750"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00674A05" w:rsidRDefault="00674A05">
+    <w:p w14:paraId="58EB3379" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00674A05">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:spacing w:after="750"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>This __________ Day of _______________________, 20 _____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674A05" w:rsidRDefault="00996DC8" w:rsidP="00996DC8">
+    <w:p w14:paraId="52229334" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="00996DC8" w:rsidP="00996DC8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="338" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00674A05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________ </w:t>
@@ -803,63 +771,63 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ </w:t>
       </w:r>
       <w:r w:rsidR="00674A05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674A05" w:rsidRDefault="009F64FA">
+    <w:p w14:paraId="13762176" w14:textId="77777777" w:rsidR="00674A05" w:rsidRDefault="009F64FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C39690F" wp14:editId="6180185F">
             <wp:extent cx="9372600" cy="390525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -888,202 +856,206 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00674A05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00674A05" w:rsidSect="00D9562C">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="490" w:right="461" w:bottom="461" w:left="490" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008239EB"/>
     <w:rsid w:val="00016F2F"/>
     <w:rsid w:val="00116457"/>
     <w:rsid w:val="0012625C"/>
     <w:rsid w:val="001C70BE"/>
     <w:rsid w:val="001E1936"/>
     <w:rsid w:val="00273F71"/>
     <w:rsid w:val="0031599A"/>
     <w:rsid w:val="0032312C"/>
     <w:rsid w:val="00382E1F"/>
     <w:rsid w:val="0038511F"/>
     <w:rsid w:val="004826A0"/>
     <w:rsid w:val="005019B2"/>
     <w:rsid w:val="00505FBD"/>
     <w:rsid w:val="005A0EBC"/>
     <w:rsid w:val="005A3473"/>
     <w:rsid w:val="005B3099"/>
+    <w:rsid w:val="005E542F"/>
     <w:rsid w:val="006517D5"/>
     <w:rsid w:val="00674A05"/>
     <w:rsid w:val="006D791D"/>
     <w:rsid w:val="006E050B"/>
     <w:rsid w:val="00764764"/>
     <w:rsid w:val="00805583"/>
     <w:rsid w:val="008239EB"/>
     <w:rsid w:val="00840D84"/>
     <w:rsid w:val="008B3D5F"/>
     <w:rsid w:val="00964579"/>
     <w:rsid w:val="00996DC8"/>
     <w:rsid w:val="009F5A2E"/>
     <w:rsid w:val="009F5D57"/>
     <w:rsid w:val="009F64FA"/>
     <w:rsid w:val="00A165D2"/>
     <w:rsid w:val="00A1766E"/>
     <w:rsid w:val="00B54A76"/>
     <w:rsid w:val="00BE33C9"/>
     <w:rsid w:val="00C17381"/>
     <w:rsid w:val="00D55214"/>
     <w:rsid w:val="00D566CD"/>
+    <w:rsid w:val="00D6504F"/>
     <w:rsid w:val="00D9562C"/>
     <w:rsid w:val="00DA1F20"/>
     <w:rsid w:val="00DA6D6E"/>
     <w:rsid w:val="00DF0A6D"/>
     <w:rsid w:val="00F0218D"/>
+    <w:rsid w:val="00F16110"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="387FBC72"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10649DF9-24EB-4C1B-88C4-A0EE6D2CAD15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1415,134 +1387,134 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C70BE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="747265411">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -1803,72 +1775,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>135</Words>
-  <Characters>770</Characters>
+  <Words>145</Words>
+  <Characters>760</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>certificate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>904</CharactersWithSpaces>
+  <CharactersWithSpaces>892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>certificate</dc:title>
+  <dc:title>ECE 170 Certificate Template</dc:title>
   <dc:subject/>
   <dc:creator>Sscott</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>