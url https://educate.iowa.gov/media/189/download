--- v0 (2025-10-22)
+++ v1 (2026-05-06)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="4B692326" w14:textId="77777777" w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B756B8">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="57C8FA0D" wp14:editId="542D96B1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -76,3773 +76,3702 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B756B8">
         <w:t xml:space="preserve">K-12 </w:t>
       </w:r>
       <w:r w:rsidR="00B756B8">
         <w:t xml:space="preserve">Instructional </w:t>
       </w:r>
       <w:r w:rsidRPr="00B756B8">
         <w:t>Strategist II</w:t>
       </w:r>
       <w:r w:rsidR="00B756B8">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B756B8">
         <w:t xml:space="preserve"> ID </w:t>
       </w:r>
       <w:r w:rsidR="00B756B8">
         <w:br/>
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="00B756B8">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="1B764485" w14:textId="77777777" w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B756B8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 264: K-12 Instructional Strategist II: ID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="232F6262" w14:textId="77777777" w:rsidR="00B76973" w:rsidRPr="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B756B8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The applicant will complete the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="6BDE08B0" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r w:rsidRPr="00B756B8">
         <w:t>Special education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B756B8">
         <w:t xml:space="preserve">instructional endorsements. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Twenty-four semester hours in special education are required for each endorsement in this rule unless otherwise stated, including evidence-based reading instruction; direct and explicit literacy strategies; systematic and sequential approaches to teaching </w:t>
-[...2 lines deleted...]
-        <w:t>phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
+        <w:t>Twenty-four semester hours in special education are required for each endorsement in this rule unless otherwise stated, including evidence-based reading instruction; direct and explicit literacy strategies; systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="09B62EA9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="400045E4" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="658622B4" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="65EE3C4A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7F8BC81B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3088C339" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="7CCB7E59" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2D28D1C7" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1204849B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="525FE275" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="437F8C87" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0F3EF1B6" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="631EFC0B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="25BB151E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1525F23F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6BCB2643" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6B87CE33" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="53FE7017" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="6E92C8D1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="36B81C18" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="501AA65A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="296C982C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4616A2C8" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6D6FA17A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="102EF1BD" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="73FCA437" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguisticall</w:t>
-[...2 lines deleted...]
-        <w:t>y diverse backgrounds.</w:t>
+        <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguistically diverse backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="37F5A89E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3E34D9E7" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0C983994" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="46E5A141" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7268272E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="20B4177C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="25CDEAD6" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6652948E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0919FFA7" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="45716B01" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2B22EE31" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="761885B2" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="1FA1387E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="67B6E03E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6DC595D1" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="50117753" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="491B837E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3F905888" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="379EA415" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="07010082" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4C7D40AF" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7C276205" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0DE861F7" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2702F5DB" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="5C098515" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="74434D18" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>Characteristics of learners. Preparation that includes various etiologies of intellectual disabilities, an overview of current trends in educational programming for students with intellectual disabilities, educational alternatives and related services, and</w:t>
-[...14 lines deleted...]
-        <w:t>ness.</w:t>
+        <w:t>Characteristics of learners. Preparation that includes various etiologies of intellectual disabilities, an overview of current trends in educational programming for students with intellectual disabilities, educational alternatives and related services, and the importance of the multidisciplinary team in providing more appropriate educational programming from age 5 to age 21. Preparation will also provide for an overview of the general developmental, academic, social, career and functional characteristics of individuals with intellectual disabilities as the characteristics relate to levels of instructional support required. This preparation will include the causes and theories of intellectual disabilities and implications and preventions; the psychological characteristics of students with intellectual and developmental disabilities, including cognition, perception, memory, and language development; medical complications and implications for student support needs, including seizure management, tube feeding, catheterization and CPR; and the medical aspects of intellectual disabilities and their implications for learning. The social-emotional aspects of intellectual disabilities, including adaptive behavior, social competence, social isolation and learned helplessness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="0A1A7489" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="54F18316" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="503EB616" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="10DC54B1" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6FA9D6F3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="61A82182" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="633402D3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="33F56C5C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="694ACEED" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="75F13B34" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="42792351" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3C4CA3C8" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="7C6357E6" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5D5D4A51" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5EF8F451" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0FC1C10A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1717488B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7346C0E7" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="238EC79B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0A3007AC" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6FA3015C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5B78293F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2BD3356C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="60B53A69" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="378C49A5" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="1BF20B98" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment results</w:t>
-[...5 lines deleted...]
-        <w:t>of various disabling conditions.</w:t>
+        <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment results to individualized program development and management, and the relationship between assessment and placement decisions. Knowledge of any specialized strategies such as functional behavioral assessment and any specialized terminology used in the assessment of various disabling conditions.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="3C3DD898" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2FB39917" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1804DD27" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0DA4D3D3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="075EF10A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6051C6A0" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="07415804" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2BAB0B59" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5BDF1DC9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="19869AAA" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5BE81BC9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="727ED86A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="26FD1A12" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="70DA4E84" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="02031F95" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4CDF53E5" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2EA25DF3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="25FAF105" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="59A11493" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="56DDE26E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="19447127" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="71B59AD0" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5F011FDC" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="49303654" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="139F2000" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="5A9B563F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>Methods and strategies. Methods and strategies that include numerous models for providing curricular and instructional methodologies utilized in the education of intellectually disabled students, and sources of curriculum materials for individuals with dis</w:t>
-[...20 lines deleted...]
-        <w:t>. Use of appropriate physical management techniques including positioning, handling, lifting, relaxation, and range of motion and the use and maintenance of orthotic, prosthetic, and adaptive equipment effectively.</w:t>
+        <w:t>Methods and strategies. Methods and strategies that include numerous models for providing curricular and instructional methodologies utilized in the education of intellectually disabled students, and sources of curriculum materials for individuals with disabilities. Curricula for the development of cognitive, academic, social, language and functional life skills for individuals with exceptional learning needs, and related instructional and remedial methods and techniques. The focus of these experiences is for students at all levels from age 5 to age 21. This preparation will include alternatives for teaching skills and strategies to individuals with disabilities who differ in degree and nature of disability, and the integration of appropriate age- and ability-level academic instruction. Proficiency in adapting age-appropriate curriculum to facilitate instruction within the general education setting, to include partial participation of students in tasks, skills facilitation, collaboration, and support from peers with and without disabilities; the ability to select and use augmentative and alternative communications methods and systems. An understanding of the impact of speech-language development on behavior and social interactions. Approaches to create positive learning environments for individuals with special needs and approaches to utilize assistive devices for individuals with special needs. The design and implementation of age-appropriate instruction based on the adaptive skills of students with intellectual disabilities; integrate selected related services into the instructional day of students with intellectual disabilities. Knowledge of culturally responsive functional life skills relevant to independence in the community, personal living, and employment. Use of appropriate physical management techniques including positioning, handling, lifting, relaxation, and range of motion and the use and maintenance of orthotic, prosthetic, and adaptive equipment effectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8">
+    <w:p w14:paraId="14489C36" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="57B4AAB8" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="409D779E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7402C47C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2938ABF4" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7E29807C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="193314E1" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="0D8DAB39" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="49062A69" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0C95E89F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6E09D382" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0A040177" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="56B8E09C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="5B9A5B5F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0EEE686D" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6B28D258" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="181A7561" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4A15C402" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="400D5C4A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="79E3E387" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4BB03935" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="428F7D19" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="15BEEF91" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="58F94C17" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6EE8F3F5" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="369CB70B" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="3526E45C" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t xml:space="preserve">Managing student behavior and social interaction skills. Preparation in individual behavioral management, behavioral change strategies, and classroom management theories, methods, and techniques for individuals with exceptional learning needs. Theories of </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">behavior problems in individuals with intellectual disabilities and the use of </w:t>
+        <w:t xml:space="preserve">Managing student behavior and social interaction skills. Preparation in individual behavioral management, behavioral change strategies, and classroom management theories, methods, and techniques for individuals with exceptional learning needs. Theories of behavior problems in individuals with intellectual disabilities and the use of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nonaversive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
+        <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="254C38CF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="30135C37" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="71C565B2" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3CDB54F3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4556CEB6" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2E44ED31" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="5A213DB4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="782C2607" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="50BBC9A9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4F34409F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="229FE0A4" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6A79B4FD" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="6EDBD753" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4848FC87" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="330CB497" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0978CDC4" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7A7A818F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="48C95557" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="5886135D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="02E07A80" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="78C830FA" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="330BD4AB" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="67EA799D" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="29485F8B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="2AA1B5A5" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="18C25322" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t xml:space="preserve">Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, </w:t>
-[...5 lines deleted...]
-        <w:t>ional program. Knowledge of the collaborative and consultative roles of special education teachers in the integration of individuals with disabilities into the general curriculum and classroom.</w:t>
+        <w:t>Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, multicultural issues, and communication to invite and appreciate many different forms of parent involvement. Strategies for working with regular classroom teachers, support services personnel, paraprofessionals, and other individuals involved in the educational program. Knowledge of the collaborative and consultative roles of special education teachers in the integration of individuals with disabilities into the general curriculum and classroom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="45620679" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="71FC112C" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6E2BAC4F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1C7E3F1F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="32485BCF" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1CF6DBFC" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="62E4FFC2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5C9F2513" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="605E30ED" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1887EAF0" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="314CAFD0" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="660181FF" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="3D4A7ED9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="06349371" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2A0900FD" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3677A075" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="26538B56" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6E152C1E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="2B19B828" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6DF11FB9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="565AF4B1" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7A6A0722" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="50A0A594" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3DFCECEB" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="14BAA6A2" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRDefault="00B756B8" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="57974EFF" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>Transitional collaboration. Sources of services, organizations, and networks for individuals with intellectual disabilities, including career, vocational and transitional support to postschool settings with maximum opportunities for decision making and ful</w:t>
-[...2 lines deleted...]
-        <w:t>l participation in the community.</w:t>
+        <w:t>Transitional collaboration. Sources of services, organizations, and networks for individuals with intellectual disabilities, including career, vocational and transitional support to postschool settings with maximum opportunities for decision making and full participation in the community.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="72382631" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="62BE64AD" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3D292B19" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6F672749" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="635B071D" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="362CDD72" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="207502D5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6F1E2673" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="72B60555" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4BF77BF3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="705AECAB" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6B3662B1" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="0344747B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="43FA79D3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7B206253" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2468FFB8" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6B26E92B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4ECC00B8" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="75B2D363" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="743539CB" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="38F719E9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7AA9BF1B" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="5D15693D" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="197341DF" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="686472D3" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="7095FE36" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t xml:space="preserve">Student teaching. Student teaching in programs across the age levels of this endorsement. If the student teaching program has a unique age-level emphasis (e.g., K-8 or 5-12), there will be planned activities that incorporate interactive experiences at the </w:t>
-[...2 lines deleted...]
-        <w:t>other age level.</w:t>
+        <w:t>Student teaching. Student teaching in programs across the age levels of this endorsement. If the student teaching program has a unique age-level emphasis (e.g., K-8 or 5-12), there will be planned activities that incorporate interactive experiences at the other age level.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="69F31F91" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="45465D98" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3781735A" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="7C330315" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4C0A3018" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="3DE3DF1D" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="60813B90" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="2F0EFB2F" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6CC6F710" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="28011B79" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="4D87B1C5" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="69BBB0F9" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="2F459E3F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="58D6EDDC" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="486FF600" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="0A3D391E" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="69C4E294" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="413527D3" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B756B8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B756B8" w14:paraId="0F42B4B0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="1CD4B380" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="26F6FC75" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6C3FEEDD" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="6BBB96BC" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
+          <w:p w14:paraId="16928D48" w14:textId="77777777" w:rsidR="00B756B8" w:rsidRPr="00C12CF2" w:rsidRDefault="00B756B8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="0D1A79E4" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="4BC2CAE9" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="00B756B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="0AEF377F" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
+    <w:p w14:paraId="1630B75D" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30" w:rsidP="00B756B8">
       <w:r>
-        <w:t>b. Option 2. Apply for a review of transcripts, out-of-state licensure, or</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
+    <w:p w14:paraId="65F73569" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00B76973" w:rsidP="00B756B8"/>
     <w:sectPr w:rsidR="00B76973">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB4E30" w:rsidRDefault="00DB4E30">
+    <w:p w14:paraId="2764AE14" w14:textId="77777777" w:rsidR="00537559" w:rsidRDefault="00537559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB4E30" w:rsidRDefault="00DB4E30">
+    <w:p w14:paraId="5C15CCCD" w14:textId="77777777" w:rsidR="00537559" w:rsidRDefault="00537559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B76973" w:rsidRDefault="00DB4E30">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30AD92B0" w14:textId="77777777" w:rsidR="00B76973" w:rsidRDefault="00DB4E30">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00B756B8">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B756B8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB4E30" w:rsidRDefault="00DB4E30">
+    <w:p w14:paraId="2073994B" w14:textId="77777777" w:rsidR="00537559" w:rsidRDefault="00537559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB4E30" w:rsidRDefault="00DB4E30">
+    <w:p w14:paraId="7AF65315" w14:textId="77777777" w:rsidR="00537559" w:rsidRDefault="00537559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B76973"/>
+    <w:rsid w:val="00537559"/>
+    <w:rsid w:val="00B048C2"/>
     <w:rsid w:val="00B756B8"/>
     <w:rsid w:val="00B76973"/>
     <w:rsid w:val="00DB4E30"/>
+    <w:rsid w:val="00FC0E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7A56AE55"/>
+  <w14:docId w14:val="43BED6A7"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4174,50 +4103,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00802EB8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4313,50 +4243,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009053F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="01303C" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -4981,51 +4912,51 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -5270,68 +5201,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhalacOVHtv47wG+EUjy0zxxvIz8Q==">CgMxLjAyCGguZ2pkZ3hzOAByITEyMDR1S0o3dlFxcDdCQXhJbkFtWEUxQ3RKRDFQU2FnYw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1508</Words>
-  <Characters>6669</Characters>
+  <Words>1220</Words>
+  <Characters>6957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>513</Lines>
-  <Paragraphs>430</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7747</CharactersWithSpaces>
+  <CharactersWithSpaces>8161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>K-12 Instructional Strategist II: ID Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>