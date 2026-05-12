--- v0 (2025-10-04)
+++ v1 (2026-05-12)
@@ -3,59 +3,59 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EA638D" w:rsidRPr="00B10725" w:rsidRDefault="004D7B1B" w:rsidP="00B10725">
+    <w:p w14:paraId="1C4CDEFC" w14:textId="77777777" w:rsidR="00EA638D" w:rsidRPr="00B10725" w:rsidRDefault="004D7B1B" w:rsidP="00B10725">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B10725">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F2294B" wp14:editId="4B6054BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Handout2 top bar.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -79,3215 +79,3213 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D30DE2" w:rsidRPr="00B10725">
         <w:t>PK-K Early Childhood Special Ed</w:t>
       </w:r>
       <w:r w:rsidR="00B10725">
         <w:t>ucation Endorsement</w:t>
       </w:r>
       <w:r w:rsidR="00474469" w:rsidRPr="00B10725">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B518DD" w:rsidRPr="00B10725">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10725" w:rsidRPr="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
+    <w:p w14:paraId="4C133D9E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10725">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 262 PK-K Early Childhood Special Education.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC208D" w:rsidRPr="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
+    <w:p w14:paraId="192FA899" w14:textId="77777777" w:rsidR="00EC208D" w:rsidRPr="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10725">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The applicant will complete the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="5463B306" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Special education instructional endorsements. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B518DD">
         <w:t>Twenty-four semester hours in special education are required for each endorsement in this rule unless otherwise stated, including evidence-based reading instruction; direct and explicit literacy strategies; systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="1D7D8F41" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="0FD7C4ED" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="63AA601C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1A35EBDD" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="21A64106" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="02193E74" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="7E6C57AC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="74ED8369" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="56D738F9" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="19B17C9B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4905F91C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="053286DC" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3ECC3706" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1D6C52B4" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5FAD888C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1F5C55CD" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="34546560" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="24C1EDCA" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="2BC3D358" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3B67B673" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="14CF2861" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6A4CD978" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="213FAE55" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="230FAF46" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="128F9251" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="28ECDB82" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguistically diverse backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="6FE0838D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="21ADD8E7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2566E51E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="77708982" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="335849B9" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5D10FDAB" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="05D5ECD5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1323B0C9" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5B41CC89" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="0650827C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="59AA72F0" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7B083B3F" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="47EF3766" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7AEB4E1D" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3020AB38" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="70554068" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1194D769" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="161893EA" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="5ED25FEA" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3F2D1128" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3EF801D9" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4B6BC543" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="007B769B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1B81D4EE" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="47B674DA" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="3DADB373" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Characteristics of learners. Preparation that includes an overview of current trends in educational programming and theories of child development, both typical and atypical; the identification of pre-, peri-, and postnatal development and factors that affect children’s development and learning. Identification of specific disabilities, including the etiology, characteristics, and classification of common disabilities in young children. Application of the knowledge of cultural and linguistic diversity and the significant sociocultural context for the development of and learning in young children.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
+    <w:p w14:paraId="4BCA1DF7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="375E9667" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="23EC68BF" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3F7B1CF6" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7112DE55" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7BE86254" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1D112FAC" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3E9B3FBB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="42BCBABE" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5D54F63F" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1F77A5F5" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4C265E07" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="76F20AF5" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="66D9DCCF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="64E8C3F8" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="50B2F588" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7C824695" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2CDABCB7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5E867240" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="6EF220DC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4EF8F00D" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3F1E106B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7F68AFB6" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6E29C6F6" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="53C2B04B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="59E37C2D" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="071FA5B0" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment results to individualized program development and management, and the relationship between assessment and placement decisions. Knowledge of any specialized strategies such as functional behavioral assessment and any specialized terminology used in the assessment of various disabling conditions. Assess children’s cognitive, social-emotional, communication, motor, adaptive, and aesthetic development; select, adapt, and administer assessment instruments and procedures for specific sensory and motor disabilities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3DE01406" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="64241485" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="57342C60" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="07973499" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4EC97D44" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="22D76F93" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3085BFE3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="586CF7CE" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="676B7A91" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2149F9A0" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2DFA26A6" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="70A978A2" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="7F153343" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="161F23A3" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="43A6D239" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="71DB9C69" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="110C61D5" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2311DB42" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="6F2F8B8E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6B5C8BB2" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="58681D54" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2D3A0E7C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="274A8543" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="70E7297D" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="0E09BD33" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="26AC15AF" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Methods and strategies. Methods and strategies that include numerous models to plan and implement appropriate curricular and instructional practices based on knowledge of individual children, the family, the community, and curricular goals and content. Select intervention curricula and methods for children with specific disabilities including motor, sensory, health, communication, social-emotional and cognitive disabilities. Implement developmentally and functionally appropriate individual and group activities using a variety of formats; develop and implement an integrated curriculum that focuses on special education children from birth to age six, and incorporate information and strategies from multiple disciplines in the design of intervention strategies. Curricula for the development of cognitive, academic, social, language and functional life skills for individuals with exceptional learning needs, and related instructional and remedial methods and techniques, including appropriate assistive technology. This preparation will include alternatives for teaching skills and strategies to individuals with disabilities who differ in degree and nature of disability, and the integration of appropriate age- and ability-level academic instruction.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="37541BF9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="32C8B158" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="58483D7B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="666B8095" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4530B95B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7943C11B" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="47382192" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="30C20057" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1D93DE21" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4CBD4745" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1463ED26" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="588D7E6E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="09A31B3D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4F6CAF30" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1789936A" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="13E90E38" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6ED34379" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="39D05D96" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="2779F139" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="51589B2C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4F45C0AC" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="41FD7095" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="32D4E5C3" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2C7F3751" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="0C27E689" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="71C3CC8A" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Managing student behavior and social interaction skills. Preparation in individual behavioral management; behavioral change strategies; and classroom management theories, methods, and techniques for individuals with exceptional learning needs. Theories of behavior problems in individuals with disabilities and the use of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B518DD">
         <w:t>nonaversive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B518DD">
         <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="554EE535" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7F8AC1DD" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="093C45AE" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6849EA91" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="76B8AC04" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="25AC1283" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="723F2D92" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4EBC163E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="20AE2942" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="54718F8F" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="239D3ED6" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="62806212" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="17E7A57D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7CC41C7E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="0A8601B1" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="51FB96C7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3BD421F7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5427DA1E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="764A2774" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2CC4782A" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="0842AF3D" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="014971AF" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="799AF4BA" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="48AB7F94" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="15D8936A" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="309C102B" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, multicultural issues, and communication to invite and appreciate many different forms of parent involvement. Strategies for working with regular classroom teachers, support services personnel, paraprofessionals, and other individuals involved in the educational program. Knowledge of the collaborative and consultative roles of special education teachers in the integration of individuals with disabilities into the general curriculum and classroom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="7F93F4AC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6E25001C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1C821EBF" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="46E24081" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="70D17AC3" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2F5F8C3E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3A8037F9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6A1E55A1" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="28C7F81A" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1A85C587" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="18F79BD8" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6E22721A" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="2718D88F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="63F00DEB" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="0B52CEA2" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="02CDE3AA" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2FA396D3" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="31DDDA9F" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="679DBFF7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7F38B4C5" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="3D7BED11" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="5642769F" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="4ECD9C9C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="40FDE743" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
+    <w:p w14:paraId="29DA63A3" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="3A2D3630" w14:textId="77777777" w:rsidR="00B518DD" w:rsidRDefault="00B518DD" w:rsidP="00B10725">
       <w:r w:rsidRPr="00B518DD">
         <w:t>Student teaching. Student teaching in a PK-K special education program.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="066CA766" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="73849E56" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="41BB2D59" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="44C77C95" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="34034462" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="7C633EC9" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="34EAA92F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="115EA9A2" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="779E5A74" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="11011399" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="71598702" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="129D3AEF" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="0B486CB1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="2969390E" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="44BEA4C7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="60C44633" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="64C5FF8C" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1AE982B7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10725" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00B10725" w14:paraId="3CD997BB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="747E7D57" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="339B77E7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6E53B826" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="1CCC84D7" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
+          <w:p w14:paraId="6D10E978" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00C12CF2" w:rsidRDefault="00B10725" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
+    <w:p w14:paraId="029EB395" w14:textId="77777777" w:rsidR="00B10725" w:rsidRDefault="00B10725" w:rsidP="00B10725"/>
+    <w:p w14:paraId="1D5C1C05" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">21.3(1) Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
+    <w:p w14:paraId="71ABAAD5" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
+    <w:p w14:paraId="61C59501" w14:textId="77777777" w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="00B10725">
       <w:r w:rsidRPr="00896A2F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidSect="00B44439">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B7B8B" w:rsidRDefault="003B7B8B" w:rsidP="00491299">
+    <w:p w14:paraId="35A87016" w14:textId="77777777" w:rsidR="00CA2D97" w:rsidRDefault="00CA2D97" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B7B8B" w:rsidRDefault="003B7B8B" w:rsidP="00491299">
+    <w:p w14:paraId="609AC802" w14:textId="77777777" w:rsidR="00CA2D97" w:rsidRDefault="00CA2D97" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34D07FFD" w14:textId="77777777" w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B7B8B" w:rsidRDefault="003B7B8B" w:rsidP="00491299">
+    <w:p w14:paraId="431C4931" w14:textId="77777777" w:rsidR="00CA2D97" w:rsidRDefault="00CA2D97" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B7B8B" w:rsidRDefault="003B7B8B" w:rsidP="00491299">
+    <w:p w14:paraId="7943559C" w14:textId="77777777" w:rsidR="00CA2D97" w:rsidRDefault="00CA2D97" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DDD0BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C108C622"/>
     <w:lvl w:ilvl="0" w:tplc="C1FA0494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3465,88 +3463,90 @@
     <w:lvl w:ilvl="8" w:tplc="452062CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="971405829">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C12CF2"/>
     <w:rsid w:val="00016498"/>
     <w:rsid w:val="00043FAF"/>
+    <w:rsid w:val="00086B8D"/>
     <w:rsid w:val="00090F5E"/>
     <w:rsid w:val="000A2474"/>
+    <w:rsid w:val="000E72D2"/>
     <w:rsid w:val="000F1459"/>
     <w:rsid w:val="001628AA"/>
     <w:rsid w:val="001801CA"/>
     <w:rsid w:val="001F7072"/>
     <w:rsid w:val="00234A6A"/>
     <w:rsid w:val="00267E5A"/>
     <w:rsid w:val="002D38E7"/>
     <w:rsid w:val="002E3725"/>
     <w:rsid w:val="003213C6"/>
     <w:rsid w:val="00332443"/>
     <w:rsid w:val="003876E8"/>
     <w:rsid w:val="003A7507"/>
     <w:rsid w:val="003B7B8B"/>
     <w:rsid w:val="003C5D40"/>
     <w:rsid w:val="003F3A62"/>
     <w:rsid w:val="003F7F0C"/>
     <w:rsid w:val="004223D3"/>
     <w:rsid w:val="00434015"/>
     <w:rsid w:val="0044085A"/>
     <w:rsid w:val="00474469"/>
     <w:rsid w:val="0048639A"/>
     <w:rsid w:val="00491299"/>
     <w:rsid w:val="004B752C"/>
     <w:rsid w:val="004C153E"/>
     <w:rsid w:val="004D7B1B"/>
@@ -3563,144 +3563,146 @@
     <w:rsid w:val="005F6E37"/>
     <w:rsid w:val="00632E31"/>
     <w:rsid w:val="00680647"/>
     <w:rsid w:val="00686719"/>
     <w:rsid w:val="00696AF9"/>
     <w:rsid w:val="006B14A5"/>
     <w:rsid w:val="006C65EE"/>
     <w:rsid w:val="007500ED"/>
     <w:rsid w:val="007F44E3"/>
     <w:rsid w:val="00814062"/>
     <w:rsid w:val="00824991"/>
     <w:rsid w:val="00825090"/>
     <w:rsid w:val="00847D7C"/>
     <w:rsid w:val="00887DEE"/>
     <w:rsid w:val="00896A2F"/>
     <w:rsid w:val="008A3B17"/>
     <w:rsid w:val="008A75FC"/>
     <w:rsid w:val="008E7280"/>
     <w:rsid w:val="009053F0"/>
     <w:rsid w:val="00916CD9"/>
     <w:rsid w:val="00993A06"/>
     <w:rsid w:val="009B5CCA"/>
     <w:rsid w:val="00A04107"/>
     <w:rsid w:val="00A11046"/>
     <w:rsid w:val="00A46467"/>
+    <w:rsid w:val="00A5743B"/>
     <w:rsid w:val="00A70D95"/>
     <w:rsid w:val="00AA5025"/>
     <w:rsid w:val="00AB4A45"/>
     <w:rsid w:val="00AD4822"/>
     <w:rsid w:val="00AE7BA3"/>
     <w:rsid w:val="00AF73D6"/>
     <w:rsid w:val="00B07D3D"/>
     <w:rsid w:val="00B10725"/>
     <w:rsid w:val="00B44439"/>
     <w:rsid w:val="00B518DD"/>
     <w:rsid w:val="00B65C45"/>
     <w:rsid w:val="00B87F47"/>
     <w:rsid w:val="00BA2A0B"/>
     <w:rsid w:val="00BE1C04"/>
     <w:rsid w:val="00BE654D"/>
     <w:rsid w:val="00BF6281"/>
     <w:rsid w:val="00BF7315"/>
     <w:rsid w:val="00C12CF2"/>
     <w:rsid w:val="00C71D27"/>
+    <w:rsid w:val="00CA2D97"/>
     <w:rsid w:val="00CA408D"/>
     <w:rsid w:val="00CD0253"/>
     <w:rsid w:val="00CE4807"/>
     <w:rsid w:val="00CF35B8"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D03D89"/>
     <w:rsid w:val="00D15896"/>
     <w:rsid w:val="00D30DE2"/>
     <w:rsid w:val="00D65175"/>
     <w:rsid w:val="00D74381"/>
     <w:rsid w:val="00D87AFE"/>
     <w:rsid w:val="00E173D0"/>
     <w:rsid w:val="00E61F6B"/>
     <w:rsid w:val="00E81060"/>
     <w:rsid w:val="00EA50D9"/>
     <w:rsid w:val="00EA638D"/>
     <w:rsid w:val="00EA67AA"/>
     <w:rsid w:val="00EB35A9"/>
     <w:rsid w:val="00EC208D"/>
     <w:rsid w:val="00ED5D86"/>
     <w:rsid w:val="00EF57B7"/>
     <w:rsid w:val="00F81770"/>
     <w:rsid w:val="00FB4B2C"/>
     <w:rsid w:val="00FD43C2"/>
     <w:rsid w:val="00FE2CA7"/>
     <w:rsid w:val="00FF1058"/>
     <w:rsid w:val="00FF238C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="353B7386"/>
+  <w14:docId w14:val="5207F616"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A838EE1-4D89-445B-93C8-FB114728FE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4032,50 +4034,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
     <w:pPr>
       <w:ind w:left="173"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -4453,51 +4456,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C5D40"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1542207268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="154495580">
           <w:marLeft w:val="-108"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4837,72 +4840,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C85AB66A-4FCF-429B-857B-041CD57E97FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Handout2 (4)</Template>
+  <Template>Handout2 (4).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1176</Words>
-  <Characters>5203</Characters>
+  <Words>952</Words>
+  <Characters>5427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>400</Lines>
-  <Paragraphs>335</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6044</CharactersWithSpaces>
+  <CharactersWithSpaces>6367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>PK-K Early Childhood Special Education Endorsement Worksheet</dc:title>
   <dc:subject/>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>