--- v0 (2025-10-07)
+++ v1 (2026-05-12)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00556FC9" w:rsidRPr="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="2FBF65E0" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRPr="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="005F442E">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="27682C14" wp14:editId="626FCA8A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="667512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="75B9F0B6" wp14:editId="79547B7D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -129,3551 +129,3549 @@
       <w:r w:rsidR="005F442E">
         <w:t xml:space="preserve">Instructional </w:t>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:t>Strategist I</w:t>
       </w:r>
       <w:r w:rsidR="005F442E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:t xml:space="preserve"> Mild</w:t>
       </w:r>
       <w:r w:rsidR="005F442E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:t xml:space="preserve">Moderate </w:t>
       </w:r>
       <w:r w:rsidR="005F442E">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="005F442E">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRPr="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="5CB4201C" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRPr="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F442E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 261 5-12 Instructional Strategist I: Mild Moderate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F442E" w:rsidRPr="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E">
+    <w:p w14:paraId="0540B4EE" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F442E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The applicant will complete the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="1E69D160" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r w:rsidRPr="005F442E">
         <w:t>Special education instructional endorsements. Twenty-four semester hours in special education are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> required for each endorsement in this rule unless otherwise stated, including evidence-based reading instruction; direct and explicit literacy strategies; systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="1E1C9881" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5C920B37" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="69C537C9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4DFA0F0F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0D2081A7" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="331A96EC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="5E13F7D2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4A134C41" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="616126B6" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="671710CC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7AEC4589" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="55349A65" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="7848E6D4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3F17190B" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="74288818" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="51F9FD66" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7E7B157B" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="52F4114F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="377E6065" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1FCC38C5" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="78AAAAD0" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4667F82E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1DA8D80D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="71752E4E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="0644D87D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="1A31E610" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguistically diverse backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="5455C2B7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0753C590" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="33CEDF4F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2259A3CE" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="63EDE1F6" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="38028930" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="64A53338" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="791BBCDF" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3829A169" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3022104A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="25D7A3E0" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5CB69CAB" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="08F2789D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="30AAE926" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="27BF2FAC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6C949D4B" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1C632ED9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="24090430" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="7C97586E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5909C3F9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="66B01659" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0C564DF2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="65F8E8D2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1908AB11" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="55286913" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="0A53D426" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t>Characteristics of learners. Preparation that includes various etiologies of mild and moderate disabilities, an overview of current trends in educational programming for mild and moderate disabilities, educational alternatives and related services, and the importance of the multidisciplinary team in providing more appropriate educational programming, and includes the general developmental, academic, social, career and functional characteristics of individuals with mild and moderate disabilities as the characteristics relate to levels of instructional support required, and the psychological and social-emotional characteristics of individuals with mild and moderate disabilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E">
+    <w:p w14:paraId="4CFE6BE7" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="4C7415AF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="577E5C4D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="25A7D895" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="332C811B" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4D61AC65" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="371F7263" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="16B1A4DF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1C70ACA0" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="299B25A2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3FFF7179" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="45B0FC95" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="31D6C0DD" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="61931BAC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="380EB689" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="277D701A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1242501E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="15084AFE" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7A31BFAC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="4558BD8D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="63998ECB" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1507DE83" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="69EFF61E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="35C1D562" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6823ED70" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="786C9838" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="79189FEA" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment results to individualized program development and management, and the relationship between assessment and placement decisions. Knowledge of any specialized strategies such as functional behavioral assessment and any specialized terminology used in the assessment of various disabling conditions.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="0E27EC6D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="40BBD2B6" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="008F6FF4" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="19C6A355" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7474B67D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3C89D11C" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="04FDAF98" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2CA5CF7D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7015C998" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0EE3CE99" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="54797928" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5329C880" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="6C00FB26" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="13460C93" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="015D1948" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6B9F8345" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="617BDD09" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="67DB8818" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="19B07729" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7CAFD95C" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0132A8AB" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0F7D608C" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="57ED85B8" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4E2FC54A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="21D81A1E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="7A6EA98A" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t>Methods and strategies. Methods and strategies that include numerous models for providing curricular and instructional methodologies utilized in the education of the mildly and moderately disabled, and sources of curriculum materials for individuals with disabilities. Curricula for the development of cognitive, academic, social, language and functional life skills for individuals with exceptional learning needs, and related instructional and remedial methods and techniques, including appropriate assistive technology. This preparation will include alternatives for teaching skills and strategies to individuals with disabilities who differ in degree and nature of disability, and the integration of appropriate age- and ability level academic instruction. Secondary curriculum methods and material to include strategies and remediation in literacy, language arts, and mathematics.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="5DB8B414" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="026B1FA1" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="62A906C7" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0975EF58" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0C6BAE6E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1A0F72ED" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="2C86A5C1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="11E15622" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0CB21B4A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="27CD9D8E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="162228DB" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="37860BFC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="20999139" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4491A379" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="223921F0" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="04D7CAE2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="658EF9A5" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="390C1BF6" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="3A4F8A21" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3E64FDEA" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="436DDB6A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="68875071" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2A25DE36" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="09CA8B52" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E">
+    <w:p w14:paraId="1872D674" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="0899D80A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="1101BE71" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Managing student behavior and social interaction skills. Preparation in individual behavioral management, behavioral change strategies, and classroom management theories, methods, and techniques for individuals with exceptional learning needs. Theories of behavior problems in individuals with disabilities and the use of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nonaversive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="707925D4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0AF3C17B" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="445249A6" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="23E04776" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6E2251C1" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="35A75BCA" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="32943358" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="72AD20DC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="76D29905" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="084553D3" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="66AD74A1" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2760406C" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="369DA867" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7A829513" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7E9DFF7F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="0E5FA63F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="06798326" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7EA90E7C" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="17EE7E89" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="59524CE9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="455D6A26" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2BBE160A" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="36603621" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2409682E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="33790EBC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="46370848" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r w:rsidRPr="005F442E">
         <w:t>Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, multicultural issues, and communication to invite and appreciate many different forms of parent involvement. Strategies for working with regular classroom teachers, support services personnel, paraprofessionals, and other individuals involved in the educational program. Knowledge of the collaborative and consultative roles of special education teachers in the integration of individuals with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> disabilities into the general curriculum and classroom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="67C54EBB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="48457EA8" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2D18DE54" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2E161A8D" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="21056B7E" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="67F97333" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="216B01BC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="176A48A8" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="63721E02" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2BF62FC9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1E93EB91" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2BC0E056" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="5242B6A9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="212E4F82" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="08ACE946" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6C7DDB00" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="33476E29" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5659E8BE" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="420B3122" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="646651FA" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4463C2D4" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="42362525" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="323BC606" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3A2895E4" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="003A50D9" w:rsidRDefault="003A50D9" w:rsidP="003A50D9">
+    <w:p w14:paraId="4268AF02" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="450EA868" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRDefault="003A50D9" w:rsidP="003A50D9">
       <w:r>
         <w:t>Transitional collaboration. Sources of services, organizations, and networks for individuals with behavior and learning disabilities, including career, vocational and transitional support to postschool settings with maximum opportunities for decision making and full participation in the community.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A50D9" w:rsidTr="006725E0">
+      <w:tr w:rsidR="003A50D9" w14:paraId="3BD3D3C7" w14:textId="77777777" w:rsidTr="006725E0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="5E5F7EF6" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="109693C3" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="7BAF64FF" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="12C27D94" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="4A5862D1" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A50D9" w:rsidTr="006725E0">
+      <w:tr w:rsidR="003A50D9" w14:paraId="6B2CF558" w14:textId="77777777" w:rsidTr="006725E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="487049B1" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="16C7E152" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="0D1BCE59" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="7EC7F1B6" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="5790DAF6" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A50D9" w:rsidTr="006725E0">
+      <w:tr w:rsidR="003A50D9" w14:paraId="44E84B3A" w14:textId="77777777" w:rsidTr="006725E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="36CD12FA" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="745DCAC6" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="4D38F27C" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="1CBB4FE6" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="58F4DDA8" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A50D9" w:rsidTr="006725E0">
+      <w:tr w:rsidR="003A50D9" w14:paraId="0B3C7B73" w14:textId="77777777" w:rsidTr="006725E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="1E9AB7B4" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="308640BE" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="296E9663" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="128C13E2" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
+          <w:p w14:paraId="22E37642" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRPr="00C12CF2" w:rsidRDefault="003A50D9" w:rsidP="006725E0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A50D9" w:rsidRDefault="003A50D9" w:rsidP="005F442E"/>
-    <w:p w:rsidR="002D5DFE" w:rsidRDefault="002D5DFE">
+    <w:p w14:paraId="2A58AA78" w14:textId="77777777" w:rsidR="003A50D9" w:rsidRDefault="003A50D9" w:rsidP="005F442E"/>
+    <w:p w14:paraId="26908035" w14:textId="77777777" w:rsidR="002D5DFE" w:rsidRDefault="002D5DFE">
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="10933717" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Student teaching. Student teaching in a 5-12 mild and moderate special education program.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="42A514C1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="7AB52BEB" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1362C9EA" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4FE8CD14" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="31106583" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="5D1325FC" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="04F4AD1F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="521A12A5" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="4D4A184F" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2E937CC5" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="6B2664E2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3AF931B5" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="5E7EB893" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="39A232DD" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="1E860F65" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="180957A2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="39738F55" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="214E9389" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F442E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="005F442E" w14:paraId="0EE6BE6E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3E7BB605" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2B02B6C2" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="2229FB42" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="3F98D118" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
+          <w:p w14:paraId="649A4F72" w14:textId="77777777" w:rsidR="005F442E" w:rsidRPr="00C12CF2" w:rsidRDefault="005F442E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="452438A9" w14:textId="77777777" w:rsidR="005F442E" w:rsidRDefault="005F442E" w:rsidP="005F442E"/>
+    <w:p w14:paraId="199E75CD" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="005F442E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="6F19FB1B" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
+    <w:p w14:paraId="52C33F81" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39" w:rsidP="005F442E">
       <w:r>
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00556FC9">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E50FA0" w:rsidRDefault="00E50FA0">
+    <w:p w14:paraId="68C99385" w14:textId="77777777" w:rsidR="00081E6A" w:rsidRDefault="00081E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E50FA0" w:rsidRDefault="00E50FA0">
+    <w:p w14:paraId="1A374F08" w14:textId="77777777" w:rsidR="00081E6A" w:rsidRDefault="00081E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00556FC9" w:rsidRDefault="00BB7E39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1CE1CE9A" w14:textId="77777777" w:rsidR="00556FC9" w:rsidRDefault="00BB7E39">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -3684,153 +3682,157 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005F442E">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E50FA0" w:rsidRDefault="00E50FA0">
+    <w:p w14:paraId="0877C650" w14:textId="77777777" w:rsidR="00081E6A" w:rsidRDefault="00081E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E50FA0" w:rsidRDefault="00E50FA0">
+    <w:p w14:paraId="68A31AA0" w14:textId="77777777" w:rsidR="00081E6A" w:rsidRDefault="00081E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00556FC9"/>
+    <w:rsid w:val="00081E6A"/>
     <w:rsid w:val="002D5DFE"/>
     <w:rsid w:val="003A50D9"/>
+    <w:rsid w:val="004A671E"/>
+    <w:rsid w:val="0053156E"/>
     <w:rsid w:val="00556FC9"/>
     <w:rsid w:val="005F442E"/>
     <w:rsid w:val="006F13B0"/>
     <w:rsid w:val="00BB7E39"/>
     <w:rsid w:val="00E50FA0"/>
     <w:rsid w:val="00F40D38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="77306768"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4162,50 +4164,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A610FF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4929,51 +4932,51 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -5254,32 +5257,33 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>5-12 Instructional Strategist I: Mild Moderate Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>