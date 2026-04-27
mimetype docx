--- v0 (2025-10-04)
+++ v1 (2026-04-27)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B1797E" w:rsidRPr="003D502D" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="362466EB" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRPr="003D502D" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003D502D">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="63254A9A" wp14:editId="28ABE750">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -84,3368 +84,3313 @@
         <w:t xml:space="preserve">Instructional </w:t>
       </w:r>
       <w:r w:rsidRPr="003D502D">
         <w:t>Strategist I</w:t>
       </w:r>
       <w:r w:rsidR="003D502D">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D502D">
         <w:t xml:space="preserve"> Mild</w:t>
       </w:r>
       <w:r w:rsidR="003D502D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D502D">
         <w:t xml:space="preserve">Moderate </w:t>
       </w:r>
       <w:r w:rsidR="003D502D">
         <w:br/>
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="003D502D">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1797E" w:rsidRPr="003D502D" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="2D8D2282" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRPr="003D502D" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D502D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Endorsement 260</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> K-8 Instructional Strategist I: Mild Moderate</w:t>
+        <w:t>Endorsement 260 K-8 Instructional Strategist I: Mild Moderate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D502D" w:rsidRPr="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D">
+    <w:p w14:paraId="1A71A69A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D502D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The applicant will complete the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="15111F77" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t xml:space="preserve">Special education instructional endorsements. </w:t>
-[...5 lines deleted...]
-        <w:t>phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
+        <w:t>Special education instructional endorsements. Twenty-four semester hours in special education are required for each endorsement in this rule unless otherwise stated, including evidence-based reading instruction; direct and explicit literacy strategies; systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension; and effective strategies for dyslexia.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="39DE747E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4CF0D093" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4D7E8805" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0A3501E2" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2E95FB51" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4AD71F74" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="46C74922" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2627C6F7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5F08A641" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="69DEF21D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="28FB2EF5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="47454079" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="2B4751AA" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="664D7BC2" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4591BC95" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="02FC8AAE" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2D60F3ED" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7B7AA636" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="629F3604" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6A14BDE6" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="38C603E9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1F90D5F1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="126C3F4B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5DC4D153" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="10E821A1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="345EDFBA" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguisticall</w:t>
-[...2 lines deleted...]
-        <w:t>y diverse backgrounds.</w:t>
+        <w:t>Foundations of special education. The philosophical, historical and legal bases for special education, including the definitions and etiologies of individuals with disabilities, exceptional child, and including individuals from culturally and linguistically diverse backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="6E28FECB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="36B9ABED" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0C057646" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4897005F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="63F6050A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="702C4A3D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="358EC4E9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="35C39CAB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2C5E2DC1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="340E1297" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1AEBFDA7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6A6EBE7E" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="3E358760" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4124F004" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4118AD55" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6ABE7496" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="278B8F1C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2FFDFF3D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="09270C6D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="26973AE7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="12BB7F45" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3E0E3B41" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="43040780" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0CA0A001" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="3A145EB5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="3A820691" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>Characteristics of learners. Preparation that includes various etiologies of mild and moderate disabilities, an overview of current trends in educational programming for mild and moderate disabilities, educational alternatives and related services, and the</w:t>
-[...5 lines deleted...]
-        <w:t>cteristics relate to levels of instructional support required, and the psychological and social-emotional characteristics of individuals with mild and moderate disabilities.</w:t>
+        <w:t>Characteristics of learners. Preparation that includes various etiologies of mild and moderate disabilities, an overview of current trends in educational programming for mild and moderate disabilities, educational alternatives and related services, and the importance of the multidisciplinary team in providing more appropriate educational programming, and includes the general developmental, academic, social, career and functional characteristics of individuals with mild and moderate disabilities as the characteristics relate to levels of instructional support required, and the psychological and social-emotional characteristics of individuals with mild and moderate disabilities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="148B2C2E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2942C716" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="01DC6BBD" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="001DF5D9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="186D448D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="32EBA0F9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="3CB14B94" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3A2A8B45" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0D2DB681" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2DBF1D93" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="17DE5869" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="47F27CFA" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="690C91BC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="78AD2E8D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="26DFC37F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="715BA4BE" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="63CC0369" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="24ABACB0" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="079AE6B0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="223FC32C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="032F3BB7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="46128EF5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="51031EAD" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7FBCC33D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="5C909439" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="319347F1" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment resul</w:t>
-[...5 lines deleted...]
-        <w:t>t of various disabling conditions.</w:t>
+        <w:t>Assessment, diagnosis and evaluation. Legal provisions, regulations and guidelines regarding unbiased assessment and use of psychometric instruments and instructional assessment measures with individuals with disabilities. Application of assessment results to individualized program development and management, and the relationship between assessment and placement decisions. Knowledge of any specialized strategies such as functional behavioral assessment and any specialized terminology used in the assessment of various disabling conditions.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="27D63EA3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7A3BBE57" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="61020EFB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2705AB4C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1F893C9B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6EE6D069" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="483070AC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="612DBBAB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="328581C3" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="46CFEC3B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="31A67DD5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5B362B85" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="1370EEC5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="055F4AC8" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="33C49B65" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="188A4923" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0C247638" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6DD80627" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="6CBB712A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6E84C4EB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="768364E7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="29C2E3BC" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="34A779D7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="17F9FF14" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="6DF13C5C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="5AA58909" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>Methods and strategies. Methods and strategies that include numerous models for providing curricular and instructional methodologies utilized in the education of the mildly and moderately disabled, and sources of curriculum materials for individuals with d</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> appropriate age- and ability-level academic instruction. Elementary curriculum methods and materials to include strategies and remediation in literacy, language arts, and mathematics.</w:t>
+        <w:t>Methods and strategies. Methods and strategies that include numerous models for providing curricular and instructional methodologies utilized in the education of the mildly and moderately disabled, and sources of curriculum materials for individuals with disabilities. Curricula for the development of cognitive, academic, social, language and functional life skills for individuals with exceptional learning needs, and related instructional and remedial methods and techniques, including appropriate assistive technology. The focus of these experiences is for students at the K-8 level. This preparation will include alternatives for teaching skills and strategies to individuals with disabilities who differ in degree and nature of disability, and the integration of appropriate age- and ability-level academic instruction. Elementary curriculum methods and materials to include strategies and remediation in literacy, language arts, and mathematics.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="4E78CDE7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1B87029A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="257B89BD" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0F5FEF8E" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6E75D088" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="38CDE938" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="7E9D3BF7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0B7FF87A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="476C26D4" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1B1A69EF" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5F5EC446" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="519C9216" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="2A67172A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="71127B19" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6D095E66" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1B7753B0" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4BD23851" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5AC749CD" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="793BCEBF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4FF069FE" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="551F16E7" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="24BE8FC2" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3D9DD846" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6B7EC440" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="06776D33" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="2EA50217" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>Managing student behavior and social interaction skills. Preparation in individual behavioral management, behavioral change strategies, and classroom management theories, methods, and techniques for individuals with exceptional learning needs.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Theories of behavior problems in individuals with disabilities and the use of </w:t>
+        <w:t xml:space="preserve">Managing student behavior and social interaction skills. Preparation in individual behavioral management, behavioral change strategies, and classroom management theories, methods, and techniques for individuals with exceptional learning needs. Theories of behavior problems in individuals with disabilities and the use of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nonaversive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
+        <w:t xml:space="preserve"> techniques for the purpose of controlling targeted behavior and maintaining attention of individuals with disabilities. Design, implement, and evaluate instructional programs that enhance an individual’s social participation in family, school, and community activities.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="5DBF848F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0B4DE78D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="46B8D2BB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3B7926DA" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="31D447A5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="37CD659A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="689B23D0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="174D43F5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0A34D7F6" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="284DB68F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="48615CA6" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5A2C17D5" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="5E22B520" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="22B9CFCF" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4D660B98" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="5ED7A66D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="12188622" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="51DE745B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="329C989D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="748B864E" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="27AC5DF1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1A9CA6EB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="06BC39F9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7E08CC8F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="3C9792E1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="1DEAA565" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r w:rsidRPr="003D502D">
-        <w:t xml:space="preserve">Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, </w:t>
-[...5 lines deleted...]
-        <w:t>ional program. Knowledge of the collaborative and consultative roles of special education</w:t>
+        <w:t>Communication and collaborative partnerships. Awareness of the sources of unique services, networks, and organizations for individuals with disabilities including transitional support. Knowledge of family systems, family dynamics, parent rights, advocacy, multicultural issues, and communication to invite and appreciate many different forms of parent involvement. Strategies for working with regular classroom teachers, support services personnel, paraprofessionals, and other individuals involved in the educational program. Knowledge of the collaborative and consultative roles of special education</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> teachers in the integration of individuals with disabilities into the general curriculum and classroom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="63ED37F9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4DD7DD7F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6D5927C0" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1056F00E" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="724413F0" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="38BDC9A3" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="0D57AC39" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1E89296B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0F06BF2C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="10E0B189" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="1707913D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="185B9B0B" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="327BA3FD" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7776B529" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2010D76A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4124B82D" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="38BA78CE" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="64B9443C" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="2C5F0D5D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="4C4EF3DB" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="0BEDF553" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="42E91FAF" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="04714EB3" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="09E4DF81" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="559076C9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="2229DA3C" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
         <w:t>Student teaching. Student teaching in a K-8 mild and moderate special education program.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="136D8AC2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3AA5E1C6" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="08D348B1" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="2C986706" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6DB517E9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="57633177" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="12DC347C" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="6C70F6DC" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="44BB5394" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="61821FC4" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="58099B96" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="03A2AD3A" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="5249B7F8" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="24D6252E" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="465D2F07" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7FE1E6CC" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="18601659" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="39462016" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D502D" w:rsidTr="00C56101">
+      <w:tr w:rsidR="003D502D" w14:paraId="25B4F75D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="712385F9" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="7AD79C56" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="3C958B40" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="500BE167" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
+          <w:p w14:paraId="72D30D5F" w14:textId="77777777" w:rsidR="003D502D" w:rsidRPr="00C12CF2" w:rsidRDefault="003D502D" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+    <w:p w14:paraId="2A827C62" w14:textId="77777777" w:rsidR="003D502D" w:rsidRDefault="003D502D" w:rsidP="003D502D"/>
+    <w:p w14:paraId="6AEA8E05" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="003D502D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="43574E87" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minim</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">um requirements for the endorsement have been met. </w:t>
+        <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
+    <w:p w14:paraId="076C5C80" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
-        <w:t>b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been m</w:t>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00B1797E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00290F10" w:rsidRDefault="00290F10">
+    <w:p w14:paraId="0A4D3C1F" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00290F10" w:rsidRDefault="00290F10">
+    <w:p w14:paraId="62FD7DC3" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B1797E" w:rsidRDefault="00290F10">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44AA7B35" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="003D502D">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D502D">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00290F10" w:rsidRDefault="00290F10">
+    <w:p w14:paraId="426A2C32" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00290F10" w:rsidRDefault="00290F10">
+    <w:p w14:paraId="50D56D7E" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B1797E"/>
+    <w:rsid w:val="00092018"/>
     <w:rsid w:val="00290F10"/>
+    <w:rsid w:val="002E1144"/>
     <w:rsid w:val="003D502D"/>
+    <w:rsid w:val="00880D20"/>
     <w:rsid w:val="00B1797E"/>
+    <w:rsid w:val="00F22188"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="65A07CE4"/>
+  <w14:docId w14:val="1C8DFDA6"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3777,50 +3722,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -3916,50 +3862,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009053F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="01303C" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -4543,51 +4490,51 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -4832,68 +4779,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgPCInl94DYuhDgamFgVoEIDw49Gw==">CgMxLjAyCGguZ2pkZ3hzOAByITF0SDdDTjBrUHplYlBRSkpNS2E1MlNZMmpoSTlaNHdJcg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1100</Words>
-  <Characters>4866</Characters>
+  <Words>890</Words>
+  <Characters>5076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>374</Lines>
-  <Paragraphs>313</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5653</CharactersWithSpaces>
+  <CharactersWithSpaces>5955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>K-8 Instructional Strategist I: Mild Moderate Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>