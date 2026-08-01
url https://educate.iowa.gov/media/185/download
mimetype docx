--- v1 (2026-04-27)
+++ v2 (2026-08-01)
@@ -3125,108 +3125,108 @@
     </w:p>
     <w:p w14:paraId="43574E87" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076C5C80" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10" w:rsidP="003D502D">
       <w:r>
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B1797E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4D3C1F" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
+    <w:p w14:paraId="4659E856" w14:textId="77777777" w:rsidR="002A036F" w:rsidRDefault="002A036F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62FD7DC3" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
+    <w:p w14:paraId="7A6AE764" w14:textId="77777777" w:rsidR="002A036F" w:rsidRDefault="002A036F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="44AA7B35" w14:textId="77777777" w:rsidR="00B1797E" w:rsidRDefault="00290F10">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
@@ -3246,103 +3246,108 @@
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D502D">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="426A2C32" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
+    <w:p w14:paraId="5CF939A5" w14:textId="77777777" w:rsidR="002A036F" w:rsidRDefault="002A036F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D56D7E" w14:textId="77777777" w:rsidR="00880D20" w:rsidRDefault="00880D20">
+    <w:p w14:paraId="12548799" w14:textId="77777777" w:rsidR="002A036F" w:rsidRDefault="002A036F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B1797E"/>
     <w:rsid w:val="00092018"/>
+    <w:rsid w:val="001A7DAE"/>
     <w:rsid w:val="00290F10"/>
+    <w:rsid w:val="002A036F"/>
     <w:rsid w:val="002E1144"/>
     <w:rsid w:val="003D502D"/>
+    <w:rsid w:val="005B4011"/>
     <w:rsid w:val="00880D20"/>
     <w:rsid w:val="00B1797E"/>
+    <w:rsid w:val="00D7567C"/>
     <w:rsid w:val="00F22188"/>
+    <w:rsid w:val="00F62A7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C8DFDA6"/>
@@ -4782,66 +4787,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgPCInl94DYuhDgamFgVoEIDw49Gw==">CgMxLjAyCGguZ2pkZ3hzOAByITF0SDdDTjBrUHplYlBRSkpNS2E1MlNZMmpoSTlaNHdJcg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>890</Words>
-  <Characters>5076</Characters>
+  <Words>939</Words>
+  <Characters>5027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>418</Lines>
+  <Paragraphs>259</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5955</CharactersWithSpaces>
+  <CharactersWithSpaces>5707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>K-8 Instructional Strategist I: Mild Moderate Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>