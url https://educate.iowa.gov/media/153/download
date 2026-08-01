--- v0 (2025-10-19)
+++ v1 (2026-08-01)
@@ -3,60 +3,59 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EA638D" w:rsidRPr="00F331CC" w:rsidRDefault="004D7B1B" w:rsidP="00F331CC">
+    <w:p w14:paraId="1CF9F789" w14:textId="77777777" w:rsidR="00EA638D" w:rsidRPr="00F331CC" w:rsidRDefault="004D7B1B" w:rsidP="00F331CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00F331CC">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="15985E0F" wp14:editId="6D53C318">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Handout2 top bar.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -80,3760 +79,4126 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C73C96" w:rsidRPr="00F331CC">
         <w:t>K-8 or 5-12 Reading</w:t>
       </w:r>
       <w:r w:rsidR="0012552B" w:rsidRPr="00F331CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F331CC">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidR="00D27793" w:rsidRPr="00F331CC">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00F331CC" w:rsidRPr="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC">
+    <w:p w14:paraId="3C9A0349" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F331CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 148 or 149: K-8 or 5-12 Reading.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00F331CC" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="7B7CCA0D" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00F331CC" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F331CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Completion of 24 semester hours in reading to include all of the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="7D606050" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Foundations of reading. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="755BC62F" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of the psychological, sociocultural, motivational, and linguistic foundations of reading and writing processes and instruction.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="5CCEF348" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of a range of research pertaining to reading, writing, and learning, including the analysis of scientifically based reading research, and knowledge of histories of reading. The range of research encompasses research traditions from the fields of the social sciences and other paradigms appropriate for informing practice and also definitions of reading difficulties including but not limited to dyslexia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="0A57F4E4" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of the major components of reading, such as comprehension, vocabulary, word identification, fluency, phonics, and phonemic awareness, and effectively integrates curricular standards with student interests, motivation, and background knowledge.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="61D28FBD" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6B5A793C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="08E9EBA9" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1102656D" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="23F9AE76" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3CA6B09F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="0074AFB7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="65E1268A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="09907705" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0632AA1A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="60B44C29" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7FDA9AE1" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="3C69F2A3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1785AA44" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7DE1C1AD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="58D0006C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3EAD0720" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0EF732F1" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="53B12AA1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="478E1BB3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="31C97C9E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="19BE8408" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3CDBD716" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="58D738F6" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="4EBD4698" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
+    <w:p w14:paraId="4E4A0278" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reading curriculum and instruction. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="084D99DA" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of designing and implementing an integrated, comprehensive, and balanced curriculum that addresses the major components of reading and contains a wide range of texts, including but not limited to narrative, expository, and poetry, and including traditional print, digital, and online resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="2413F506" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner uses knowledge of a range of research-based strategies and instructional technology for designing and delivering effective instruction, including appropriate interventions, remediation, assistive technology, and classroom accommodations for students with dyslexia and other difficulties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="2CAB9CD4" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of grouping students, selecting materials appropriate for learners with diverse abilities at various stages of reading and writing development, differentiating instruction to meet the unique needs of all learners, including students with dyslexia, offering sufficient opportunities for students to practice reading skills, and providing frequent and specific instructional feedback to guide students’ learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="4EAC4CF4" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of designing instruction to meet the needs of diverse populations, including populations in urban, suburban, and rural settings, as well as for students from various cultural and linguistic backgrounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="4311019C" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:lastRenderedPageBreak/>
         <w:t>The practitioner demonstrates knowledge of creating a literate physical environment that is low risk, supports students as agents of their own learning, and supports a positive socio-emotional impact for students to identify as readers.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="2F62D038" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7E7796C2" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4CDF8F8E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="379316D3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="20DF6722" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="35844BF5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="0CDA7F48" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7CDAC27E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6F6446EB" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="75019BFB" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="59C9DAB4" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2FD8023C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="4652CB52" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3551AB93" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="192FE5A5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5D89AA1B" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="054FAC5F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5C9474D4" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="5108DB62" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="714EEE9D" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7C24F777" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="313688F1" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="14305102" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1CA069D5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="5BD5119F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
+    <w:p w14:paraId="1811E47E" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reading assessment, diagnosis and evaluation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t xml:space="preserve">This requirement includes the following </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="0177868D" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="61717B5B" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner understands types of reading and writing assessments and their purposes, strengths, and limitations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="59962B60" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of selecting and developing appropriate assessment instruments, procedures, and practices that range from individual to group and from formal to informal to alternative for the identification, screening, and diagnosis of all students’ reading proficiencies and needs including knowledge of the signs and symptoms of dyslexia and other reading difficulties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="710AD498" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of assessment data analysis to inform, plan, measure, progress monitor, and revise instruction for all students and to communicate the outcomes of ongoing assessments to all stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="478AB970" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates awareness of policies and procedures related to special programs, including Title I.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="7FFD2D84" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2FF8DF05" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="79909AC7" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3B8ECDF0" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="707F3D96" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5C6A95AE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="6B01E71F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2EC82414" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4F1CE84F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2308FEC2" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2B222D12" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5927E826" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="1A049A42" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="430C90FD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="54231625" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="61157A48" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="10010B21" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1314A4D7" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="0B30C4C9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3D9E9AC3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="08A3FAF1" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="15DEA9B3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1A20E9B5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7BB288A3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="68FA1853" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
+    <w:p w14:paraId="5D842907" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reading in the content areas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="3226DB91" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates knowledge of morphology and the etymology of words, along with text structure and the dimensions of content area vocabulary and comprehension, including literal, interpretive, critical, and evaluative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="17C22457" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner demonstrates an understanding of reading theory, reading knowledge, and a variety of research-based strategies and approaches to provide effective literacy instruction into content areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="0DF8EF35" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t xml:space="preserve">The practitioner demonstrates knowledge of integrating literacy instruction into content areas for all students, including but not limited to students with disabilities, students who are at risk of academic failure, students who have been identified as gifted and talented, students who have limited English language proficiency, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">students with dyslexia, whether or not such students have been identified as children requiring special education under Iowa Code chapter </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00246C42">
           <w:t>256B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00246C42">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="55822142" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="21FD7050" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="12CA7F69" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7D86AA85" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3248A62E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="281C01E9" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="0B836D4D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7C42C41A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="286A2590" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0B2FD291" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="44ADC291" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="590E0FDD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="19F2ACBE" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4C04D88C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="70F447D3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6674691A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1AF1099A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2C0A15CA" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="393FF5A7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0DD9BE02" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="755B030D" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3F910FFF" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3B1F704B" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4023D21A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="65BFE913" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
+    <w:p w14:paraId="0E5D5CD7" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Language development. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competency: The practitioner uses knowledge of oral language development, linguistics including phonology and phonological awareness, sound-symbol association, syllable types, morphology, syntax and semantics and the relationship of these components to typical and atypical reading development and reading instruction, cognitive academic language development, oral and written language proficiency (including second language development), acquisition of reading skills, and the variations related to cultural and linguistic diversity to provide effective instruction in reading and writing.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="1974044E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2EBF5CE7" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7E5BD79D" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="246BB01A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="524F97E8" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="52837D8A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="0436886A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="12D5F0C4" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="34824D2B" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="05D74CC8" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2FA9462F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0BF65564" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="74C07B36" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3B1C0EFE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3E7800DD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1CC5E8EB" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6F852F8C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="637E0631" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="3B9B86D7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1743B8A9" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1C0FF08E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2A8C442A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="621FCB29" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="78C1BDCE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="5890BB73" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
+    <w:p w14:paraId="43740058" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Oral communication instruction. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="543E1A71" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner has knowledge of the unique needs and backgrounds of students with language differences and delays.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="6D893F29" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner uses effective strategies for facilitating the learning of language for academic purposes by all learners.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="14C6A8B0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4548E721" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="18D7B1BC" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="25CA3D7C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5AA57CC3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="19B01FF5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="7FE4DF5E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="244221A2" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="18111873" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="62E3AA06" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="52FE9580" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0BBA29DE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="6AE52501" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0A5A226C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3EE733B8" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="46B7F34F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="19FDF2E5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3E5C02D3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="7EA839AF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="73C974B9" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="128FC3A3" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="30510361" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2EFB7ECD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="013C3ACB" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
+    <w:p w14:paraId="16B9FAC5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
+    <w:p w14:paraId="77D610E2" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00F331CC">
       <w:r w:rsidRPr="00F331CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Written communication instruction. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F331CC">
         <w:t xml:space="preserve">This requirement includes the following competency: The practitioner uses knowledge of reading-writing-speaking connections; the writing process to include structures of language and grammar; the stages of spelling development; the different types of writing, such as narrative, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F331CC">
         <w:lastRenderedPageBreak/>
         <w:t>expressive, persuasive, informational, and descriptive; and the connections between oral and written language development to effectively teach writing as communication.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="4B75A687" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6A52AC94" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="00B39AFD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="054D7AA2" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="08665E77" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5A42B063" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="42CCF207" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7B826FEB" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="560C7345" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="36AF034C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="731E3D4B" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6A225969" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="4750293F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4B6DCB10" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4E13FA74" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6F7C2594" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="08BA9F1F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7A772194" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="2CFDEF36" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="694B20BD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0233DE1D" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1ADC9DC8" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="1C9DD1AF" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6D81F0C0" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="24CEAF07" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00F331CC"/>
+    <w:p w14:paraId="281D732A" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Children’s fiction and nonfiction (K-8 only) or adolescent or young adult fiction and nonfiction (5-12 only). </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competency: The practitioner uses knowledge of children’s literature (K-8) or adolescent or young adult literature (5-12) for:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="0CD7E103" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>Modeling the reading and writing of varied genres, including fiction and nonfiction; technology- and media-based information; and nonprint materials;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="50DFDFE5" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>Motivating through the use of texts at multiple levels, representing broad interests, and reflecting varied cultures, linguistic backgrounds, and perspectives; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="379D29AF" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>Matching text complexities to the proficiencies and needs of readers.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="37077E12" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="23550215" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0F3D9B80" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="498335FF" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="49BB4FD4" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="31F249D7" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="5B063299" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="357C3E86" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7A77672E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="51BE3B02" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="09EA99C4" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0819A61C" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="7B80714A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="17CFFACA" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="20D4DDBE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="214B8B01" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6A207C0E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7B4404FE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="6CAC0AE4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="09872F2E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="22299E9A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="31B637D6" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3688E7EE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3D367179" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="1F2AC82A" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRDefault="00F331CC" w:rsidP="00246C42"/>
+    <w:p w14:paraId="474DA622" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Practicum. </w:t>
       </w:r>
       <w:r w:rsidRPr="00246C42">
         <w:t>This requirement includes the following competencies:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="08EB4D02" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner works with appropriately licensed professionals who observe, evaluate, and provide feedback on the practitioner’s knowledge, dispositions, and performance of the teaching of reading and writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="45F5F35C" w14:textId="77777777" w:rsidR="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
       <w:r w:rsidRPr="00246C42">
         <w:t>The practitioner effectively uses reading and writing strategies, materials, and assessments based upon appropriate reading and writing research and works with colleagues and families in the support of children’s reading and writing development.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="43041247" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0785DBA7" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3548573B" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="334749CD" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="50E70F5E" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="4B457771" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="7F64C72A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0E3DFAAC" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="7AC659E5" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="267395FC" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="3B4DBEB0" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="30992D1F" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="61719FE0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="58398C58" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="32C9F000" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="0808F649" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5ADD1088" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="6DD00C38" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F331CC" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00F331CC" w14:paraId="5E2B957B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="5F0F44FE" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="67D69E56" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="2F852FD2" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="23885851" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
+          <w:p w14:paraId="40B0EAC6" w14:textId="77777777" w:rsidR="00F331CC" w:rsidRPr="00C12CF2" w:rsidRDefault="00F331CC" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00F331CC">
+    <w:p w14:paraId="36D6670D" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3C3457" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A03B9C" w:rsidRDefault="00A37FD5" w:rsidP="002B3AE9">
+      <w:r w:rsidRPr="00A03B9C">
+        <w:t>According to 79.15(3) this endorsement also requires literacy instruction and practical application to include all of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE40D29" w14:textId="1C01DA40" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="002B3AE9">
+      <w:r w:rsidRPr="00A03B9C">
+        <w:t>b. Each teacher candidate demonstrates competency in direct and explicit strategies and systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension. Literacy instruction and practical application shall include evidence-based reading instruction and shall not include instruction or practical application on teaching foundational reading that incorporates the three-cueing system.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DefaultEducation1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3102"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="1970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w14:paraId="1F12289F" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD9D0C2" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37FD5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212A8DC7" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37FD5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="788DC2F6" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37FD5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717D55FE" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37FD5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Semester Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7058F093" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37FD5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year Completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w14:paraId="097F8A7A" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD20EC" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4CA51" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="20622AF8" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="71171FA4" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F25D595" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w14:paraId="4EB8C566" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF01986" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="22101428" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE1FA5A" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="414E34E6" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="70502C1A" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w14:paraId="65B37D09" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2179BFE2" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C3152C" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="15100B2F" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2389C784" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B7EAB1" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="00A37FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7ADDF5FA" w14:textId="77777777" w:rsidR="00A37FD5" w:rsidRPr="00A37FD5" w:rsidRDefault="00A37FD5" w:rsidP="002B3AE9"/>
+    <w:p w14:paraId="49126A92" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="002B3AE9">
       <w:r w:rsidRPr="00896A2F">
-        <w:lastRenderedPageBreak/>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="00F331CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00F331CC">
+    <w:p w14:paraId="628F498A" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="002B3AE9">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="00F331CC">
+    <w:p w14:paraId="2E051F8E" w14:textId="77777777" w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="002B3AE9">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidSect="00B44439">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E17698" w:rsidRDefault="00E17698" w:rsidP="00491299">
+    <w:p w14:paraId="0B8BD51C" w14:textId="77777777" w:rsidR="000E4174" w:rsidRDefault="000E4174" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E17698" w:rsidRDefault="00E17698" w:rsidP="00491299">
+    <w:p w14:paraId="2B6053D2" w14:textId="77777777" w:rsidR="000E4174" w:rsidRDefault="000E4174" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53E75E23" w14:textId="77777777" w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E17698" w:rsidRDefault="00E17698" w:rsidP="00491299">
+    <w:p w14:paraId="526CF0A6" w14:textId="77777777" w:rsidR="000E4174" w:rsidRDefault="000E4174" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E17698" w:rsidRDefault="00E17698" w:rsidP="00491299">
+    <w:p w14:paraId="460A1FE4" w14:textId="77777777" w:rsidR="000E4174" w:rsidRDefault="000E4174" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11713D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2EB9BE"/>
     <w:lvl w:ilvl="0" w:tplc="4CA24826">
       <w:start w:val="7"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -5716,256 +6081,266 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE06AABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1290284812">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="224726979">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="797530059">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="380787163">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1287158011">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2033913855">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1335449076">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="940529270">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="854419994">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C12CF2"/>
     <w:rsid w:val="00016498"/>
     <w:rsid w:val="00043FAF"/>
     <w:rsid w:val="00090F5E"/>
     <w:rsid w:val="000A2474"/>
+    <w:rsid w:val="000E4174"/>
     <w:rsid w:val="0012552B"/>
     <w:rsid w:val="001628AA"/>
     <w:rsid w:val="001801CA"/>
     <w:rsid w:val="001F7072"/>
     <w:rsid w:val="00234A6A"/>
+    <w:rsid w:val="00235237"/>
     <w:rsid w:val="00246C42"/>
+    <w:rsid w:val="002549A5"/>
     <w:rsid w:val="00267E5A"/>
+    <w:rsid w:val="002B3AE9"/>
     <w:rsid w:val="002D38E7"/>
     <w:rsid w:val="002E3725"/>
     <w:rsid w:val="003213C6"/>
     <w:rsid w:val="00332443"/>
+    <w:rsid w:val="0037086C"/>
     <w:rsid w:val="003876E8"/>
     <w:rsid w:val="003A7507"/>
     <w:rsid w:val="003F3A62"/>
     <w:rsid w:val="003F7F0C"/>
     <w:rsid w:val="004223D3"/>
     <w:rsid w:val="00434015"/>
     <w:rsid w:val="004761B6"/>
     <w:rsid w:val="0048639A"/>
     <w:rsid w:val="00491299"/>
     <w:rsid w:val="004B752C"/>
     <w:rsid w:val="004C153E"/>
     <w:rsid w:val="004D7B1B"/>
     <w:rsid w:val="004E47E6"/>
     <w:rsid w:val="00501077"/>
     <w:rsid w:val="00504B25"/>
     <w:rsid w:val="00543378"/>
     <w:rsid w:val="0054445F"/>
     <w:rsid w:val="00545132"/>
     <w:rsid w:val="005756C6"/>
     <w:rsid w:val="00596873"/>
     <w:rsid w:val="005C7FFA"/>
     <w:rsid w:val="005F6E37"/>
     <w:rsid w:val="00632E31"/>
     <w:rsid w:val="00680647"/>
     <w:rsid w:val="00686719"/>
     <w:rsid w:val="00696AF9"/>
     <w:rsid w:val="006C65EE"/>
     <w:rsid w:val="007500ED"/>
     <w:rsid w:val="00814062"/>
     <w:rsid w:val="00824991"/>
     <w:rsid w:val="00825090"/>
     <w:rsid w:val="00847D7C"/>
     <w:rsid w:val="00887DEE"/>
     <w:rsid w:val="00896A2F"/>
     <w:rsid w:val="008A3B17"/>
     <w:rsid w:val="008A75FC"/>
     <w:rsid w:val="008E7280"/>
     <w:rsid w:val="009053F0"/>
     <w:rsid w:val="00916CD9"/>
     <w:rsid w:val="009B5CCA"/>
+    <w:rsid w:val="00A03B9C"/>
     <w:rsid w:val="00A04107"/>
     <w:rsid w:val="00A11046"/>
+    <w:rsid w:val="00A37FD5"/>
     <w:rsid w:val="00A46467"/>
     <w:rsid w:val="00A70D95"/>
     <w:rsid w:val="00A90B11"/>
     <w:rsid w:val="00AA5025"/>
     <w:rsid w:val="00AB4A45"/>
     <w:rsid w:val="00AD4822"/>
     <w:rsid w:val="00AE7BA3"/>
     <w:rsid w:val="00AF73D6"/>
     <w:rsid w:val="00B07D3D"/>
     <w:rsid w:val="00B44439"/>
     <w:rsid w:val="00B65C45"/>
     <w:rsid w:val="00B87F47"/>
     <w:rsid w:val="00BA2A0B"/>
     <w:rsid w:val="00BE1C04"/>
+    <w:rsid w:val="00BE3571"/>
     <w:rsid w:val="00BE654D"/>
     <w:rsid w:val="00BF6281"/>
     <w:rsid w:val="00BF7315"/>
     <w:rsid w:val="00C12CF2"/>
+    <w:rsid w:val="00C27575"/>
     <w:rsid w:val="00C73C96"/>
     <w:rsid w:val="00CD0253"/>
     <w:rsid w:val="00CE4807"/>
     <w:rsid w:val="00CF35B8"/>
     <w:rsid w:val="00D03D89"/>
     <w:rsid w:val="00D15896"/>
     <w:rsid w:val="00D27793"/>
     <w:rsid w:val="00D74381"/>
+    <w:rsid w:val="00D7567C"/>
     <w:rsid w:val="00D87AFE"/>
     <w:rsid w:val="00E17698"/>
     <w:rsid w:val="00E61F6B"/>
     <w:rsid w:val="00E81060"/>
     <w:rsid w:val="00EA50D9"/>
     <w:rsid w:val="00EA638D"/>
     <w:rsid w:val="00EA67AA"/>
     <w:rsid w:val="00EB35A9"/>
     <w:rsid w:val="00ED5D86"/>
     <w:rsid w:val="00EF57B7"/>
     <w:rsid w:val="00F331CC"/>
     <w:rsid w:val="00F55651"/>
     <w:rsid w:val="00F81770"/>
     <w:rsid w:val="00FB4B2C"/>
     <w:rsid w:val="00FE2CA7"/>
     <w:rsid w:val="00FF1058"/>
     <w:rsid w:val="00FF238C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="621C9F95"/>
+  <w14:docId w14:val="538F75BD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A838EE1-4D89-445B-93C8-FB114728FE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6297,50 +6672,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
     <w:pPr>
       <w:ind w:left="173"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -6697,55 +7073,111 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FE2CA7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DefaultEducation1">
+    <w:name w:val="Default Education1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A37FD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="173"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="58" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="58" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="58" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="58" w:type="dxa"/>
+      </w:tcMar>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1542207268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="154495580">
           <w:marLeft w:val="-108"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7072,72 +7504,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8639AD0-7072-4980-840B-9C14D87578F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Handout2 (4)</Template>
+  <Template>Handout2 (4).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1354</Words>
-  <Characters>7720</Characters>
+  <Words>1532</Words>
+  <Characters>8202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>683</Lines>
+  <Paragraphs>423</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9056</CharactersWithSpaces>
+  <CharactersWithSpaces>9311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>K-8 or 5-12 Reading Endorsement Worksheet</dc:title>
   <dc:subject/>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>