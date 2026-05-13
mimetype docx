--- v0 (2025-10-21)
+++ v1 (2026-05-13)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="4555956E" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0082281A">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3886602A" wp14:editId="1623ED1F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -63,3126 +63,3121 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="667512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="0082281A">
         <w:t xml:space="preserve">K-8 Physical Education </w:t>
       </w:r>
       <w:r w:rsidR="0082281A" w:rsidRPr="0082281A">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="0082281A">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="7F526FAE" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="595959"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0082281A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Endorsement 146: K-8 Physical Education. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="18936B70" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082281A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of 24 semester hours in physical education to include coursework in: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="6A8D59AA" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>Human anatomy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="24E60C43" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4BB5AE84" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="13F4DD0A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="33D08F5E" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6318CE9B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="49BAF8C2" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="6A7AB466" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="28711B64" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="163495E2" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7A66CEAC" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="551398F0" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6BDF2426" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="027F0528" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="00678ACB" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1F444A24" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="19DD09FE" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4FD51F01" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3E133903" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="5DF57392" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
+    <w:p w14:paraId="2C5F900B" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>Human physiology</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="1186A0B1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6925C4F8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6902492A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="17BDBFC1" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="65720D60" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="637819E7" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="53FA607A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="74CF5DBF" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="524C521C" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="54F6E166" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1E31EF1B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7CAEAB9B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="6552408D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="47541C3C" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="00CC0391" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2DB17604" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0C0954F8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5D0D6115" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="7C0C36ED" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1F83422F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="098EBA34" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="438A080D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2163A62D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="06EAE2D2" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="7BA41B7A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
+    <w:p w14:paraId="61BF2169" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732">
       <w:r>
         <w:t>Movement education</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="40E92C09" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7C71B05A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="30876C86" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="565B2606" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="01CE89C0" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6B874EDC" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="70230C2A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4C4B2538" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="79DFA7E9" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="14399C4B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="012DAC76" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="503DDBB8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="533AC25F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0B96A943" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2DE82883" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3E66F3C5" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0EA29FAA" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0FD40118" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="103F8963" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
+    <w:p w14:paraId="70864A64" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>Adaptive physical education</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="224D4925" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6AE0DDB4" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4FA63A80" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="371F20EF" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="403F41E6" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="55CFDC8F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="257D22FF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="09FBD933" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1DC83B51" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="25985856" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6081A0C6" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6801BB59" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="455D1B6C" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4CB4460F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3AF09AD8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3B7131CD" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="00905D71" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3D5D74F8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="501DC17A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1FF1CE8F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1A8E1300" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="577BB2AD" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3F828238" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0CCA835A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A">
+    <w:p w14:paraId="20943E7D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
+    <w:p w14:paraId="722DFABA" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="68F8B00C" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Personal wellness</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="7FD46AEB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2786AD94" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="74BDCBD9" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="30422FCE" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7630C1EE" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="478CCE55" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="5ECED13E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1316A39F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="668FD41D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="36C95612" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="64F7BBD7" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0EEE1601" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="24F5BEA7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3F3E3029" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4FCA594E" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="20D0D8F5" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="071FFDC2" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7156AB47" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="1CE0F988" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="029FC9E3" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4710CC4D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6A7A80B6" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="78A8B5AF" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7B4EE62B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="7DD19E42" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
+    <w:p w14:paraId="6DB15198" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>Human growth and development of children related to physical education</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="50C53315" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="46942BBB" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3D5E73FC" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6B945639" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="34BCB415" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="46554858" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="4878D816" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="384581AC" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5D8C838A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="729F4016" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="626A8EF7" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2CFB870D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="0A265665" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5F06A014" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1C38022C" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2BB822D5" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="521D1ED8" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="423519AA" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="53F2CA0F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7BCD06AD" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="03861E93" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4B4FAD77" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4ABE93AF" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0C34782B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="243E8362" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
+    <w:p w14:paraId="0D430997" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732">
       <w:r>
         <w:t>First aid and emergency care</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="44B9143F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5FD3A82A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="55E749F1" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="250C97F7" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6F2EAA68" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6C4C4327" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="65CF6384" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="0B4A9014" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="468604EA" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1E7760F2" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="64CEF8E1" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="732ECF30" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="61D5D9F1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="60299B30" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="37337148" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="4B8D9FC3" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="1336D60E" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="39BEA53D" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="1D2073D8" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="6416E903" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5DF5F899" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="404EDDA0" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2C990703" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="05AEC74C" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="0108F905" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A"/>
+    <w:p w14:paraId="5045D63C" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A current certificate of CPR training is required in addition to the coursework requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="22389617" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRPr="0082281A" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082281A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Content methods courses that cover the specific endorsement area and grade levels are required in addition to the content coursework and credits listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="6FE2AA92" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>Methods of teaching elementary physical education.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="5D06A5F2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="65B6A869" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="2B67AA46" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="42FC0902" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="59F279CD" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="463792C7" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="139E5035" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="631923F5" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="56854F2F" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="533BAE77" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="33A0F6C1" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="412716B1" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082281A" w:rsidTr="00C56101">
+      <w:tr w:rsidR="0082281A" w14:paraId="4AF4B0D0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="3B77B4CE" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="7A601B79" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="540AEC96" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="42232B9B" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
+          <w:p w14:paraId="5A4CAF7A" w14:textId="77777777" w:rsidR="0082281A" w:rsidRPr="00C12CF2" w:rsidRDefault="0082281A" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="282FFF12" w14:textId="77777777" w:rsidR="0082281A" w:rsidRDefault="0082281A" w:rsidP="0082281A"/>
+    <w:p w14:paraId="54591168" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="0082281A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="77FDA1A3" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
+    <w:p w14:paraId="582EE8C5" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732" w:rsidP="0082281A">
       <w:r>
-        <w:t>b. Option 2. Apply for a review of transcripts, out-of-state licensure, o</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3833" w:rsidRDefault="00BB3833" w:rsidP="0082281A"/>
+    <w:p w14:paraId="1AA49F77" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="00BB3833" w:rsidP="0082281A"/>
     <w:sectPr w:rsidR="00BB3833">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B0732" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="2EBB7305" w14:textId="77777777" w:rsidR="00472A71" w:rsidRDefault="00472A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B0732" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="54AD4C8A" w14:textId="77777777" w:rsidR="00472A71" w:rsidRDefault="00472A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BB3833" w:rsidRDefault="001B0732">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59995F6A" w14:textId="77777777" w:rsidR="00BB3833" w:rsidRDefault="001B0732">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="0082281A">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0082281A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B0732" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="78DDC7C8" w14:textId="77777777" w:rsidR="00472A71" w:rsidRDefault="00472A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B0732" w:rsidRDefault="001B0732">
+    <w:p w14:paraId="738F78B8" w14:textId="77777777" w:rsidR="00472A71" w:rsidRDefault="00472A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB3833"/>
     <w:rsid w:val="001B0732"/>
+    <w:rsid w:val="00472A71"/>
+    <w:rsid w:val="006A1112"/>
     <w:rsid w:val="0082281A"/>
+    <w:rsid w:val="008674DC"/>
     <w:rsid w:val="00BB3833"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38A94187"/>
+  <w14:docId w14:val="4134A38C"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3514,50 +3509,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4264,51 +4260,51 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -4553,68 +4549,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgz3CryK/PBO+lUACos0uLXS6jVbA==">CgMxLjAyCGguZ2pkZ3hzOAByITFyVVJLYm9vSk9YTW9TS19NY0pyUVZNX0hDeExBUmNjMg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>321</Words>
   <Characters>1834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>K-8 Physical Education Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>