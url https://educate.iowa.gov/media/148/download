--- v0 (2025-10-18)
+++ v1 (2026-05-13)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00110627" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="698D3B16" w14:textId="77777777" w:rsidR="00110627" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="002B6839">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="262B5442" wp14:editId="674C2950">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -63,2805 +63,2797 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="667512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002B6839">
         <w:t xml:space="preserve">Music </w:t>
       </w:r>
       <w:r w:rsidR="002B6839">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="002B6839">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6839" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="6A20AEFB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6839">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 144: K-8 Music and 145: 5-12 Music.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00110627" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="02E5B3EC" w14:textId="77777777" w:rsidR="00110627" w:rsidRPr="002B6839" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6839">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of 24 semester hours in music to include coursework in: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="413404F4" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>Music theory (at least two courses)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="5CB383F9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="03AEE288" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6735365F" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7F73D8D6" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1A529363" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6CED0A5D" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="3492E9B0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6DDAE0C3" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="00ED9BF8" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="368527C6" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2D53B6FE" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7F9FE7F7" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="25A4421E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="031BE1A1" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5FAB850C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="521C19F7" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1B1D0C33" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="4469B07B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="29892DCD" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="0EAECE18" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>Music history (at least two courses)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="390F26C4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6325202B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk191535044"/>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="22500D54" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="741C2515" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="76C78119" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5EB0A0A1" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="70C97416" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="154F04B9" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1374E6AE" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="06C260E7" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6A0C4087" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7314673D" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="5C20CA95" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7B77639A" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2E3515A4" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="458BF072" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="24942446" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6240699E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="7B59730D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="71089D74" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="728D577C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="33622310" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="56E7EFC2" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1AE5C23E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="319FB235" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="56847817" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>Applied music (private lessons on major instrument or voice)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="6E9BFDC4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="32FFE638" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1E2FC059" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="28F2CD2E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="05B6360E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="3A44707B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="43920859" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7163354C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="0600906F" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5EB1B47C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6265E1CB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="79942666" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="78258EF3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="54570A62" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2A363974" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7D46E789" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="242D6F27" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7E0DF2B9" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="53EA0845" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="544C32FB" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>Conducting (5-12 endorsement only)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="5C3B2CA7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="0A4CA0F4" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="38C754FB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5213FEB1" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="641EC083" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="0ACC573B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="5FBF99E6" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="652CE1AD" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="05DA8FFB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2CD23367" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="170AB822" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1146AF4B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="4BA86308" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="547FFB99" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="4CE3FDC3" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="618B123B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2F474CF5" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5D601F94" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="4ED3F3BC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="15EC03D3" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1A5B67EF" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="3FAEEABB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="346FD689" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="41860E00" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839">
+    <w:p w14:paraId="343A560E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="3D0419FF" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="61662D57" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>General music methods</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="5924AFC3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="27E65D6A" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="4B9A7A2F" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="004E2C47" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5205530B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="314FB021" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="562286D2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6F77BA82" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5F3AF1EE" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="73601618" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="483C805E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5415747B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="786DF78B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="059B14F6" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="297FDFB6" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="29B60164" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="46601C9D" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="70369138" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="3DC8ACE7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2DBE8669" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="013727D1" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="3BFF1CD9" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="450272D8" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="09FCAEC0" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD">
+    <w:p w14:paraId="569DF9C0" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="058320CE" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD">
       <w:r>
         <w:t>Choral music methods</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="094D5DEF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="128E4173" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="76719E9C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7FDEAB99" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1C6A0033" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2996627F" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="4CC6AFC3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="78194B59" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7D6C9801" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="4A10562C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6FC6C0E8" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="36E365D7" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="37E6DA8A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7D51B0B1" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="41F462DF" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5781E67E" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2D7455AD" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6307A8E2" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="7D917780" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2E5AC450" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6B2A0548" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="46197B4A" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5A9BA185" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1F904AC7" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839"/>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="50A26714" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839"/>
+    <w:p w14:paraId="01595498" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>Instrumental music methods</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="7958AFF5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5B0EF507" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="67DAF505" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="55F6A033" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="716CA721" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="70549EB0" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="46388E51" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="5A634B1B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2E452373" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="2D6DC80C" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="67A042F5" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="0A359F9A" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="1EDABB27" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="02B89C2F" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="7F4C79FB" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="33F09A42" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="305A9B23" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="1EFE5A4B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6839" w:rsidTr="00C56101">
+      <w:tr w:rsidR="002B6839" w14:paraId="6279C272" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="484A7AB8" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="6C52BD7B" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="3D3C1351" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="44BDD92D" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
+          <w:p w14:paraId="42416984" w14:textId="77777777" w:rsidR="002B6839" w:rsidRPr="00C12CF2" w:rsidRDefault="002B6839" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+    <w:p w14:paraId="742572EA" w14:textId="77777777" w:rsidR="002B6839" w:rsidRDefault="002B6839" w:rsidP="002B6839"/>
+    <w:p w14:paraId="5BB6839A" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="002B6839">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="03E389E2" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
-        <w:t>a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minim</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">um requirements for the endorsement have been met. </w:t>
+        <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
+    <w:p w14:paraId="4B2D5BE6" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD" w:rsidP="002B6839">
       <w:r>
-        <w:t>b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been m</w:t>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00110627">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E49AD" w:rsidRDefault="009E49AD">
+    <w:p w14:paraId="053CA122" w14:textId="77777777" w:rsidR="00AE40BA" w:rsidRDefault="00AE40BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E49AD" w:rsidRDefault="009E49AD">
+    <w:p w14:paraId="14C0CD3B" w14:textId="77777777" w:rsidR="00AE40BA" w:rsidRDefault="00AE40BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00110627" w:rsidRDefault="009E49AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C045566" w14:textId="77777777" w:rsidR="00110627" w:rsidRDefault="009E49AD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="002B6839">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002B6839">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E49AD" w:rsidRDefault="009E49AD">
+    <w:p w14:paraId="5878A7CC" w14:textId="77777777" w:rsidR="00AE40BA" w:rsidRDefault="00AE40BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E49AD" w:rsidRDefault="009E49AD">
+    <w:p w14:paraId="113DBEAA" w14:textId="77777777" w:rsidR="00AE40BA" w:rsidRDefault="00AE40BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00110627"/>
+    <w:rsid w:val="0008413B"/>
     <w:rsid w:val="00110627"/>
+    <w:rsid w:val="00200C2D"/>
     <w:rsid w:val="002B6839"/>
     <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="00AE40BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7A28175E"/>
+  <w14:docId w14:val="43D59251"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3193,50 +3185,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B6839"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -3902,51 +3895,51 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -4191,69 +4184,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miIHFHnfhUnwodRH5BIgyI+EkEdKQ==">CgMxLjAyCGguZ2pkZ3hzOAByITFMTkdQa1NNVUlPd1VPVEJ6bzdDZkVxVFNDbnN5dUwtZQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>267</Words>
   <Characters>1524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Music Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>