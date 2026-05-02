--- v0 (2025-10-04)
+++ v1 (2026-05-02)
@@ -2,59 +2,59 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EA638D" w:rsidRPr="00EF7AE8" w:rsidRDefault="004D7B1B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="33649397" w14:textId="77777777" w:rsidR="00EA638D" w:rsidRPr="00EF7AE8" w:rsidRDefault="004D7B1B" w:rsidP="00EF7AE8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE8">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="07B8A10A" wp14:editId="4B7CF014">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Handout2 top bar.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -81,51 +81,51 @@
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF7AE8">
         <w:t xml:space="preserve">5-12 </w:t>
       </w:r>
       <w:r w:rsidR="00BE654D" w:rsidRPr="00EF7AE8">
         <w:t>Journalism</w:t>
       </w:r>
       <w:r w:rsidR="00545132" w:rsidRPr="00EF7AE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7AE8">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidR="005730AF" w:rsidRPr="00EF7AE8">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF7AE8" w:rsidRPr="00EF7AE8" w:rsidRDefault="009B5CCA" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="347ECA18" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00EF7AE8" w:rsidRDefault="009B5CCA" w:rsidP="00EF7AE8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidR="004E47E6" w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
@@ -154,1888 +154,1885 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5-12 </w:t>
       </w:r>
       <w:r w:rsidR="00BE654D" w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journalism</w:t>
       </w:r>
       <w:r w:rsidR="00F8440B" w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00016498" w:rsidRPr="00EF7AE8" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="7F1BC412" w14:textId="77777777" w:rsidR="00016498" w:rsidRPr="00EF7AE8" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
       <w:r w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Completion of 15 semester hours in journalism to include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F7F0C" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="673DE012" w14:textId="77777777" w:rsidR="003F7F0C" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
       <w:r>
         <w:t>Writing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="1BA4A8DE" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4BCA045B" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2015ED87" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="04461F0D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="1121E262" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="5BF686F7" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="561D2FF0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="16EF1F26" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="6E8AA7C1" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="585284BB" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="70BAF03E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4E9F7375" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="301D9F6F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="38C4DB43" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="731C6158" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="22CF5C2A" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="080F8004" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="55AEDB3D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
-    <w:p w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="7B7A2ADB" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
+    <w:p w14:paraId="18CB02FB" w14:textId="77777777" w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
       <w:r>
         <w:t>Editing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="564386AC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="3F3E0E8E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4AC14057" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="72CE32E0" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="6B82C371" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="1290C0DD" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="7876EDA1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="77924AA6" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4246BE29" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2EFA0E7A" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4A0A2128" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="01A6D646" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="67168078" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="05872E28" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2E026C81" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2E095EA4" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="388081E2" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="35039FCE" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="6392B607" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="654B653E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="1877D9B6" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="48E7DAF5" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="01C7B98E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="66263A2D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
-    <w:p w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="0E5E07AF" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
+    <w:p w14:paraId="48596F95" w14:textId="77777777" w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
       <w:r>
         <w:t>Production</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="54B2800F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2A1A8B03" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="5753AA6F" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="3FBE54F1" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="03CD7B9E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="7D0C1C9C" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="6B82D999" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="5EE7B529" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="7A1DCD71" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="645F694D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="3B57958D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2A110F40" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="16CC777B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="15E2AA23" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="33A5B564" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="772C8B66" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="02ECD29A" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="52580BE0" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
-    <w:p w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="3D1071C4" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
+    <w:p w14:paraId="3AE93C01" w14:textId="77777777" w:rsidR="00016498" w:rsidRDefault="00F8440B" w:rsidP="00EF7AE8">
       <w:r>
         <w:t>Visual communications</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="305E3AA0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="20AFB700" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="100C3D2A" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="409336A5" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="6AA42F3B" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="37B4DBBA" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="53804E14" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="29FBCD9D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="3C0BD06F" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2C480858" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="6274DF86" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="38B0036D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="7255C923" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="7C403B2A" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="472ABBA9" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="4D6E108B" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="127D8FA6" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="75FC7D09" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="49E9FB2D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="6012421E" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="377F6339" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="2D0E51E2" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="19680C38" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="47A96DE6" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
-    <w:p w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8">
+    <w:p w14:paraId="3055D965" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8" w:rsidP="00EF7AE8"/>
+    <w:p w14:paraId="6881CEAE" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRDefault="00EF7AE8">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632E31" w:rsidRPr="00EF7AE8" w:rsidRDefault="00632E31" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="56E2E4FE" w14:textId="77777777" w:rsidR="00632E31" w:rsidRPr="00EF7AE8" w:rsidRDefault="00632E31" w:rsidP="00EF7AE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Content methods courses that cover the specific endorsement area and grade levels are required in addition to the content coursework and credits listed above. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF1058" w:rsidRPr="00AF73D6" w:rsidRDefault="00267E5A" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="5977C0CF" w14:textId="77777777" w:rsidR="00FF1058" w:rsidRPr="00AF73D6" w:rsidRDefault="00267E5A" w:rsidP="00EF7AE8">
       <w:r>
         <w:t xml:space="preserve">Methods of teaching </w:t>
       </w:r>
       <w:r w:rsidR="00F8440B">
         <w:t>secondary journalism or English/language arts</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="62F82EA3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="622CAB8D" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="66BE1EB5" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="26ACE178" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="515278A8" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="63EBAA7B" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="5B48B9C7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="66220A04" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="42E71D62" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="375F21F4" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="57A64FF3" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="225613F7" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7AE8" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00EF7AE8" w14:paraId="71D5A421" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="100BF956" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="36691D41" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="79940540" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="3E9A62C2" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
+          <w:p w14:paraId="43CB85B7" w14:textId="77777777" w:rsidR="00EF7AE8" w:rsidRPr="00C12CF2" w:rsidRDefault="00EF7AE8" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00632E31" w:rsidRDefault="00632E31" w:rsidP="00EF7AE8"/>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="2C068059" w14:textId="77777777" w:rsidR="00632E31" w:rsidRDefault="00632E31" w:rsidP="00EF7AE8"/>
+    <w:p w14:paraId="1076A1A3" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
       <w:r w:rsidRPr="00896A2F">
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="00EF7AE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="3223B2BF" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
+    <w:p w14:paraId="1E8D1CA2" w14:textId="77777777" w:rsidR="00AB4A45" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
       <w:r w:rsidRPr="00896A2F">
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="26904520" w14:textId="77777777" w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidRDefault="00896A2F" w:rsidP="00EF7AE8"/>
     <w:sectPr w:rsidR="00896A2F" w:rsidRPr="00896A2F" w:rsidSect="00B44439">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C040A6" w:rsidRDefault="00C040A6" w:rsidP="00491299">
+    <w:p w14:paraId="07D6ED2F" w14:textId="77777777" w:rsidR="00DA0258" w:rsidRDefault="00DA0258" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C040A6" w:rsidRDefault="00C040A6" w:rsidP="00491299">
+    <w:p w14:paraId="07188F73" w14:textId="77777777" w:rsidR="00DA0258" w:rsidRDefault="00DA0258" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="450A6D0F" w14:textId="77777777" w:rsidR="00491299" w:rsidRPr="004D7B1B" w:rsidRDefault="004D7B1B" w:rsidP="004D7B1B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C040A6" w:rsidRDefault="00C040A6" w:rsidP="00491299">
+    <w:p w14:paraId="2221F0E4" w14:textId="77777777" w:rsidR="00DA0258" w:rsidRDefault="00DA0258" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C040A6" w:rsidRDefault="00C040A6" w:rsidP="00491299">
+    <w:p w14:paraId="5D6F71E9" w14:textId="77777777" w:rsidR="00DA0258" w:rsidRDefault="00DA0258" w:rsidP="00491299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C12CF2"/>
     <w:rsid w:val="00016498"/>
     <w:rsid w:val="00043FAF"/>
     <w:rsid w:val="00090F5E"/>
     <w:rsid w:val="001628AA"/>
     <w:rsid w:val="001801CA"/>
     <w:rsid w:val="001F7072"/>
@@ -2048,152 +2045,156 @@
     <w:rsid w:val="003F3A62"/>
     <w:rsid w:val="003F7F0C"/>
     <w:rsid w:val="004223D3"/>
     <w:rsid w:val="00434015"/>
     <w:rsid w:val="0048639A"/>
     <w:rsid w:val="00491299"/>
     <w:rsid w:val="004B752C"/>
     <w:rsid w:val="004C153E"/>
     <w:rsid w:val="004D7B1B"/>
     <w:rsid w:val="004E47E6"/>
     <w:rsid w:val="00501077"/>
     <w:rsid w:val="00504B25"/>
     <w:rsid w:val="00543378"/>
     <w:rsid w:val="0054445F"/>
     <w:rsid w:val="00545132"/>
     <w:rsid w:val="005730AF"/>
     <w:rsid w:val="005756C6"/>
     <w:rsid w:val="00596873"/>
     <w:rsid w:val="005C7FFA"/>
     <w:rsid w:val="005F6E37"/>
     <w:rsid w:val="00632E31"/>
     <w:rsid w:val="00680647"/>
     <w:rsid w:val="00686719"/>
     <w:rsid w:val="00696AF9"/>
     <w:rsid w:val="006C65EE"/>
+    <w:rsid w:val="00733392"/>
     <w:rsid w:val="007500ED"/>
     <w:rsid w:val="00814062"/>
     <w:rsid w:val="00824991"/>
     <w:rsid w:val="00825090"/>
     <w:rsid w:val="00847D7C"/>
     <w:rsid w:val="00887DEE"/>
     <w:rsid w:val="00896A2F"/>
     <w:rsid w:val="008A3B17"/>
     <w:rsid w:val="008A75FC"/>
     <w:rsid w:val="008E7280"/>
     <w:rsid w:val="009053F0"/>
     <w:rsid w:val="00916CD9"/>
     <w:rsid w:val="009B5CCA"/>
     <w:rsid w:val="00A04107"/>
     <w:rsid w:val="00A11046"/>
     <w:rsid w:val="00A46467"/>
     <w:rsid w:val="00A70D95"/>
     <w:rsid w:val="00AA5025"/>
     <w:rsid w:val="00AB4A45"/>
     <w:rsid w:val="00AD4822"/>
     <w:rsid w:val="00AE7BA3"/>
     <w:rsid w:val="00AF73D6"/>
     <w:rsid w:val="00B07D3D"/>
     <w:rsid w:val="00B44439"/>
     <w:rsid w:val="00B65C45"/>
     <w:rsid w:val="00B87F47"/>
     <w:rsid w:val="00BA2A0B"/>
     <w:rsid w:val="00BE1C04"/>
     <w:rsid w:val="00BE654D"/>
     <w:rsid w:val="00BF6281"/>
     <w:rsid w:val="00BF7315"/>
     <w:rsid w:val="00C040A6"/>
     <w:rsid w:val="00C12CF2"/>
     <w:rsid w:val="00CD0253"/>
     <w:rsid w:val="00CE4807"/>
     <w:rsid w:val="00CF35B8"/>
     <w:rsid w:val="00D15896"/>
     <w:rsid w:val="00D74381"/>
     <w:rsid w:val="00D87AFE"/>
+    <w:rsid w:val="00D906DD"/>
+    <w:rsid w:val="00DA0258"/>
+    <w:rsid w:val="00DE22E4"/>
     <w:rsid w:val="00E61F6B"/>
     <w:rsid w:val="00E81060"/>
     <w:rsid w:val="00EA50D9"/>
     <w:rsid w:val="00EA638D"/>
     <w:rsid w:val="00EA67AA"/>
     <w:rsid w:val="00EB35A9"/>
     <w:rsid w:val="00ED5D86"/>
     <w:rsid w:val="00EF57B7"/>
     <w:rsid w:val="00EF7AE8"/>
     <w:rsid w:val="00F81770"/>
     <w:rsid w:val="00F8440B"/>
     <w:rsid w:val="00FB4B2C"/>
     <w:rsid w:val="00FE2CA7"/>
     <w:rsid w:val="00FF1058"/>
     <w:rsid w:val="00FF238C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A34657C"/>
+  <w14:docId w14:val="436E07EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A838EE1-4D89-445B-93C8-FB114728FE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2525,50 +2526,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
     <w:pPr>
       <w:ind w:left="173"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -2929,51 +2931,51 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FE2CA7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1542207268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="154495580">
           <w:marLeft w:val="-108"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3300,72 +3302,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A29EAFE9-E5FD-47CD-B434-EBD9119BDBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Handout2 (4)</Template>
+  <Template>Handout2 (4).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>244</Words>
   <Characters>1396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>5-12 Journalism Endorsement Worksheet</dc:title>
   <dc:subject/>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>