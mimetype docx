--- v0 (2025-10-19)
+++ v1 (2026-07-06)
@@ -1,2079 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000373F8" w:rsidRDefault="000757A9" w:rsidP="000373F8">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRPr="00D55A4E" w:rsidRDefault="00000000" w:rsidP="00D55A4E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55A4E">
+        <w:t>Sample Physical Activity Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="2AB8ACE2" w:rsidR="00677FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="221"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...39 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enter Current School Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In 2008, the Iowa Legislature enacted "the Healthy Kids Act," requiring that all students in grades 6–12 engage in physical activity for a minimum of 120 minutes per regular week. The law also requires that schools monitor how students fulfill this requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:ind w:right="504"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:right="504"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please fill out the items below, sign (both student and parent/guardian), and return to the school by _______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="1BE7BFED" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of Student: _________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00653B3D" w:rsidRPr="00612E1C">
-[...27 lines deleted...]
-          <w:spacing w:val="-7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grade:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0062693B">
-[...1430 lines deleted...]
-    <w:p w:rsidR="00612E1C" w:rsidRDefault="00612E1C" w:rsidP="002C286B">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
       <w:pPr>
         <w:ind w:right="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="002C286B" w:rsidRPr="002C286B" w:rsidRDefault="002C286B" w:rsidP="002C286B">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...31 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the school athletics or extracurricular activities that you will participate in, what time frames you participate and the number of minutes per week you engage in physical activity for practices and games/matches/contests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C286B" w:rsidRPr="002C286B" w:rsidRDefault="002C286B" w:rsidP="002C286B">
-[...11 lines deleted...]
-          <w:spacing w:val="-6"/>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C286B" w:rsidRPr="002C286B" w:rsidRDefault="002C286B" w:rsidP="002C286B">
-[...11 lines deleted...]
-          <w:spacing w:val="-6"/>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C286B" w:rsidRPr="002C286B" w:rsidRDefault="002C286B" w:rsidP="002C286B">
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
       <w:pPr>
         <w:ind w:right="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00EF1270" w:rsidRPr="002C286B" w:rsidRDefault="00653B3D" w:rsidP="002C286B">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="00612E1C" w:rsidRDefault="00612E1C" w:rsidP="002C286B">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe any non-school athletics or activities that you will participate in, what time frames you participate and the number of minutes per week you engage in physical activity for practices and games/matches/contests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:right="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:ind w:right="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:ind w:right="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7142"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00EF1270" w:rsidRPr="002C286B" w:rsidRDefault="00653B3D" w:rsidP="002C286B">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="42044F0E" w:rsidR="00677FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7142"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:spacing w:val="-12"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature of Student: _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F16AD" w:rsidRPr="002C286B">
-[...193 lines deleted...]
-    <w:sectPr w:rsidR="00EF1270" w:rsidRPr="002C286B" w:rsidSect="004F16AD">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date Signed: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="3793DA13" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature of Parent/Guardian: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="24FCB442" w:rsidR="00677FA3" w:rsidRDefault="00677FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="2F4145A3" w:rsidR="00677FA3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature of Building Principal: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00677FA3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1478" w:left="1579" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8463F58F-A31B-4BEC-8436-05D8ACDA1D6B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{07E1547D-DDAB-4B39-AA74-FF134817FA71}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{28290676-910F-4162-929A-497118116235}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9596F585-D5A2-4E58-B069-BBD1604E7DE3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF1270"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FB2EB4"/>
+    <w:rsidRoot w:val="00677FA3"/>
+    <w:rsid w:val="00194B2F"/>
+    <w:rsid w:val="002D3D7E"/>
+    <w:rsid w:val="00677FA3"/>
+    <w:rsid w:val="00D55A4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D64DFD29-2729-4A85-B2BC-049D35528323}"/>
+  <w14:docId w14:val="4CA70EAB"/>
+  <w15:docId w15:val="{A5A2921D-9CAF-48CB-9E49-7E233A0164AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2184,51 +711,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2401,395 +928,635 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2EB4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D55A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00653B3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjpB6sfyJyfjMVvEgsZgexfqHra5g==">CgMxLjA4AHIhMTFDZjFISHA5OVpvd01DajdjNkFwSmFPb0tUQlhIcWtW</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1579</Characters>
+  <Words>246</Words>
+  <Characters>1403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Iowa Department of Education</Company>
+  <Company>State of Iowa IDOE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1853</CharactersWithSpaces>
+  <CharactersWithSpaces>1634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Sample Physical Activity Contract</dc:title>
+  <dc:creator>Albers, Lisa [IDOE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>