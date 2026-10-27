--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -41,105 +41,119 @@
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483662" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId37"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
@@ -156,59 +170,66 @@
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="279" r:id="rId25"/>
     <p:sldId id="280" r:id="rId26"/>
     <p:sldId id="281" r:id="rId27"/>
     <p:sldId id="282" r:id="rId28"/>
     <p:sldId id="283" r:id="rId29"/>
     <p:sldId id="284" r:id="rId30"/>
     <p:sldId id="285" r:id="rId31"/>
     <p:sldId id="286" r:id="rId32"/>
     <p:sldId id="287" r:id="rId33"/>
     <p:sldId id="288" r:id="rId34"/>
     <p:sldId id="289" r:id="rId35"/>
     <p:sldId id="290" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Raleway" pitchFamily="2" charset="0"/>
+      <p:font typeface="Lato" panose="020F0502020204030203" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId38"/>
       <p:bold r:id="rId39"/>
       <p:italic r:id="rId40"/>
       <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Raleway" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId42"/>
+      <p:bold r:id="rId43"/>
+      <p:italic r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
+    </p:embeddedFont>
   </p:embeddedFontLst>
   <p:custDataLst>
-    <p:tags r:id="rId42"/>
+    <p:tags r:id="rId46"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
@@ -443,89 +464,89 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="34608" autoAdjust="0"/>
-    <p:restoredTop sz="86422" autoAdjust="0"/>
+    <p:restoredLeft sz="15612" autoAdjust="0"/>
+    <p:restoredTop sz="94673" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="108" y="366"/>
+        <p:origin x="150" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-22949"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1120,51 +1141,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179" name="Google Shape;179;g332af368e86_1_26:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -1224,51 +1245,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="248" name="Google Shape;248;g3f6cfce44ce_0_67:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -1328,51 +1353,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="256" name="Google Shape;256;g3f6cfce44ce_0_73:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -1432,51 +1461,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="264" name="Google Shape;264;g3f6cfce44ce_0_79:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -1577,51 +1610,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 278"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1681,51 +1714,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 285"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1785,51 +1818,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1894,51 +1927,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 299"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1998,51 +2031,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2102,51 +2135,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2206,51 +2239,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 183"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2272,51 +2309,55 @@
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;g33be9f51b72_2_76:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -2435,51 +2476,58 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0D0D0D"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="319" name="Google Shape;319;g3f6ac9aa6ab_0_100:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -2609,51 +2657,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2713,51 +2761,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 334"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2817,51 +2865,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2926,51 +2974,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 350"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3030,51 +3082,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 360"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3134,51 +3186,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 371"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3238,51 +3294,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3342,51 +3402,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 389"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3446,51 +3506,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3550,51 +3610,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3662,51 +3722,55 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 402"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3766,51 +3830,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 408"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3870,51 +3934,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 414"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3992,51 +4056,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="417" name="Google Shape;417;g3f6ac9aa6ab_0_29:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -4184,51 +4248,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 428"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4247,51 +4311,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="430" name="Google Shape;430;g33be9f51b72_2_145:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4360,51 +4424,55 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="203" name="Google Shape;203;g3f67e1a261e_0_0:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4474,51 +4542,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="210" name="Google Shape;210;g33291c1238a_5_2:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4578,51 +4646,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="216" name="Google Shape;216;g3f6cfce44ce_0_49:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4690,51 +4758,55 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="224" name="Google Shape;224;g3f67e1a261e_0_55:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4794,51 +4866,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;g3f6cfce44ce_0_55:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -4898,51 +4974,55 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="240" name="Google Shape;240;g3f6cfce44ce_0_61:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -21129,187 +21209,187 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/04-17-2024.281.41.114.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/10-10-2007.281.41.176.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.ed.gov/idea/files/policy_speced_guid_idea_memosdcltrs_preschool-lre-dcl-1-10-17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.117.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askresource.org/resources/least-restrictive-environment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.116.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowaideainformation.org/special-education/individualized-education-programs/components-of-an-iep/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.115.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educate.iowa.gov/media/11215/download?inline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/10-10-2007.281.41.107.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.ed.gov/idea/files/policy_speced_guid_idea_memosdcltrs_preschool-lre-dcl-1-10-17.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.117.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askresource.org/resources/least-restrictive-environment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.116.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowaideainformation.org/special-education/individualized-education-programs/components-of-an-iep/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/12-16-2009.281.41.115.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educate.iowa.gov/media/11215/download?inline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/10-10-2007.281.41.107.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/04-17-2024.281.41.114.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/docs/iac/rule/10-10-2007.281.41.176.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 180"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181" name="Google Shape;181;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -21375,51 +21455,51 @@
               </a:buClr>
               <a:buSzPts val="4500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4500" dirty="0"/>
               <a:t>(LRE)</a:t>
             </a:r>
             <a:endParaRPr sz="4500" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="182" name="Google Shape;182;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="277650" y="6032876"/>
+            <a:off x="277650" y="5946906"/>
             <a:ext cx="11636700" cy="760800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -21437,50 +21517,53 @@
             </a:r>
             <a:endParaRPr b="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -21508,140 +21591,140 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 5)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="251" name="Google Shape;251;p25" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="252" name="Google Shape;252;p25">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3354100" y="3921750"/>
+            <a:off x="3354100" y="4013190"/>
             <a:ext cx="8235900" cy="705000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21683,217 +21766,217 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
               <a:t>To the maximum extent appropriate,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FEF8EF"/>
                 </a:highlight>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FEF8EF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>children with disabilities, including children in public or private institutions or other care facilities, are educated with children who are nondisabled; and</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Special classes, separate schooling, or other removal of children with disabilities from the general education environment </a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="2000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>occurs only if </a:t>
             </a:r>
-            <a:endParaRPr sz="2600" b="1">
+            <a:endParaRPr sz="2600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="2000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>the nature or severity of the disability is such that education in regular classes with the use of supplementary aids and services cannot be achieved satisfactorily.</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 257"/>
         <p:cNvGrpSpPr/>
@@ -21932,90 +22015,90 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 6)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="259" name="Google Shape;259;p26" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
@@ -22352,90 +22435,90 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 7)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="267" name="Google Shape;267;p27" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
@@ -22665,71 +22748,117 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p28"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="158750"/>
+            <a:ext cx="9902825" cy="819150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="073763"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>LRE Key Concepts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="275" name="Google Shape;275;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1928975" y="2737825"/>
             <a:ext cx="2453100" cy="3133800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -22924,138 +23053,138 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="317925" y="349155"/>
             <a:ext cx="4077600" cy="911700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Check for Understanding:</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>True or False</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Question 1</a:t>
             </a:r>
-            <a:endParaRPr sz="2700">
+            <a:endParaRPr sz="2700" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;p29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5398025" y="1110375"/>
             <a:ext cx="6181800" cy="3199200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -23134,50 +23263,53 @@
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>False.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> A student’s least restrictive environment is individualized based on their disability-related needs. While the general education setting is the starting point, for some students, it may not be their least restrictive environment because even with supplementary aids and supports, they are not receiving an appropriate education and therefore need a different environment.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -23268,138 +23400,138 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="317925" y="349155"/>
             <a:ext cx="4077600" cy="911700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Check for Understanding:</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>True or False</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Question 2</a:t>
             </a:r>
-            <a:endParaRPr sz="2700">
+            <a:endParaRPr sz="2700" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="290" name="Google Shape;290;p30"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5401500" y="937800"/>
             <a:ext cx="6181800" cy="3199200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -23516,50 +23648,53 @@
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -23650,138 +23785,138 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="317925" y="349155"/>
             <a:ext cx="4077600" cy="911700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Check for Understanding:</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>True or False</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Question 3</a:t>
             </a:r>
-            <a:endParaRPr sz="2700">
+            <a:endParaRPr sz="2700" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="297" name="Google Shape;297;p31"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5507000" y="756130"/>
             <a:ext cx="6181800" cy="3199200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -23898,50 +24033,53 @@
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>False. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>LRE applies to all activities and settings, including meals, field trips, extracurricular activities, and work-based learning. While a student may receive instruction in a special education classroom for part of their day, if they can be successful at lunch with their same age peers, then that is the LRE for that part of the day. </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -24040,50 +24178,53 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Role of the IEP Team</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 307"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -24541,50 +24682,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1400">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 313"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -24859,73 +25003,73 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="188" name="Google Shape;188;p17" descr="Decorative" title="List Clipboard Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="292563" y="2215638"/>
             <a:ext cx="3725576" cy="3725576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="189" name="Google Shape;189;p17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -25164,326 +25308,418 @@
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Review specific examples of services and placements that support students with IEPs in various educational settings</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;p35"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3208625"/>
-            <a:ext cx="4238366" cy="1484700"/>
+            <a:off x="327025" y="3451225"/>
+            <a:ext cx="3619500" cy="2308225"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3100" dirty="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2900" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="0B5394"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Common Pitfalls or Misunderstandings</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2900" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="322" name="Google Shape;322;p35"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4950200" y="891700"/>
             <a:ext cx="6813600" cy="4932300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>LRE is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>not necessarily</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> the general education setting</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Cost, staffing, space, are </a:t>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Cost, staffing, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>space</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>, are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>not</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> considerations</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>Student does </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>not have to ‘fail’</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> in the general education setting prior to the team considering a more restrictive placement</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>Academic and social benefits should </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>both</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> be considered</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>Placing a child based on category of disability is a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>violation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> of IDEA (34 C.F.R. 300.116(b)(2))</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>Do not use </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>boilerplate language</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t> when describing the reason a student cannot be educated in the general education environment</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-346710" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>LRE is an </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1"/>
               <a:t>annual decision</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400"/>
               <a:t>, at minimum, and should be discussed more frequently if the IEP is being amended.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0"/>
+            <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 326"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -25515,54 +25751,54 @@
             <a:srgbClr val="03617A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3600"/>
               <a:t>What are the options?</a:t>
             </a:r>
-            <a:endParaRPr sz="3600" dirty="0"/>
+            <a:endParaRPr sz="3600"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="328" name="Google Shape;328;p36"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4591450" y="362975"/>
             <a:ext cx="7270800" cy="6273300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
@@ -25964,160 +26200,195 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="831851" y="1709740"/>
             <a:ext cx="10515600" cy="2852700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Continuum of Placements</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="03617A"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 337"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...37 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="338" name="Google Shape;338;p38" descr="One Blue Arrow indicating the progression of the continuum of placement"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="659667" y="114101"/>
             <a:ext cx="2260720" cy="1326636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="339" name="Google Shape;339;p38"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1797675" y="1155500"/>
+            <a:ext cx="8698200" cy="1053000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Raleway"/>
+                <a:ea typeface="Raleway"/>
+                <a:cs typeface="Raleway"/>
+                <a:sym typeface="Raleway"/>
+              </a:rPr>
+              <a:t>General Education Setting </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="340" name="Google Shape;340;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1122225" y="2321775"/>
             <a:ext cx="10049100" cy="4150200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -26326,91 +26597,50 @@
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="03617A"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="345" name="Google Shape;345;p39">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="659667" y="114101"/>
             <a:ext cx="4505153" cy="1326636"/>
             <a:chOff x="-364275" y="63388"/>
             <a:chExt cx="5383787" cy="2140426"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="346" name="Google Shape;346;p39" descr="One of two blue arrows indicating the progression of the continuum of placement"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
@@ -26446,50 +26676,124 @@
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="2317888" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;p39"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1311825" y="1481500"/>
+            <a:ext cx="9733500" cy="788100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Raleway"/>
+                <a:ea typeface="Raleway"/>
+                <a:cs typeface="Raleway"/>
+                <a:sym typeface="Raleway"/>
+              </a:rPr>
+              <a:t>Special Education Setting </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="349" name="Google Shape;349;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="872650" y="2522519"/>
             <a:ext cx="10353300" cy="4007100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:spcBef>
@@ -26723,51 +27027,51 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="354" name="Google Shape;354;p40">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="694919" y="0"/>
+            <a:off x="659667" y="114101"/>
             <a:ext cx="6749587" cy="1326636"/>
             <a:chOff x="-364275" y="63388"/>
             <a:chExt cx="8065950" cy="2140426"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="355" name="Google Shape;355;p40" descr="Three of Three blue arrows indicating the progression of the continuum of placement."/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="5000050" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
@@ -26816,299 +27120,293 @@
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="2317888" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;p40"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1136000" y="1650600"/>
+            <a:ext cx="9773700" cy="969300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Raleway"/>
+                <a:ea typeface="Raleway"/>
+                <a:cs typeface="Raleway"/>
+                <a:sym typeface="Raleway"/>
+              </a:rPr>
+              <a:t>Special School Setting </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="359" name="Google Shape;359;p40"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1357700" y="2829775"/>
             <a:ext cx="9330300" cy="3567000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Majority of the school day in a separate public or private facility for students with IEPs</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Designed, staffed and resourced for the education of students with additional disability-related needs that cannot be met in the general education setting</a:t>
             </a:r>
-            <a:endParaRPr sz="2400" dirty="0">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" dirty="0">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" dirty="0">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
-          </a:p>
-[...37 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="03617A"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 363"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="364" name="Google Shape;364;p41">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="932914" y="138467"/>
+            <a:off x="659667" y="114101"/>
             <a:ext cx="8994020" cy="1326636"/>
             <a:chOff x="-364275" y="63388"/>
             <a:chExt cx="10748112" cy="2140426"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="365" name="Google Shape;365;p41" descr="Three of Four blue arrows indicating the progression of the continuum of placement."/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="5000050" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
@@ -27185,50 +27483,124 @@
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="7682213" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;p41"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105050" y="1679550"/>
+            <a:ext cx="9877800" cy="934800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Raleway"/>
+                <a:ea typeface="Raleway"/>
+                <a:cs typeface="Raleway"/>
+                <a:sym typeface="Raleway"/>
+              </a:rPr>
+              <a:t>Homebound Instruction Setting </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="370" name="Google Shape;370;p41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1209150" y="2728700"/>
             <a:ext cx="9773700" cy="3432000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
@@ -27418,84 +27790,158 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="03617A"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 374"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;p42"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="640396" y="1772965"/>
-            <a:ext cx="10813800" cy="1166100"/>
+            <a:off x="856050" y="1549388"/>
+            <a:ext cx="10257300" cy="909000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Hospital and Institution</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Raleway"/>
+                <a:ea typeface="Raleway"/>
+                <a:cs typeface="Raleway"/>
+                <a:sym typeface="Raleway"/>
+              </a:rPr>
+              <a:t>Hospital and Institution Settings</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0"/>
-              <a:t> Setting</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="376" name="Google Shape;376;p42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1261800" y="2751175"/>
             <a:ext cx="9668400" cy="3140100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
@@ -27620,51 +28066,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="377" name="Google Shape;377;p42">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="640396" y="178171"/>
+            <a:off x="659667" y="114101"/>
             <a:ext cx="11238454" cy="1326636"/>
             <a:chOff x="-364275" y="63388"/>
             <a:chExt cx="13430275" cy="2140426"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="378" name="Google Shape;378;p42" descr="Three of Five blue arrows indicating the progression of the continuum of placement."/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="5000050" y="63388"/>
               <a:ext cx="2701625" cy="2140426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
@@ -28171,79 +28617,79 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="408561" y="428017"/>
             <a:ext cx="3540900" cy="5906400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Case Law</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="394" name="Google Shape;394;p44"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4591454" y="428017"/>
             <a:ext cx="7017300" cy="5906400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200"/>
               <a:t>A.W. v. Northwest R-1 School District, 813 F.2d 158 (8th Cir. 1987)</a:t>
             </a:r>
             <a:endParaRPr sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28392,50 +28838,53 @@
             <a:endParaRPr sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200"/>
               <a:t>Can the benefits of the specialized setting be provided (“ported”) to general education setting?</a:t>
             </a:r>
             <a:endParaRPr sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 198"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -28451,100 +28900,103 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="831851" y="1709740"/>
             <a:ext cx="10515600" cy="2852700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Definition of Least Restrictive Environment</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="200" name="Google Shape;200;p18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831851" y="4589465"/>
             <a:ext cx="10515600" cy="1500300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100"/>
               <a:t>State and Federal Legal Requirements</a:t>
             </a:r>
             <a:endParaRPr sz="2100"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 398"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -28560,59 +29012,59 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="892797" y="1"/>
             <a:ext cx="10515600" cy="1192800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:latin typeface="Raleway"/>
                 <a:ea typeface="Raleway"/>
                 <a:cs typeface="Raleway"/>
                 <a:sym typeface="Raleway"/>
               </a:rPr>
               <a:t>LRE and Preschool</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:latin typeface="Raleway"/>
               <a:ea typeface="Raleway"/>
               <a:cs typeface="Raleway"/>
               <a:sym typeface="Raleway"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="400" name="Google Shape;400;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="254325" y="1381475"/>
             <a:ext cx="11415900" cy="5119200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -28785,72 +29237,75 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1900" b="0" i="1"/>
               <a:t>OSEP Dear Colleague Letter on Preschool LRE, 2017</a:t>
             </a:r>
             <a:endParaRPr sz="1900" b="0" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="401" name="Google Shape;401;p45" descr="Decorative" title="Preschooler Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10154300" y="4916725"/>
             <a:ext cx="1941273" cy="1941273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -28871,51 +29326,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Check for Understanding Case:</a:t>
+              <a:t>Check for Understanding:</a:t>
             </a:r>
             <a:endParaRPr sz="3000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="3000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
@@ -28979,50 +29434,53 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="407" name="Google Shape;407;p46"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5294675" y="713950"/>
             <a:ext cx="6776400" cy="5762100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
@@ -29031,51 +29489,51 @@
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The team discusses several options and agree to increase his SDI from 30 to 60 minutes each day. The special education teacher recommends changing his LRE and providing the instruction in the resource room because Aiden's needs are "too significant to be addressed in the general education classroom." The parent asks if it would be possible for him to receive that instruction in his general education classroom with his peers and the team states, no, this type of instruction is only available in the resource room.</a:t>
+              <a:t>The team discusses several options and agrees to increase his SDI from 30 to 60 minutes each day. The special education teacher recommends changing his LRE and providing the instruction in the resource room because Aiden's needs are "too significant to be addressed in the general education classroom." The parent asks if it would be possible for him to receive that instruction in his general education classroom with his peers and the team states, no, this type of instruction is only available in the resource room.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1900">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
@@ -29260,239 +29718,239 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="✓"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The team reviewed current student data</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="✓"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The team discussed student need and services before discussing LRE</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="✓"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The team discussed more than one option</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="🚩"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The team did not meaningfully consider how supplementary aids and services could be provided so that the student continued to access rigorous core instruction </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900"/>
+              <a:rPr lang="en-US" sz="1900" dirty="0"/>
               <a:t>in the general education environment</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="🚩"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The team’s response to the parent’s request suggests the placement in the resource room was predetermined based on the type of instruction</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-349250" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buChar char="🚩"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900">
+              <a:rPr lang="en-US" sz="1900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>LRE was not individualized to the student</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr sz="1900" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 418"/>
         <p:cNvGrpSpPr/>
@@ -30022,50 +30480,53 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPts val="1900"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 424"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -30115,51 +30576,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Resources and References</a:t>
             </a:r>
             <a:endParaRPr sz="3600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="426" name="Google Shape;426;p49" descr="Decorative&#10;" title="Laptop-Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="466338" y="4255650"/>
             <a:ext cx="2078775" cy="2078775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="427" name="Google Shape;427;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -30186,453 +30647,478 @@
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:hlinkClick r:id="rId4">
+                <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>LRE Checklist</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:srgbClr val="1155CC"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>I3 - Components of an IEP - Identifying the Least Restrictive Environment</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>ASK resource - LRE</a:t>
+              <a:t>ASK Resource Center</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" b="1">
-[...18 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Dear Colleague Letter on LRE and Preschool (2017)</a:t>
-[...28 lines deleted...]
-              <a:t>Code Sections: </a:t>
+              <a:t> - LRE</a:t>
             </a:r>
             <a:endParaRPr sz="2000" b="1">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>281—41.114(256B,34CFR300) Least restrictive environment (LRE)</a:t>
+              <a:t>Dear Colleague Letter on LRE and Preschool (2017)</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr sz="2000" b="1">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Code Sections: </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" b="1">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>281—41.107(256B,34CFR300) Non Academic services</a:t>
+              <a:t>281—41.114(256B,34CFR300) Least restrictive environment (LRE)</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>281—41.115 (256B,34CFR300) Continuum of alternative services and placements.</a:t>
+              <a:t>281—41.107(256B,34CFR300) Non Academic services</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId11">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>281—41.116 (256B,34CFR300) Placements</a:t>
+              <a:t>281—41.115 (256B,34CFR300) Continuum of alternative services and placements.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId12">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>281—41.117(256B,34CFR300) Nonacademic settings</a:t>
+              <a:t>281—41.116 (256B,34CFR300) Placements</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="1155CC"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId13">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
+              <a:t>281—41.117(256B,34CFR300) Nonacademic settings</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="1155CC"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId14">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
               <a:t>281—41.176(256B) Special school provisions</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 431"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -30668,50 +31154,53 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Thank You!!</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -30739,54 +31228,54 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>The Importance of LRE</a:t>
             </a:r>
-            <a:endParaRPr sz="3600"/>
+            <a:endParaRPr sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="206" name="Google Shape;206;p19">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -31010,102 +31499,102 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Least Restrictive Environment </a:t>
             </a:r>
-            <a:endParaRPr sz="2800" i="1"/>
+            <a:endParaRPr sz="2800" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" i="1"/>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0"/>
               <a:t>IDEA 34 C.F.R. 300.114(a)(2)</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" i="1"/>
+            <a:endParaRPr sz="2800" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" i="1"/>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0"/>
               <a:t>IAC 281—41.114(2)</a:t>
             </a:r>
-            <a:endParaRPr sz="2800" i="1"/>
+            <a:endParaRPr sz="2800" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="213" name="Google Shape;213;p20"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4591475" y="428025"/>
             <a:ext cx="7369200" cy="5906400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -31254,50 +31743,53 @@
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Special classes, separate schooling, or other removal of children with disabilities from the general education environment occurs only if the nature or severity of the disability is such that education in regular classes with the use of supplementary aids and services cannot be achieved satisfactorily.</a:t>
             </a:r>
             <a:endParaRPr sz="2500" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -31325,140 +31817,140 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 1)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="219" name="Google Shape;219;p21" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="220" name="Google Shape;220;p21">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3359650" y="794775"/>
+            <a:off x="3359650" y="822207"/>
             <a:ext cx="8235900" cy="705000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31657,140 +32149,140 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 2)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="227" name="Google Shape;227;p22" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="228" name="Google Shape;228;p22">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3373000" y="1248200"/>
+            <a:off x="3373000" y="1101896"/>
             <a:ext cx="8235900" cy="1353600"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32015,90 +32507,90 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 3)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="235" name="Google Shape;235;p23" descr="Decorative" title="Book Icon.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="362349" y="3702525"/>
             <a:ext cx="2278525" cy="2278525"/>
@@ -32391,90 +32883,90 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Diving into the definition</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Part 4)</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="243" name="Google Shape;243;p24">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
@@ -32768,51 +33260,135 @@
 
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
+<file path=ppt/tags/tag23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -33375,125 +33951,126 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2657</Words>
+  <Words>2658</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>222</Paragraphs>
+  <Paragraphs>223</Paragraphs>
   <Slides>35</Slides>
   <Notes>35</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>35</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="39" baseType="lpstr">
+    <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Raleway</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Raleway</vt:lpstr>
+      <vt:lpstr>Lato</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>Least Restrictive Environment (LRE)</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>Definition of Least Restrictive Environment</vt:lpstr>
       <vt:lpstr>The Importance of LRE</vt:lpstr>
       <vt:lpstr>Least Restrictive Environment  IDEA 34 C.F.R. 300.114(a)(2) IAC 281—41.114(2)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 1)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 2)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 3)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 4)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 5)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 6)</vt:lpstr>
       <vt:lpstr>Diving into the definition (Part 7)</vt:lpstr>
       <vt:lpstr>LRE Key Concepts</vt:lpstr>
       <vt:lpstr>Check for Understanding:  True or False  Question 1</vt:lpstr>
       <vt:lpstr>Check for Understanding:  True or False  Question 2</vt:lpstr>
       <vt:lpstr>Check for Understanding:  True or False  Question 3</vt:lpstr>
       <vt:lpstr>Role of the IEP Team</vt:lpstr>
       <vt:lpstr>When is LRE addressed in the IEP process?</vt:lpstr>
       <vt:lpstr>Key LRE Questions to Consider </vt:lpstr>
-      <vt:lpstr>Common Pitfalls or Misunderstandings</vt:lpstr>
+      <vt:lpstr>Common Pitfalls or Misunderstandings </vt:lpstr>
       <vt:lpstr>What are the options?</vt:lpstr>
       <vt:lpstr>Continuum of Placements</vt:lpstr>
-      <vt:lpstr>General Education Setting</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Hospital and Institution Setting</vt:lpstr>
+      <vt:lpstr>General Education Setting </vt:lpstr>
+      <vt:lpstr>Special Education Setting </vt:lpstr>
+      <vt:lpstr>Special School Setting </vt:lpstr>
+      <vt:lpstr>Homebound Instruction Setting </vt:lpstr>
+      <vt:lpstr>Hospital and Institution Settings  </vt:lpstr>
       <vt:lpstr>Nonacademic Settings</vt:lpstr>
       <vt:lpstr>Case Law</vt:lpstr>
       <vt:lpstr>LRE and Preschool</vt:lpstr>
-      <vt:lpstr>Check for Understanding Case:  What did the team do well in determining LRE?   Where did the team go astray?</vt:lpstr>
+      <vt:lpstr>Check for Understanding:  What did the team do well in determining LRE?   Where did the team go astray?</vt:lpstr>
       <vt:lpstr>Check for Understanding:  What did the team do well in determining LRE?   Where did the team go astray?</vt:lpstr>
       <vt:lpstr>Wrap-Up/Key Takeaways</vt:lpstr>
       <vt:lpstr>Resources and References</vt:lpstr>
       <vt:lpstr>Thank You!!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Albers, Lisa [IDOE]</dc:creator>
+  <dc:creator>Hall, Katherine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ArticulateGUID">
-    <vt:lpwstr>86F3AE13-A29B-4675-AEF0-51CE61677184</vt:lpwstr>
+    <vt:lpwstr>12DBCCB6-374A-42F3-B95B-FA4F81F0C848</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArticulatePath">
-    <vt:lpwstr>LRE Training (SF 2428) (5)</vt:lpwstr>
+    <vt:lpwstr>LRE Training (SF 2428) (6)</vt:lpwstr>
   </property>
 </Properties>
 </file>