--- v0 (2026-09-01)
+++ v1 (2026-09-21)
@@ -1,41499 +1,1487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Planning, Research and Evaluation\CRDC\2526\DE_Website\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C89EC04-090F-4DEB-AD60-03ACFA6BB9E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="720" yWindow="270" windowWidth="11100" windowHeight="5325"/>
+    <workbookView xWindow="13380" yWindow="3280" windowWidth="38400" windowHeight="15680" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2526_School_NCES_Codes" sheetId="1" r:id="rId1"/>
+    <sheet name="2526_Closed_Schools" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_2526_School_NCES_Codes">'2526_School_NCES_Codes'!$A$1:$F$1338</definedName>
+    <definedName name="_2526_Closed_Schools">'2526_Closed_Schools'!$A$1:$H$24</definedName>
   </definedNames>
-  <calcPr fullCalcOnLoad="true"/>
+  <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4771" uniqueCount="4771">
-[...1 lines deleted...]
-    <t>District</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="134">
+  <si>
+    <t>district</t>
   </si>
   <si>
     <t>NCES_LEA</t>
   </si>
   <si>
+    <t>district_name</t>
+  </si>
+  <si>
     <t>school</t>
   </si>
   <si>
+    <t>NCES_SCH</t>
+  </si>
+  <si>
     <t>nces_bldg</t>
   </si>
   <si>
-    <t>School_Name</t>
-[...8 lines deleted...]
-    <t>1903060</t>
+    <t>_TEMA001</t>
+  </si>
+  <si>
+    <t>0729</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>0436</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>0454</t>
+  </si>
+  <si>
+    <t>0914</t>
+  </si>
+  <si>
+    <t>0172</t>
+  </si>
+  <si>
+    <t>0418</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>0189</t>
+  </si>
+  <si>
+    <t>0427</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>0425</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>0414</t>
+  </si>
+  <si>
+    <t>0535</t>
+  </si>
+  <si>
+    <t>0580</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>0409</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>0509</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>0131</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>5325</t>
   </si>
   <si>
     <t>0109</t>
   </si>
   <si>
-    <t>00004</t>
-[...740 lines deleted...]
-    <t>190369000148</t>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>6579</t>
   </si>
   <si>
     <t>0448</t>
   </si>
   <si>
-    <t>00778</t>
-[...176 lines deleted...]
-    <t>00094</t>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>school_name</t>
+  </si>
+  <si>
+    <t>1905130</t>
+  </si>
+  <si>
+    <t>Boone Comm School District</t>
+  </si>
+  <si>
+    <t>00161</t>
+  </si>
+  <si>
+    <t>190513000161</t>
+  </si>
+  <si>
+    <t>Lincoln Elementary School</t>
+  </si>
+  <si>
+    <t>00163</t>
+  </si>
+  <si>
+    <t>190513000163</t>
+  </si>
+  <si>
+    <t>Page Elementary School</t>
+  </si>
+  <si>
+    <t>1905940</t>
+  </si>
+  <si>
+    <t>CAM Comm School District</t>
+  </si>
+  <si>
+    <t>00200</t>
+  </si>
+  <si>
+    <t>190594000200</t>
+  </si>
+  <si>
+    <t>CAM Middle School</t>
+  </si>
+  <si>
+    <t>00069</t>
+  </si>
+  <si>
+    <t>190594000069</t>
+  </si>
+  <si>
+    <t>CAM North Elementary</t>
+  </si>
+  <si>
+    <t>1906510</t>
+  </si>
+  <si>
+    <t>Cedar Falls Comm School District</t>
+  </si>
+  <si>
+    <t>02284</t>
+  </si>
+  <si>
+    <t>190651002284</t>
+  </si>
+  <si>
+    <t>Cedar Falls Virtual Campus</t>
+  </si>
+  <si>
+    <t>1908220</t>
+  </si>
+  <si>
+    <t>Council Bluffs Comm School District</t>
+  </si>
+  <si>
+    <t>00414</t>
+  </si>
+  <si>
+    <t>190822000414</t>
+  </si>
+  <si>
+    <t>Crescent Elementary School</t>
+  </si>
+  <si>
+    <t>1908580</t>
+  </si>
+  <si>
+    <t>Davenport Comm School District</t>
+  </si>
+  <si>
+    <t>00458</t>
+  </si>
+  <si>
+    <t>190858000458</t>
+  </si>
+  <si>
+    <t>Buchanan Elementary School</t>
+  </si>
+  <si>
+    <t>00480</t>
+  </si>
+  <si>
+    <t>190858000480</t>
+  </si>
+  <si>
+    <t>Monroe Elementary School</t>
+  </si>
+  <si>
+    <t>00486</t>
+  </si>
+  <si>
+    <t>190858000486</t>
   </si>
   <si>
     <t>Washington Elementary School</t>
   </si>
   <si>
-    <t>190393000094</t>
-[...4825 lines deleted...]
-  <si>
     <t>1912480</t>
   </si>
   <si>
-    <t>00758</t>
-[...2447 lines deleted...]
-    <t>4086</t>
+    <t>George-Little Rock Comm School District</t>
+  </si>
+  <si>
+    <t>02273</t>
+  </si>
+  <si>
+    <t>191248002273</t>
+  </si>
+  <si>
+    <t>George Preschool</t>
+  </si>
+  <si>
+    <t>1917880</t>
+  </si>
+  <si>
+    <t>LuVerne Comm School District</t>
+  </si>
+  <si>
+    <t>01026</t>
+  </si>
+  <si>
+    <t>191788001026</t>
+  </si>
+  <si>
+    <t>LuVerne Elementary School</t>
   </si>
   <si>
     <t>1918690</t>
   </si>
   <si>
-    <t>01075</t>
-[...251 lines deleted...]
-    <t>4149</t>
+    <t>Marion Independent School District</t>
+  </si>
+  <si>
+    <t>02098</t>
+  </si>
+  <si>
+    <t>191869002098</t>
+  </si>
+  <si>
+    <t>Emerson Learning Center (HSAP)</t>
   </si>
   <si>
     <t>1918840</t>
   </si>
   <si>
-    <t>01112</t>
-[...233 lines deleted...]
-    <t>4437</t>
+    <t>MOC-Floyd Valley Comm School District</t>
+  </si>
+  <si>
+    <t>01114</t>
+  </si>
+  <si>
+    <t>191884001114</t>
+  </si>
+  <si>
+    <t>Hospers Elementary School</t>
   </si>
   <si>
     <t>1919590</t>
   </si>
   <si>
-    <t>01150</t>
-[...647 lines deleted...]
-    <t>4774</t>
+    <t>Montezuma Comm School District</t>
+  </si>
+  <si>
+    <t>02291</t>
+  </si>
+  <si>
+    <t>191959002291</t>
+  </si>
+  <si>
+    <t>Montezuma Virtual Learning Academy</t>
   </si>
   <si>
     <t>1900006</t>
   </si>
   <si>
-    <t>01232</t>
-[...1862 lines deleted...]
-    <t>6039</t>
+    <t>North Fayette Valley Comm School District</t>
+  </si>
+  <si>
+    <t>02191</t>
+  </si>
+  <si>
+    <t>190000602191</t>
+  </si>
+  <si>
+    <t>Fayette Elementary</t>
+  </si>
+  <si>
+    <t>1900028</t>
+  </si>
+  <si>
+    <t>Prairie Valley Comm School District</t>
+  </si>
+  <si>
+    <t>01382</t>
+  </si>
+  <si>
+    <t>190002801382</t>
+  </si>
+  <si>
+    <t>Southeast Valley High School</t>
+  </si>
+  <si>
+    <t>01381</t>
+  </si>
+  <si>
+    <t>190002801381</t>
+  </si>
+  <si>
+    <t>Prairie Valley Elementary School</t>
   </si>
   <si>
     <t>1926400</t>
   </si>
   <si>
-    <t>01504</t>
-[...1181 lines deleted...]
-    <t>6579</t>
+    <t>Sioux City Comm School District</t>
+  </si>
+  <si>
+    <t>02300</t>
+  </si>
+  <si>
+    <t>192640002300</t>
+  </si>
+  <si>
+    <t>V.I.B.E. Academy (Virtual Institute for Brighter Education)</t>
   </si>
   <si>
     <t>1928680</t>
   </si>
   <si>
-    <t>01659</t>
-[...26 lines deleted...]
-    <t>01658</t>
+    <t>Urbandale Comm School District</t>
+  </si>
+  <si>
+    <t>01656</t>
+  </si>
+  <si>
+    <t>192868001656</t>
   </si>
   <si>
     <t>Karen Acres Elementary School</t>
   </si>
   <si>
-    <t>192868001658</t>
-[...2 lines deleted...]
-    <t>02325</t>
+    <t>02069</t>
+  </si>
+  <si>
+    <t>192868002069</t>
   </si>
   <si>
     <t>Valerius Elementary School</t>
   </si>
   <si>
-    <t>192868002325</t>
-[...226 lines deleted...]
-  <si>
     <t>1929760</t>
   </si>
   <si>
-    <t>01700</t>
-[...1586 lines deleted...]
-    <t>199903502347</t>
+    <t>Wapsie Valley Comm School District</t>
+  </si>
+  <si>
+    <t>01697</t>
+  </si>
+  <si>
+    <t>192976001697</t>
+  </si>
+  <si>
+    <t>Rural Elementary School #3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-  </numFmts>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F1048576"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="0" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
-    <col min="2" max="2" width="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="41" customWidth="1"/>
+    <col min="2" max="2" width="9" style="1" customWidth="1"/>
+    <col min="3" max="3" width="41" customWidth="1"/>
+    <col min="4" max="4" width="7" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
+    <col min="7" max="7" width="41" customWidth="1"/>
+    <col min="8" max="8" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>7</v>
       </c>
+      <c r="B2" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E4" t="s">
+        <v>51</v>
+      </c>
+      <c r="F4" t="s">
+        <v>52</v>
+      </c>
+      <c r="G4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="F3" t="s">
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" t="s">
+      <c r="B6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E6" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" t="s">
+        <v>61</v>
+      </c>
+      <c r="H6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" t="s">
+        <v>65</v>
+      </c>
+      <c r="G7" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G8" t="s">
+        <v>71</v>
+      </c>
+      <c r="H8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9" t="s">
+        <v>74</v>
+      </c>
+      <c r="H9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" t="s">
         <v>17</v>
       </c>
-      <c r="E4" t="s">
-[...36 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E11" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="E6" t="s">
+      <c r="B12" s="1">
+        <v>1917880</v>
+      </c>
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" t="s">
         <v>26</v>
       </c>
-      <c r="F6" t="s">
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D13" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E13" t="s">
+        <v>85</v>
+      </c>
+      <c r="F13" t="s">
+        <v>86</v>
+      </c>
+      <c r="G13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B14" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" t="s">
         <v>29</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E14" t="s">
+        <v>90</v>
+      </c>
+      <c r="F14" t="s">
+        <v>91</v>
+      </c>
+      <c r="G14" t="s">
+        <v>92</v>
+      </c>
+      <c r="H14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
         <v>30</v>
       </c>
-      <c r="D7" t="s">
+      <c r="B15" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
+        <v>95</v>
+      </c>
+      <c r="F15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="E7" t="s">
+      <c r="B16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" t="s">
         <v>32</v>
       </c>
-      <c r="F7" t="s">
+      <c r="E16" t="s">
+        <v>100</v>
+      </c>
+      <c r="F16" t="s">
+        <v>101</v>
+      </c>
+      <c r="G16" t="s">
+        <v>102</v>
+      </c>
+      <c r="H16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
         <v>33</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D8" t="s">
+      <c r="B17" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" t="s">
+        <v>105</v>
+      </c>
+      <c r="F17" t="s">
+        <v>106</v>
+      </c>
+      <c r="G17" t="s">
+        <v>107</v>
+      </c>
+      <c r="H17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
         <v>34</v>
       </c>
-      <c r="E8" t="s">
+      <c r="B18" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" t="s">
+        <v>109</v>
+      </c>
+      <c r="D19" t="s">
         <v>35</v>
       </c>
-      <c r="F8" t="s">
+      <c r="E19" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>111</v>
+      </c>
+      <c r="G19" t="s">
+        <v>112</v>
+      </c>
+      <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" t="s">
+        <v>109</v>
+      </c>
+      <c r="D20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" t="s">
+        <v>114</v>
+      </c>
+      <c r="G20" t="s">
+        <v>115</v>
+      </c>
+      <c r="H20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B21" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" t="s">
+        <v>119</v>
+      </c>
+      <c r="G21" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B22" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>123</v>
+      </c>
+      <c r="F22" t="s">
+        <v>124</v>
+      </c>
+      <c r="G22" t="s">
+        <v>125</v>
+      </c>
+      <c r="H22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C23" t="s">
+        <v>122</v>
+      </c>
+      <c r="D23" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E23" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" t="s">
+        <v>127</v>
+      </c>
+      <c r="G23" t="s">
+        <v>128</v>
+      </c>
+      <c r="H23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="E9" t="s">
-[...291 lines deleted...]
-        <v>91</v>
+      <c r="B24" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="F24" t="s">
-        <v>97</v>
-[...192 lines deleted...]
-      <c r="D34" t="s">
         <v>132</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G24" t="s">
         <v>133</v>
       </c>
-      <c r="F34" t="s">
-[...26080 lines deleted...]
-        <v>4770</v>
+      <c r="H24" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>2526_Closed_Schools</vt:lpstr>
+      <vt:lpstr>_2526_Closed_Schools</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAS Institute Inc</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sas user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>