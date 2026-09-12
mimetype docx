--- v0 (2026-08-23)
+++ v1 (2026-09-12)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="49B49C05" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="62FAE55A" wp14:editId="30F1EE19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2676525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1624521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4410075" cy="1447056"/>
@@ -4287,71 +4288,78 @@
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4C606D21" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A476CEC" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00B3219F">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc236749063"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7E2E5D47" w14:textId="037ADD4F" w:rsidR="004B284C" w:rsidRPr="004B284C" w:rsidRDefault="004B284C" w:rsidP="00B3219F">
+    <w:p w14:paraId="7E2E5D47" w14:textId="4EFB1F4D" w:rsidR="004B284C" w:rsidRPr="004B284C" w:rsidRDefault="004B284C" w:rsidP="00B3219F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B284C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This application is for a local school board founding group</w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="004B284C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> wishing to establish and operate a new charter school in Iowa that operates within and as part of a local public school district by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BD6BDF" w14:textId="77777777" w:rsidR="004B284C" w:rsidRPr="004B284C" w:rsidRDefault="004B284C" w:rsidP="004B284C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -4654,175 +4662,205 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Cover Sheet </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>includes contact information for all charter school applications, pre-opening, and operational needs of the proposed charter school as well as charter location, start year, and enrollment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6278D9" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="4B6278D9" w14:textId="06B433A5" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>School Overview</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requires an executive summary, and information regarding charter school purpose, vision, mission, target population, community served and evidence of need for the charter school.</w:t>
+        <w:t xml:space="preserve"> requires an executive summary and information regarding charter school purpose, vision, mission, target population, community served and evidence of need for the charter school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC2F8B2" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Program Design and Capacity </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>includes detailed descriptions of the innovative academic programming, instructional models, assessment of student progress (assessment plan), identification and provision of student supports and co/extra-curricular programming.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CB92AB" w14:textId="23BE9900" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="004B284C" w:rsidP="00BE24D1">
+    <w:p w14:paraId="21CB92AB" w14:textId="53EDDBC7" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="004B284C" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B284C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations Plan and Capacity </w:t>
       </w:r>
       <w:r w:rsidRPr="004B284C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>includes capacity of the School Board Founding Group, Administration-staff and Governing Board, organizational structure, facilities plan, information on partnerships or contractual relationships, school calendar and daily schedules as well as student recruitment and code of conduct.</w:t>
+        <w:t xml:space="preserve">includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the capacity of the School Board Founding Group, Administration-staff and Governing Board, organizational structure, facilities plan, information on partnerships or contractual relationships, school calendar and daily schedules,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B284C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as student recruitment and code of conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C660F9" w14:textId="1A61FCA1" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="19C660F9" w14:textId="1943851E" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Plan and Capacity </w:t>
       </w:r>
       <w:r w:rsidR="004B284C" w:rsidRPr="004B284C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>includes information around transportation, food services and other services, the charter school’s start up and five-year plan, fundraising, school board founding group’s evidence of success, and any waiver requests and support needed by the charter school.</w:t>
+        <w:t xml:space="preserve">includes information around transportation, food services and other services, the charter school’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>start-up</w:t>
+      </w:r>
+      <w:r w:rsidR="004B284C" w:rsidRPr="004B284C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and five-year plan, fundraising, school board founding group’s evidence of success, and any waiver requests and support needed by the charter school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102D9156" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00B3219F" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Assurances, Conditions and Reporting </w:t>
@@ -4855,51 +4893,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
       <w:r w:rsidR="004B284C" w:rsidRPr="00B3219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>requires signature(s) from the school district superintendent, school board president, and school district founding group representative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295BA5F4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00B3219F">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc236749067"/>
       <w:r>
         <w:t>Application Submission Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="3707F59C" w14:textId="77777777" w:rsidR="000212FF" w:rsidRDefault="004C0F61" w:rsidP="004C0F61">
+    <w:p w14:paraId="0E38537F" w14:textId="1D6AADA2" w:rsidR="00BB7F81" w:rsidRPr="00CD32C6" w:rsidRDefault="004C0F61" w:rsidP="00CD32C6">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">For an application to be reviewed, the </w:t>
       </w:r>
       <w:r w:rsidR="004B284C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">school board </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">founding group must complete and submit </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
@@ -4922,84 +4960,79 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>this document</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and all required attachments are due on the following Monday. Each question on this document is required, and incomplete applications may not be reviewed for approval. The</w:t>
       </w:r>
       <w:r w:rsidR="00EF1551">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> school board</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> founding group must submit this completed application document, and all the required attachments</w:t>
+        <w:t xml:space="preserve"> founding group must submit this completed application document and all the required attachments</w:t>
       </w:r>
       <w:r w:rsidR="00AA5E9E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Microsoft Word format</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="004C0F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>charters@iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00992D86">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E7F2F3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc236749068"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 1: Cover Sheet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5A601683" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc236749069"/>
       <w:r>
         <w:t>A. Proposed Charter School Name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2C989F70" w14:textId="46B1D634" w:rsidR="0052360B" w:rsidRPr="00027147" w:rsidRDefault="0052360B" w:rsidP="0052360B">
@@ -5259,80 +5292,80 @@
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Provide the contact information for the</w:t>
       </w:r>
       <w:r w:rsidR="008043CE" w:rsidRPr="00027147">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> school board</w:t>
       </w:r>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> founding group as indicated below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C538F0F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00027147" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="3C538F0F" w14:textId="30DDE562" w:rsidR="00BB7F81" w:rsidRPr="00027147" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Primary</w:t>
       </w:r>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>. This person will be included on all communications, and serve as the primary contact for all areas of the charter school, from the application process through opening, if authorized.</w:t>
+        <w:t>. This person will be included on all communications and serve as the primary contact for all areas of the charter school, from the application process through opening, if authorized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA41162" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00027147" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -6430,68 +6463,74 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BA58CFD" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691E6F61" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc236749074"/>
       <w:r>
         <w:t>F. Governing Board Contacts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4FA3DDE7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="007923E1">
+    <w:p w14:paraId="4FA3DDE7" w14:textId="05D04C7A" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="007923E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provide the names of the proposed governing board</w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> members. If not yet known, indicate the date when they will be available. Add rows as needed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="108"/>
         <w:tblW w:w="10109" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
@@ -6805,87 +6844,101 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61FBA99B" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc236749075"/>
       <w:r>
         <w:t>G. Charter School Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="4E3EDB34" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="007923E1" w:rsidRDefault="007923E1" w:rsidP="00D926C8">
+    <w:p w14:paraId="4E3EDB34" w14:textId="37ADF133" w:rsidR="007923E1" w:rsidRPr="007923E1" w:rsidRDefault="007923E1" w:rsidP="00D926C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate each grade level that will be served during the five-year duration of the charter school contract by placing an </w:t>
       </w:r>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the left column, and provide the minimum, planned, and maximum enrollment for each year of the charter school contract.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007923E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the left column, and provide the minimum, planned, and maximum enrollment for each year of the charter school contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6C4736" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="007923E1" w:rsidRDefault="007923E1" w:rsidP="00D926C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Minimum enrollment</w:t>
@@ -6940,52 +6993,53 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maximum enrollment</w:t>
       </w:r>
       <w:r w:rsidRPr="007923E1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> reflects the highest enrollment level that a school anticipates being able to serve based on capacity, staffing, facilities, and other operational considerations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD08027" w14:textId="77777777" w:rsidR="00ED5C30" w:rsidRDefault="00ED5C30">
-      <w:pPr>
+    <w:p w14:paraId="3CD08027" w14:textId="77777777" w:rsidR="00ED5C30" w:rsidRDefault="00ED5C30" w:rsidP="00CD32C6">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="147504DE" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="007923E1" w:rsidRDefault="007923E1" w:rsidP="00D926C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -13986,62 +14040,50 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40DF37BC" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="428B7CA4" w14:textId="77777777" w:rsidR="00D80F4B" w:rsidRDefault="00D80F4B" w:rsidP="000212FF">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6A0B07" w14:textId="0FE44082" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc236749076"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 2: School Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5535DC51" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc236749077"/>
       <w:r>
         <w:t>A. Charter School Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
@@ -14318,75 +14360,75 @@
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="479A5A7D" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078E3858" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00027147" w:rsidRDefault="00992D86">
+          <w:p w14:paraId="078E3858" w14:textId="3BD6F11E" w:rsidR="00BB7F81" w:rsidRPr="00027147" w:rsidRDefault="00BF3CD4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="380" w:hanging="243"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027147">
+            <w:r w:rsidRPr="00BF3CD4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Accelerating student learning to prevent learning loss during the COVID-19 pandemic and other significant disruptions to student learning. </w:t>
+              <w:t>Accelerating student learning to prevent learning loss during significant disruptions to student learning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="6B258F55" w14:textId="77777777" w:rsidTr="00F67109">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F286DE1" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
@@ -14799,51 +14841,50 @@
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="380" w:hanging="243"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027147">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Allow greater flexibility for districts and schools to focus on closing gaps in student opportunity and achievement for all students from preschool through postsecondary preparation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63B64112" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="000D09B4"/>
     <w:p w14:paraId="163D58CD" w14:textId="301C2BBD" w:rsidR="000D09B4" w:rsidRDefault="000D09B4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3C522" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc236749078"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B. Executive Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="466E8FC7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -15053,51 +15094,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027147">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F4F864" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc236749082"/>
       <w:r>
         <w:t>F. Evidence of Need</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="17EA0865" w14:textId="407C49E0" w:rsidR="00BB7F81" w:rsidRDefault="00A91FE1" w:rsidP="00900EEF">
+    <w:p w14:paraId="17EA0865" w14:textId="46AD034E" w:rsidR="00BB7F81" w:rsidRDefault="00A91FE1" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91FE1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the evidence of the need for the proposed charter school. The description should clearly demonstrate that the community's need and support for the proposed charter school was assessed, and that this need directly links to the proposed charter school purpose, vision, and mission. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1609">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -15112,119 +15153,135 @@
         </w:rPr>
         <w:t xml:space="preserve">his should go beyond the environmental scan described in </w:t>
       </w:r>
       <w:r w:rsidRPr="000D09B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.C</w:t>
       </w:r>
       <w:r w:rsidRPr="000D09B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. above</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91FE1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and include engagement with the community. Supporting documentation should be provided that demonstrates evidence of need including community survey results, letters of support from the community or summaries from meetings within the resident district, or community meetings. </w:t>
+        <w:t>, and include engagement with the community. Supporting documentation should be provided that demonstrates evidence of need</w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91FE1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including community survey results, letters of support from the community or summaries from meetings within the resident district, or community meetings. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91FE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting documentation should be labeled: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91FE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.F. Evidence of Need</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91FE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2EFCF2" w14:textId="77777777" w:rsidR="00900EEF" w:rsidRPr="00027147" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
+    <w:p w14:paraId="509BC006" w14:textId="7B3992E9" w:rsidR="00CD32C6" w:rsidRPr="00CD32C6" w:rsidRDefault="00900EEF" w:rsidP="00164F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027147">
+      <w:r w:rsidRPr="00CD32C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
+      <w:r w:rsidR="00CD32C6" w:rsidRPr="00CD32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B276417" w14:textId="77777777" w:rsidR="00900EEF" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="243863F7" w14:textId="77777777" w:rsidR="00900EEF" w:rsidRPr="00CD32C6" w:rsidRDefault="00900EEF" w:rsidP="00CD32C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DD8B4C" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc236749083"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 3: Academic Program Design &amp; Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="3B35D028" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00027147">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc236749084"/>
       <w:r>
         <w:t>A. Academic Programming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1A7F5770" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -15532,98 +15589,98 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anticipated time on school grounds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> is where students will be when instruction occurs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8A7676" w14:textId="1339433E" w:rsidR="00BB7F81" w:rsidRDefault="00000000" w:rsidP="00977417">
+    <w:p w14:paraId="6D8A7676" w14:textId="22DB2E6F" w:rsidR="00BB7F81" w:rsidRDefault="00000000" w:rsidP="00977417">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="1440881779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F9378B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F9378B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>100% in off-site (i.e., at home)</w:t>
+        <w:t>100% off-site (i.e., at home)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4870F85F" w14:textId="16D56301" w:rsidR="00BB7F81" w:rsidRDefault="00000000" w:rsidP="00977417">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="1210002843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -16480,71 +16537,75 @@
       <w:hyperlink r:id="rId20" w:anchor="lau-plan-requirement">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>LAU plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ELPA21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084C4C1B" w14:textId="77777777" w:rsidR="00C87908" w:rsidRPr="00977417" w:rsidRDefault="00C87908" w:rsidP="00C87908">
+    <w:p w14:paraId="31424391" w14:textId="18069D33" w:rsidR="00CD32C6" w:rsidRPr="00CD32C6" w:rsidRDefault="00C87908" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
+      <w:r w:rsidR="00CD32C6" w:rsidRPr="00CD32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328DE30E" w14:textId="77777777" w:rsidR="00C87908" w:rsidRDefault="00C87908" w:rsidP="000D09B4"/>
-    <w:p w14:paraId="4646D9E8" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="000D09B4"/>
     <w:p w14:paraId="27226A48" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gifted and Talented</w:t>
       </w:r>
@@ -16897,71 +16958,68 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>How the school will communicate with families that do not speak English.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B599881" w14:textId="77777777" w:rsidR="00C87908" w:rsidRDefault="00C87908" w:rsidP="00C87908">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C36B6B" w14:textId="77777777" w:rsidR="00C87908" w:rsidRPr="00977417" w:rsidRDefault="00C87908" w:rsidP="00C87908">
+    <w:p w14:paraId="7D5FCCB6" w14:textId="3D544D59" w:rsidR="000D09B4" w:rsidRPr="00CD32C6" w:rsidRDefault="00C87908" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000D09B4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1461D6DF" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc236749089"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>F. Co-Curricular and Extra-Curricular Programs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="087CE1A9" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="005241F1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -17180,71 +17238,68 @@
           <w:p w14:paraId="54C1332E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00977417" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61143C43" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:ind w:firstLine="7"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6058AFCD" w14:textId="77777777" w:rsidR="005241F1" w:rsidRDefault="005241F1" w:rsidP="005241F1">
+    <w:p w14:paraId="36450239" w14:textId="30E5C1CE" w:rsidR="000D09B4" w:rsidRPr="00CD32C6" w:rsidRDefault="005241F1" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000D09B4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="392A8756" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00977417">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc236749090"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 4: Operations Plan and Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="2F96AE75" w14:textId="1494846F" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00977417">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc236749091"/>
       <w:r>
         <w:t xml:space="preserve">A. </w:t>
       </w:r>
       <w:r w:rsidR="0028087F">
         <w:t xml:space="preserve">School Board </w:t>
       </w:r>
@@ -18330,107 +18385,127 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49E57AE7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A8D00E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="03A8D00E" w14:textId="161BF63F" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recruitment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Describe how the proposed charter school will recruit high quality school administrators and staff. Include a description of recruitment policies and processes, and how open positions will be advertised within the community(ies).</w:t>
+        <w:t xml:space="preserve"> Describe how the proposed charter school will recruit </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>high-quality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school administrators and staff. Include a description of recruitment policies and processes, and how open positions will be advertised within the community(ies).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADCA6DB" w14:textId="77777777" w:rsidR="005241F1" w:rsidRPr="00977417" w:rsidRDefault="005241F1" w:rsidP="005241F1">
+    <w:p w14:paraId="3E090D7F" w14:textId="07672CF3" w:rsidR="00CD32C6" w:rsidRDefault="005241F1" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E090D7F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1C342CB6" w14:textId="77777777" w:rsidR="00CD32C6" w:rsidRDefault="00CD32C6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C579EF2" w14:textId="5AB98750" w:rsidR="00BB7F81" w:rsidRPr="00977417" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -18993,76 +19068,74 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Self-Evaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Describe the proposed charter school’s plan for the governing board to self-evaluate their own performance and progress. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0152720F" w14:textId="77777777" w:rsidR="008261A2" w:rsidRPr="00977417" w:rsidRDefault="008261A2" w:rsidP="008261A2">
+    <w:p w14:paraId="5ACED49E" w14:textId="447A6C84" w:rsidR="00CD32C6" w:rsidRPr="00CD32C6" w:rsidRDefault="008261A2" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00CD32C6" w:rsidRPr="00CD32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B9B6674" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00977417">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc236749094"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D. Organizational Structure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B62DCE" w14:textId="23F4CD58" w:rsidR="00BB7F81" w:rsidRDefault="0028087F" w:rsidP="008261A2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -19845,76 +19918,88 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59FFB34B" w14:textId="77777777" w:rsidR="00D165B0" w:rsidRPr="00977417" w:rsidRDefault="00D165B0" w:rsidP="00992D86">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28E3E6FB" w14:textId="2036E868" w:rsidR="00BA3325" w:rsidRPr="00977417" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
+    <w:p w14:paraId="28E3E6FB" w14:textId="4DD831E2" w:rsidR="00BA3325" w:rsidRPr="00977417" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Current Operations in Other States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>If the ESP operates charter schools in other states, provide the name of the state, the name of the authorizer and the years the charter school has been in operation.</w:t>
+        <w:t>If the ESP operates charter schools in other states, provide the name of the state, the name of the authorizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977417">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the years the charter school has been in operation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="80"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="3702"/>
         <w:gridCol w:w="3256"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA3325" w14:paraId="67C3C17B" w14:textId="77777777" w:rsidTr="00BA3325">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -20641,142 +20726,135 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Level of commitment and time for the proposed school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1866C2BB" w14:textId="77777777" w:rsidR="00BA3325" w:rsidRPr="00977417" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6B1959" w14:textId="417E4BDE" w:rsidR="00BA3325" w:rsidRPr="00BA3325" w:rsidRDefault="00BA3325" w:rsidP="00992D86">
+    <w:p w14:paraId="0D6B1959" w14:textId="319516F3" w:rsidR="00BA3325" w:rsidRPr="00BA3325" w:rsidRDefault="00BA3325" w:rsidP="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3325">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prior Closures and Denials of Renewals</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00941085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. If the education service provider has previously contracted with a charter school that has ceased operations or has been denied renewal, please provide a </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3325">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the education service provider has previously contracted with a charter school that has ceased operations or has been denied renewal, please provide description below. Include the state where the school operated, the years of operation, and the primary reason for closure or </w:t>
+        <w:t xml:space="preserve">description below. Include the state where the school operated, the years of operation, and the primary reason for closure or </w:t>
       </w:r>
       <w:r w:rsidR="00D80F4B" w:rsidRPr="00BA3325">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>non-renewal</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3325">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF52753" w14:textId="77777777" w:rsidR="00BA3325" w:rsidRPr="00977417" w:rsidRDefault="00BA3325" w:rsidP="00472686">
+    <w:p w14:paraId="539BD037" w14:textId="15CDBA48" w:rsidR="00CD32C6" w:rsidRPr="00CD32C6" w:rsidRDefault="00BA3325" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00CD32C6" w:rsidRPr="00CD32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7898DE0A" w14:textId="23DFF1A7" w:rsidR="00472686" w:rsidRPr="00977417" w:rsidRDefault="00472686" w:rsidP="00472686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Staff Performance Evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -21444,70 +21522,68 @@
       <w:r>
         <w:t>I. Facilities Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="164E96B3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="006A3C54">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provide a sound plan and timeline for the identification, financing, facility construction, preparation, renovation and contingencies - as well as ensuring code compliance for a facility that will meet the charter school’s educational programming and student population as outlined in the Start Up and Five-Year plans below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE829EB" w14:textId="77777777" w:rsidR="006A3C54" w:rsidRPr="00977417" w:rsidRDefault="006A3C54" w:rsidP="006A3C54">
+    <w:p w14:paraId="5B9342AE" w14:textId="45FBB943" w:rsidR="005E0F11" w:rsidRPr="00CD32C6" w:rsidRDefault="006A3C54" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005E0F11">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA06EE8" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="005E0F11" w:rsidRDefault="00992D86" w:rsidP="005E0F11">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc236749100"/>
       <w:r w:rsidRPr="005E0F11">
         <w:lastRenderedPageBreak/>
         <w:t>Section 5: Financial Plan &amp; Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="47CB7BB2" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -22055,113 +22131,113 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Safety and security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011417B3" w14:textId="77777777" w:rsidR="008B274C" w:rsidRPr="00977417" w:rsidRDefault="008B274C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ADDE40C" w14:textId="77777777" w:rsidR="008B274C" w:rsidRDefault="008B274C" w:rsidP="008B274C">
+    <w:p w14:paraId="31EB6405" w14:textId="3774657F" w:rsidR="005E0F11" w:rsidRPr="00CD32C6" w:rsidRDefault="008B274C" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977417">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005E0F11">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A626ED" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00977417">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc236749102"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B. Start Up Plan (Pre-Opening Checklist and Plan)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="3B300B45" w14:textId="0E2BC443" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
+    <w:p w14:paraId="3B300B45" w14:textId="5952024E" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe the school start up plan, including timelines and individual(s) responsible, and associated costs for the items below. The </w:t>
+        <w:t xml:space="preserve">Describe the school </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>start-up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan, including timelines and individual(s) responsible, and associated costs for the items below. The </w:t>
       </w:r>
       <w:r w:rsidR="004122BB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>startup</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan describes the plan to put everything in place that is needed to effectively open the proposed charter school. This plan encompasses the timeline between authorization and the day of opening.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="67"/>
         <w:tblW w:w="10050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
@@ -23285,72 +23361,70 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3645" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="211EE8D4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00977417" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="023CC9E3" w14:textId="77777777" w:rsidR="005E0F11" w:rsidRDefault="005E0F11" w:rsidP="005E0F11">
+    <w:p w14:paraId="0335DDF2" w14:textId="74B473E6" w:rsidR="005E0F11" w:rsidRDefault="005E0F11" w:rsidP="00CD32C6">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0335DDF2" w14:textId="74B473E6" w:rsidR="005E0F11" w:rsidRDefault="005E0F11">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A71C4E7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00D90CF2">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc236749103"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>C. Five-Year Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="399BAA7C" w14:textId="1ACCA7E3" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
+    <w:p w14:paraId="399BAA7C" w14:textId="11F1A55A" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the school’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Five-Year Plan</w:t>
@@ -23368,51 +23442,71 @@
         <w:r w:rsidRPr="00D051AA">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Budget Planning Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">provided and attach it labeled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>5.C. Five Year Budget Plan</w:t>
+        <w:t xml:space="preserve">5.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00941085">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Five-Year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Budget Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. This plan encompasses the timeline from the opening date through the end of the contract.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="66"/>
         <w:tblW w:w="10109" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1790"/>
@@ -24037,87 +24131,109 @@
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="699CD19F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4022BBA5" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
+          <w:p w14:paraId="4022BBA5" w14:textId="53F1DE47" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remember to attach: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5.C. Five Year Budget Plan</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">5.C. </w:t>
+            </w:r>
+            <w:r w:rsidR="00941085">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Five-Year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Budget Plan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> using the Budget Planning Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="1D924567" w14:textId="77777777" w:rsidTr="00BB7F81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="0F560B93" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="33"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -24371,52 +24487,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7DAAA168" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="726BE330" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="005E0F11"/>
-    <w:p w14:paraId="2FF7ACC3" w14:textId="01135BC5" w:rsidR="005E0F11" w:rsidRDefault="005E0F11">
+    <w:p w14:paraId="2FF7ACC3" w14:textId="01135BC5" w:rsidR="005E0F11" w:rsidRDefault="005E0F11" w:rsidP="00CD32C6">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4B895F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00D90CF2">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc236749104"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D. Fundraising</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="02E1B5BE" w14:textId="057885DF" w:rsidR="00BB7F81" w:rsidRDefault="00392B91" w:rsidP="00392B91">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -24430,78 +24548,88 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If the proposed charter school has anticipated fundraising contributions, please attach </w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.D. Evidence of Contributions</w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Note that this includes any fundraising activities or grant activities known to the applicant at the time of the application. Examples might include U.S. Department of Education grants, state grants, or local fundraising efforts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2805DE4A" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="2805DE4A" w14:textId="1B611EA3" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Skip if this does not apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAE07CB" w14:textId="77777777" w:rsidR="00D2485A" w:rsidRDefault="00D2485A" w:rsidP="00D2485A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466D5B79" w14:textId="457648B2" w:rsidR="00BB7F81" w:rsidRDefault="00E872AD" w:rsidP="00D90CF2">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
@@ -24787,72 +24915,69 @@
         <w:t xml:space="preserve">Describe the reasons the charter is requesting a waiver for each selected item in </w:t>
       </w:r>
       <w:r w:rsidR="00E64908" w:rsidRPr="00E64908">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>F.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E64908" w:rsidRPr="00E64908">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, including how the desired waivers will help achieve the articulated mission, vision, and programming for Iowa students</w:t>
       </w:r>
       <w:r w:rsidR="00E64908" w:rsidRPr="00E64908">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the technical assistance sought from the Department concerning statutes and administrative rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7CBB30" w14:textId="77777777" w:rsidR="00230630" w:rsidRDefault="00230630" w:rsidP="00230630">
+    <w:p w14:paraId="6B9DC749" w14:textId="73CE7F24" w:rsidR="000D09B4" w:rsidRPr="00CD32C6" w:rsidRDefault="00230630" w:rsidP="00CD32C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90CF2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000D09B4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7508D222" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00D90CF2">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc236749106"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 6. Assurances, Conditions and Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="6E725643" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -26843,71 +26968,85 @@
             <w:tcW w:w="710" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="179D35EE" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9170" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="052A9BF2" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00B23BFC">
+          <w:p w14:paraId="052A9BF2" w14:textId="066BB250" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00B23BFC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="480" w:hanging="420"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>It will adopt a policy regarding the hiring of family members to avoid nepotism in hiring and supervision. The policy must include but is not limited to a disclosure to the governing board of potential nepotism in hiring and supervision. Any person subject to the policy with a conflict must not be involved in the hiring decision or supervision of a potential employee.</w:t>
+              <w:t>It will adopt a policy regarding the hiring of family members to avoid nepotism in hiring and supervision. The policy must include</w:t>
+            </w:r>
+            <w:r w:rsidR="00941085">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, but is not limited to,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a disclosure to the governing board of potential nepotism in hiring and supervision. Any person subject to the policy with a conflict must not be involved in the hiring decision or supervision of a potential employee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="4AF0F9E0" w14:textId="77777777" w:rsidTr="00B23BFC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="65B1FBAF" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -27196,97 +27335,90 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD19FE" w:rsidRPr="00AD19FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>To meet the data reporting requirements, including student enrollment and performance information needed for the performance framework, charter schools must use a student information system that will transmit information to the Department that is compliant with the School Interoperability Framework (SIF) education data standard [Iowa Administrative Code rule 281—19.14, subrule 281—19.14(1)].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC9EE65" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="0071607C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA80261" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="322B96AF" w14:textId="7F0B8B12" w:rsidR="000D09B4" w:rsidRPr="00CD32C6" w:rsidRDefault="00992D86" w:rsidP="00CD32C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Discrimination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD19FE" w:rsidRPr="00AD19FE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iowa Code section 256E.7, subsection 256E.7(5), states that a charter school cannot discriminate in its student admissions policies or practices based on intellectual or athletic ability, measures of achievement or aptitude, or status as a person with a disability. However, a charter school may limit admission to students who are within a particular range of age or grade level or on any other basis that would be legal if initiated by a school district. Enrollment priority must be given to the siblings of students enrolled in a charter school.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000D09B4" w:rsidRPr="00CD32C6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="100C7089" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00D90CF2">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc236749107"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 7. Certification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="4846010D" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -27847,64 +27979,70 @@
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="18FF9DC6" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00EA62D9" w:rsidRDefault="00992D86" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA62D9">
               <w:t>2.F. Evidence of Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="215464A9" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00EA62D9" w:rsidRDefault="00992D86" w:rsidP="0071607C">
+          <w:p w14:paraId="215464A9" w14:textId="453BA0F9" w:rsidR="00BB7F81" w:rsidRPr="00EA62D9" w:rsidRDefault="00992D86" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA62D9">
-              <w:t xml:space="preserve">Supporting documentation should be provided that demonstrates evidence of need, this should include community survey results, or summaries from meetings with the resident district, or community meetings. </w:t>
+              <w:t>Supporting documentation should be provided that demonstrates evidence of need</w:t>
+            </w:r>
+            <w:r w:rsidR="00941085">
+              <w:t xml:space="preserve">; this should include community survey results, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA62D9">
+              <w:t xml:space="preserve">summaries from meetings with the resident district, or community meetings. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="3DA675EB" w14:textId="1BA1503A" w:rsidR="00BB7F81" w:rsidRPr="00EA62D9" w:rsidRDefault="004D3DC0" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29101,64 +29239,70 @@
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6123B5A0" w14:textId="09723A8C" w:rsidR="00F37CC5" w:rsidRPr="00EA62D9" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA62D9">
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="31FBB350" w14:textId="77777777" w:rsidR="00F37CC5" w:rsidRPr="00EA62D9" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
+          <w:p w14:paraId="31FBB350" w14:textId="74804486" w:rsidR="00F37CC5" w:rsidRPr="00EA62D9" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA62D9">
-              <w:t>5.C. Five Year Budget Plan</w:t>
+              <w:t xml:space="preserve">5.C. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD32C6">
+              <w:t>Five-Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA62D9">
+              <w:t xml:space="preserve"> Budget Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="201AC507" w14:textId="77777777" w:rsidR="00F37CC5" w:rsidRPr="00EA62D9" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA62D9">
               <w:t>Copy of the completed budget template across the five years of the established charter school contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -29292,61 +29436,61 @@
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*Required only if specific circumstances are met.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB7F81">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1350" w:right="1080" w:bottom="1080" w:left="1080" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7246C9F2" w14:textId="77777777" w:rsidR="00D95D73" w:rsidRDefault="00D95D73">
+    <w:p w14:paraId="061DC67B" w14:textId="77777777" w:rsidR="00577D07" w:rsidRDefault="00577D07">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CFCAD2F" w14:textId="77777777" w:rsidR="00D95D73" w:rsidRDefault="00D95D73">
+    <w:p w14:paraId="163F0F1B" w14:textId="77777777" w:rsidR="00577D07" w:rsidRDefault="00577D07">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -29363,100 +29507,100 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{3D7D929E-308D-4252-9510-E4323397DE76}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{92C9143E-BD00-49B9-8797-41527BE22C01}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8292AD90-852B-4BF5-B001-A1B8AA024FB5}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{3A1E41A7-90CE-41F0-9805-E6AB1EF2DB48}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{E937FADA-77BA-4AB5-BB58-F1D0DB273643}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{80A9ED60-D92E-4F22-9F69-792372FDD9F6}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{1F267DCD-6906-4FBA-9739-289F889EA278}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{ED96451A-8275-41B2-8682-53F8919F6E2E}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{3B2B03E5-E477-4C6F-8081-4A8E1981E499}"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{9FC18D8A-4D59-43B8-B1F8-899B1FA12490}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{B3E02C48-E9B9-4548-958C-9DDC24A8FA5F}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{67A6BFA0-4126-400C-99BB-CD751E625E05}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3B5E962E" w14:textId="77777777" w:rsidR="000212FF" w:rsidRDefault="000212FF" w:rsidP="000212FF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57A54B8F" w14:textId="36B435BB" w:rsidR="000212FF" w:rsidRDefault="00992D86" w:rsidP="000212FF">
     <w:pPr>
       <w:pBdr>
@@ -29530,61 +29674,61 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A85F38E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FAA5C39" w14:textId="77777777" w:rsidR="00D95D73" w:rsidRDefault="00D95D73">
+    <w:p w14:paraId="58872975" w14:textId="77777777" w:rsidR="00577D07" w:rsidRDefault="00577D07">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28BA7683" w14:textId="77777777" w:rsidR="00D95D73" w:rsidRDefault="00D95D73">
+    <w:p w14:paraId="5DF65FE4" w14:textId="77777777" w:rsidR="00577D07" w:rsidRDefault="00577D07">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1B88DFC4" w14:textId="6438ECAE" w:rsidR="004B284C" w:rsidRPr="004B284C" w:rsidRDefault="004B284C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3219F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B3219F">
         <w:rPr>
@@ -40652,129 +40796,142 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB7F81"/>
     <w:rsid w:val="000172CD"/>
     <w:rsid w:val="00020C12"/>
     <w:rsid w:val="000212FF"/>
     <w:rsid w:val="00027147"/>
     <w:rsid w:val="0004751B"/>
     <w:rsid w:val="000D09B4"/>
     <w:rsid w:val="000D1DD8"/>
     <w:rsid w:val="000E34E6"/>
     <w:rsid w:val="001238AA"/>
     <w:rsid w:val="001D3E5A"/>
     <w:rsid w:val="00230630"/>
     <w:rsid w:val="00230F69"/>
     <w:rsid w:val="00254A8D"/>
     <w:rsid w:val="0028087F"/>
     <w:rsid w:val="00286373"/>
     <w:rsid w:val="002A1609"/>
     <w:rsid w:val="0031032F"/>
     <w:rsid w:val="00392B91"/>
+    <w:rsid w:val="003A186D"/>
     <w:rsid w:val="00411970"/>
     <w:rsid w:val="004122BB"/>
     <w:rsid w:val="004655DF"/>
     <w:rsid w:val="00472686"/>
     <w:rsid w:val="00481FBA"/>
     <w:rsid w:val="004B284C"/>
     <w:rsid w:val="004C0F61"/>
     <w:rsid w:val="004D3DC0"/>
     <w:rsid w:val="0052360B"/>
     <w:rsid w:val="00524101"/>
     <w:rsid w:val="005241F1"/>
     <w:rsid w:val="00536826"/>
     <w:rsid w:val="0055596B"/>
     <w:rsid w:val="00561700"/>
     <w:rsid w:val="00562133"/>
+    <w:rsid w:val="00577D07"/>
     <w:rsid w:val="005822BD"/>
     <w:rsid w:val="005E0F11"/>
     <w:rsid w:val="00614CFA"/>
     <w:rsid w:val="00616E7D"/>
     <w:rsid w:val="00624353"/>
     <w:rsid w:val="006423AD"/>
     <w:rsid w:val="006673E8"/>
     <w:rsid w:val="006A3C54"/>
+    <w:rsid w:val="006C17EB"/>
     <w:rsid w:val="006E29D9"/>
     <w:rsid w:val="0071607C"/>
     <w:rsid w:val="007923E1"/>
     <w:rsid w:val="008043CE"/>
     <w:rsid w:val="008261A2"/>
     <w:rsid w:val="008B274C"/>
     <w:rsid w:val="008C7F55"/>
     <w:rsid w:val="00900EEF"/>
     <w:rsid w:val="009174AB"/>
+    <w:rsid w:val="00941085"/>
     <w:rsid w:val="00977417"/>
     <w:rsid w:val="00992600"/>
     <w:rsid w:val="00992D86"/>
     <w:rsid w:val="009A2CB4"/>
+    <w:rsid w:val="009B013D"/>
+    <w:rsid w:val="009C00CF"/>
     <w:rsid w:val="009F3B46"/>
     <w:rsid w:val="00A61747"/>
     <w:rsid w:val="00A845D8"/>
     <w:rsid w:val="00A91FE1"/>
     <w:rsid w:val="00A944B7"/>
     <w:rsid w:val="00AA5E9E"/>
     <w:rsid w:val="00AD19FE"/>
     <w:rsid w:val="00B0190B"/>
     <w:rsid w:val="00B23BFC"/>
     <w:rsid w:val="00B3219F"/>
     <w:rsid w:val="00BA3325"/>
     <w:rsid w:val="00BB7F81"/>
     <w:rsid w:val="00BE24D1"/>
+    <w:rsid w:val="00BF3CD4"/>
     <w:rsid w:val="00C13481"/>
+    <w:rsid w:val="00C34A3D"/>
     <w:rsid w:val="00C439F9"/>
     <w:rsid w:val="00C52922"/>
     <w:rsid w:val="00C87908"/>
     <w:rsid w:val="00CB455F"/>
+    <w:rsid w:val="00CD32C6"/>
     <w:rsid w:val="00D008F0"/>
     <w:rsid w:val="00D051AA"/>
     <w:rsid w:val="00D165B0"/>
     <w:rsid w:val="00D2485A"/>
     <w:rsid w:val="00D52ECD"/>
     <w:rsid w:val="00D80F4B"/>
+    <w:rsid w:val="00D90555"/>
     <w:rsid w:val="00D90CF2"/>
     <w:rsid w:val="00D926C8"/>
     <w:rsid w:val="00D95D73"/>
     <w:rsid w:val="00DA7193"/>
     <w:rsid w:val="00DB7CE7"/>
+    <w:rsid w:val="00DC097E"/>
     <w:rsid w:val="00DD3A98"/>
     <w:rsid w:val="00E348FA"/>
     <w:rsid w:val="00E52121"/>
     <w:rsid w:val="00E54841"/>
     <w:rsid w:val="00E64908"/>
     <w:rsid w:val="00E872AD"/>
     <w:rsid w:val="00EA62D9"/>
     <w:rsid w:val="00EB54BD"/>
     <w:rsid w:val="00ED274C"/>
+    <w:rsid w:val="00ED43F2"/>
     <w:rsid w:val="00ED5C30"/>
     <w:rsid w:val="00EF1551"/>
     <w:rsid w:val="00F37CC5"/>
     <w:rsid w:val="00F67109"/>
     <w:rsid w:val="00F9378B"/>
+    <w:rsid w:val="00F9393D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="380D7527"/>
@@ -45344,123 +45501,131 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:Signers xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:Signer>
     <go:Gdesa>{"SignerLabel":"Founding Group Representative","SignerId":"esignature.64p8hio0lgos","SignerColor":"#e8f0fe","SignerIndex":"1"}</go:Gdesa>
   </go:Signer>
   <go:Signer>
     <go:Gdesa>{"SignerLabel":"Proposed Governing Board President","SignerId":"esignature.mn499fdgiipf","SignerColor":"#b8d5c2","SignerIndex":"2"}</go:Gdesa>
   </go:Signer>
   <go:Signer>
     <go:Gdesa>{"SignerLabel":"Education Service Provider","SignerId":"esignature.l8drbuf3v3k8","SignerColor":"#dfc2f7","SignerIndex":"3"}</go:Gdesa>
   </go:Signer>
 </go:Signers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi82fbTmxkWpuC5Sj7n+7bgnokJaA==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS4yNnlpZ21uanc4MDEaHwoBMRIaChgICVIUChJ0YWJsZS40ZHhrYjU5a2lqNXkaHwoBMhIaChgICVIUChJ0YWJsZS5vOTJod2Z2Mmx3dmwaHwoBMxIaChgICVIUChJ0YWJsZS45YTloc3V5cWVnemoaHwoBNBIaChgICVIUChJ0YWJsZS51b2Iybzl5emYyZDUaHwoBNRIaChgICVIUChJ0YWJsZS52a3UzMThzeHF3MjkaHwoBNhIaChgICVIUChJ0YWJsZS5zb2RtZWhnNHl3NW0aHwoBNxIaChgICVIUChJ0YWJsZS5wZTYwc2J2ZzJ5MDgaHwoBOBIaChgICVIUChJ0YWJsZS51ZnNzOXA4ajd2cTUaHwoBORIaChgICVIUChJ0YWJsZS5zbGFucXM1OXR2NGEaIAoCMTASGgoYCAlSFAoSdGFibGUuYzdnY3VpN282M3l6GiAKAjExEhoKGAgJUhQKEnRhYmxlLmk1Z200ajEzcjlobBogCgIxMhIaChgICVIUChJ0YWJsZS5oZGU5c2tqNG9tcW4aIAoCMTMSGgoYCAlSFAoSdGFibGUueTl1NzY1dzV5dTIyGiAKAjE0EhoKGAgJUhQKEnRhYmxlLjhvMnlib3RkZm90cBogCgIxNRIaChgICVIUChJ0YWJsZS5hYWsxeGoxbWRwcWsaIAoCMTYSGgoYCAlSFAoSdGFibGUuZWg2Mmg5NWl2cnEyGiAKAjE3EhoKGAgJUhQKEnRhYmxlLjJiNmEwaXJqdmlpaxogCgIxOBIaChgICVIUChJ0YWJsZS55NTFzOXI2bTh0aXgaIAoCMTkSGgoYCAlSFAoSdGFibGUuZnJqdXlpbGh6OTEwGiAKAjIwEhoKGAgJUhQKEnRhYmxlLjh2Zm5lNXlyaWluMhogCgIyMRIaChgICVIUChJ0YWJsZS40ejZwOXl5MnQ4Y2EaIAoCMjISGgoYCAlSFAoSdGFibGUud3NmajE5ZnRxc244GiAKAjIzEhoKGAgJUhQKEnRhYmxlLnVhbDY0eTJ3MmJ0dRogCgIyNBIaChgICVIUChJ0YWJsZS5sNHNsb3d0NWo2M2oaIAoCMjUSGgoYCAlSFAoSdGFibGUuajZreXM0ZWtlczRiGiAKAjI2EhoKGAgJUhQKEnRhYmxlLnE0dHBhd2NkMG5zbhogCgIyNxIaChgICVIUChJ0YWJsZS53cjF1ZGthMXV3YnUaIAoCMjgSGgoYCAlSFAoSdGFibGUuODlpZnd3bGhxeHBvGiAKAjI5EhoKGAgJUhQKEnRhYmxlLjQ1Y3cxd3I3emUxcxogCgIzMBIaChgICVIUChJ0YWJsZS5wNWtwbDk5OHJxNjUaIAoCMzESGgoYCAlSFAoSdGFibGUuaTUyZTZrYjcwMGRuGiAKAjMyEhoKGAgJUhQKEnRhYmxlLjRkbGtvNXNrcHNkehogCgIzMxIaChgICVIUChJ0YWJsZS5wcjFxanN4dTR4cWIaIAoCMzQSGgoYCAlSFAoSdGFibGUucGRoMHMzczRnZzZpGiAKAjM1EhoKGAgJUhQKEnRhYmxlLjQ0YnZnNW44Y3k3ZhogCgIzNhIaChgICVIUChJ0YWJsZS45N2Z1aGt2aGJicGgaHwoCMzcSGQoXCAlSEwoRdGFibGUucDkybTR1cXV4aTEaIAoCMzgSGgoYCAlSFAoSdGFibGUudDk1Zzg3ZXNic2FnGh8KAjM5EhkKFwgJUhMKEXRhYmxlLmlocDVtdHM3bWRoGh8KAjQwEhkKFwgJUhMKEXRhYmxlLmZ5bGVkOGtvbjhnMgloLjN6bnlzaDcyDmgucWJsajRyeHJyYXM0Mg5oLmwycWx5ZnJvYnV6cTIOaC5rYXN5dnI1MXc5bmIyDmguYXdiM3Fud3NsazduMg5oLmtlc2FwanIzZTcxczIOaC51NTlmaDRsYzlyYW0yDmgudDEyNHI3dWpmYno3Mg5oLmlxOHZmZGE3NWYyaTIOaC44eHZ3MWM3eXdoNGkyDmgueHU2dTdwNnowaGRmMg5oLjNrdmg3eTVyZWd1YTIOaC54aDB3c3lkeTM2YmMyDmguaW9nam9yaWsybjloMg5oLjJlb2g3NmFmZzRpZzIOaC43cm9wYnhqc2djNTgyDmguZjAwMXNqcjBjamxxMg5oLm1wM2YzcDhxcjh1cDIOaC5xejNqdmxzM2VyemYyDmguajRjOXVrMXM3dG94Mg5oLjN6aWM3ZXlxN3dtMTIOaC5yNGZmbGpjamZsaWMyDmgucGMxMGgxeDA1cmdqMg5oLmFyOWJhMTUwa2l1dzIOaC5yN2VyNWtrNjVpNnkyDmguNGN2bnh2OWcwYXNyMg5oLndibGZpNGUybXVkYTIOaC44YzQ2aGNjbzA0c2syDmgudzU3czF2b2JkaWJlMg5oLmlvcGZzem1xNHh0cjIOaC5lNTV1MG85dGk0dzYyDmgucngydGdtM2R1cTRwMg5oLml1MjB0a2c2dXdwMTIOaC54OHprdGMxcHFwYzEyDmguaW9ncmRreTk0cHFtMg5oLnI3bmk1c25wb2tpZDIOaC5yb25ndGNsM3piMzQyDmgucHB5OXNsc2VnaHhqMg5oLnNtaW9mZG0yenNhZzIJaC4zZndva3EwMg5oLjd6bHdncGRiYWRqcjINaC41azg1OGR2Y2E3aTIOaC55dmNrMTc5d2ZlZm8yDmguM3ZtMmRibmVyZ210Mg5oLjN0YW51YTQxNXI1NDIOaC5vcjEwNnRhMzczOTcyDmgueDgybHhrcWNxeW9nMg5oLnQ5bm50bHk2dzh4MDIOaC51MjZiYW1uYzFybmsyDmguYjllYWQ1cHYzbm54Mg5oLjY1dmRtcWhxbGlhdzIOaC43bG44a2htaHZyeTgyDmguNDJreDB4ejBuNWxqMg5oLmwxYmozdDJ6dzRvdjgAciExT25INkt3Z2FGYlFENnRSMER4dDk3SlFJRFdHa1Y4MEM=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92162EF5-59AB-4CBE-8CDA-0A06E68A45BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC604544-2A63-4CD2-8E35-7C75F0283DD7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC604544-2A63-4CD2-8E35-7C75F0283DD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92162EF5-59AB-4CBE-8CDA-0A06E68A45BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>7075</Words>
-  <Characters>45281</Characters>
+  <Words>7808</Words>
+  <Characters>44508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1223</Lines>
-  <Paragraphs>831</Paragraphs>
+  <Lines>370</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Iowa IDOE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51525</CharactersWithSpaces>
+  <CharactersWithSpaces>52212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Iowa Charter School Application: School Board Model</dc:title>
   <dc:subject/>
   <dc:creator>Ohlund, Barbara [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>ee7d2d8d-9de0-4c59-ad24-4d59fd7ebc4c</vt:lpwstr>
+  </property>
+</Properties>
+</file>