--- v0 (2026-08-23)
+++ v1 (2026-09-12)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="49B49C05" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="62FAE55A" wp14:editId="30F1EE19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2676525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1624521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4410075" cy="1447056"/>
@@ -3798,81 +3799,68 @@
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4C606D21" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A476CEC" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc236657204"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="112A5CB9" w14:textId="03FFE94E" w:rsidR="00BB7F81" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="112A5CB9" w14:textId="5D966E3B" w:rsidR="00BB7F81" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This application is for an independent founding group</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> wishing to establish and operate a new charter school in Iowa that operates independently from a public school district under its own Governing Board. The required criteria and evaluation of charter school applications pursuant to Iowa Code chapter 256E are detailed in the </w:t>
+        <w:t xml:space="preserve">This application is for an independent founding group wishing to establish and operate a new charter school in Iowa that operates independently from a public school district under its own Governing Board. The required criteria and evaluation of charter school applications pursuant to Iowa Code chapter 256E are detailed in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Iowa Charter School Application Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="000806DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000806DD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please</w:t>
       </w:r>
@@ -4059,200 +4047,231 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Cover Sheet </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>includes contact information for all charter school applications, pre-opening, and operational needs of the proposed charter school as well as charter location, start year, and enrollment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6278D9" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="4B6278D9" w14:textId="666052C0" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>School Overview</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requires an executive summary, and information regarding charter school purpose, vision, mission, target population, community served and evidence of need for the charter school.</w:t>
+        <w:t xml:space="preserve"> requires an executive summary and information regarding charter school purpose, vision, mission, target population, community served and evidence of need for the charter school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC2F8B2" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Program Design and Capacity </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>includes detailed descriptions of the innovative academic programming, instructional models, assessment of student progress (assessment plan), identification and provision of student supports and co/extra-curricular programming.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CB92AB" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="21CB92AB" w14:textId="5215DE09" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operations Plan and Capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes capacity of the Founding Group, Administration-staff and Governing Board, organizational structure, facilities plan, information on Educational Service Provider(s), school calendar and daily schedules as well as student recruitment and code of conduct.</w:t>
+        <w:t xml:space="preserve"> includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00884460">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the capacity of the Founding Group, Administration-staff and Governing Board, organizational structure, facilities plan, information on Educational Service Provider(s), school calendar and daily schedules,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE24D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as student recruitment and code of conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C660F9" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
+    <w:p w14:paraId="19C660F9" w14:textId="632B4AF6" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Plan and Capacity </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE24D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>includes information around transportation, food services and other services, the charter school’s start up and five-year plan, fundraising, contracting with Educational Service Providers, and any waiver requests and support needed by the charter school.</w:t>
+        <w:t xml:space="preserve">includes information around transportation, food services and other services, the charter school’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>start-up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE24D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and five-year plan, fundraising, contracting with Educational Service Providers, and any waiver requests and support needed by the charter school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102D9156" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="004E21E2" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E21E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Assurances, Conditions and Reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="004E21E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>includes all assurances the charter school is required to adhere to in order to be authorized as a charter in Iowa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2D40DF" w14:textId="77777777" w:rsidR="00BE24D1" w:rsidRPr="004E21E2" w:rsidRDefault="00BE24D1" w:rsidP="00BE24D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E21E2">
@@ -4274,149 +4293,136 @@
         <w:t>requires signature(s) from the founding group primary contact, and if identified, the governing board president and Educational Service Provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748EE7B3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="295BA5F4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="001E652D">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc236657208"/>
       <w:r>
         <w:t>Application Submission Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="6FB488E7" w14:textId="77777777" w:rsidR="00BA250B" w:rsidRDefault="004C0F61" w:rsidP="004C0F61">
+    <w:p w14:paraId="0E38537F" w14:textId="38D5BC22" w:rsidR="00BB7F81" w:rsidRPr="00884460" w:rsidRDefault="004C0F61" w:rsidP="00884460">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">For an application to be reviewed, the founding group must complete and submit </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>this document</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with all the required attachments by November 1, 11:59 pm of the school year preceding the charter school’s planning year. If November 1 falls on a weekend or holiday, </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>this document</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and all required attachments are due on the following Monday. Each question on this document is required, and incomplete applications may not be reviewed for approval. The founding group must submit this completed application document, and all the required attachments</w:t>
+        <w:t xml:space="preserve"> and all required attachments are due on the following Monday. Each question on this document is required, and incomplete applications may not be reviewed for approval. The founding group must submit this completed application document and all the required attachments</w:t>
       </w:r>
       <w:r w:rsidR="00264DC4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk236899274"/>
       <w:r w:rsidR="00264DC4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>in Microsoft Word format</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">via email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="004C0F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>charters@iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C0F61">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00992D86">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E7F2F3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc236657209"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 1: Cover Sheet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5A601683" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc236657210"/>
       <w:r>
         <w:t>A. Proposed Charter School Name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2C989F70" w14:textId="46B1D634" w:rsidR="0052360B" w:rsidRPr="00BB1BD1" w:rsidRDefault="0052360B" w:rsidP="0052360B">
@@ -4547,51 +4553,51 @@
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B20C39" w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00992D86" w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="00B20C39" w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0052360B" w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACC0F93" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00BB7F81" w:rsidP="00CB455F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517E2A35" w14:textId="6B792EF4" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00000000" w:rsidP="00CB455F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -4664,80 +4670,80 @@
         <w:t>D. Primary Contacts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7E2A6AE3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide the contact information for the founding group as indicated below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C538F0F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="3C538F0F" w14:textId="1853841E" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Primary</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>. This person will be included on all communications, and serve as the primary contact for all areas of the charter school, from the application process through opening, if authorized.</w:t>
+        <w:t>. This person will be included on all communications and serve as the primary contact for all areas of the charter school, from the application process through opening, if authorized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA41162" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -5835,81 +5841,68 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BA58CFD" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691E6F61" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc236657215"/>
       <w:r>
         <w:t>F. Governing Board Contacts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4FA3DDE7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="007923E1">
+    <w:p w14:paraId="4FA3DDE7" w14:textId="06AE08DB" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="007923E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Provide the names of the proposed governing board</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> members. If not yet known, indicate the date when they will be available. Add rows as needed.</w:t>
+        <w:t>Provide the names of the proposed governing board members. If not yet known, indicate the date when they will be available. Add rows as needed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="108"/>
         <w:tblW w:w="10109" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="1990"/>
         <w:gridCol w:w="2261"/>
         <w:gridCol w:w="2171"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BB7F81" w14:paraId="0978F788" w14:textId="77777777" w:rsidTr="00BB7F81">
@@ -6210,88 +6203,102 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61FBA99B" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc236657216"/>
       <w:r>
         <w:t>G. Charter School Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="4E3EDB34" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="005B3F87" w:rsidRDefault="007923E1" w:rsidP="005B3F87">
+    <w:p w14:paraId="4E3EDB34" w14:textId="2BF3CEC5" w:rsidR="007923E1" w:rsidRPr="005B3F87" w:rsidRDefault="007923E1" w:rsidP="005B3F87">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3F87">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate each grade level that will be served during the five-year duration of the charter school contract by placing an </w:t>
       </w:r>
       <w:r w:rsidRPr="005B3F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3F87">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the left column, and provide the minimum, planned, and maximum enrollment for each year of the charter school contract.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00884460">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3F87">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the left column, and provide the minimum, planned, and maximum enrollment for each year of the charter school contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6C4736" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="00C0604A" w:rsidRDefault="007923E1" w:rsidP="00C0604A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0604A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6316,91 +6323,83 @@
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0604A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Planned enrollment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0604A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> reflects the number of students the charter school anticipates enrolling in each grade level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0802C546" w14:textId="4551480A" w:rsidR="004412A0" w:rsidRDefault="007923E1" w:rsidP="00C0604A">
+    <w:p w14:paraId="5A458D4F" w14:textId="7A9F3CEA" w:rsidR="004412A0" w:rsidRDefault="007923E1" w:rsidP="00884460">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0604A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maximum enrollment</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0604A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> reflects the highest enrollment level that a school anticipates being able to serve based on capacity, staffing, facilities, and other operational considerations.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004412A0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7406D61F" w14:textId="77777777" w:rsidR="007923E1" w:rsidRPr="00C0604A" w:rsidRDefault="007923E1" w:rsidP="00C0604A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -13426,63 +13425,54 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C254F0">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40DF37BC" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="428B7CA4" w14:textId="77777777" w:rsidR="00D80F4B" w:rsidRDefault="00D80F4B" w:rsidP="00884460">
+      <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="428B7CA4" w14:textId="77777777" w:rsidR="00D80F4B" w:rsidRDefault="00D80F4B" w:rsidP="00BA250B">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6A0B07" w14:textId="0FE44082" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc236657217"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 2: School Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5535DC51" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc236657218"/>
       <w:r>
         <w:t>A. Charter School Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -13782,75 +13772,75 @@
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="479A5A7D" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078E3858" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00992D86">
+          <w:p w14:paraId="078E3858" w14:textId="548BA4E7" w:rsidR="00BB7F81" w:rsidRPr="00BB1BD1" w:rsidRDefault="00E15283">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="380" w:hanging="243"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB1BD1">
+            <w:r w:rsidRPr="00E15283">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Accelerating student learning to prevent learning loss during the COVID-19 pandemic and other significant disruptions to student learning. </w:t>
+              <w:t>Accelerating student learning to prevent learning loss during significant disruptions to student learning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="6B258F55" w14:textId="77777777" w:rsidTr="00F67109">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F286DE1" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
@@ -14263,53 +14253,54 @@
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="380" w:hanging="243"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB1BD1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Allow greater flexibility for districts and schools to focus on closing gaps in student opportunity and achievement for all students from preschool through postsecondary preparation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F97AFF4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="00BA250B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0128BD3A" w14:textId="26905B3E" w:rsidR="00BA250B" w:rsidRDefault="00BA250B">
+    <w:p w14:paraId="0128BD3A" w14:textId="26905B3E" w:rsidR="00BA250B" w:rsidRDefault="00BA250B" w:rsidP="00884460">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3C522" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc236657219"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B. Executive Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="466E8FC7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -14354,51 +14345,51 @@
     </w:p>
     <w:p w14:paraId="5148C1FB" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Indicate the student population and the community the proposed charter school intends to serve. Include the results of an environmental scan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to support the identified gap in the portfolio of educational options in the geographic area the charter school program proposes to fill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A5120B" w14:textId="77777777" w:rsidR="00900EEF" w:rsidRPr="00BB1BD1" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
@@ -14518,162 +14509,178 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F4F864" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc236657223"/>
       <w:r>
         <w:t>F. Evidence of Need</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="17EA0865" w14:textId="1B8CF9BF" w:rsidR="00BB7F81" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
+    <w:p w14:paraId="17EA0865" w14:textId="4A8D6C31" w:rsidR="00BB7F81" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900EEF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the evidence of the need for the proposed charter school. The description should clearly demonstrate that the community's need and support for the proposed charter school was assessed, and that this need directly links to the proposed charter school purpose, vision, and mission. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">This should go beyond the environmental scan described in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.C</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. above</w:t>
       </w:r>
       <w:r w:rsidRPr="00900EEF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and include description of the actions taken to foster community engagement, including communications with the resident district. Supporting documentation should be provided that demonstrates evidence of need including community survey results, letters of support from the community or summaries from meetings with the resident district, or community meetings. </w:t>
+        <w:t xml:space="preserve">, and include </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900EEF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>description of the actions taken to foster community engagement, including communications with the resident district. Supporting documentation should be provided that demonstrates evidence of need</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900EEF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including community survey results, letters of support from the community or summaries from meetings with the resident district, or community meetings. </w:t>
       </w:r>
       <w:r w:rsidRPr="00900EEF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting documentation should be labeled: </w:t>
       </w:r>
       <w:r w:rsidRPr="00900EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.F. Evidence of Need</w:t>
       </w:r>
       <w:r w:rsidRPr="00900EEF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2EFCF2" w14:textId="77777777" w:rsidR="00900EEF" w:rsidRPr="00BB1BD1" w:rsidRDefault="00900EEF" w:rsidP="00900EEF">
+    <w:p w14:paraId="4293E852" w14:textId="4E8549AB" w:rsidR="00884460" w:rsidRPr="00884460" w:rsidRDefault="00900EEF" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00884460" w:rsidRPr="00884460">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="51DD8B4C" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc236657224"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 3: Academic Program Design &amp; Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="3B35D028" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc236657225"/>
       <w:r>
         <w:t>A. Academic Programming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1A7F5770" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00900EEF">
       <w:pPr>
         <w:pBdr>
@@ -14875,51 +14882,51 @@
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F9378B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100% face-to-face</w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA67C89" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="00CB455F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370457F5" w14:textId="1B21D6AC" w:rsidR="00BB7F81" w:rsidRDefault="00000000" w:rsidP="00CB455F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -15228,114 +15235,115 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hybrid (some combination of off-site and in school). Indicate the projected hybrid percentage below (e.g., 50% online-50% face-to-face).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC1D812" w14:textId="77777777" w:rsidR="00F9378B" w:rsidRPr="00BB1BD1" w:rsidRDefault="00F9378B" w:rsidP="00F9378B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707709EB" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="707709EB" w14:textId="75B247D1" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Class size and structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes the maximum class size, the teacher-to-student ratio, and grades served in a particular classroom.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the maximum class size, the teacher-to-student ratio, and grades served in a particular classroom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359871B5" w14:textId="77777777" w:rsidR="00F9378B" w:rsidRPr="00BB1BD1" w:rsidRDefault="00F9378B" w:rsidP="00F9378B">
+    <w:p w14:paraId="11E2D443" w14:textId="2B121519" w:rsidR="00183693" w:rsidRPr="00884460" w:rsidRDefault="00F9378B" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1BD1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00183693" w:rsidRPr="00884460">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09063A59" w14:textId="69D7ABB3" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -15836,61 +15844,61 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A1BA6E" w14:textId="77777777" w:rsidR="00BA250B" w:rsidRPr="00BA250B" w:rsidRDefault="00BA250B" w:rsidP="00BA250B">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0DA2B9" w14:textId="45F5C6D6" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc236657228"/>
       <w:r>
         <w:t>D. Identification and Provision of Student Supports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="0F288E3E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00C87908">
+    <w:p w14:paraId="0F288E3E" w14:textId="5D1C569E" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00C87908">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identification and provision of student support includes how the proposed charter school will (1) identify students in need of additional support, and (2) effectively serve students who need additional support.  Note that the descriptions should build on the answer to </w:t>
+        <w:t xml:space="preserve">Identification and provision of student support includes how the proposed charter school will (1) identify students in need of additional support, and (2) effectively serve students who need additional support. Note that the descriptions should build on the answer to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, which described the school’s full assessment system, and not be a repeat of the information provided in C. Specific populations are intentionally highlighted:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E59DE4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16304,74 +16312,70 @@
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Multi-Tiered System of Supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>At-Risk Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4F1BEB" w14:textId="77777777" w:rsidR="00C87908" w:rsidRPr="000673E1" w:rsidRDefault="00C87908" w:rsidP="00C87908">
+    <w:p w14:paraId="1BA14A45" w14:textId="4E260073" w:rsidR="00183693" w:rsidRPr="00884460" w:rsidRDefault="00C87908" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4CB21FD4" w14:textId="77777777" w:rsidR="00BA250B" w:rsidRDefault="00BA250B" w:rsidP="00BA250B">
       <w:bookmarkStart w:id="30" w:name="_Toc236657229"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00183693">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="201B5223" w14:textId="403DBDA5" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>E. Parent Involvement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="532AC794" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00C87908">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Describe how parents and guardians will be given opportunities to be involved in the proposed charter school. This may describe:</w:t>
@@ -16508,56 +16512,64 @@
       <w:bookmarkStart w:id="31" w:name="_Toc236657230"/>
       <w:r>
         <w:t>F. Co-Curricular and Extra-Curricular Programs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="087CE1A9" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="005241F1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the proposed charter school's co-curricular and extracurricular programs, including how the programs will be funded and delivered. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00884460">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Note that co-curricular and extracurricular programs are not required to be offered</w:t>
+      </w:r>
       <w:r w:rsidRPr="005241F1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Note that co-curricular and extracurricular programs are not required to be offered.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Complete the co/extra-curricular table, and then briefly describe this in the textbox provided.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="87"/>
         <w:tblW w:w="10110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2355"/>
@@ -16737,71 +16749,68 @@
           <w:p w14:paraId="54C1332E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61143C43" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:ind w:firstLine="7"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6058AFCD" w14:textId="77777777" w:rsidR="005241F1" w:rsidRDefault="005241F1" w:rsidP="005241F1">
+    <w:p w14:paraId="18DC2A44" w14:textId="0525D8EA" w:rsidR="00BA250B" w:rsidRPr="00884460" w:rsidRDefault="005241F1" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BA250B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="392A8756" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc236657231"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 4: Operations Plan and Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="2F96AE75" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc236657232"/>
       <w:r>
         <w:t>A. Founding Group Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="42AF8B88" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
@@ -17357,66 +17366,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provide the name, role, responsibilities, background, and area of expertise for each known administrator and/or staff member of the proposed charter school application. If not yet known, leave the name blank but complete the other areas for the primary critical roles for the proposed charter school (e.g., principal, head of curriculum/innovation, diverse learners lead, school business official, and so on).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFD886A" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="0EFD886A" w14:textId="3439444F" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The information provided should demonstrate the capacity of the administrative-staff to operate and sustain a well-functioning charter school with positive student outcomes, and that the administrators are sufficiently experienced to implement the business plan and operate an innovative school successfully. (Add rows as needed) </w:t>
+        <w:t xml:space="preserve">The information provided should demonstrate the capacity of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00884460">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>administrative staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to operate and sustain a well-functioning charter school with positive student outcomes, and that the administrators are sufficiently experienced to implement the business plan and operate an innovative school successfully. (Add rows as needed) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit a labeled curriculum vitae of each named administrator/staff: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>4.B.1. Administrator-Staff Vitae</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="84"/>
@@ -17870,150 +17891,163 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49E57AE7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A8D00E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="03A8D00E" w14:textId="0E6050E0" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recruitment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Describe how the proposed charter school will recruit high quality school administrators and staff. Include a description of recruitment policies and processes, and how open positions will be advertised within the community(ies).</w:t>
+        <w:t xml:space="preserve"> Describe how the proposed charter school will recruit </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>high-quality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school administrators and staff. Include a description of recruitment policies and processes, and how open positions will be advertised within the community(ies).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADCA6DB" w14:textId="77777777" w:rsidR="005241F1" w:rsidRPr="000673E1" w:rsidRDefault="005241F1" w:rsidP="005241F1">
+    <w:p w14:paraId="3204FB2E" w14:textId="0FBA6129" w:rsidR="00884460" w:rsidRPr="00884460" w:rsidRDefault="005241F1" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
+      <w:r w:rsidR="00884460" w:rsidRPr="00884460">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E090D7F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7C579EF2" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="7C579EF2" w14:textId="200B6C28" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Learning &amp; Support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Describe the proposed charter school’s professional development model that provides a clear learning trajectory for administrators and staff. Include plans for mentoring and induction for teachers and administrators. For specific guidance in this area, refer to the Department’s webpage for: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Teacher Quality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Administrator Quality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AAF7E1" w14:textId="77777777" w:rsidR="005241F1" w:rsidRPr="000673E1" w:rsidRDefault="005241F1" w:rsidP="005241F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -18112,51 +18146,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Provide the names of the proposed governing board</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> members, and their individual expertise that creates a well-rounded board that will guide the proposed charter school, and indicates that the board is sufficiently experienced to implement the business plan and operate an innovative school successfully. If members are not yet identified, indicate the expertise areas of to-be-identified board members. (Add rows as needed) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit a labeled curriculum vitae of each named governing board member: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.C.1. Governing Board Vitae</w:t>
       </w:r>
@@ -18520,76 +18554,74 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Self-Evaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Describe the proposed charter school’s plan for the governing board to self-evaluate their own performance and progress. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0152720F" w14:textId="77777777" w:rsidR="008261A2" w:rsidRPr="000673E1" w:rsidRDefault="008261A2" w:rsidP="008261A2">
+    <w:p w14:paraId="7B40B826" w14:textId="3CA8A29C" w:rsidR="00884460" w:rsidRPr="00884460" w:rsidRDefault="008261A2" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00884460" w:rsidRPr="00884460">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B9B6674" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc236657235"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D. Organizational Structure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B62DCE" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008261A2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -19020,51 +19052,51 @@
       <w:r w:rsidRPr="00D165B0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete this section </w:t>
       </w:r>
       <w:r w:rsidRPr="00D165B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>only if</w:t>
       </w:r>
       <w:r w:rsidRPr="00D165B0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the founding group is proposing a partnership or contractual relationship with an education service provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00D165B0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to the proposed charter school's operations or mission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B719FDD" w14:textId="7F9426F5" w:rsidR="00D165B0" w:rsidRPr="000673E1" w:rsidRDefault="00D165B0" w:rsidP="00D165B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -19316,76 +19348,88 @@
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59FFB34B" w14:textId="77777777" w:rsidR="00D165B0" w:rsidRDefault="00D165B0" w:rsidP="00992D86">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28E3E6FB" w14:textId="2036E868" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
+    <w:p w14:paraId="28E3E6FB" w14:textId="7140F8A5" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Current Operations in Other States. </w:t>
       </w:r>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>If the ESP operates charter schools in other states, provide the name of the state, the name of the authorizer and the years the charter school has been in operation.</w:t>
+        <w:t>If the ESP operates charter schools in other states, provide the name of the state, the name of the authorizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000673E1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the years the charter school has been in operation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="80"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="3702"/>
         <w:gridCol w:w="3256"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA3325" w14:paraId="67C3C17B" w14:textId="77777777" w:rsidTr="00BA3325">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -20098,132 +20142,161 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Level of commitment and time for the proposed school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1866C2BB" w14:textId="77777777" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00BA3325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6B1959" w14:textId="417E4BDE" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00992D86">
+    <w:p w14:paraId="0D6B1959" w14:textId="0316F449" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prior Closures and Denials of Renewals </w:t>
+        <w:t>Prior Closures and Denials of Renewals</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000673E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the education service provider has previously contracted with a charter school that has ceased operations or has been denied renewal, please provide description below. Include the state where the school operated, the years of operation, and the primary reason for closure or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80F4B" w:rsidRPr="000673E1">
+        <w:t xml:space="preserve">If the education service provider has previously contracted with a charter school that has ceased operations or has been denied renewal, please provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>non-renewal</w:t>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">description below. Include the state where the school operated, the years of operation, and the primary reason for closure or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80F4B" w:rsidRPr="000673E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>non-renewal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000673E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF52753" w14:textId="77777777" w:rsidR="00BA3325" w:rsidRPr="000673E1" w:rsidRDefault="00BA3325" w:rsidP="00472686">
+    <w:p w14:paraId="7E533651" w14:textId="4E37EC16" w:rsidR="00884460" w:rsidRPr="00884460" w:rsidRDefault="00BA3325" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00884460" w:rsidRPr="00884460">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7898DE0A" w14:textId="23DFF1A7" w:rsidR="00472686" w:rsidRPr="000673E1" w:rsidRDefault="00472686" w:rsidP="00472686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Staff Performance Evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -20891,103 +20964,112 @@
       <w:r>
         <w:t>I. Facilities Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="164E96B3" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="006A3C54">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provide a sound plan and timeline for the identification, financing, facility construction, preparation, renovation and contingencies - as well as ensuring code compliance for a facility that will meet the charter school’s educational programming and student population as outlined in the Start Up and Five-Year plans below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE829EB" w14:textId="77777777" w:rsidR="006A3C54" w:rsidRDefault="006A3C54" w:rsidP="006A3C54">
+    <w:p w14:paraId="25EC1492" w14:textId="3FB30F1F" w:rsidR="00BA250B" w:rsidRPr="00884460" w:rsidRDefault="006A3C54" w:rsidP="00884460">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BA250B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA06EE8" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc236657241"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 5: Financial Plan &amp; Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="47CB7BB2" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
+    <w:p w14:paraId="47CB7BB2" w14:textId="5E5DEE6E" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The Financial Plan &amp; Capacity should include plans around transportation, food services and other services, the proposed charters start up and five-year plans, information about fundraising, educational services providers, and waivers.</w:t>
+        <w:t xml:space="preserve">The Financial Plan &amp; Capacity should include plans around transportation, food services and other services, the proposed charters </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>start-up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and five-year plans, information about fundraising, educational services providers, and waivers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64552518" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc236657242"/>
       <w:r>
         <w:t>A. Transportation, Food Services &amp; Other Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="317CE3DC" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -21539,74 +21621,98 @@
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ED8A87" w14:textId="77777777" w:rsidR="00BA250B" w:rsidRDefault="00BA250B" w:rsidP="00BA250B"/>
     <w:p w14:paraId="2E4DD184" w14:textId="7A6B7769" w:rsidR="00BA250B" w:rsidRDefault="00BA250B">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A626ED" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc236657243"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>B. Start Up Plan (Pre-Opening Checklist and Plan)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="3B300B45" w14:textId="5CE4D289" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
+    <w:p w14:paraId="3B300B45" w14:textId="5357EF2D" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe the school start up plan, including timelines and individual(s) responsible, and associated costs for the items below. The </w:t>
+        <w:t xml:space="preserve">Describe the school </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>start-up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan, including timelines and individual(s) responsible, and associated costs for the items below. The </w:t>
       </w:r>
       <w:r w:rsidR="00816896">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>startup</w:t>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidR="00884460">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00816896">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan describes the plan to put everything in place that is needed to effectively open the proposed charter school. This plan encompasses the timeline between authorization and the day of opening.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="67"/>
         <w:tblW w:w="10050" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1785"/>
@@ -22740,69 +22846,67 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3645" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="211EE8D4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F024F2D" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="00BA250B"/>
-    <w:p w14:paraId="3910187F" w14:textId="77777777" w:rsidR="00BA250B" w:rsidRDefault="00BA250B" w:rsidP="00BA250B"/>
     <w:p w14:paraId="00479E49" w14:textId="18D153EE" w:rsidR="00BA250B" w:rsidRDefault="00BA250B">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A71C4E7" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc236657244"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>C. Five-Year Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="399BAA7C" w14:textId="1ACCA7E3" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
+    <w:p w14:paraId="399BAA7C" w14:textId="2A00DD0F" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="008B274C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the school’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Five-Year Plan</w:t>
@@ -22820,51 +22924,71 @@
         <w:r w:rsidRPr="001A1C3F">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Budget Planning Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">provided and attach it labeled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>5.C. Five Year Budget Plan</w:t>
+        <w:t xml:space="preserve">5.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Five-Year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Budget Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. This plan encompasses the timeline from the opening date through the end of the contract.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="66"/>
         <w:tblW w:w="10109" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1790"/>
@@ -23522,91 +23646,115 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="699CD19F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4022BBA5" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
+          <w:p w14:paraId="4022BBA5" w14:textId="2A71ACFA" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000673E1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remember to attach: </w:t>
             </w:r>
             <w:r w:rsidRPr="000673E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5.C. Five Year Budget Plan</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">5.C. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B55CA8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Five-Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000673E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Budget Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000673E1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> using the Budget Planning Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="1D924567" w14:textId="77777777" w:rsidTr="00BB7F81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="0F560B93" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00992D86" w:rsidP="00E348FA">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="33"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -23875,51 +24023,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7DAAA168" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="726BE330" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="00BA250B"/>
     <w:p w14:paraId="2FF7ACC3" w14:textId="23A880E9" w:rsidR="00BA250B" w:rsidRDefault="00BA250B">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4B895F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc236657245"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D. Fundraising</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="02E1B5BE" w14:textId="057885DF" w:rsidR="00BB7F81" w:rsidRDefault="00392B91" w:rsidP="00392B91">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -23934,78 +24081,88 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If the proposed charter school has anticipated fundraising contributions, please attach </w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.D. Evidence of Contributions</w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Note that this includes any fundraising activities or grant activities known to the applicant at the time of the application. Examples might include U.S. Department of Education grants, state grants, or local fundraising efforts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2805DE4A" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="2805DE4A" w14:textId="6605AEFC" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Skip if this does not apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55CA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11821507" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466D5B79" w14:textId="24989DB2" w:rsidR="00BB7F81" w:rsidRDefault="00392B91" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading2CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc236657246"/>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:t>. Waiver Requests &amp; Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="6C5B180E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
@@ -24282,73 +24439,66 @@
       <w:r w:rsidR="008F6878" w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>F.1.</w:t>
       </w:r>
       <w:r w:rsidR="008F6878" w:rsidRPr="00BA250B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, including how the desired waivers will help achieve the articulated mission, vision, and programming for Iowa students</w:t>
       </w:r>
       <w:r w:rsidR="008F6878" w:rsidRPr="008F6878">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the technical assistance sought from the Department concerning statutes and administrative rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7CBB30" w14:textId="77777777" w:rsidR="00230630" w:rsidRDefault="00230630" w:rsidP="00230630">
+    <w:p w14:paraId="28C1CDE0" w14:textId="5FD57BB1" w:rsidR="00BA250B" w:rsidRDefault="00230630" w:rsidP="003C37F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00884460">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Insert Response Here</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BA250B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7508D222" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc236657247"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 6. Assurances, Conditions and Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="6E725643" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -26473,75 +26623,91 @@
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="179D35EE" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="052A9BF2" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00992D86" w:rsidP="00ED50D1">
+          <w:p w14:paraId="052A9BF2" w14:textId="2ED0CEDE" w:rsidR="00BB7F81" w:rsidRPr="000673E1" w:rsidRDefault="00992D86" w:rsidP="00ED50D1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="480" w:hanging="420"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000673E1">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>It will adopt a policy regarding the hiring of family members to avoid nepotism in hiring and supervision. The policy must include but is not limited to a disclosure to the governing board of potential nepotism in hiring and supervision. Any person subject to the policy with a conflict must not be involved in the hiring decision or supervision of a potential employee.</w:t>
+              <w:t>It will adopt a policy regarding the hiring of family members to avoid nepotism in hiring and supervision. The policy must include</w:t>
+            </w:r>
+            <w:r w:rsidR="00884460">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, but is not limited to,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000673E1">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a disclosure to the governing board of potential nepotism in hiring and supervision. Any person subject to the policy with a conflict must not be involved in the hiring decision or supervision of a potential employee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7F81" w14:paraId="4AF0F9E0" w14:textId="77777777" w:rsidTr="00BB7F81">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="65B1FBAF" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="173"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -26814,93 +26980,90 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD19FE" w:rsidRPr="00AD19FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>To meet the data reporting requirements, including student enrollment and performance information needed for the performance framework, charter schools must use a student information system that will transmit information to the Department that is compliant with the School Interoperability Framework (SIF) education data standard [Iowa Administrative Code rule 281—19.14, subrule 281—19.14(1)].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC9EE65" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81" w:rsidP="00BA250B"/>
-    <w:p w14:paraId="4F1D6E8B" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="54061EC3" w14:textId="5E89F14D" w:rsidR="00BA250B" w:rsidRPr="00884460" w:rsidRDefault="00992D86" w:rsidP="00884460">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Discrimination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD19FE" w:rsidRPr="00AD19FE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iowa Code section 256E.7, subsection 256E.7(5), states that a charter school cannot discriminate in its student admissions policies or practices based on intellectual or athletic ability, measures of achievement or aptitude, or status as a person with a disability. However, a charter school may limit admission to students who are within a particular range of age or grade level or on any other basis that would be legal if initiated by a school district. Enrollment priority must be given to the siblings of students enrolled in a charter school.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BA250B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="100C7089" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc236657248"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 7. Certification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="4846010D" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -27137,92 +27300,90 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFFB785" w14:textId="029D39BA" w:rsidR="00BB7F81" w:rsidRDefault="00756141">
+    <w:p w14:paraId="36304748" w14:textId="6CFB06D7" w:rsidR="00BA250B" w:rsidRPr="00884460" w:rsidRDefault="00756141" w:rsidP="00884460">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Service Provider Authorized Representative Signature*</w:t>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00992D86">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BA250B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D58DC4" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="00872493">
       <w:pPr>
         <w:pStyle w:val="Heading1CS"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc236657249"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>List of Attachments (Appendices)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3C1DA6AA" w14:textId="77777777" w:rsidR="0071607C" w:rsidRPr="000673E1" w:rsidRDefault="0071607C" w:rsidP="0071607C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000673E1">
         <w:rPr>
@@ -27421,72 +27582,86 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.F. Evidence of Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="215464A9" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
+          <w:p w14:paraId="215464A9" w14:textId="6D2E8A2B" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supporting documentation should be provided that demonstrates evidence of need, this should include community survey results, or summaries from meetings with the resident district, or community meetings. </w:t>
+              <w:t>Supporting documentation should be provided that demonstrates evidence of need</w:t>
+            </w:r>
+            <w:r w:rsidR="00884460">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; this should include community survey results, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">summaries from meetings with the resident district, or community meetings. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="3DA675EB" w14:textId="201E6A26" w:rsidR="00BB7F81" w:rsidRDefault="00183693" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -28054,72 +28229,72 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.D.2. Staffing Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6AA16F" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
+          <w:p w14:paraId="5C6AA16F" w14:textId="2D778D3B" w:rsidR="00BB7F81" w:rsidRDefault="00992D86" w:rsidP="0071607C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Copy of the proposed charter school’s staffing plan,</w:t>
+              <w:t>Copy of the proposed charter school’s staffing plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="01C00575" w14:textId="77722D53" w:rsidR="00183693" w:rsidRDefault="00992D86" w:rsidP="00183693">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -29107,72 +29282,86 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="31FBB350" w14:textId="77777777" w:rsidR="00F37CC5" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
+          <w:p w14:paraId="31FBB350" w14:textId="0AB2CC0B" w:rsidR="00F37CC5" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5.C. Five Year Budget Plan</w:t>
+              <w:t xml:space="preserve">5.C. </w:t>
+            </w:r>
+            <w:r w:rsidR="00884460">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Five-Year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Budget Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="201AC507" w14:textId="77777777" w:rsidR="00F37CC5" w:rsidRDefault="00F37CC5" w:rsidP="00F37CC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:hanging="23"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -29366,61 +29555,61 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*Required only if specific circumstances are met.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB7F81">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1350" w:right="1080" w:bottom="1080" w:left="1080" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="472AC5F3" w14:textId="77777777" w:rsidR="00C40BBA" w:rsidRDefault="00C40BBA">
+    <w:p w14:paraId="23194403" w14:textId="77777777" w:rsidR="00D440F9" w:rsidRDefault="00D440F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DACB3B2" w14:textId="77777777" w:rsidR="00C40BBA" w:rsidRDefault="00C40BBA">
+    <w:p w14:paraId="564CAAB0" w14:textId="77777777" w:rsidR="00D440F9" w:rsidRDefault="00D440F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -29437,100 +29626,100 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{0D402DD9-EEF6-410C-AAFD-74453A33EF98}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{67D9CB18-ED8F-46D1-A719-AEEBA1ACFA8D}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{DA7ED4C8-98BE-48BD-8854-362E85C417C3}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F40FBCF7-6306-4460-9F46-634E766BE1B1}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{44EF66EB-B076-4A0C-8651-F2B33591934C}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{CD4A9F39-CC6E-450B-9FF1-D64E1AF05385}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{64BD3307-297B-41A0-96EC-6CC223FEDB6C}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{001E40F0-D6A6-4F83-8C51-343257AB77D1}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{EBC8AF4B-C79E-4DF3-9824-E125D8A8C7BA}"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{5BCD8BAB-1929-443C-BB31-58D14E1C4342}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{8B6D63F9-4F78-48B5-A294-49815A0DDF38}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{1D16E4D7-93D8-4101-81CF-7E72448CABF7}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7A81A949" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -29604,231 +29793,178 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A85F38E" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00BB7F81">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01F8206E" w14:textId="77777777" w:rsidR="00C40BBA" w:rsidRDefault="00C40BBA">
+    <w:p w14:paraId="5D68A20F" w14:textId="77777777" w:rsidR="00D440F9" w:rsidRDefault="00D440F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6567CA42" w14:textId="77777777" w:rsidR="00C40BBA" w:rsidRDefault="00C40BBA">
+    <w:p w14:paraId="25248BDD" w14:textId="77777777" w:rsidR="00D440F9" w:rsidRDefault="00D440F9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7363F588" w14:textId="52A19970" w:rsidR="00BE24D1" w:rsidRPr="00BE24D1" w:rsidRDefault="00BE24D1">
+    <w:p w14:paraId="4B87354B" w14:textId="70009EE8" w:rsidR="0052360B" w:rsidRPr="0052360B" w:rsidRDefault="0052360B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE24D1">
-        <w:t> Founding group means a person, group of persons, or education service provider [or "an education management organization, charter school management organization, or other person with whom a charter school contracts for educational program implementation or comprehensive management"] that develops and submits an application for a charter school to the state board under this chapter [Iowa Code section 256E.2, subsection 256E.2(4)- through 256E.2(5)].</w:t>
+      <w:r w:rsidRPr="0052360B">
+        <w:t>Applicants wishing to open for the 2027-2028 school year must demonstrate adequate preparation to the Iowa State Board of Education.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4B87354B" w14:textId="70009EE8" w:rsidR="0052360B" w:rsidRPr="0052360B" w:rsidRDefault="0052360B">
-[...21 lines deleted...]
-    <w:p w14:paraId="4DF2A21C" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="7041F837" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Governing board means the independent board of a charter school whose members are elected or selected pursuant to the charter school contract [Iowa Code section 256E.2, subsection 256E.2(6)].</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1BD1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental scan includes data review of current publicly available data, such as student assessment results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1BD1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>and local educational context/programs offered.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2DDC5356" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="173"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB1BD1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BB1BD1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100% face-to-face includes options such as work-based learning.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7041F837" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
+    <w:p w14:paraId="7875DFBB" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1BD1">
+      <w:r w:rsidRPr="000673E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Environmental scan includes data review of current publicly available data, such as student assessment results </w:t>
-[...6 lines deleted...]
-        <w:t>and local educational context/programs offered.</w:t>
+        <w:t>Governing board means the independent board of a charter school whose members are elected or selected pursuant to the charter school contract" [Iowa Code 256E.2, subsection 6].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2DDC5356" w14:textId="77777777" w:rsidR="00BB7F81" w:rsidRDefault="00992D86">
-[...48 lines deleted...]
-  <w:footnote w:id="7">
     <w:p w14:paraId="0B37B81B" w14:textId="68C5FA79" w:rsidR="00D165B0" w:rsidRPr="00D165B0" w:rsidRDefault="00D165B0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D165B0">
         <w:t>Education service provider means an education management organization, charter school management organization, or other person with whom a charter school contracts for educational program implementation or comprehensive management" [Iowa Code 256E.2, subsection 256E.2(4)].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -38497,117 +38633,129 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB7F81"/>
     <w:rsid w:val="00020C12"/>
     <w:rsid w:val="000673E1"/>
     <w:rsid w:val="000806DD"/>
     <w:rsid w:val="000D1DD8"/>
+    <w:rsid w:val="00146001"/>
     <w:rsid w:val="001807C8"/>
     <w:rsid w:val="00183693"/>
     <w:rsid w:val="001A1C3F"/>
     <w:rsid w:val="001B04F4"/>
     <w:rsid w:val="001B6467"/>
     <w:rsid w:val="001E652D"/>
     <w:rsid w:val="00230630"/>
     <w:rsid w:val="00230F69"/>
     <w:rsid w:val="00254A8D"/>
     <w:rsid w:val="00264DC4"/>
     <w:rsid w:val="002867B3"/>
+    <w:rsid w:val="00291969"/>
     <w:rsid w:val="002C7EF7"/>
     <w:rsid w:val="00392B91"/>
+    <w:rsid w:val="00411216"/>
     <w:rsid w:val="004177E7"/>
     <w:rsid w:val="004412A0"/>
     <w:rsid w:val="004655DF"/>
     <w:rsid w:val="00472686"/>
     <w:rsid w:val="004C0F61"/>
     <w:rsid w:val="004D4B14"/>
     <w:rsid w:val="004E21E2"/>
     <w:rsid w:val="0052360B"/>
     <w:rsid w:val="005241F1"/>
+    <w:rsid w:val="00586808"/>
     <w:rsid w:val="005A26C6"/>
     <w:rsid w:val="005B3F87"/>
     <w:rsid w:val="006108BC"/>
     <w:rsid w:val="00614CFA"/>
     <w:rsid w:val="00616E7D"/>
     <w:rsid w:val="006673E8"/>
     <w:rsid w:val="006A3C54"/>
     <w:rsid w:val="0071607C"/>
     <w:rsid w:val="00727637"/>
     <w:rsid w:val="00740E46"/>
     <w:rsid w:val="00751006"/>
     <w:rsid w:val="00756141"/>
     <w:rsid w:val="007923E1"/>
     <w:rsid w:val="007C15BD"/>
     <w:rsid w:val="00816896"/>
     <w:rsid w:val="008261A2"/>
     <w:rsid w:val="00872493"/>
+    <w:rsid w:val="00884460"/>
     <w:rsid w:val="008B274C"/>
     <w:rsid w:val="008F6878"/>
     <w:rsid w:val="00900EEF"/>
+    <w:rsid w:val="00913D33"/>
     <w:rsid w:val="009174AB"/>
     <w:rsid w:val="009417C0"/>
     <w:rsid w:val="00992D86"/>
     <w:rsid w:val="009A2CB4"/>
     <w:rsid w:val="009F4852"/>
     <w:rsid w:val="00A870CB"/>
     <w:rsid w:val="00AD19FE"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AF17B7"/>
     <w:rsid w:val="00B20C39"/>
+    <w:rsid w:val="00B55CA8"/>
     <w:rsid w:val="00B95052"/>
     <w:rsid w:val="00BA250B"/>
     <w:rsid w:val="00BA3325"/>
     <w:rsid w:val="00BB1BD1"/>
     <w:rsid w:val="00BB7F81"/>
     <w:rsid w:val="00BE24D1"/>
     <w:rsid w:val="00C0604A"/>
+    <w:rsid w:val="00C22C60"/>
     <w:rsid w:val="00C254F0"/>
+    <w:rsid w:val="00C34A3D"/>
     <w:rsid w:val="00C40BBA"/>
     <w:rsid w:val="00C52922"/>
     <w:rsid w:val="00C5578D"/>
     <w:rsid w:val="00C87908"/>
     <w:rsid w:val="00CB455F"/>
     <w:rsid w:val="00D165B0"/>
+    <w:rsid w:val="00D440F9"/>
     <w:rsid w:val="00D80F4B"/>
+    <w:rsid w:val="00D97C3D"/>
+    <w:rsid w:val="00E15283"/>
     <w:rsid w:val="00E348FA"/>
     <w:rsid w:val="00E54841"/>
     <w:rsid w:val="00EB5A8F"/>
     <w:rsid w:val="00ED50D1"/>
     <w:rsid w:val="00EE63A1"/>
     <w:rsid w:val="00F22E97"/>
     <w:rsid w:val="00F37CC5"/>
     <w:rsid w:val="00F57167"/>
     <w:rsid w:val="00F67109"/>
     <w:rsid w:val="00F9378B"/>
     <w:rsid w:val="00FF1EF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -43025,72 +43173,80 @@
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC604544-2A63-4CD2-8E35-7C75F0283DD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92162EF5-59AB-4CBE-8CDA-0A06E68A45BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>7052</Words>
-  <Characters>45135</Characters>
+  <Words>7781</Words>
+  <Characters>44357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1219</Lines>
-  <Paragraphs>828</Paragraphs>
+  <Lines>369</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Iowa IDOE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51359</CharactersWithSpaces>
+  <CharactersWithSpaces>52034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Iowa Charter School Application: Founding Group Model</dc:title>
   <dc:subject/>
   <dc:creator>Ohlund, Barbara [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>d0f44127-5ed4-4a37-b035-291c5f0de2c9</vt:lpwstr>
+  </property>
+</Properties>
+</file>