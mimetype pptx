--- v0 (2026-07-02)
+++ v1 (2026-09-01)
@@ -191,51 +191,51 @@
     <p:sldId id="291" r:id="rId37"/>
     <p:sldId id="292" r:id="rId38"/>
     <p:sldId id="293" r:id="rId39"/>
     <p:sldId id="294" r:id="rId40"/>
     <p:sldId id="295" r:id="rId41"/>
     <p:sldId id="296" r:id="rId42"/>
     <p:sldId id="297" r:id="rId43"/>
     <p:sldId id="298" r:id="rId44"/>
     <p:sldId id="299" r:id="rId45"/>
     <p:sldId id="300" r:id="rId46"/>
     <p:sldId id="301" r:id="rId47"/>
     <p:sldId id="302" r:id="rId48"/>
     <p:sldId id="303" r:id="rId49"/>
     <p:sldId id="304" r:id="rId50"/>
     <p:sldId id="305" r:id="rId51"/>
     <p:sldId id="306" r:id="rId52"/>
     <p:sldId id="307" r:id="rId53"/>
     <p:sldId id="308" r:id="rId54"/>
     <p:sldId id="309" r:id="rId55"/>
     <p:sldId id="310" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Proxima Nova" panose="02000506030000020004" pitchFamily="50" charset="0"/>
+      <p:font typeface="Proxima Nova" panose="02000506030000020004" charset="0"/>
       <p:regular r:id="rId58"/>
       <p:bold r:id="rId59"/>
       <p:italic r:id="rId60"/>
       <p:boldItalic r:id="rId61"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
@@ -496,54 +496,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="77284" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="115" d="100"/>
-          <a:sy n="115" d="100"/>
+          <a:sx n="76" d="100"/>
+          <a:sy n="76" d="100"/>
         </p:scale>
-        <p:origin x="1398" y="96"/>
+        <p:origin x="352" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8763,332 +8763,297 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Previously, when creating a meeting notice, you were to select Reevaluation Information and Eligibility for Special Education Services. Reevaluation Information was required for the IDR on the Reevaluation, and when you completed the Roll Call, the Eligibility tag on the Meeting Notice is what reset the next evaluation due date. </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Now, the system will be set up so that you cannot select Continued Eligibility for Special Education or Reevaluation Information without opening the Reevaluation. This is because teams had been selecting these as purposes of a meeting without actually opening a reevaluation. Then, once the meeting roll call was completed, the reevaluation date would be reset even though an evaluation and new eligibility decision hadn’t been completed. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200">
+              <a:t>Now, the system will be set up so that you cannot select Continued Eligibility for Special Education without opening the Reevaluation, and this meeting type will be required for the IDR and to reset the next reevaluation due date. Previously, teams had been selecting Eligibility or Reevaluation Information as purposes of a meeting without actually opening a reevaluation. Then, once the meeting roll call was completed, the reevaluation date would be reset even though an evaluation and new eligibility decision hadn’t been completed. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>When you schedule your Continued Eligibility/Reevaluation Information meeting, the meeting date must be on/after the day you clicked “begin reevaluation process” otherwise this will not connect in the IDR. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>When you schedule your Continued Eligibility/Reevaluation Information meeting, the meeting date must be on/after the day you clicked “begin reevaluation process” otherwise this will not connect in the IDR. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200">
+              <a:t>In most cases, Teams will select both Continued Eligibility and Reevaluation Information, and then teams can also select IEP Meeting if the plan is to review the IEP if the student remains eligible, and teams should also select Secondary Transition if the student is 14 or older. If the team plans to only review reevaluation information, but perhaps won’t be making an eligibility decision, then they could only select the former. However, t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>eams must select the Continued Eligibility option in order for the reevaluation due date to reset and to clear the IDR requirement. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Similar to an Initial, a Meeting Roll call will be required before teams can make an eligibility decision. This is to ensure that eligibility is a team discussion and determination, and is not decided prior to the meeting occurring. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>In most cases, Teams will select both Continued Eligibility and Reevaluation Information, and then teams can also select IEP Meeting if the plan is to review the IEP if the student remains eligible, and teams should also select Secondary Transition if the student is 14 or older. If the team plans to only review reevaluation information, but perhaps won’t be making an eligibility decision, then they could only select the former. However, t</a:t>
-[...9 lines deleted...]
-            <a:endParaRPr sz="1200" b="1">
+              <a:t>Because of the way the coding will work for resetting dates and other meeting purpose requirements, I want to say a quick reminder that teams should be using the Cancel or Reschedule buttons if the meeting will no longer take place when originally scheduled. Roll calls should not be completed for a meeting that did not happen at the time scheduled on that Notice/Activity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200">
-[...16 lines deleted...]
-              <a:rPr lang="en" sz="1200">
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Similar to an Initial, a Meeting Roll call will be required before teams can make an eligibility decision. This is to ensure that eligibility is a team discussion and determination, and is not decided prior to the meeting occurring. </a:t>
-[...78 lines deleted...]
-              </a:rPr>
               <a:t>When you are on the Learner Dashboard, and scroll down to the bottom of the page, under Activity, click on the scheduled meeting. Once the drop down opens, you’ll see buttons along the bottom. </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 485"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -29052,448 +29017,285 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Scheduling Reevaluation Meeting</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="483" name="Google Shape;483;p66"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="189850" y="1017725"/>
-            <a:ext cx="8433600" cy="3645600"/>
+            <a:off x="189850" y="1017724"/>
+            <a:ext cx="8433600" cy="3856027"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="438150" lvl="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="438150">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="2100" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Purpose of Meeting Changes</a:t>
             </a:r>
-            <a:endParaRPr sz="2100" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="895350" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="1800" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Previously: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Eligibility for Special Education</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" i="1" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1352550" lvl="2" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="1800" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Now: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Initial Eligibility</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Continued Eligibility*</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="895350" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="1800" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Previously: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Evaluation Information</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" i="1" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1352550" lvl="2" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="1800" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Now: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Initial Evaluation</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" i="1" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="895350" lvl="1" indent="-342900">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="1800" i="1" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-              <a:rPr lang="en" sz="1800" dirty="0">
+              </a:rPr>
+              <a:t>Reevaluation Information</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> remains the same</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="438150">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="2100" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>*</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2100" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Continued Eligibility </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2100" dirty="0">
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...35 lines deleted...]
-              </a:spcAft>
+              </a:rPr>
+              <a:t>is only available once a Reevaluation has been started and is required for IDR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="838200" lvl="1" indent="-285750">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="2100" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Meeting Roll Call required before Eligibility Determination </a:t>
             </a:r>
-            <a:endParaRPr sz="2100" dirty="0">
-[...13 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="438150">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en" sz="2100" dirty="0">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-            </a:endParaRPr>
+              </a:rPr>
+              <a:t>Reminder- Cancel Event/Reschedule Event buttons</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="484" name="Google Shape;484;p66"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6686825" y="4663225"/>
             <a:ext cx="2334300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
@@ -32310,93 +32112,94 @@
   <SubText xmlns="" ID="gSccbPPHloNMeSnZxEqbGPP/sdA=" ActualText=""/>
   <SubText xmlns="" ID="WqRLwihbPVv+/HIYrlMHO8ymwuU=" ActualText=""/>
   <SubText xmlns="" ID="oGgzqZExPjj/205HOIYJHMNBedA=" ActualText=""/>
   <SubText xmlns="" ID="Xi6TssFrP5yI3UuD8sUvqyBo268=" ActualText=""/>
   <SubText xmlns="" ID="wS0edo3/8Gk/aXVuszYMzd8bLlE=" ActualText=""/>
   <SubText xmlns="" ID="GjAM/abH/e3v4xtCdoPyQja9erI=" ActualText=""/>
   <SubText xmlns="" ID="NTbX3VG/i5DekMAQDZ5w0u3l/Ls=" ActualText=""/>
   <SubText xmlns="" ID="vJbOGxFcSvEgU8j3n7LgoMXgBps=" ActualText=""/>
   <SubText xmlns="" ID="KbEPUvAZOxTXDKdmA24+54fQ63w=" ActualText=""/>
   <SubText xmlns="" ID="jssYImnTxhLXucyT7YqW9kd+h2c=" ActualText=""/>
   <SubText xmlns="" ID="/DJZAuQ0jRyiGzCkwbTZd1kzG7E=" ActualText=""/>
   <SubText xmlns="" ID="LOLQqLjHA92AtyiPsjhaWjRVxpg=" ActualText=""/>
   <SubText xmlns="" ID="5QsPdakOAYU+jO9ii+Dy5Lezqp4=" ActualText=""/>
   <SubText xmlns="" ID="nfE1fmpInwZkgQJxJeCWyQJ5keA=" ActualText=""/>
   <SubText xmlns="" ID="BHRC+21tGRY8MBikEScGHrUGUkk=" ActualText=""/>
   <SubText xmlns="" ID="byU4778IdQmF/dKCoJxv1QhK/pY=" ActualText=""/>
   <SubText xmlns="" ID="Jx5651nS9E6jPLpJxZcHBXvoMYY=" ActualText=""/>
   <SubText xmlns="" ID="7CwrOwnf9K/7WFhNK0Iu5rTe9k8=" ActualText=""/>
 </PAW>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FDC582B-9792-4180-B1FB-53B333701625}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.net-centric.com/PAWPP"/>
+    <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>6591</Words>
+  <Words>6613</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>424</Paragraphs>
   <Slides>54</Slides>
   <Notes>54</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>54</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="58" baseType="lpstr">
       <vt:lpstr>Proxima Nova</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Simple Light</vt:lpstr>
       <vt:lpstr>REEVALUATIONS</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Updates Include</vt:lpstr>
       <vt:lpstr>Starting the Reevaluation Process: Evaluation Stepper and  Overview Stepper</vt:lpstr>
       <vt:lpstr>Evaluation Stepper</vt:lpstr>
       <vt:lpstr>Overview Stepper</vt:lpstr>
       <vt:lpstr>Purpose of Reevaluation</vt:lpstr>
       <vt:lpstr>Reevaluation Initiated</vt:lpstr>
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Agreement Reevaluation  is Unnecessary</vt:lpstr>
       <vt:lpstr>Select Reason for Reevaluation</vt:lpstr>
       <vt:lpstr>Agreement that a Reevaluation is Unnecessary</vt:lpstr>
       <vt:lpstr>Reevaluation Considerations</vt:lpstr>
       <vt:lpstr>Helper Text: Progress, Performance, Need</vt:lpstr>
       <vt:lpstr>Comprehensive Review of Existing Data</vt:lpstr>
       <vt:lpstr>Reeval Not Needed: Eligibility Determination</vt:lpstr>
       <vt:lpstr>“Finalizing” the Agreement</vt:lpstr>
       <vt:lpstr>Finalizing the Agreement, Continued</vt:lpstr>
       <vt:lpstr>Finalizing the Agreement, Last Step</vt:lpstr>
       <vt:lpstr>PDF of Agreement</vt:lpstr>
       <vt:lpstr>Reevaluation is Needed (Consent/Notice)</vt:lpstr>
       <vt:lpstr>Notice vs. Consent </vt:lpstr>
       <vt:lpstr>Navigating the Form - Notice</vt:lpstr>
       <vt:lpstr>Navigating the Form - Consent</vt:lpstr>
@@ -32419,30 +32222,32 @@
       <vt:lpstr>Exclusionary Factors</vt:lpstr>
       <vt:lpstr>Navigating the Form - Exclusionary Factors</vt:lpstr>
       <vt:lpstr>Exclusionary Factors Stepper</vt:lpstr>
       <vt:lpstr>Eligibility Determination Stepper</vt:lpstr>
       <vt:lpstr>Eligibility Determination </vt:lpstr>
       <vt:lpstr>Eligibility Determination: Part 1</vt:lpstr>
       <vt:lpstr>Eligibility Determination: Part 2</vt:lpstr>
       <vt:lpstr>Eligibility Determination: Part 3</vt:lpstr>
       <vt:lpstr>Meeting Notice</vt:lpstr>
       <vt:lpstr>Scheduling Reevaluation Meeting</vt:lpstr>
       <vt:lpstr>Reevaluation Meeting Purposes</vt:lpstr>
       <vt:lpstr>Incomplete Data Report</vt:lpstr>
       <vt:lpstr>Incomplete Data Report (IDR)</vt:lpstr>
       <vt:lpstr>Thank you!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Reevaluations: Changes to ACHIEVE July 2026</dc:title>
+  <dc:creator>Hernandez, Jessica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>