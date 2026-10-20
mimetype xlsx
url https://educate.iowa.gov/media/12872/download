--- v0 (2026-05-14)
+++ v1 (2026-10-20)
@@ -1,341 +1,334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://livegraceland-my.sharepoint.com/personal/mshawgo_graceland_edu/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dmaccit-my.sharepoint.com/personal/afarr_dmacc_edu/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{53BE9591-BC61-4B4F-8469-A64BB574D02F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DBE07ADB-F69F-4910-9AA3-71482E812957}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Biology DF (Proposal)" sheetId="1" r:id="rId1"/>
+    <sheet name="Chemistry DF (Proposal)" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F3" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="78">
+  <si>
+    <t>STATE DISCIPLINE FRAMEWORK COURSE STRUCTURE - PRIVATE COLLEGE APPROVAL DOCUMENTATION</t>
+  </si>
   <si>
     <t xml:space="preserve">DISCIPLINE FRAMEWORK: </t>
   </si>
   <si>
+    <t xml:space="preserve">Chemistry </t>
+  </si>
+  <si>
+    <t>Framework CREDITS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRIVATE COLLEGE/UNIVERSITY: </t>
+  </si>
+  <si>
+    <t>Enter College Name Here</t>
+  </si>
+  <si>
+    <t>Sponsoring Community College:</t>
+  </si>
+  <si>
+    <t>Total Award CREDITS</t>
+  </si>
+  <si>
+    <t>Electronic Signature 4-year college</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4-Year College Contact Name: </t>
+  </si>
+  <si>
+    <t>College Signed Date:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date TMSC Approved for All TM: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4-Year College Contact Email: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CC AWARD TYPE: </t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>CIP #</t>
+  </si>
+  <si>
+    <t>ITSO</t>
+  </si>
+  <si>
+    <t>03 09 11 03</t>
+  </si>
+  <si>
     <t>Core Elements</t>
   </si>
   <si>
+    <t>Cr Hrs</t>
+  </si>
+  <si>
     <t>CC Course Number</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cr Hrs</t>
   </si>
   <si>
     <t>Community College 
 Course Name</t>
   </si>
   <si>
-    <t xml:space="preserve">CC AWARD TYPE: </t>
-[...43 lines deleted...]
-  <si>
     <t>4-Year Private</t>
+  </si>
+  <si>
+    <t>4-Year 
+Course #</t>
   </si>
   <si>
     <t>4-Year
 Course Name(s)</t>
   </si>
   <si>
     <t>Articulation Issues/Questions/Advising Notes</t>
   </si>
   <si>
+    <t>General Chemistry Sequence</t>
+  </si>
+  <si>
+    <t>CHM 165 + CHM 175</t>
+  </si>
+  <si>
+    <t>General Chemistry I &amp; II</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>CHM 166 + CHM 176 (10)</t>
+  </si>
+  <si>
+    <t>CHM 157 +CHM 158 + CHM 159  (10)</t>
+  </si>
+  <si>
+    <t>Principles of Chemistry I, II, &amp; III</t>
+  </si>
+  <si>
+    <t>CHM 163 + CHM 164 + CHM173 + CHM 174 (8)</t>
+  </si>
+  <si>
+    <t>General Chemistry I + Lab &amp; General Chemistry II + Lab</t>
+  </si>
+  <si>
+    <t>CHM160 + CHM 161 + CHM 170 + CHM171 (9)</t>
+  </si>
+  <si>
+    <t>Chemistry I + Lab &amp; Chemistry II + Lab</t>
+  </si>
+  <si>
+    <t>Calculus I</t>
+  </si>
+  <si>
+    <t>MAT 210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculus I </t>
+  </si>
+  <si>
+    <t>MAT 211 (5)</t>
+  </si>
+  <si>
+    <t>Calculus II</t>
+  </si>
+  <si>
+    <t>MAT 216</t>
+  </si>
+  <si>
+    <t>MAT 217 (5)</t>
+  </si>
+  <si>
+    <t>Gen. Organic Chem Sequence</t>
+  </si>
+  <si>
+    <t>CHM 260 + CHM 270 (6)</t>
+  </si>
+  <si>
+    <t>Organic Chemistry I &amp; II</t>
+  </si>
+  <si>
+    <t>CHM 261 + CHM 271 (8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>CHM 262 + CHM 272 (9)</t>
+  </si>
+  <si>
+    <t>CHM 263 +  CHM 273 (10)</t>
+  </si>
+  <si>
+    <t>CHM 251 + CHM 252 + CHM 253 (9)</t>
+  </si>
+  <si>
+    <t>Organic Chemistry I &amp; II &amp; III</t>
+  </si>
+  <si>
+    <t>Remaining Math/Science</t>
+  </si>
+  <si>
+    <t>Varies</t>
+  </si>
+  <si>
+    <t>Remaining Communications</t>
+  </si>
+  <si>
+    <t>Remaining Humanities</t>
+  </si>
+  <si>
+    <t>Remaining Social Sciences</t>
+  </si>
+  <si>
+    <t>Remaining Distributed</t>
+  </si>
+  <si>
+    <t>Remaining Electives</t>
+  </si>
+  <si>
+    <t>Total Community College credits:</t>
+  </si>
+  <si>
+    <t>60-64</t>
+  </si>
+  <si>
     <t xml:space="preserve">Notes: </t>
   </si>
   <si>
-    <t xml:space="preserve">Date TMSC Approved for All TM: </t>
-[...116 lines deleted...]
-    <t>Chemistry I + Lab  &amp; Chemistry II + Lab</t>
+    <t xml:space="preserve">Graceland University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Shawgo </t>
+  </si>
+  <si>
+    <t>mshawgo!graceland.edu</t>
+  </si>
+  <si>
+    <t>CHEM1410 + CHEM1420</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> General Chemistry I Workshop with Lab &amp; General Chemistry II Workshop with Lab</t>
+  </si>
+  <si>
+    <t>MATH1510</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MATH1520</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Organic Chemistry I, Organic chemistry I lab,  Organic Chemistry II, Organic chemistry II lab </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHEM3410. CHEM3411, CHEM3420 and CHEM 3421 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Students planning on only taking 2 years at Graceland to graduate will need to come in with 1 year of  college algebra based physics if they will be entering during an odd/even school years so they have the prerequisite before taking physical chemistry (P-chem is only offered every other year (odd/even school years).  
+If student chooses general or biochemistry tract, and only come in  with only 1 year of chemistry courses they  will need 3 years additional years.  Students in the biochemistry track will have to take  1 credit chemistry course (CHEM1450, introduction to organic and biochemistry) the summer before start in the fall.  The CHEM1450 will be offered online and will probably start around July 1.  They will then have to take BIOL2100 (Graceland course) before they are able to take Biochemistry (offered fall even years)  
+Students at Graceland are advised by faculty members in their major.  Students interested in Graceland are highly encouraged to talk to a Graceland science faculty member for additional information.  Students are also encouraged to tour our science facilities before they decide where to transfer to.
+Students interested in graduate school (M.S., Ph.D., etc.) or professional programs (MD, PharmD, PA, etc.) are encouraged to join clubs and organizations on campus and to participate in volunteer opportunities, job shadowing, internships, and research experiences.   </t>
+  </si>
+  <si>
+    <t>Students who have completed an Associate of Arts (AA) or Associate of Science (AS) degree from a regionally accredited institution of higher education will automatically receive a General Education waiver. An unlimited number of collegiate-level semester hours my be transferred to Graceland University.  A limited number of developmental, remedial, physical education activity, vocational-technical, music ensemble and English as a Second Language semester hours are acceptable.</t>
   </si>
   <si>
     <t>4-Year credits:
  (Must be 60-64)</t>
   </si>
   <si>
-    <t>4-Year 
-[...39 lines deleted...]
-    <t>mshawgo</t>
+    <t>We have three tracks for our chemistry major, general chemistry, biochemistry and chemistry analytics track.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Des Moines Area Comm College </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="165" formatCode="0.00000000"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -355,116 +348,129 @@
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8DB3E2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="78">
+  <borders count="67">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -592,1413 +598,1253 @@
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
-      <bottom/>
-[...4 lines deleted...]
-        <color rgb="FF000000"/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...3 lines deleted...]
-      </right>
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="medium">
-        <color rgb="FF000000"/>
-[...8 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right style="medium">
-        <color rgb="FF000000"/>
-[...4 lines deleted...]
-      </bottom>
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right style="medium">
-        <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      </left>
       <right style="medium">
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...87 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
-      </left>
-[...308 lines deleted...]
-        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color theme="1"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...7 lines deleted...]
-      <right/>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="170">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...118 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="8" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="8" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...204 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="8" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2227,1108 +2073,1511 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:I61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A39" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18" customWidth="1"/>
+    <col min="1" max="1" width="23.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
-    <col min="3" max="3" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
-    <col min="5" max="5" width="22.140625" customWidth="1"/>
+    <col min="5" max="5" width="19.28515625" customWidth="1"/>
     <col min="6" max="6" width="8.140625" customWidth="1"/>
-    <col min="7" max="7" width="12.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="29.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="17" customWidth="1"/>
+    <col min="8" max="8" width="25" customWidth="1"/>
+    <col min="9" max="9" width="32.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="84" t="s">
+    <row r="1" spans="1:9" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1">
+      <c r="A1" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="84"/>
-[...3 lines deleted...]
-      <c r="D2" s="86"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="86"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A2" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="90"/>
       <c r="E2" s="8" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="G2" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="27">
+        <v>22</v>
+      </c>
+      <c r="G2" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="H2" s="97"/>
+      <c r="I2" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A3" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="99"/>
+      <c r="C3" s="100" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="101"/>
+      <c r="E3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="93"/>
-[...13 lines deleted...]
-      </c>
       <c r="F3" s="40" t="str">
-        <f>F56</f>
+        <f>F59</f>
         <v>60-64</v>
       </c>
       <c r="G3" s="35"/>
       <c r="H3" s="10"/>
       <c r="I3" s="33" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-      <c r="E4" s="100" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A4" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="101"/>
-      <c r="G4" s="104" t="s">
+      <c r="B4" s="111"/>
+      <c r="C4" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="105"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="105"/>
+      <c r="G4" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="109"/>
       <c r="I4" s="39" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
       <c r="A5" s="2" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>8</v>
-[...15 lines deleted...]
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>9</v>
+      </c>
+      <c r="C5" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="91"/>
+      <c r="E5" s="94" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="95"/>
+      <c r="G5" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="93"/>
+      <c r="I5" s="33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
       <c r="A6" s="9" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="F6" s="103"/>
+        <v>16</v>
+      </c>
+      <c r="E6" s="106">
+        <v>40.050102000000003</v>
+      </c>
+      <c r="F6" s="107"/>
       <c r="G6" s="5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H6" s="36" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="I6" s="37"/>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="15.75" thickBot="1">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="7"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D8" s="80" t="s">
+    <row r="8" spans="1:9">
+      <c r="A8" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="122" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="84" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="122" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="78" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="31.15" customHeight="1" thickBot="1">
+      <c r="A9" s="121"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="123"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="123"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="79"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.65" customHeight="1" thickTop="1">
+      <c r="A10" s="112" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="114">
+        <v>8</v>
+      </c>
+      <c r="C10" s="116" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="118" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="124" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="127">
+        <v>8</v>
+      </c>
+      <c r="G10" s="130" t="s">
+        <v>67</v>
+      </c>
+      <c r="H10" s="130" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="113"/>
+      <c r="B11" s="115"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="119"/>
+      <c r="E11" s="125"/>
+      <c r="F11" s="128"/>
+      <c r="G11" s="131"/>
+      <c r="H11" s="131"/>
+      <c r="I11" s="46"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="113"/>
+      <c r="B12" s="115"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="119"/>
+      <c r="E12" s="125"/>
+      <c r="F12" s="128"/>
+      <c r="G12" s="131"/>
+      <c r="H12" s="131"/>
+      <c r="I12" s="46"/>
+    </row>
+    <row r="13" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A13" s="133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="117"/>
+      <c r="C13" s="117" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="119" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="125"/>
+      <c r="F13" s="128"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="46"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="133"/>
+      <c r="B14" s="134"/>
+      <c r="C14" s="117"/>
+      <c r="D14" s="119"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="128"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="46"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="133"/>
+      <c r="B15" s="134"/>
+      <c r="C15" s="117"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="125"/>
+      <c r="F15" s="128"/>
+      <c r="G15" s="131"/>
+      <c r="H15" s="131"/>
+      <c r="I15" s="46"/>
+    </row>
+    <row r="16" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A16" s="133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="117"/>
+      <c r="C16" s="117" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="125"/>
+      <c r="F16" s="128"/>
+      <c r="G16" s="131"/>
+      <c r="H16" s="131"/>
+      <c r="I16" s="46"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="133"/>
+      <c r="B17" s="134"/>
+      <c r="C17" s="117"/>
+      <c r="D17" s="119"/>
+      <c r="E17" s="125"/>
+      <c r="F17" s="128"/>
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="46"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A18" s="135"/>
+      <c r="B18" s="136"/>
+      <c r="C18" s="137"/>
+      <c r="D18" s="138"/>
+      <c r="E18" s="125"/>
+      <c r="F18" s="128"/>
+      <c r="G18" s="131"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="46"/>
+    </row>
+    <row r="19" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A19" s="139" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="140"/>
+      <c r="C19" s="140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="141" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="125"/>
+      <c r="F19" s="128"/>
+      <c r="G19" s="131"/>
+      <c r="H19" s="131"/>
+      <c r="I19" s="46"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="133"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="117"/>
+      <c r="D20" s="119"/>
+      <c r="E20" s="125"/>
+      <c r="F20" s="128"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="46"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A21" s="135"/>
+      <c r="B21" s="136"/>
+      <c r="C21" s="137"/>
+      <c r="D21" s="138"/>
+      <c r="E21" s="125"/>
+      <c r="F21" s="128"/>
+      <c r="G21" s="131"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="46"/>
+    </row>
+    <row r="22" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A22" s="139" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="140"/>
+      <c r="C22" s="140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="141" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="125"/>
+      <c r="F22" s="128"/>
+      <c r="G22" s="131"/>
+      <c r="H22" s="131"/>
+      <c r="I22" s="46"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="133"/>
+      <c r="B23" s="134"/>
+      <c r="C23" s="117"/>
+      <c r="D23" s="119"/>
+      <c r="E23" s="125"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="46"/>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A24" s="142"/>
+      <c r="B24" s="143"/>
+      <c r="C24" s="144"/>
+      <c r="D24" s="145"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="129"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="47"/>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" thickTop="1">
+      <c r="A25" s="146" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="148">
         <v>4</v>
       </c>
-      <c r="E8" s="78" t="s">
-[...30 lines deleted...]
-      <c r="B10" s="111">
+      <c r="C25" s="150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="F25" s="51">
+        <v>4</v>
+      </c>
+      <c r="G25" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="69"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="147"/>
+      <c r="B26" s="149"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="70"/>
+    </row>
+    <row r="27" spans="1:9" ht="18.600000000000001" customHeight="1">
+      <c r="A27" s="147"/>
+      <c r="B27" s="149"/>
+      <c r="C27" s="76"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="67"/>
+      <c r="F27" s="52"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="70"/>
+    </row>
+    <row r="28" spans="1:9" ht="27" customHeight="1">
+      <c r="A28" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="76"/>
+      <c r="C28" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="76" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="67"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="70"/>
+    </row>
+    <row r="29" spans="1:9" ht="27" customHeight="1">
+      <c r="A29" s="151"/>
+      <c r="B29" s="74"/>
+      <c r="C29" s="76"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="70"/>
+    </row>
+    <row r="30" spans="1:9" ht="74.25" customHeight="1" thickBot="1">
+      <c r="A30" s="152"/>
+      <c r="B30" s="75"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="68"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="71"/>
+    </row>
+    <row r="31" spans="1:9" ht="15.75" thickTop="1">
+      <c r="A31" s="112" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="114">
+        <v>4</v>
+      </c>
+      <c r="C31" s="116" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="F31" s="57">
+        <v>4</v>
+      </c>
+      <c r="G31" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="I31" s="63" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="113"/>
+      <c r="B32" s="115"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="117"/>
+      <c r="E32" s="58"/>
+      <c r="F32" s="58"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="64"/>
+    </row>
+    <row r="33" spans="1:9" ht="25.15" customHeight="1">
+      <c r="A33" s="113"/>
+      <c r="B33" s="115"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="117"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="58"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="64"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="134"/>
+      <c r="C34" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="117" t="s">
+        <v>42</v>
+      </c>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="64"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="133"/>
+      <c r="B35" s="134"/>
+      <c r="C35" s="117"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="64"/>
+    </row>
+    <row r="36" spans="1:9" ht="56.25" customHeight="1" thickBot="1">
+      <c r="A36" s="142"/>
+      <c r="B36" s="143"/>
+      <c r="C36" s="144"/>
+      <c r="D36" s="144"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="65"/>
+    </row>
+    <row r="37" spans="1:9" ht="14.65" customHeight="1" thickTop="1">
+      <c r="A37" s="148" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="148">
+        <v>6</v>
+      </c>
+      <c r="C37" s="150" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="150" t="s">
+        <v>47</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F37" s="51">
         <v>8</v>
       </c>
-      <c r="C10" s="111" t="s">
-[...17 lines deleted...]
-      <c r="I10" s="167" t="s">
+      <c r="G37" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="H37" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="I37" s="54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="23.45" customHeight="1">
+      <c r="A38" s="149"/>
+      <c r="B38" s="153"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="55"/>
+    </row>
+    <row r="39" spans="1:9" ht="24.6" customHeight="1">
+      <c r="A39" s="149"/>
+      <c r="B39" s="153"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="52"/>
+      <c r="G39" s="52"/>
+      <c r="H39" s="52"/>
+      <c r="I39" s="55"/>
+    </row>
+    <row r="40" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A40" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="74"/>
+      <c r="C40" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="49"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="55"/>
+    </row>
+    <row r="41" spans="1:9" ht="27" customHeight="1">
+      <c r="A41" s="76"/>
+      <c r="B41" s="74"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="55"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="76"/>
+      <c r="B42" s="74"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="52"/>
+      <c r="I42" s="55"/>
+    </row>
+    <row r="43" spans="1:9" ht="34.9" customHeight="1">
+      <c r="A43" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="76" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" s="49"/>
+      <c r="F43" s="52"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="52"/>
+      <c r="I43" s="55"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="76"/>
+      <c r="B44" s="74"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="52"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="52"/>
+      <c r="I44" s="55"/>
+    </row>
+    <row r="45" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A45" s="76"/>
+      <c r="B45" s="74"/>
+      <c r="C45" s="76"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="52"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="55"/>
+    </row>
+    <row r="46" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A46" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="49"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="55"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="72"/>
+      <c r="B47" s="74"/>
+      <c r="C47" s="76"/>
+      <c r="D47" s="76"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="52"/>
+      <c r="G47" s="52"/>
+      <c r="H47" s="52"/>
+      <c r="I47" s="55"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="72"/>
+      <c r="B48" s="74"/>
+      <c r="C48" s="76"/>
+      <c r="D48" s="76"/>
+      <c r="E48" s="49"/>
+      <c r="F48" s="52"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="55"/>
+    </row>
+    <row r="49" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A49" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="76" t="s">
+        <v>53</v>
+      </c>
+      <c r="E49" s="49"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="55"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="72"/>
+      <c r="B50" s="74"/>
+      <c r="C50" s="76"/>
+      <c r="D50" s="76"/>
+      <c r="E50" s="49"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="52"/>
+      <c r="H50" s="52"/>
+      <c r="I50" s="55"/>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A51" s="73"/>
+      <c r="B51" s="75"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="77"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="53"/>
+      <c r="I51" s="56"/>
+    </row>
+    <row r="52" spans="1:9" ht="8.25" customHeight="1" thickTop="1">
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+    </row>
+    <row r="53" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickBot="1">
+      <c r="A53" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E53" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G53" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="H53" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="I53" s="42" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A54" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="I54" s="43"/>
+    </row>
+    <row r="55" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A55" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F55" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="I55" s="43"/>
+    </row>
+    <row r="56" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A56" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F56" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="I56" s="43"/>
+    </row>
+    <row r="57" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A57" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B57" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F57" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="I57" s="43"/>
+    </row>
+    <row r="58" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A58" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E58" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F58" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G58" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="I58" s="43"/>
+    </row>
+    <row r="59" spans="1:9" s="11" customFormat="1" ht="40.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A59" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F59" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I59" s="44"/>
+    </row>
+    <row r="60" spans="1:9" ht="15.75" thickTop="1">
+      <c r="A60" s="25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="41" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-[...727 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="89">
-    <mergeCell ref="I50:I56"/>
+  <mergeCells count="100">
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="C37:C39"/>
     <mergeCell ref="D37:D39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="D40:D42"/>
-    <mergeCell ref="C37:C39"/>
-    <mergeCell ref="I10:I48"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="B31:B33"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="D31:D33"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="C34:C36"/>
     <mergeCell ref="D34:D36"/>
-    <mergeCell ref="A25:A27"/>
-[...1 lines deleted...]
-    <mergeCell ref="C25:C27"/>
     <mergeCell ref="D25:D27"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="C19:C21"/>
     <mergeCell ref="D19:D21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="C22:C24"/>
     <mergeCell ref="D22:D24"/>
-    <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="C13:C15"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="D16:D18"/>
-    <mergeCell ref="E6:F6"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="E10:E27"/>
-[...2 lines deleted...]
-    <mergeCell ref="H10:H27"/>
+    <mergeCell ref="E10:E24"/>
+    <mergeCell ref="F10:F24"/>
+    <mergeCell ref="G10:G24"/>
+    <mergeCell ref="H10:H24"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
-    <mergeCell ref="E28:E33"/>
-[...7 lines deleted...]
-    <mergeCell ref="H34:H48"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="I25:I30"/>
+    <mergeCell ref="A49:A51"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="C49:C51"/>
+    <mergeCell ref="D49:D51"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="B43:B45"/>
     <mergeCell ref="C43:C45"/>
     <mergeCell ref="D43:D45"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="B46:B48"/>
     <mergeCell ref="C46:C48"/>
     <mergeCell ref="D46:D48"/>
-    <mergeCell ref="E34:E48"/>
-[...3 lines deleted...]
-    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="I53:I59"/>
+    <mergeCell ref="I10:I24"/>
+    <mergeCell ref="E37:E51"/>
+    <mergeCell ref="F37:F51"/>
+    <mergeCell ref="G37:G51"/>
+    <mergeCell ref="H37:H51"/>
+    <mergeCell ref="I37:I51"/>
+    <mergeCell ref="E31:E36"/>
+    <mergeCell ref="F31:F36"/>
+    <mergeCell ref="H31:H36"/>
+    <mergeCell ref="I31:I36"/>
+    <mergeCell ref="G31:G36"/>
+    <mergeCell ref="E25:E30"/>
+    <mergeCell ref="F25:F30"/>
+    <mergeCell ref="G25:G30"/>
+    <mergeCell ref="H25:H30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100353D7E3864BA59488DA999C8DF5209A7" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8bdcbfa8c5b1487f39fa91a5fecc932c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="4a5e8a41-95d5-4d96-9a39-ee5527465826" xmlns:ns4="95a87aba-a1ba-47a9-92f3-77a8dbb8a0e5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30cc4fbf1ec0422084cf265d63ed3765" ns3:_="" ns4:_="">
+    <xsd:import namespace="4a5e8a41-95d5-4d96-9a39-ee5527465826"/>
+    <xsd:import namespace="95a87aba-a1ba-47a9-92f3-77a8dbb8a0e5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a5e8a41-95d5-4d96-9a39-ee5527465826" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="17" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="24" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="95a87aba-a1ba-47a9-92f3-77a8dbb8a0e5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="4a5e8a41-95d5-4d96-9a39-ee5527465826" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7D2E9EC-AC2F-43AA-96B9-23D4E9FFDCFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4a5e8a41-95d5-4d96-9a39-ee5527465826"/>
+    <ds:schemaRef ds:uri="95a87aba-a1ba-47a9-92f3-77a8dbb8a0e5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A6DDBA-7AE6-45A8-B7A3-EC10540065AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6614D0A2-3DCB-46F8-958A-1C9011BB8152}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="4a5e8a41-95d5-4d96-9a39-ee5527465826"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="95a87aba-a1ba-47a9-92f3-77a8dbb8a0e5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Biology DF (Proposal)</vt:lpstr>
+      <vt:lpstr>Chemistry DF (Proposal)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Russell, Chris [IDOE]</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100353D7E3864BA59488DA999C8DF5209A7</vt:lpwstr>
+  </property>
+</Properties>
+</file>