--- v0 (2025-10-09)
+++ v1 (2026-10-23)
@@ -1,100 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20386"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\School Business and Finance\Financial Management\Reorganization, Dissolution and Sharing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Shared drives\IDOE School Business Operations\Operational Sharing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EE4CC6C-D86C-432D-96F7-1364004DA6BC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9A622A2-58A7-4E69-B0C6-969C9D0FC8D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Supplementary Weighting" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Supplementary Weighting'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Supplementary Weighting'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N352" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="M352" i="1"/>
+  <c r="V350" i="1" l="1"/>
+  <c r="U350" i="1"/>
+  <c r="T350" i="1"/>
+  <c r="S350" i="1"/>
+  <c r="R350" i="1"/>
+  <c r="Q350" i="1"/>
+  <c r="P350" i="1"/>
+  <c r="O350" i="1"/>
   <c r="N350" i="1"/>
-  <c r="O350" i="1"/>
-[...3 lines deleted...]
-  <c r="M350" i="1"/>
+  <c r="V337" i="1"/>
+  <c r="U337" i="1"/>
+  <c r="T337" i="1"/>
+  <c r="S337" i="1"/>
   <c r="R337" i="1"/>
   <c r="Q337" i="1"/>
-  <c r="O337" i="1" l="1"/>
+  <c r="P337" i="1"/>
+  <c r="M337" i="1"/>
+  <c r="N337" i="1"/>
+  <c r="O337" i="1"/>
+  <c r="M350" i="1" l="1"/>
   <c r="K337" i="1" l="1"/>
   <c r="J350" i="1"/>
   <c r="E350" i="1"/>
   <c r="F350" i="1"/>
   <c r="G350" i="1"/>
   <c r="H350" i="1"/>
   <c r="D350" i="1"/>
   <c r="J337" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="389">
   <si>
     <t>HISTORY OF SUPPLEMENTARY WEIGHTING FOR OPERATIONAL FUNCTION SHARING</t>
   </si>
   <si>
     <t>District Number</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>FY08 Supplementary Weighting</t>
   </si>
   <si>
     <t>FY09 Supplementary Weighting</t>
   </si>
   <si>
     <t>FY10 Supplementary Weighting</t>
   </si>
   <si>
     <t>FY11 Supplementary Weighting</t>
   </si>
   <si>
     <t>AGWSR</t>
   </si>
   <si>
@@ -1186,157 +1207,184 @@
   <si>
     <t>Central Rivers AEA</t>
   </si>
   <si>
     <t>Heartland AEA</t>
   </si>
   <si>
     <t>Green Hills AEA</t>
   </si>
   <si>
     <t>Green Valley AEA</t>
   </si>
   <si>
     <t>FY23 Supplementary Weighting</t>
   </si>
   <si>
     <t>Fall BEDS 2021</t>
   </si>
   <si>
     <t>District Totals</t>
   </si>
   <si>
     <t>AEA Totals</t>
   </si>
   <si>
-    <t>State Totals</t>
-[...5 lines deleted...]
-    <t>Updated August 25, 2022</t>
+    <t>Fall BEDS 2022</t>
+  </si>
+  <si>
+    <t>Fall BEDS 2023</t>
+  </si>
+  <si>
+    <t>Fall BEDS 2024</t>
+  </si>
+  <si>
+    <t>FY24 Supplementary Weighting</t>
+  </si>
+  <si>
+    <t>FY25 Supplementary Weighting</t>
+  </si>
+  <si>
+    <t>FY26 Supplementary Weighting</t>
+  </si>
+  <si>
+    <t>Updated October 19, 2026</t>
+  </si>
+  <si>
+    <t>Fall BEDS 2025</t>
+  </si>
+  <si>
+    <t>FY27 Supplementary Weighting</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N/A </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1354,253 +1402,230 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="10">
-    <cellStyle name="Comma" xfId="9" builtinId="3"/>
+  <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 6" xfId="8" xr:uid="{684BC468-03F9-4F66-83EE-464A63568A5B}"/>
     <cellStyle name="Normal 7" xfId="3" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1734,135 +1759,149 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S438"/>
+  <dimension ref="A1:V433"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="C323" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="C72" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="Q330" sqref="Q330"/>
+      <selection pane="bottomRight" activeCell="C1" sqref="C1:L1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="9"/>
-    <col min="2" max="2" width="23.85546875" style="9" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="9"/>
+    <col min="2" max="2" width="23.88671875" style="9" customWidth="1"/>
     <col min="3" max="3" width="15" style="9" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="15.42578125" style="9" hidden="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="9"/>
+    <col min="4" max="4" width="15.44140625" style="9" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="14.5546875" style="9" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="15.6640625" style="9" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" style="13" hidden="1" customWidth="1"/>
+    <col min="10" max="11" width="15.6640625" style="9" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="16.33203125" style="9" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="15.6640625" style="9" customWidth="1"/>
+    <col min="14" max="14" width="14.88671875" style="17" customWidth="1"/>
+    <col min="15" max="15" width="15.109375" customWidth="1"/>
+    <col min="16" max="16" width="15.109375" style="9" customWidth="1"/>
+    <col min="17" max="17" width="15.21875" style="9" customWidth="1"/>
+    <col min="18" max="22" width="15.109375" style="9" customWidth="1"/>
+    <col min="23" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A2" s="16"/>
+    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A2" s="22" t="s">
+        <v>384</v>
+      </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="13" t="s">
         <v>328</v>
       </c>
       <c r="K2" s="13" t="s">
         <v>329</v>
       </c>
       <c r="L2" s="13" t="s">
         <v>330</v>
       </c>
       <c r="M2" s="13" t="s">
         <v>331</v>
       </c>
       <c r="N2" s="17" t="s">
         <v>347</v>
       </c>
       <c r="O2" s="21" t="s">
         <v>350</v>
       </c>
       <c r="P2" s="21" t="s">
         <v>355</v>
       </c>
       <c r="Q2" s="21" t="s">
         <v>362</v>
       </c>
       <c r="R2" s="21" t="s">
         <v>375</v>
       </c>
-    </row>
-    <row r="3" spans="1:18" ht="64.5" x14ac:dyDescent="0.25">
+      <c r="S2" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="T2" s="21" t="s">
+        <v>379</v>
+      </c>
+      <c r="U2" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="V2" s="21" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>325</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -1873,52 +1912,64 @@
       </c>
       <c r="K3" s="1" t="s">
         <v>333</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>334</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>348</v>
       </c>
       <c r="N3" s="24" t="s">
         <v>349</v>
       </c>
       <c r="O3" s="24" t="s">
         <v>351</v>
       </c>
       <c r="P3" s="24" t="s">
         <v>356</v>
       </c>
       <c r="Q3" s="29" t="s">
         <v>363</v>
       </c>
       <c r="R3" s="29" t="s">
         <v>374</v>
       </c>
-    </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S3" s="29" t="s">
+        <v>381</v>
+      </c>
+      <c r="T3" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="U3" s="29" t="s">
+        <v>383</v>
+      </c>
+      <c r="V3" s="29" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="11">
         <v>9</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="12">
         <v>0</v>
       </c>
       <c r="D4" s="12">
         <v>0</v>
       </c>
       <c r="E4" s="12">
         <v>0</v>
       </c>
       <c r="F4" s="12">
         <v>12.94</v>
       </c>
       <c r="G4" s="5">
         <v>10.19</v>
       </c>
       <c r="H4" s="2">
         <v>7.2</v>
       </c>
       <c r="I4" s="13">
@@ -1929,52 +1980,64 @@
       </c>
       <c r="K4" s="12">
         <v>5</v>
       </c>
       <c r="L4" s="12">
         <v>8</v>
       </c>
       <c r="M4" s="12">
         <v>8</v>
       </c>
       <c r="N4" s="26">
         <v>8</v>
       </c>
       <c r="O4" s="28">
         <v>11</v>
       </c>
       <c r="P4" s="30">
         <v>11</v>
       </c>
       <c r="Q4" s="18">
         <v>19</v>
       </c>
       <c r="R4" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S4" s="41">
+        <v>17</v>
+      </c>
+      <c r="T4" s="41">
+        <v>6</v>
+      </c>
+      <c r="U4" s="41">
+        <v>12</v>
+      </c>
+      <c r="V4" s="41">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="11">
         <v>18</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="12">
         <v>0</v>
       </c>
       <c r="D5" s="12">
         <v>10</v>
       </c>
       <c r="E5" s="12">
         <v>8</v>
       </c>
       <c r="F5" s="12">
         <v>6.4</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>2</v>
       </c>
       <c r="I5" s="13">
@@ -1985,52 +2048,64 @@
       </c>
       <c r="K5" s="12">
         <v>8</v>
       </c>
       <c r="L5" s="12">
         <v>8</v>
       </c>
       <c r="M5" s="12">
         <v>19</v>
       </c>
       <c r="N5" s="26">
         <v>19</v>
       </c>
       <c r="O5" s="27">
         <v>19</v>
       </c>
       <c r="P5" s="30">
         <v>19</v>
       </c>
       <c r="Q5" s="18">
         <v>16</v>
       </c>
       <c r="R5" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S5" s="41">
+        <v>19</v>
+      </c>
+      <c r="T5" s="41">
+        <v>21</v>
+      </c>
+      <c r="U5" s="41">
+        <v>23</v>
+      </c>
+      <c r="V5" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" s="11">
         <v>27</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C6" s="12">
         <v>0</v>
       </c>
       <c r="D6" s="12">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>0</v>
       </c>
       <c r="F6" s="12">
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="13">
@@ -2041,52 +2116,64 @@
       </c>
       <c r="K6" s="12">
         <v>0</v>
       </c>
       <c r="L6" s="12">
         <v>0</v>
       </c>
       <c r="M6" s="12">
         <v>0</v>
       </c>
       <c r="N6" s="26">
         <v>0</v>
       </c>
       <c r="O6" s="28">
         <v>0</v>
       </c>
       <c r="P6" s="30">
         <v>0</v>
       </c>
       <c r="Q6" s="18">
         <v>0</v>
       </c>
       <c r="R6" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S6" s="41">
+        <v>4</v>
+      </c>
+      <c r="T6" s="41">
+        <v>4</v>
+      </c>
+      <c r="U6" s="41">
+        <v>0</v>
+      </c>
+      <c r="V6" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>63</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="12">
         <v>0</v>
       </c>
       <c r="D7" s="12">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>0</v>
       </c>
       <c r="F7" s="12">
         <v>10.72</v>
       </c>
       <c r="G7" s="5">
         <v>8.1</v>
       </c>
       <c r="H7" s="2">
         <v>35.81</v>
       </c>
       <c r="I7" s="13">
@@ -2097,52 +2184,64 @@
       </c>
       <c r="K7" s="12">
         <v>21</v>
       </c>
       <c r="L7" s="12">
         <v>21</v>
       </c>
       <c r="M7" s="12">
         <v>21</v>
       </c>
       <c r="N7" s="26">
         <v>21</v>
       </c>
       <c r="O7" s="28">
         <v>21</v>
       </c>
       <c r="P7" s="30">
         <v>21</v>
       </c>
       <c r="Q7" s="18">
         <v>21</v>
       </c>
       <c r="R7" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S7" s="41">
+        <v>21</v>
+      </c>
+      <c r="T7" s="41">
+        <v>21</v>
+      </c>
+      <c r="U7" s="41">
+        <v>16</v>
+      </c>
+      <c r="V7" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="11">
         <v>72</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>0</v>
       </c>
       <c r="E8" s="12">
         <v>0</v>
       </c>
       <c r="F8" s="12">
         <v>0</v>
       </c>
       <c r="G8" s="5">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>8</v>
       </c>
       <c r="I8" s="13">
@@ -2153,52 +2252,64 @@
       </c>
       <c r="K8" s="12">
         <v>21</v>
       </c>
       <c r="L8" s="12">
         <v>21</v>
       </c>
       <c r="M8" s="12">
         <v>21</v>
       </c>
       <c r="N8" s="26">
         <v>21</v>
       </c>
       <c r="O8" s="28">
         <v>21</v>
       </c>
       <c r="P8" s="30">
         <v>21</v>
       </c>
       <c r="Q8" s="18">
         <v>21</v>
       </c>
       <c r="R8" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S8" s="41">
+        <v>21</v>
+      </c>
+      <c r="T8" s="41">
+        <v>21</v>
+      </c>
+      <c r="U8" s="41">
+        <v>23</v>
+      </c>
+      <c r="V8" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="11">
         <v>81</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="12">
         <v>0</v>
       </c>
       <c r="D9" s="12">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="13">
@@ -2209,52 +2320,64 @@
       </c>
       <c r="K9" s="12">
         <v>0</v>
       </c>
       <c r="L9" s="12">
         <v>0</v>
       </c>
       <c r="M9" s="12">
         <v>0</v>
       </c>
       <c r="N9" s="26">
         <v>0</v>
       </c>
       <c r="O9" s="28">
         <v>0</v>
       </c>
       <c r="P9" s="30">
         <v>0</v>
       </c>
       <c r="Q9" s="18">
         <v>0</v>
       </c>
       <c r="R9" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S9" s="41">
+        <v>0</v>
+      </c>
+      <c r="T9" s="41">
+        <v>0</v>
+      </c>
+      <c r="U9" s="41">
+        <v>0</v>
+      </c>
+      <c r="V9" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="11">
         <v>99</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C10" s="12">
         <v>0</v>
       </c>
       <c r="D10" s="12">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="13">
@@ -2265,52 +2388,64 @@
       </c>
       <c r="K10" s="12">
         <v>8</v>
       </c>
       <c r="L10" s="12">
         <v>13</v>
       </c>
       <c r="M10" s="12">
         <v>13</v>
       </c>
       <c r="N10" s="26">
         <v>13</v>
       </c>
       <c r="O10" s="28">
         <v>10</v>
       </c>
       <c r="P10" s="30">
         <v>10</v>
       </c>
       <c r="Q10" s="18">
         <v>15</v>
       </c>
       <c r="R10" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S10" s="41">
+        <v>12</v>
+      </c>
+      <c r="T10" s="41">
+        <v>12</v>
+      </c>
+      <c r="U10" s="41">
+        <v>10</v>
+      </c>
+      <c r="V10" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="11">
         <v>108</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="12">
         <v>10</v>
       </c>
       <c r="D11" s="12">
         <v>8</v>
       </c>
       <c r="E11" s="12">
         <v>11.9</v>
       </c>
       <c r="F11" s="12">
         <v>10.039999999999999</v>
       </c>
       <c r="G11" s="5">
         <v>5.48</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="13">
@@ -2321,52 +2456,64 @@
       </c>
       <c r="K11" s="12">
         <v>18</v>
       </c>
       <c r="L11" s="12">
         <v>18</v>
       </c>
       <c r="M11" s="12">
         <v>18</v>
       </c>
       <c r="N11" s="26">
         <v>18</v>
       </c>
       <c r="O11" s="28">
         <v>18</v>
       </c>
       <c r="P11" s="30">
         <v>18</v>
       </c>
       <c r="Q11" s="18">
         <v>18</v>
       </c>
       <c r="R11" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S11" s="41">
+        <v>19</v>
+      </c>
+      <c r="T11" s="41">
+        <v>19</v>
+      </c>
+      <c r="U11" s="41">
+        <v>21</v>
+      </c>
+      <c r="V11" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="11">
         <v>126</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>24.62</v>
       </c>
       <c r="E12" s="12">
         <v>19.940000000000001</v>
       </c>
       <c r="F12" s="12">
         <v>31.09</v>
       </c>
       <c r="G12" s="5">
         <v>22.1</v>
       </c>
       <c r="H12" s="2">
         <v>14.1</v>
       </c>
       <c r="I12" s="13">
@@ -2377,52 +2524,64 @@
       </c>
       <c r="K12" s="12">
         <v>10</v>
       </c>
       <c r="L12" s="12">
         <v>10</v>
       </c>
       <c r="M12" s="12">
         <v>10</v>
       </c>
       <c r="N12" s="26">
         <v>10</v>
       </c>
       <c r="O12" s="28">
         <v>10</v>
       </c>
       <c r="P12" s="30">
         <v>10</v>
       </c>
       <c r="Q12" s="18">
         <v>10</v>
       </c>
       <c r="R12" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S12" s="41">
+        <v>22</v>
+      </c>
+      <c r="T12" s="41">
+        <v>4</v>
+      </c>
+      <c r="U12" s="41">
+        <v>4</v>
+      </c>
+      <c r="V12" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="11">
         <v>135</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="12">
         <v>0</v>
       </c>
       <c r="D13" s="12">
         <v>0</v>
       </c>
       <c r="E13" s="12">
         <v>0</v>
       </c>
       <c r="F13" s="12">
         <v>40</v>
       </c>
       <c r="G13" s="5">
         <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>24</v>
       </c>
       <c r="I13" s="13">
@@ -2433,52 +2592,64 @@
       </c>
       <c r="K13" s="12">
         <v>16</v>
       </c>
       <c r="L13" s="12">
         <v>21</v>
       </c>
       <c r="M13" s="12">
         <v>21</v>
       </c>
       <c r="N13" s="26">
         <v>21</v>
       </c>
       <c r="O13" s="28">
         <v>21</v>
       </c>
       <c r="P13" s="30">
         <v>18</v>
       </c>
       <c r="Q13" s="18">
         <v>21</v>
       </c>
       <c r="R13" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S13" s="41">
+        <v>18</v>
+      </c>
+      <c r="T13" s="41">
+        <v>18</v>
+      </c>
+      <c r="U13" s="41">
+        <v>16</v>
+      </c>
+      <c r="V13" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="11">
         <v>153</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C14" s="12">
         <v>0</v>
       </c>
       <c r="D14" s="12">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>10</v>
       </c>
       <c r="F14" s="12">
         <v>16.12</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="13">
@@ -2489,52 +2660,64 @@
       </c>
       <c r="K14" s="12">
         <v>5</v>
       </c>
       <c r="L14" s="12">
         <v>10</v>
       </c>
       <c r="M14" s="12">
         <v>10</v>
       </c>
       <c r="N14" s="26">
         <v>10</v>
       </c>
       <c r="O14" s="28">
         <v>18</v>
       </c>
       <c r="P14" s="30">
         <v>18</v>
       </c>
       <c r="Q14" s="18">
         <v>21</v>
       </c>
       <c r="R14" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S14" s="41">
+        <v>19</v>
+      </c>
+      <c r="T14" s="41">
+        <v>19</v>
+      </c>
+      <c r="U14" s="41">
+        <v>17</v>
+      </c>
+      <c r="V14" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="11">
         <v>171</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C15" s="12">
         <v>0</v>
       </c>
       <c r="D15" s="12">
         <v>0</v>
       </c>
       <c r="E15" s="12">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>10</v>
       </c>
       <c r="G15" s="5">
         <v>28.33</v>
       </c>
       <c r="H15" s="2">
         <v>22.11</v>
       </c>
       <c r="I15" s="13">
@@ -2545,52 +2728,64 @@
       </c>
       <c r="K15" s="12">
         <v>21</v>
       </c>
       <c r="L15" s="12">
         <v>21</v>
       </c>
       <c r="M15" s="12">
         <v>21</v>
       </c>
       <c r="N15" s="26">
         <v>21</v>
       </c>
       <c r="O15" s="28">
         <v>0</v>
       </c>
       <c r="P15" s="30">
         <v>0</v>
       </c>
       <c r="Q15" s="18">
         <v>0</v>
       </c>
       <c r="R15" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S15" s="41">
+        <v>0</v>
+      </c>
+      <c r="T15" s="41">
+        <v>4</v>
+      </c>
+      <c r="U15" s="41">
+        <v>18</v>
+      </c>
+      <c r="V15" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="11">
         <v>225</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C16" s="12">
         <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="13">
@@ -2601,52 +2796,64 @@
       </c>
       <c r="K16" s="12">
         <v>0</v>
       </c>
       <c r="L16" s="12">
         <v>0</v>
       </c>
       <c r="M16" s="12">
         <v>0</v>
       </c>
       <c r="N16" s="26">
         <v>0</v>
       </c>
       <c r="O16" s="28">
         <v>0</v>
       </c>
       <c r="P16" s="30">
         <v>0</v>
       </c>
       <c r="Q16" s="18">
         <v>0</v>
       </c>
       <c r="R16" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S16" s="41">
+        <v>2</v>
+      </c>
+      <c r="T16" s="41">
+        <v>2</v>
+      </c>
+      <c r="U16" s="41">
+        <v>2</v>
+      </c>
+      <c r="V16" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="11">
         <v>234</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="12">
         <v>0</v>
       </c>
       <c r="D17" s="12">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>26.15</v>
       </c>
       <c r="G17" s="5">
         <v>19.53</v>
       </c>
       <c r="H17" s="2">
         <v>14.58</v>
       </c>
       <c r="I17" s="13">
@@ -2657,52 +2864,64 @@
       </c>
       <c r="K17" s="12">
         <v>3</v>
       </c>
       <c r="L17" s="12">
         <v>3</v>
       </c>
       <c r="M17" s="12">
         <v>0</v>
       </c>
       <c r="N17" s="26">
         <v>0</v>
       </c>
       <c r="O17" s="28">
         <v>0</v>
       </c>
       <c r="P17" s="30">
         <v>6</v>
       </c>
       <c r="Q17" s="18">
         <v>11</v>
       </c>
       <c r="R17" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S17" s="41">
+        <v>8</v>
+      </c>
+      <c r="T17" s="41">
+        <v>8</v>
+      </c>
+      <c r="U17" s="41">
+        <v>8</v>
+      </c>
+      <c r="V17" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="11">
         <v>243</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>10</v>
       </c>
       <c r="H18" s="2">
         <v>8</v>
       </c>
       <c r="I18" s="13">
@@ -2713,52 +2932,64 @@
       </c>
       <c r="K18" s="12">
         <v>18</v>
       </c>
       <c r="L18" s="12">
         <v>18</v>
       </c>
       <c r="M18" s="12">
         <v>21</v>
       </c>
       <c r="N18" s="26">
         <v>21</v>
       </c>
       <c r="O18" s="28">
         <v>21</v>
       </c>
       <c r="P18" s="30">
         <v>21</v>
       </c>
       <c r="Q18" s="18">
         <v>21</v>
       </c>
       <c r="R18" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S18" s="41">
+        <v>21</v>
+      </c>
+      <c r="T18" s="41">
+        <v>21</v>
+      </c>
+      <c r="U18" s="41">
+        <v>21</v>
+      </c>
+      <c r="V18" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="11">
         <v>261</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="12">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="13">
@@ -2769,52 +3000,64 @@
       </c>
       <c r="K19" s="12">
         <v>0</v>
       </c>
       <c r="L19" s="12">
         <v>0</v>
       </c>
       <c r="M19" s="12">
         <v>0</v>
       </c>
       <c r="N19" s="26">
         <v>0</v>
       </c>
       <c r="O19" s="28">
         <v>0</v>
       </c>
       <c r="P19" s="30">
         <v>0</v>
       </c>
       <c r="Q19" s="18">
         <v>0</v>
       </c>
       <c r="R19" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S19" s="41">
+        <v>2</v>
+      </c>
+      <c r="T19" s="41">
+        <v>4</v>
+      </c>
+      <c r="U19" s="41">
+        <v>4</v>
+      </c>
+      <c r="V19" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="11">
         <v>279</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>15.94</v>
       </c>
       <c r="G20" s="5">
         <v>13.51</v>
       </c>
       <c r="H20" s="2">
         <v>27.15</v>
       </c>
       <c r="I20" s="13">
@@ -2823,54 +3066,66 @@
       <c r="J20" s="12">
         <v>10</v>
       </c>
       <c r="K20" s="12">
         <v>10</v>
       </c>
       <c r="L20" s="12">
         <v>13</v>
       </c>
       <c r="M20" s="12">
         <v>10</v>
       </c>
       <c r="N20" s="26">
         <v>10</v>
       </c>
       <c r="O20" s="28">
         <v>13</v>
       </c>
       <c r="P20" s="30">
         <v>21</v>
       </c>
       <c r="Q20" s="18">
         <v>21</v>
       </c>
       <c r="R20" s="18">
+        <v>16</v>
+      </c>
+      <c r="S20" s="41">
+        <v>16</v>
+      </c>
+      <c r="T20" s="41">
         <v>18</v>
       </c>
-    </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="U20" s="41">
+        <v>16</v>
+      </c>
+      <c r="V20" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="11">
         <v>333</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>13.52</v>
       </c>
       <c r="E21" s="12">
         <v>16.02</v>
       </c>
       <c r="F21" s="12">
         <v>18.329999999999998</v>
       </c>
       <c r="G21" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="H21" s="2">
         <v>0.61</v>
       </c>
       <c r="I21" s="13">
@@ -2881,52 +3136,64 @@
       </c>
       <c r="K21" s="12">
         <v>21</v>
       </c>
       <c r="L21" s="12">
         <v>21</v>
       </c>
       <c r="M21" s="12">
         <v>21</v>
       </c>
       <c r="N21" s="26">
         <v>21</v>
       </c>
       <c r="O21" s="28">
         <v>21</v>
       </c>
       <c r="P21" s="30">
         <v>21</v>
       </c>
       <c r="Q21" s="18">
         <v>21</v>
       </c>
       <c r="R21" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S21" s="41">
+        <v>21</v>
+      </c>
+      <c r="T21" s="41">
+        <v>21</v>
+      </c>
+      <c r="U21" s="41">
+        <v>21</v>
+      </c>
+      <c r="V21" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="11">
         <v>355</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="12">
         <v>0</v>
       </c>
       <c r="D22" s="12">
         <v>0</v>
       </c>
       <c r="E22" s="12">
         <v>10</v>
       </c>
       <c r="F22" s="12">
         <v>8</v>
       </c>
       <c r="G22" s="5">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>4</v>
       </c>
       <c r="I22" s="13">
@@ -2937,52 +3204,64 @@
       </c>
       <c r="K22" s="12">
         <v>10</v>
       </c>
       <c r="L22" s="12">
         <v>15</v>
       </c>
       <c r="M22" s="12">
         <v>21</v>
       </c>
       <c r="N22" s="26">
         <v>21</v>
       </c>
       <c r="O22" s="28">
         <v>21</v>
       </c>
       <c r="P22" s="30">
         <v>18</v>
       </c>
       <c r="Q22" s="18">
         <v>18</v>
       </c>
       <c r="R22" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S22" s="41">
+        <v>21</v>
+      </c>
+      <c r="T22" s="41">
+        <v>21</v>
+      </c>
+      <c r="U22" s="41">
+        <v>23</v>
+      </c>
+      <c r="V22" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" s="11">
         <v>387</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>40</v>
       </c>
       <c r="G23" s="5">
         <v>32</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="13">
@@ -2993,52 +3272,64 @@
       </c>
       <c r="K23" s="12">
         <v>0</v>
       </c>
       <c r="L23" s="12">
         <v>0</v>
       </c>
       <c r="M23" s="12">
         <v>10</v>
       </c>
       <c r="N23" s="26">
         <v>5</v>
       </c>
       <c r="O23" s="28">
         <v>10</v>
       </c>
       <c r="P23" s="30">
         <v>10</v>
       </c>
       <c r="Q23" s="18">
         <v>10</v>
       </c>
       <c r="R23" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S23" s="41">
+        <v>8</v>
+      </c>
+      <c r="T23" s="41">
+        <v>4</v>
+      </c>
+      <c r="U23" s="41">
+        <v>4</v>
+      </c>
+      <c r="V23" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="11">
         <v>414</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>0</v>
       </c>
       <c r="F24" s="12">
         <v>0</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="13">
@@ -3049,100 +3340,132 @@
       </c>
       <c r="K24" s="12">
         <v>3</v>
       </c>
       <c r="L24" s="12">
         <v>13</v>
       </c>
       <c r="M24" s="12">
         <v>21</v>
       </c>
       <c r="N24" s="26">
         <v>21</v>
       </c>
       <c r="O24" s="28">
         <v>21</v>
       </c>
       <c r="P24" s="30">
         <v>21</v>
       </c>
       <c r="Q24" s="18">
         <v>21</v>
       </c>
       <c r="R24" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S24" s="41">
+        <v>19</v>
+      </c>
+      <c r="T24" s="41">
+        <v>17</v>
+      </c>
+      <c r="U24" s="41">
+        <v>21</v>
+      </c>
+      <c r="V24" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="11">
         <v>423</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="12">
         <v>0</v>
       </c>
       <c r="D25" s="12">
         <v>10</v>
       </c>
       <c r="E25" s="12">
         <v>8</v>
       </c>
       <c r="F25" s="12">
         <v>6.4</v>
       </c>
       <c r="G25" s="5">
         <v>9.51</v>
       </c>
       <c r="H25" s="2">
         <v>6.32</v>
       </c>
       <c r="I25" s="13">
         <v>5</v>
       </c>
       <c r="J25" s="12">
         <v>16</v>
       </c>
       <c r="K25" s="12">
         <v>21</v>
       </c>
       <c r="L25" s="12">
         <v>21</v>
       </c>
       <c r="M25" s="12">
         <v>21</v>
       </c>
       <c r="N25" s="26">
         <v>21</v>
       </c>
-      <c r="O25" s="28"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="O25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="P25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="R25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="S25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="T25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="U25" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="V25" s="43" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="11">
         <v>441</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>26.56</v>
       </c>
       <c r="E26" s="12">
         <v>20.55</v>
       </c>
       <c r="F26" s="12">
         <v>15.38</v>
       </c>
       <c r="G26" s="5">
         <v>8.64</v>
       </c>
       <c r="H26" s="2">
         <v>3.46</v>
       </c>
       <c r="I26" s="13">
@@ -3153,52 +3476,64 @@
       </c>
       <c r="K26" s="12">
         <v>21</v>
       </c>
       <c r="L26" s="12">
         <v>42</v>
       </c>
       <c r="M26" s="12">
         <v>10</v>
       </c>
       <c r="N26" s="26">
         <v>10</v>
       </c>
       <c r="O26" s="28">
         <v>10</v>
       </c>
       <c r="P26" s="30">
         <v>13</v>
       </c>
       <c r="Q26" s="18">
         <v>8</v>
       </c>
       <c r="R26" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S26" s="41">
+        <v>10</v>
+      </c>
+      <c r="T26" s="41">
+        <v>14</v>
+      </c>
+      <c r="U26" s="41">
+        <v>14</v>
+      </c>
+      <c r="V26" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" s="11">
         <v>472</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C27" s="12">
         <v>0</v>
       </c>
       <c r="D27" s="12">
         <v>0</v>
       </c>
       <c r="E27" s="12">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>0</v>
       </c>
       <c r="G27" s="5">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="13">
@@ -3209,100 +3544,132 @@
       </c>
       <c r="K27" s="12">
         <v>0</v>
       </c>
       <c r="L27" s="12">
         <v>0</v>
       </c>
       <c r="M27" s="12">
         <v>16</v>
       </c>
       <c r="N27" s="26">
         <v>16</v>
       </c>
       <c r="O27" s="28">
         <v>21</v>
       </c>
       <c r="P27" s="30">
         <v>15</v>
       </c>
       <c r="Q27" s="18">
         <v>10</v>
       </c>
       <c r="R27" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S27" s="41">
+        <v>6</v>
+      </c>
+      <c r="T27" s="41">
+        <v>4</v>
+      </c>
+      <c r="U27" s="41">
+        <v>4</v>
+      </c>
+      <c r="V27" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="11">
         <v>504</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>26.18</v>
       </c>
       <c r="E28" s="12">
         <v>33.28</v>
       </c>
       <c r="F28" s="12">
         <v>26.66</v>
       </c>
       <c r="G28" s="5">
         <v>18.14</v>
       </c>
       <c r="H28" s="2">
         <v>10.44</v>
       </c>
       <c r="I28" s="13">
         <v>5</v>
       </c>
       <c r="J28" s="12">
         <v>21</v>
       </c>
       <c r="K28" s="12">
         <v>21</v>
       </c>
       <c r="L28" s="12">
         <v>21</v>
       </c>
       <c r="M28" s="12">
         <v>21</v>
       </c>
       <c r="N28" s="26">
         <v>21</v>
       </c>
-      <c r="O28" s="28"/>
-[...4 lines deleted...]
-    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="O28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="P28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="R28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="S28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="T28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="U28" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="V28" s="43" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="11">
         <v>513</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C29" s="12">
         <v>0</v>
       </c>
       <c r="D29" s="12">
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="13">
@@ -3313,52 +3680,64 @@
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
       <c r="L29" s="12">
         <v>0</v>
       </c>
       <c r="M29" s="12">
         <v>5</v>
       </c>
       <c r="N29" s="26">
         <v>0</v>
       </c>
       <c r="O29" s="28">
         <v>3</v>
       </c>
       <c r="P29" s="30">
         <v>6</v>
       </c>
       <c r="Q29" s="18">
         <v>16</v>
       </c>
       <c r="R29" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S29" s="41">
+        <v>20</v>
+      </c>
+      <c r="T29" s="41">
+        <v>20</v>
+      </c>
+      <c r="U29" s="41">
+        <v>19</v>
+      </c>
+      <c r="V29" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="11">
         <v>540</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="12">
         <v>25.54</v>
       </c>
       <c r="D30" s="12">
         <v>20.43</v>
       </c>
       <c r="E30" s="12">
         <v>13.62</v>
       </c>
       <c r="F30" s="12">
         <v>11.9</v>
       </c>
       <c r="G30" s="5">
         <v>4.18</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="13">
@@ -3369,52 +3748,64 @@
       </c>
       <c r="K30" s="12">
         <v>19</v>
       </c>
       <c r="L30" s="12">
         <v>19</v>
       </c>
       <c r="M30" s="12">
         <v>16</v>
       </c>
       <c r="N30" s="26">
         <v>16</v>
       </c>
       <c r="O30" s="28">
         <v>16</v>
       </c>
       <c r="P30" s="30">
         <v>16</v>
       </c>
       <c r="Q30" s="18">
         <v>16</v>
       </c>
       <c r="R30" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S30" s="41">
+        <v>6</v>
+      </c>
+      <c r="T30" s="41">
+        <v>6</v>
+      </c>
+      <c r="U30" s="41">
+        <v>6</v>
+      </c>
+      <c r="V30" s="41">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="11">
         <v>549</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="12">
         <v>10</v>
       </c>
       <c r="D31" s="12">
         <v>8</v>
       </c>
       <c r="E31" s="12">
         <v>6.62</v>
       </c>
       <c r="F31" s="12">
         <v>5.81</v>
       </c>
       <c r="G31" s="5">
         <v>1.92</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="13">
@@ -3425,52 +3816,64 @@
       </c>
       <c r="K31" s="12">
         <v>13</v>
       </c>
       <c r="L31" s="12">
         <v>13</v>
       </c>
       <c r="M31" s="12">
         <v>8</v>
       </c>
       <c r="N31" s="26">
         <v>8</v>
       </c>
       <c r="O31" s="28">
         <v>8</v>
       </c>
       <c r="P31" s="30">
         <v>8</v>
       </c>
       <c r="Q31" s="18">
         <v>11</v>
       </c>
       <c r="R31" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S31" s="41">
+        <v>13</v>
+      </c>
+      <c r="T31" s="41">
+        <v>15</v>
+      </c>
+      <c r="U31" s="41">
+        <v>15</v>
+      </c>
+      <c r="V31" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="11">
         <v>576</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="12">
         <v>12.06</v>
       </c>
       <c r="D32" s="12">
         <v>34.35</v>
       </c>
       <c r="E32" s="12">
         <v>26.36</v>
       </c>
       <c r="F32" s="12">
         <v>20.13</v>
       </c>
       <c r="G32" s="5">
         <v>11.38</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="13">
@@ -3481,52 +3884,64 @@
       </c>
       <c r="K32" s="12">
         <v>5</v>
       </c>
       <c r="L32" s="12">
         <v>20</v>
       </c>
       <c r="M32" s="12">
         <v>20</v>
       </c>
       <c r="N32" s="26">
         <v>21</v>
       </c>
       <c r="O32" s="27">
         <v>21</v>
       </c>
       <c r="P32" s="30">
         <v>21</v>
       </c>
       <c r="Q32" s="18">
         <v>21</v>
       </c>
       <c r="R32" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S32" s="41">
+        <v>19</v>
+      </c>
+      <c r="T32" s="41">
+        <v>19</v>
+      </c>
+      <c r="U32" s="41">
+        <v>21</v>
+      </c>
+      <c r="V32" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" s="11">
         <v>585</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C33" s="12">
         <v>0</v>
       </c>
       <c r="D33" s="12">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>0</v>
       </c>
       <c r="F33" s="12">
         <v>0</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="13">
@@ -3537,52 +3952,64 @@
       </c>
       <c r="K33" s="12">
         <v>0</v>
       </c>
       <c r="L33" s="12">
         <v>0</v>
       </c>
       <c r="M33" s="12">
         <v>0</v>
       </c>
       <c r="N33" s="26">
         <v>0</v>
       </c>
       <c r="O33" s="28">
         <v>0</v>
       </c>
       <c r="P33" s="30">
         <v>0</v>
       </c>
       <c r="Q33" s="18">
         <v>0</v>
       </c>
       <c r="R33" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S33" s="41">
+        <v>2</v>
+      </c>
+      <c r="T33" s="41">
+        <v>2</v>
+      </c>
+      <c r="U33" s="41">
+        <v>6</v>
+      </c>
+      <c r="V33" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="11">
         <v>594</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="13">
@@ -3593,52 +4020,64 @@
       </c>
       <c r="K34" s="12">
         <v>0</v>
       </c>
       <c r="L34" s="12">
         <v>0</v>
       </c>
       <c r="M34" s="12">
         <v>0</v>
       </c>
       <c r="N34" s="26">
         <v>0</v>
       </c>
       <c r="O34" s="28">
         <v>0</v>
       </c>
       <c r="P34" s="30">
         <v>0</v>
       </c>
       <c r="Q34" s="18">
         <v>0</v>
       </c>
       <c r="R34" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S34" s="41">
+        <v>2</v>
+      </c>
+      <c r="T34" s="41">
+        <v>2</v>
+      </c>
+      <c r="U34" s="41">
+        <v>2</v>
+      </c>
+      <c r="V34" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="11">
         <v>603</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C35" s="12">
         <v>0</v>
       </c>
       <c r="D35" s="12">
         <v>0</v>
       </c>
       <c r="E35" s="12">
         <v>0</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="13">
@@ -3649,52 +4088,64 @@
       </c>
       <c r="K35" s="12">
         <v>0</v>
       </c>
       <c r="L35" s="12">
         <v>0</v>
       </c>
       <c r="M35" s="12">
         <v>11</v>
       </c>
       <c r="N35" s="26">
         <v>21</v>
       </c>
       <c r="O35" s="28">
         <v>21</v>
       </c>
       <c r="P35" s="30">
         <v>21</v>
       </c>
       <c r="Q35" s="18">
         <v>21</v>
       </c>
       <c r="R35" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S35" s="41">
+        <v>19</v>
+      </c>
+      <c r="T35" s="41">
+        <v>21</v>
+      </c>
+      <c r="U35" s="41">
+        <v>25</v>
+      </c>
+      <c r="V35" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="11">
         <v>609</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C36" s="12">
         <v>0</v>
       </c>
       <c r="D36" s="12">
         <v>0</v>
       </c>
       <c r="E36" s="12">
         <v>0</v>
       </c>
       <c r="F36" s="12">
         <v>0</v>
       </c>
       <c r="G36" s="5">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="13">
@@ -3705,52 +4156,64 @@
       </c>
       <c r="K36" s="12">
         <v>0</v>
       </c>
       <c r="L36" s="12">
         <v>5</v>
       </c>
       <c r="M36" s="12">
         <v>5</v>
       </c>
       <c r="N36" s="26">
         <v>5</v>
       </c>
       <c r="O36" s="28">
         <v>5</v>
       </c>
       <c r="P36" s="30">
         <v>8</v>
       </c>
       <c r="Q36" s="18">
         <v>3</v>
       </c>
       <c r="R36" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S36" s="41">
+        <v>6</v>
+      </c>
+      <c r="T36" s="41">
+        <v>2</v>
+      </c>
+      <c r="U36" s="41">
+        <v>2</v>
+      </c>
+      <c r="V36" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="11">
         <v>621</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="12">
         <v>0</v>
       </c>
       <c r="D37" s="12">
         <v>0</v>
       </c>
       <c r="E37" s="12">
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <v>40</v>
       </c>
       <c r="G37" s="5">
         <v>32</v>
       </c>
       <c r="H37" s="2">
         <v>24</v>
       </c>
       <c r="I37" s="13">
@@ -3761,52 +4224,64 @@
       </c>
       <c r="K37" s="12">
         <v>0</v>
       </c>
       <c r="L37" s="12">
         <v>0</v>
       </c>
       <c r="M37" s="12">
         <v>0</v>
       </c>
       <c r="N37" s="26">
         <v>0</v>
       </c>
       <c r="O37" s="28">
         <v>3</v>
       </c>
       <c r="P37" s="30">
         <v>3</v>
       </c>
       <c r="Q37" s="18">
         <v>3</v>
       </c>
       <c r="R37" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S37" s="41">
+        <v>2</v>
+      </c>
+      <c r="T37" s="41">
+        <v>4</v>
+      </c>
+      <c r="U37" s="41">
+        <v>4</v>
+      </c>
+      <c r="V37" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="11">
         <v>657</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C38" s="12">
         <v>0</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <v>39.479999999999997</v>
       </c>
       <c r="G38" s="5">
         <v>32.1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="13">
@@ -3817,52 +4292,64 @@
       </c>
       <c r="K38" s="12">
         <v>5</v>
       </c>
       <c r="L38" s="12">
         <v>15</v>
       </c>
       <c r="M38" s="12">
         <v>15</v>
       </c>
       <c r="N38" s="26">
         <v>15</v>
       </c>
       <c r="O38" s="28">
         <v>15</v>
       </c>
       <c r="P38" s="30">
         <v>18</v>
       </c>
       <c r="Q38" s="18">
         <v>18</v>
       </c>
       <c r="R38" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S38" s="41">
+        <v>14</v>
+      </c>
+      <c r="T38" s="41">
+        <v>16</v>
+      </c>
+      <c r="U38" s="41">
+        <v>14</v>
+      </c>
+      <c r="V38" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="11">
         <v>720</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="12">
         <v>0</v>
       </c>
       <c r="E39" s="12">
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -3873,52 +4360,64 @@
       </c>
       <c r="K39" s="12">
         <v>0</v>
       </c>
       <c r="L39" s="12">
         <v>0</v>
       </c>
       <c r="M39" s="12">
         <v>0</v>
       </c>
       <c r="N39" s="26">
         <v>5</v>
       </c>
       <c r="O39" s="28">
         <v>8</v>
       </c>
       <c r="P39" s="30">
         <v>8</v>
       </c>
       <c r="Q39" s="18">
         <v>11</v>
       </c>
       <c r="R39" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S39" s="41">
+        <v>8</v>
+      </c>
+      <c r="T39" s="41">
+        <v>8</v>
+      </c>
+      <c r="U39" s="41">
+        <v>8</v>
+      </c>
+      <c r="V39" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="11">
         <v>729</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C40" s="12">
         <v>0</v>
       </c>
       <c r="D40" s="12">
         <v>0</v>
       </c>
       <c r="E40" s="12">
         <v>0</v>
       </c>
       <c r="F40" s="12">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="13">
@@ -3929,52 +4428,64 @@
       </c>
       <c r="K40" s="12">
         <v>0</v>
       </c>
       <c r="L40" s="12">
         <v>0</v>
       </c>
       <c r="M40" s="12">
         <v>5</v>
       </c>
       <c r="N40" s="26">
         <v>5</v>
       </c>
       <c r="O40" s="28">
         <v>5</v>
       </c>
       <c r="P40" s="30">
         <v>5</v>
       </c>
       <c r="Q40" s="18">
         <v>5</v>
       </c>
       <c r="R40" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S40" s="41">
+        <v>8</v>
+      </c>
+      <c r="T40" s="41">
+        <v>4</v>
+      </c>
+      <c r="U40" s="41">
+        <v>2</v>
+      </c>
+      <c r="V40" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="11">
         <v>747</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="12">
         <v>0</v>
       </c>
       <c r="G41" s="5">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -3985,52 +4496,64 @@
       </c>
       <c r="K41" s="12">
         <v>0</v>
       </c>
       <c r="L41" s="12">
         <v>0</v>
       </c>
       <c r="M41" s="12">
         <v>0</v>
       </c>
       <c r="N41" s="26">
         <v>0</v>
       </c>
       <c r="O41" s="28">
         <v>10</v>
       </c>
       <c r="P41" s="30">
         <v>18</v>
       </c>
       <c r="Q41" s="18">
         <v>18</v>
       </c>
       <c r="R41" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="42" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S41" s="41">
+        <v>13</v>
+      </c>
+      <c r="T41" s="41">
+        <v>13</v>
+      </c>
+      <c r="U41" s="41">
+        <v>15</v>
+      </c>
+      <c r="V41" s="41">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="11">
         <v>819</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C42" s="12">
         <v>0</v>
       </c>
       <c r="D42" s="12">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>0</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="13">
@@ -4041,52 +4564,64 @@
       </c>
       <c r="K42" s="12">
         <v>8</v>
       </c>
       <c r="L42" s="12">
         <v>8</v>
       </c>
       <c r="M42" s="12">
         <v>8</v>
       </c>
       <c r="N42" s="26">
         <v>21</v>
       </c>
       <c r="O42" s="28">
         <v>21</v>
       </c>
       <c r="P42" s="30">
         <v>21</v>
       </c>
       <c r="Q42" s="18">
         <v>21</v>
       </c>
       <c r="R42" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S42" s="41">
+        <v>16</v>
+      </c>
+      <c r="T42" s="41">
+        <v>12</v>
+      </c>
+      <c r="U42" s="41">
+        <v>6</v>
+      </c>
+      <c r="V42" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="11">
         <v>846</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C43" s="12">
         <v>0</v>
       </c>
       <c r="D43" s="12">
         <v>0</v>
       </c>
       <c r="E43" s="12">
         <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="5">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="13">
@@ -4097,52 +4632,64 @@
       </c>
       <c r="K43" s="12">
         <v>0</v>
       </c>
       <c r="L43" s="12">
         <v>21</v>
       </c>
       <c r="M43" s="12">
         <v>21</v>
       </c>
       <c r="N43" s="26">
         <v>21</v>
       </c>
       <c r="O43" s="28">
         <v>21</v>
       </c>
       <c r="P43" s="30">
         <v>21</v>
       </c>
       <c r="Q43" s="18">
         <v>21</v>
       </c>
       <c r="R43" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="44" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S43" s="41">
+        <v>21</v>
+      </c>
+      <c r="T43" s="41">
+        <v>17</v>
+      </c>
+      <c r="U43" s="41">
+        <v>25</v>
+      </c>
+      <c r="V43" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="11">
         <v>873</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="12">
         <v>0</v>
       </c>
       <c r="D44" s="12">
         <v>0</v>
       </c>
       <c r="E44" s="12">
         <v>0</v>
       </c>
       <c r="F44" s="12">
         <v>0</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="13">
@@ -4153,52 +4700,64 @@
       </c>
       <c r="K44" s="12">
         <v>8</v>
       </c>
       <c r="L44" s="12">
         <v>8</v>
       </c>
       <c r="M44" s="12">
         <v>21</v>
       </c>
       <c r="N44" s="26">
         <v>21</v>
       </c>
       <c r="O44" s="28">
         <v>21</v>
       </c>
       <c r="P44" s="30">
         <v>21</v>
       </c>
       <c r="Q44" s="18">
         <v>21</v>
       </c>
       <c r="R44" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S44" s="41">
+        <v>18</v>
+      </c>
+      <c r="T44" s="41">
+        <v>18</v>
+      </c>
+      <c r="U44" s="41">
+        <v>10</v>
+      </c>
+      <c r="V44" s="41">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45" s="11">
         <v>882</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C45" s="12">
         <v>0</v>
       </c>
       <c r="D45" s="12">
         <v>0</v>
       </c>
       <c r="E45" s="12">
         <v>0</v>
       </c>
       <c r="F45" s="12">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="13">
@@ -4209,52 +4768,64 @@
       </c>
       <c r="K45" s="12">
         <v>0</v>
       </c>
       <c r="L45" s="12">
         <v>0</v>
       </c>
       <c r="M45" s="12">
         <v>0</v>
       </c>
       <c r="N45" s="26">
         <v>0</v>
       </c>
       <c r="O45" s="28">
         <v>0</v>
       </c>
       <c r="P45" s="30">
         <v>0</v>
       </c>
       <c r="Q45" s="18">
         <v>0</v>
       </c>
       <c r="R45" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S45" s="41">
+        <v>2</v>
+      </c>
+      <c r="T45" s="41">
+        <v>2</v>
+      </c>
+      <c r="U45" s="41">
+        <v>8</v>
+      </c>
+      <c r="V45" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="11">
         <v>914</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C46" s="12">
         <v>0</v>
       </c>
       <c r="D46" s="12">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>10</v>
       </c>
       <c r="F46" s="12">
         <v>14.04</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="13">
@@ -4265,52 +4836,64 @@
       </c>
       <c r="K46" s="12">
         <v>21</v>
       </c>
       <c r="L46" s="12">
         <v>21</v>
       </c>
       <c r="M46" s="12">
         <v>18</v>
       </c>
       <c r="N46" s="26">
         <v>18</v>
       </c>
       <c r="O46" s="28">
         <v>21</v>
       </c>
       <c r="P46" s="30">
         <v>21</v>
       </c>
       <c r="Q46" s="18">
         <v>21</v>
       </c>
       <c r="R46" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="47" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S46" s="41">
+        <v>21</v>
+      </c>
+      <c r="T46" s="41">
+        <v>21</v>
+      </c>
+      <c r="U46" s="41">
+        <v>23</v>
+      </c>
+      <c r="V46" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47" s="11">
         <v>916</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="12">
         <v>0</v>
       </c>
       <c r="D47" s="12">
         <v>0</v>
       </c>
       <c r="E47" s="12">
         <v>10</v>
       </c>
       <c r="F47" s="12">
         <v>8.92</v>
       </c>
       <c r="G47" s="5">
         <v>17.98</v>
       </c>
       <c r="H47" s="2">
         <v>13.42</v>
       </c>
       <c r="I47" s="13">
@@ -4321,52 +4904,64 @@
       </c>
       <c r="K47" s="12">
         <v>20</v>
       </c>
       <c r="L47" s="12">
         <v>20</v>
       </c>
       <c r="M47" s="12">
         <v>21</v>
       </c>
       <c r="N47" s="26">
         <v>21</v>
       </c>
       <c r="O47" s="28">
         <v>21</v>
       </c>
       <c r="P47" s="30">
         <v>21</v>
       </c>
       <c r="Q47" s="18">
         <v>21</v>
       </c>
       <c r="R47" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="48" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S47" s="41">
+        <v>18</v>
+      </c>
+      <c r="T47" s="41">
+        <v>18</v>
+      </c>
+      <c r="U47" s="41">
+        <v>14</v>
+      </c>
+      <c r="V47" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A48" s="11">
         <v>918</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C48" s="12">
         <v>0</v>
       </c>
       <c r="D48" s="12">
         <v>0</v>
       </c>
       <c r="E48" s="12">
         <v>0</v>
       </c>
       <c r="F48" s="12">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="13">
@@ -4377,52 +4972,64 @@
       </c>
       <c r="K48" s="12">
         <v>5</v>
       </c>
       <c r="L48" s="12">
         <v>5</v>
       </c>
       <c r="M48" s="12">
         <v>5</v>
       </c>
       <c r="N48" s="26">
         <v>8</v>
       </c>
       <c r="O48" s="28">
         <v>5</v>
       </c>
       <c r="P48" s="30">
         <v>13</v>
       </c>
       <c r="Q48" s="18">
         <v>13</v>
       </c>
       <c r="R48" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="49" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S48" s="41">
+        <v>19</v>
+      </c>
+      <c r="T48" s="41">
+        <v>19</v>
+      </c>
+      <c r="U48" s="41">
+        <v>21</v>
+      </c>
+      <c r="V48" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49" s="11">
         <v>936</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C49" s="12">
         <v>0</v>
       </c>
       <c r="D49" s="12">
         <v>0</v>
       </c>
       <c r="E49" s="12">
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="13">
@@ -4433,52 +5040,64 @@
       </c>
       <c r="K49" s="12">
         <v>0</v>
       </c>
       <c r="L49" s="12">
         <v>0</v>
       </c>
       <c r="M49" s="12">
         <v>0</v>
       </c>
       <c r="N49" s="26">
         <v>0</v>
       </c>
       <c r="O49" s="28">
         <v>0</v>
       </c>
       <c r="P49" s="30">
         <v>6</v>
       </c>
       <c r="Q49" s="18">
         <v>6</v>
       </c>
       <c r="R49" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="50" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S49" s="41">
+        <v>6</v>
+      </c>
+      <c r="T49" s="41">
+        <v>8</v>
+      </c>
+      <c r="U49" s="41">
+        <v>8</v>
+      </c>
+      <c r="V49" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50" s="11">
         <v>977</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C50" s="12">
         <v>0</v>
       </c>
       <c r="D50" s="12">
         <v>0</v>
       </c>
       <c r="E50" s="12">
         <v>0</v>
       </c>
       <c r="F50" s="12">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="13">
@@ -4489,52 +5108,64 @@
       </c>
       <c r="K50" s="12">
         <v>5</v>
       </c>
       <c r="L50" s="12">
         <v>10</v>
       </c>
       <c r="M50" s="12">
         <v>16</v>
       </c>
       <c r="N50" s="26">
         <v>10</v>
       </c>
       <c r="O50" s="28">
         <v>13</v>
       </c>
       <c r="P50" s="30">
         <v>19</v>
       </c>
       <c r="Q50" s="18">
         <v>19</v>
       </c>
       <c r="R50" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="51" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S50" s="41">
+        <v>4</v>
+      </c>
+      <c r="T50" s="41">
+        <v>2</v>
+      </c>
+      <c r="U50" s="41">
+        <v>8</v>
+      </c>
+      <c r="V50" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="11">
         <v>981</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C51" s="12">
         <v>0</v>
       </c>
       <c r="D51" s="12">
         <v>0</v>
       </c>
       <c r="E51" s="12">
         <v>0</v>
       </c>
       <c r="F51" s="12">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="13">
@@ -4545,52 +5176,64 @@
       </c>
       <c r="K51" s="12">
         <v>0</v>
       </c>
       <c r="L51" s="12">
         <v>0</v>
       </c>
       <c r="M51" s="12">
         <v>0</v>
       </c>
       <c r="N51" s="26">
         <v>0</v>
       </c>
       <c r="O51" s="28">
         <v>0</v>
       </c>
       <c r="P51" s="30">
         <v>3</v>
       </c>
       <c r="Q51" s="18">
         <v>3</v>
       </c>
       <c r="R51" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="52" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S51" s="41">
+        <v>2</v>
+      </c>
+      <c r="T51" s="41">
+        <v>2</v>
+      </c>
+      <c r="U51" s="41">
+        <v>8</v>
+      </c>
+      <c r="V51" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52" s="11">
         <v>999</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="12">
         <v>0</v>
       </c>
       <c r="D52" s="12">
         <v>0</v>
       </c>
       <c r="E52" s="12">
         <v>34.18</v>
       </c>
       <c r="F52" s="12">
         <v>27.46</v>
       </c>
       <c r="G52" s="5">
         <v>20.68</v>
       </c>
       <c r="H52" s="2">
         <v>13.24</v>
       </c>
       <c r="I52" s="13">
@@ -4601,52 +5244,64 @@
       </c>
       <c r="K52" s="12">
         <v>5</v>
       </c>
       <c r="L52" s="12">
         <v>5</v>
       </c>
       <c r="M52" s="12">
         <v>5</v>
       </c>
       <c r="N52" s="26">
         <v>13</v>
       </c>
       <c r="O52" s="28">
         <v>8</v>
       </c>
       <c r="P52" s="30">
         <v>5</v>
       </c>
       <c r="Q52" s="18">
         <v>5</v>
       </c>
       <c r="R52" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S52" s="41">
+        <v>4</v>
+      </c>
+      <c r="T52" s="41">
+        <v>4</v>
+      </c>
+      <c r="U52" s="41">
+        <v>4</v>
+      </c>
+      <c r="V52" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="11">
         <v>1044</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C53" s="12">
         <v>0</v>
       </c>
       <c r="D53" s="12">
         <v>0</v>
       </c>
       <c r="E53" s="12">
         <v>0</v>
       </c>
       <c r="F53" s="12">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="13">
@@ -4657,52 +5312,64 @@
       </c>
       <c r="K53" s="12">
         <v>0</v>
       </c>
       <c r="L53" s="12">
         <v>0</v>
       </c>
       <c r="M53" s="12">
         <v>0</v>
       </c>
       <c r="N53" s="26">
         <v>0</v>
       </c>
       <c r="O53" s="28">
         <v>0</v>
       </c>
       <c r="P53" s="30">
         <v>0</v>
       </c>
       <c r="Q53" s="18">
         <v>0</v>
       </c>
       <c r="R53" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S53" s="41">
+        <v>0</v>
+      </c>
+      <c r="T53" s="41">
+        <v>0</v>
+      </c>
+      <c r="U53" s="41">
+        <v>2</v>
+      </c>
+      <c r="V53" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A54" s="11">
         <v>1053</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C54" s="12">
         <v>0</v>
       </c>
       <c r="D54" s="12">
         <v>0</v>
       </c>
       <c r="E54" s="12">
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="13">
@@ -4713,52 +5380,64 @@
       </c>
       <c r="K54" s="12">
         <v>0</v>
       </c>
       <c r="L54" s="12">
         <v>0</v>
       </c>
       <c r="M54" s="12">
         <v>0</v>
       </c>
       <c r="N54" s="26">
         <v>0</v>
       </c>
       <c r="O54" s="28">
         <v>0</v>
       </c>
       <c r="P54" s="30">
         <v>0</v>
       </c>
       <c r="Q54" s="18">
         <v>0</v>
       </c>
       <c r="R54" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S54" s="41">
+        <v>2</v>
+      </c>
+      <c r="T54" s="41">
+        <v>2</v>
+      </c>
+      <c r="U54" s="41">
+        <v>2</v>
+      </c>
+      <c r="V54" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A55" s="11">
         <v>1062</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C55" s="12">
         <v>0</v>
       </c>
       <c r="D55" s="12">
         <v>0</v>
       </c>
       <c r="E55" s="12">
         <v>0</v>
       </c>
       <c r="F55" s="12">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="13">
@@ -4769,52 +5448,64 @@
       </c>
       <c r="K55" s="12">
         <v>5</v>
       </c>
       <c r="L55" s="12">
         <v>5</v>
       </c>
       <c r="M55" s="12">
         <v>18</v>
       </c>
       <c r="N55" s="26">
         <v>21</v>
       </c>
       <c r="O55" s="28">
         <v>21</v>
       </c>
       <c r="P55" s="30">
         <v>21</v>
       </c>
       <c r="Q55" s="18">
         <v>21</v>
       </c>
       <c r="R55" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="56" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S55" s="41">
+        <v>16</v>
+      </c>
+      <c r="T55" s="41">
+        <v>16</v>
+      </c>
+      <c r="U55" s="41">
+        <v>14</v>
+      </c>
+      <c r="V55" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A56" s="11">
         <v>1071</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C56" s="12">
         <v>40</v>
       </c>
       <c r="D56" s="12">
         <v>32</v>
       </c>
       <c r="E56" s="12">
         <v>24</v>
       </c>
       <c r="F56" s="12">
         <v>20.8</v>
       </c>
       <c r="G56" s="5">
         <v>8</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="13">
@@ -4825,52 +5516,64 @@
       </c>
       <c r="K56" s="12">
         <v>0</v>
       </c>
       <c r="L56" s="12">
         <v>0</v>
       </c>
       <c r="M56" s="12">
         <v>0</v>
       </c>
       <c r="N56" s="26">
         <v>0</v>
       </c>
       <c r="O56" s="28">
         <v>0</v>
       </c>
       <c r="P56" s="30">
         <v>0</v>
       </c>
       <c r="Q56" s="18">
         <v>0</v>
       </c>
       <c r="R56" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="57" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S56" s="41">
+        <v>0</v>
+      </c>
+      <c r="T56" s="41">
+        <v>13</v>
+      </c>
+      <c r="U56" s="41">
+        <v>23</v>
+      </c>
+      <c r="V56" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A57" s="11">
         <v>1079</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C57" s="12">
         <v>0</v>
       </c>
       <c r="D57" s="12">
         <v>0</v>
       </c>
       <c r="E57" s="12">
         <v>0</v>
       </c>
       <c r="F57" s="12">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="13">
@@ -4881,52 +5584,64 @@
       </c>
       <c r="K57" s="12">
         <v>0</v>
       </c>
       <c r="L57" s="12">
         <v>0</v>
       </c>
       <c r="M57" s="12">
         <v>0</v>
       </c>
       <c r="N57" s="26">
         <v>0</v>
       </c>
       <c r="O57" s="28">
         <v>0</v>
       </c>
       <c r="P57" s="30">
         <v>3</v>
       </c>
       <c r="Q57" s="18">
         <v>0</v>
       </c>
       <c r="R57" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S57" s="41">
+        <v>2</v>
+      </c>
+      <c r="T57" s="41">
+        <v>0</v>
+      </c>
+      <c r="U57" s="41">
+        <v>2</v>
+      </c>
+      <c r="V57" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A58" s="11">
         <v>1080</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="12">
         <v>0</v>
       </c>
       <c r="D58" s="12">
         <v>0</v>
       </c>
       <c r="E58" s="12">
         <v>10.34</v>
       </c>
       <c r="F58" s="12">
         <v>7.93</v>
       </c>
       <c r="G58" s="5">
         <v>15.07</v>
       </c>
       <c r="H58" s="2">
         <v>10.98</v>
       </c>
       <c r="I58" s="13">
@@ -4937,52 +5652,64 @@
       </c>
       <c r="K58" s="12">
         <v>5</v>
       </c>
       <c r="L58" s="12">
         <v>21</v>
       </c>
       <c r="M58" s="12">
         <v>21</v>
       </c>
       <c r="N58" s="26">
         <v>21</v>
       </c>
       <c r="O58" s="28">
         <v>21</v>
       </c>
       <c r="P58" s="30">
         <v>21</v>
       </c>
       <c r="Q58" s="18">
         <v>21</v>
       </c>
       <c r="R58" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="59" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S58" s="41">
+        <v>18</v>
+      </c>
+      <c r="T58" s="41">
+        <v>12</v>
+      </c>
+      <c r="U58" s="41">
+        <v>21</v>
+      </c>
+      <c r="V58" s="41">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A59" s="11">
         <v>1082</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C59" s="12">
         <v>0</v>
       </c>
       <c r="D59" s="12">
         <v>0</v>
       </c>
       <c r="E59" s="12">
         <v>0</v>
       </c>
       <c r="F59" s="12">
         <v>0</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="13">
@@ -4993,52 +5720,64 @@
       </c>
       <c r="K59" s="12">
         <v>0</v>
       </c>
       <c r="L59" s="12">
         <v>0</v>
       </c>
       <c r="M59" s="12">
         <v>0</v>
       </c>
       <c r="N59" s="26">
         <v>0</v>
       </c>
       <c r="O59" s="28">
         <v>0</v>
       </c>
       <c r="P59" s="30">
         <v>0</v>
       </c>
       <c r="Q59" s="18">
         <v>0</v>
       </c>
       <c r="R59" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="60" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S59" s="41">
+        <v>18</v>
+      </c>
+      <c r="T59" s="41">
+        <v>18</v>
+      </c>
+      <c r="U59" s="41">
+        <v>16</v>
+      </c>
+      <c r="V59" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A60" s="11">
         <v>1089</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C60" s="12">
         <v>0</v>
       </c>
       <c r="D60" s="12">
         <v>0</v>
       </c>
       <c r="E60" s="12">
         <v>10</v>
       </c>
       <c r="F60" s="12">
         <v>17.22</v>
       </c>
       <c r="G60" s="5">
         <v>13.38</v>
       </c>
       <c r="H60" s="2">
         <v>9.89</v>
       </c>
       <c r="I60" s="13">
@@ -5049,52 +5788,64 @@
       </c>
       <c r="K60" s="12">
         <v>16</v>
       </c>
       <c r="L60" s="12">
         <v>21</v>
       </c>
       <c r="M60" s="12">
         <v>21</v>
       </c>
       <c r="N60" s="26">
         <v>21</v>
       </c>
       <c r="O60" s="28">
         <v>21</v>
       </c>
       <c r="P60" s="30">
         <v>21</v>
       </c>
       <c r="Q60" s="18">
         <v>21</v>
       </c>
       <c r="R60" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="61" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S60" s="41">
+        <v>12</v>
+      </c>
+      <c r="T60" s="41">
+        <v>21</v>
+      </c>
+      <c r="U60" s="41">
+        <v>25</v>
+      </c>
+      <c r="V60" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A61" s="11">
         <v>1093</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C61" s="12">
         <v>0</v>
       </c>
       <c r="D61" s="12">
         <v>13.5</v>
       </c>
       <c r="E61" s="12">
         <v>10.57</v>
       </c>
       <c r="F61" s="12">
         <v>8.66</v>
       </c>
       <c r="G61" s="5">
         <v>5.12</v>
       </c>
       <c r="H61" s="2">
         <v>2.77</v>
       </c>
       <c r="I61" s="13">
@@ -5105,52 +5856,64 @@
       </c>
       <c r="K61" s="12">
         <v>8</v>
       </c>
       <c r="L61" s="12">
         <v>8</v>
       </c>
       <c r="M61" s="12">
         <v>8</v>
       </c>
       <c r="N61" s="26">
         <v>8</v>
       </c>
       <c r="O61" s="28">
         <v>18</v>
       </c>
       <c r="P61" s="30">
         <v>18</v>
       </c>
       <c r="Q61" s="18">
         <v>21</v>
       </c>
       <c r="R61" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="62" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S61" s="41">
+        <v>19</v>
+      </c>
+      <c r="T61" s="41">
+        <v>21</v>
+      </c>
+      <c r="U61" s="41">
+        <v>21</v>
+      </c>
+      <c r="V61" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62" s="11">
         <v>1095</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C62" s="12">
         <v>0</v>
       </c>
       <c r="D62" s="12">
         <v>13.82</v>
       </c>
       <c r="E62" s="12">
         <v>11.37</v>
       </c>
       <c r="F62" s="12">
         <v>9.35</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="13">
@@ -5161,52 +5924,64 @@
       </c>
       <c r="K62" s="12">
         <v>3</v>
       </c>
       <c r="L62" s="12">
         <v>3</v>
       </c>
       <c r="M62" s="12">
         <v>3</v>
       </c>
       <c r="N62" s="26">
         <v>3</v>
       </c>
       <c r="O62" s="28">
         <v>0</v>
       </c>
       <c r="P62" s="30">
         <v>5</v>
       </c>
       <c r="Q62" s="18">
         <v>10</v>
       </c>
       <c r="R62" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="63" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S62" s="41">
+        <v>4</v>
+      </c>
+      <c r="T62" s="41">
+        <v>4</v>
+      </c>
+      <c r="U62" s="41">
+        <v>6</v>
+      </c>
+      <c r="V62" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A63" s="11">
         <v>1107</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C63" s="12">
         <v>0</v>
       </c>
       <c r="D63" s="12">
         <v>0</v>
       </c>
       <c r="E63" s="12">
         <v>0</v>
       </c>
       <c r="F63" s="12">
         <v>0</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="13">
@@ -5217,52 +5992,64 @@
       </c>
       <c r="K63" s="12">
         <v>0</v>
       </c>
       <c r="L63" s="12">
         <v>0</v>
       </c>
       <c r="M63" s="12">
         <v>3</v>
       </c>
       <c r="N63" s="26">
         <v>0</v>
       </c>
       <c r="O63" s="28">
         <v>0</v>
       </c>
       <c r="P63" s="30">
         <v>0</v>
       </c>
       <c r="Q63" s="18">
         <v>5</v>
       </c>
       <c r="R63" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="64" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S63" s="41">
+        <v>2</v>
+      </c>
+      <c r="T63" s="41">
+        <v>12</v>
+      </c>
+      <c r="U63" s="41">
+        <v>2</v>
+      </c>
+      <c r="V63" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A64" s="11">
         <v>1116</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C64" s="12">
         <v>0</v>
       </c>
       <c r="D64" s="12">
         <v>0</v>
       </c>
       <c r="E64" s="12">
         <v>0</v>
       </c>
       <c r="F64" s="12">
         <v>0</v>
       </c>
       <c r="G64" s="5">
         <v>40</v>
       </c>
       <c r="H64" s="2">
         <v>23.59</v>
       </c>
       <c r="I64" s="13">
@@ -5273,52 +6060,64 @@
       </c>
       <c r="K64" s="12">
         <v>0</v>
       </c>
       <c r="L64" s="12">
         <v>0</v>
       </c>
       <c r="M64" s="12">
         <v>0</v>
       </c>
       <c r="N64" s="26">
         <v>0</v>
       </c>
       <c r="O64" s="28">
         <v>0</v>
       </c>
       <c r="P64" s="30">
         <v>3</v>
       </c>
       <c r="Q64" s="18">
         <v>3</v>
       </c>
       <c r="R64" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="65" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S64" s="41">
+        <v>0</v>
+      </c>
+      <c r="T64" s="41">
+        <v>10</v>
+      </c>
+      <c r="U64" s="41">
+        <v>10</v>
+      </c>
+      <c r="V64" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A65" s="11">
         <v>1134</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C65" s="12">
         <v>0</v>
       </c>
       <c r="D65" s="12">
         <v>12.88</v>
       </c>
       <c r="E65" s="12">
         <v>10.52</v>
       </c>
       <c r="F65" s="12">
         <v>7.919999999999999</v>
       </c>
       <c r="G65" s="5">
         <v>2.2799999999999998</v>
       </c>
       <c r="H65" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="I65" s="13">
@@ -5329,52 +6128,64 @@
       </c>
       <c r="K65" s="12">
         <v>13</v>
       </c>
       <c r="L65" s="12">
         <v>13</v>
       </c>
       <c r="M65" s="12">
         <v>13</v>
       </c>
       <c r="N65" s="26">
         <v>21</v>
       </c>
       <c r="O65" s="28">
         <v>21</v>
       </c>
       <c r="P65" s="30">
         <v>21</v>
       </c>
       <c r="Q65" s="18">
         <v>21</v>
       </c>
       <c r="R65" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="66" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S65" s="41">
+        <v>20</v>
+      </c>
+      <c r="T65" s="41">
+        <v>21</v>
+      </c>
+      <c r="U65" s="41">
+        <v>22</v>
+      </c>
+      <c r="V65" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66" s="11">
         <v>1152</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="12">
         <v>0</v>
       </c>
       <c r="D66" s="12">
         <v>0</v>
       </c>
       <c r="E66" s="12">
         <v>0</v>
       </c>
       <c r="F66" s="12">
         <v>0</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="13">
@@ -5385,52 +6196,64 @@
       </c>
       <c r="K66" s="12">
         <v>0</v>
       </c>
       <c r="L66" s="12">
         <v>0</v>
       </c>
       <c r="M66" s="12">
         <v>0</v>
       </c>
       <c r="N66" s="26">
         <v>0</v>
       </c>
       <c r="O66" s="28">
         <v>0</v>
       </c>
       <c r="P66" s="30">
         <v>0</v>
       </c>
       <c r="Q66" s="18">
         <v>3</v>
       </c>
       <c r="R66" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="67" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S66" s="41">
+        <v>4</v>
+      </c>
+      <c r="T66" s="41">
+        <v>2</v>
+      </c>
+      <c r="U66" s="41">
+        <v>4</v>
+      </c>
+      <c r="V66" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="11">
         <v>1197</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="12">
         <v>0</v>
       </c>
       <c r="D67" s="12">
         <v>0</v>
       </c>
       <c r="E67" s="12">
         <v>0</v>
       </c>
       <c r="F67" s="12">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="13">
@@ -5441,52 +6264,64 @@
       </c>
       <c r="K67" s="12">
         <v>0</v>
       </c>
       <c r="L67" s="12">
         <v>0</v>
       </c>
       <c r="M67" s="12">
         <v>0</v>
       </c>
       <c r="N67" s="26">
         <v>0</v>
       </c>
       <c r="O67" s="28">
         <v>0</v>
       </c>
       <c r="P67" s="30">
         <v>6</v>
       </c>
       <c r="Q67" s="18">
         <v>11</v>
       </c>
       <c r="R67" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="68" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S67" s="41">
+        <v>4</v>
+      </c>
+      <c r="T67" s="41">
+        <v>10</v>
+      </c>
+      <c r="U67" s="41">
+        <v>23</v>
+      </c>
+      <c r="V67" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A68" s="11">
         <v>1206</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C68" s="12">
         <v>17.7</v>
       </c>
       <c r="D68" s="12">
         <v>31.84</v>
       </c>
       <c r="E68" s="12">
         <v>21.88</v>
       </c>
       <c r="F68" s="12">
         <v>17.22</v>
       </c>
       <c r="G68" s="5">
         <v>16.579999999999998</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="13">
@@ -5497,52 +6332,64 @@
       </c>
       <c r="K68" s="12">
         <v>5</v>
       </c>
       <c r="L68" s="12">
         <v>5</v>
       </c>
       <c r="M68" s="12">
         <v>5</v>
       </c>
       <c r="N68" s="26">
         <v>8</v>
       </c>
       <c r="O68" s="28">
         <v>8</v>
       </c>
       <c r="P68" s="30">
         <v>8</v>
       </c>
       <c r="Q68" s="18">
         <v>8</v>
       </c>
       <c r="R68" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="69" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S68" s="41">
+        <v>2</v>
+      </c>
+      <c r="T68" s="41">
+        <v>2</v>
+      </c>
+      <c r="U68" s="41">
+        <v>0</v>
+      </c>
+      <c r="V68" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" s="11">
         <v>1211</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C69" s="12">
         <v>0</v>
       </c>
       <c r="D69" s="12">
         <v>0</v>
       </c>
       <c r="E69" s="12">
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>27.43</v>
       </c>
       <c r="G69" s="5">
         <v>22.24</v>
       </c>
       <c r="H69" s="2">
         <v>17.68</v>
       </c>
       <c r="I69" s="13">
@@ -5553,52 +6400,64 @@
       </c>
       <c r="K69" s="12">
         <v>0</v>
       </c>
       <c r="L69" s="12">
         <v>0</v>
       </c>
       <c r="M69" s="12">
         <v>0</v>
       </c>
       <c r="N69" s="26">
         <v>0</v>
       </c>
       <c r="O69" s="28">
         <v>0</v>
       </c>
       <c r="P69" s="30">
         <v>0</v>
       </c>
       <c r="Q69" s="18">
         <v>0</v>
       </c>
       <c r="R69" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S69" s="41">
+        <v>0</v>
+      </c>
+      <c r="T69" s="41">
+        <v>16</v>
+      </c>
+      <c r="U69" s="41">
+        <v>10</v>
+      </c>
+      <c r="V69" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A70" s="11">
         <v>1215</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="12">
         <v>0</v>
       </c>
       <c r="D70" s="12">
         <v>0</v>
       </c>
       <c r="E70" s="12">
         <v>0</v>
       </c>
       <c r="F70" s="12">
         <v>0</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="13">
@@ -5609,52 +6468,64 @@
       </c>
       <c r="K70" s="12">
         <v>5</v>
       </c>
       <c r="L70" s="12">
         <v>18</v>
       </c>
       <c r="M70" s="12">
         <v>18</v>
       </c>
       <c r="N70" s="26">
         <v>18</v>
       </c>
       <c r="O70" s="28">
         <v>18</v>
       </c>
       <c r="P70" s="30">
         <v>21</v>
       </c>
       <c r="Q70" s="18">
         <v>21</v>
       </c>
       <c r="R70" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="71" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S70" s="41">
+        <v>17</v>
+      </c>
+      <c r="T70" s="41">
+        <v>17</v>
+      </c>
+      <c r="U70" s="41">
+        <v>17</v>
+      </c>
+      <c r="V70" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A71" s="11">
         <v>1218</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="12">
         <v>0</v>
       </c>
       <c r="D71" s="12">
         <v>0</v>
       </c>
       <c r="E71" s="12">
         <v>10</v>
       </c>
       <c r="F71" s="12">
         <v>8</v>
       </c>
       <c r="G71" s="5">
         <v>6</v>
       </c>
       <c r="H71" s="2">
         <v>4</v>
       </c>
       <c r="I71" s="13">
@@ -5665,52 +6536,64 @@
       </c>
       <c r="K71" s="12">
         <v>10</v>
       </c>
       <c r="L71" s="12">
         <v>10</v>
       </c>
       <c r="M71" s="12">
         <v>10</v>
       </c>
       <c r="N71" s="26">
         <v>10</v>
       </c>
       <c r="O71" s="28">
         <v>10</v>
       </c>
       <c r="P71" s="30">
         <v>21</v>
       </c>
       <c r="Q71" s="18">
         <v>21</v>
       </c>
       <c r="R71" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="72" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S71" s="41">
+        <v>19</v>
+      </c>
+      <c r="T71" s="41">
+        <v>19</v>
+      </c>
+      <c r="U71" s="41">
+        <v>19</v>
+      </c>
+      <c r="V71" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A72" s="11">
         <v>1221</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="12">
         <v>0</v>
       </c>
       <c r="D72" s="12">
         <v>0</v>
       </c>
       <c r="E72" s="12">
         <v>0</v>
       </c>
       <c r="F72" s="12">
         <v>0</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="13">
@@ -5721,52 +6604,64 @@
       </c>
       <c r="K72" s="12">
         <v>5</v>
       </c>
       <c r="L72" s="12">
         <v>0</v>
       </c>
       <c r="M72" s="12">
         <v>10</v>
       </c>
       <c r="N72" s="26">
         <v>10</v>
       </c>
       <c r="O72" s="28">
         <v>16</v>
       </c>
       <c r="P72" s="30">
         <v>16</v>
       </c>
       <c r="Q72" s="18">
         <v>16</v>
       </c>
       <c r="R72" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="73" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S72" s="41">
+        <v>12</v>
+      </c>
+      <c r="T72" s="41">
+        <v>12</v>
+      </c>
+      <c r="U72" s="41">
+        <v>12</v>
+      </c>
+      <c r="V72" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A73" s="11">
         <v>1233</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C73" s="12">
         <v>0</v>
       </c>
       <c r="D73" s="12">
         <v>0</v>
       </c>
       <c r="E73" s="12">
         <v>0</v>
       </c>
       <c r="F73" s="12">
         <v>25.76</v>
       </c>
       <c r="G73" s="5">
         <v>20.63</v>
       </c>
       <c r="H73" s="2">
         <v>14.96</v>
       </c>
       <c r="I73" s="13">
@@ -5777,52 +6672,64 @@
       </c>
       <c r="K73" s="12">
         <v>18</v>
       </c>
       <c r="L73" s="12">
         <v>13</v>
       </c>
       <c r="M73" s="12">
         <v>0</v>
       </c>
       <c r="N73" s="26">
         <v>0</v>
       </c>
       <c r="O73" s="28">
         <v>0</v>
       </c>
       <c r="P73" s="30">
         <v>6</v>
       </c>
       <c r="Q73" s="18">
         <v>6</v>
       </c>
       <c r="R73" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="74" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S73" s="41">
+        <v>8</v>
+      </c>
+      <c r="T73" s="41">
+        <v>8</v>
+      </c>
+      <c r="U73" s="41">
+        <v>6</v>
+      </c>
+      <c r="V73" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A74" s="11">
         <v>1278</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="12">
         <v>0</v>
       </c>
       <c r="D74" s="12">
         <v>0</v>
       </c>
       <c r="E74" s="12">
         <v>0</v>
       </c>
       <c r="F74" s="12">
         <v>0</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="13">
@@ -5833,52 +6740,64 @@
       </c>
       <c r="K74" s="12">
         <v>0</v>
       </c>
       <c r="L74" s="12">
         <v>0</v>
       </c>
       <c r="M74" s="12">
         <v>0</v>
       </c>
       <c r="N74" s="26">
         <v>0</v>
       </c>
       <c r="O74" s="28">
         <v>0</v>
       </c>
       <c r="P74" s="30">
         <v>6</v>
       </c>
       <c r="Q74" s="18">
         <v>6</v>
       </c>
       <c r="R74" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="75" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S74" s="41">
+        <v>4</v>
+      </c>
+      <c r="T74" s="41">
+        <v>6</v>
+      </c>
+      <c r="U74" s="41">
+        <v>6</v>
+      </c>
+      <c r="V74" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A75" s="11">
         <v>1332</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="12">
         <v>0</v>
       </c>
       <c r="D75" s="12">
         <v>0</v>
       </c>
       <c r="E75" s="12">
         <v>0</v>
       </c>
       <c r="F75" s="12">
         <v>0</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="13">
@@ -5889,52 +6808,64 @@
       </c>
       <c r="K75" s="12">
         <v>0</v>
       </c>
       <c r="L75" s="12">
         <v>0</v>
       </c>
       <c r="M75" s="12">
         <v>0</v>
       </c>
       <c r="N75" s="26">
         <v>0</v>
       </c>
       <c r="O75" s="28">
         <v>3</v>
       </c>
       <c r="P75" s="30">
         <v>6</v>
       </c>
       <c r="Q75" s="18">
         <v>6</v>
       </c>
       <c r="R75" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="76" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S75" s="41">
+        <v>6</v>
+      </c>
+      <c r="T75" s="41">
+        <v>4</v>
+      </c>
+      <c r="U75" s="41">
+        <v>2</v>
+      </c>
+      <c r="V75" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A76" s="11">
         <v>1337</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="12">
         <v>0</v>
       </c>
       <c r="D76" s="12">
         <v>0</v>
       </c>
       <c r="E76" s="12">
         <v>0</v>
       </c>
       <c r="F76" s="12">
         <v>0</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="13">
@@ -5945,52 +6876,64 @@
       </c>
       <c r="K76" s="12">
         <v>0</v>
       </c>
       <c r="L76" s="12">
         <v>0</v>
       </c>
       <c r="M76" s="12">
         <v>0</v>
       </c>
       <c r="N76" s="26">
         <v>0</v>
       </c>
       <c r="O76" s="28">
         <v>0</v>
       </c>
       <c r="P76" s="30">
         <v>0</v>
       </c>
       <c r="Q76" s="18">
         <v>0</v>
       </c>
       <c r="R76" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="77" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S76" s="41">
+        <v>2</v>
+      </c>
+      <c r="T76" s="41">
+        <v>2</v>
+      </c>
+      <c r="U76" s="41">
+        <v>4</v>
+      </c>
+      <c r="V76" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A77" s="11">
         <v>1350</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C77" s="12">
         <v>0</v>
       </c>
       <c r="D77" s="12">
         <v>0</v>
       </c>
       <c r="E77" s="12">
         <v>0</v>
       </c>
       <c r="F77" s="12">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="13">
@@ -6001,52 +6944,64 @@
       </c>
       <c r="K77" s="12">
         <v>0</v>
       </c>
       <c r="L77" s="12">
         <v>0</v>
       </c>
       <c r="M77" s="12">
         <v>21</v>
       </c>
       <c r="N77" s="26">
         <v>21</v>
       </c>
       <c r="O77" s="28">
         <v>21</v>
       </c>
       <c r="P77" s="30">
         <v>20</v>
       </c>
       <c r="Q77" s="18">
         <v>15</v>
       </c>
       <c r="R77" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="78" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S77" s="41">
+        <v>14</v>
+      </c>
+      <c r="T77" s="41">
+        <v>18</v>
+      </c>
+      <c r="U77" s="41">
+        <v>23</v>
+      </c>
+      <c r="V77" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A78" s="11">
         <v>1359</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C78" s="12">
         <v>0</v>
       </c>
       <c r="D78" s="12">
         <v>0</v>
       </c>
       <c r="E78" s="12">
         <v>0</v>
       </c>
       <c r="F78" s="12">
         <v>0</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="13">
@@ -6057,52 +7012,64 @@
       </c>
       <c r="K78" s="12">
         <v>0</v>
       </c>
       <c r="L78" s="12">
         <v>5</v>
       </c>
       <c r="M78" s="12">
         <v>21</v>
       </c>
       <c r="N78" s="26">
         <v>21</v>
       </c>
       <c r="O78" s="28">
         <v>18</v>
       </c>
       <c r="P78" s="30">
         <v>18</v>
       </c>
       <c r="Q78" s="18">
         <v>18</v>
       </c>
       <c r="R78" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="79" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S78" s="41">
+        <v>16</v>
+      </c>
+      <c r="T78" s="41">
+        <v>23</v>
+      </c>
+      <c r="U78" s="41">
+        <v>23</v>
+      </c>
+      <c r="V78" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A79" s="11">
         <v>1368</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C79" s="12">
         <v>0</v>
       </c>
       <c r="D79" s="12">
         <v>0</v>
       </c>
       <c r="E79" s="12">
         <v>0</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="13">
@@ -6113,52 +7080,64 @@
       </c>
       <c r="K79" s="12">
         <v>0</v>
       </c>
       <c r="L79" s="12">
         <v>3</v>
       </c>
       <c r="M79" s="12">
         <v>21</v>
       </c>
       <c r="N79" s="26">
         <v>18</v>
       </c>
       <c r="O79" s="28">
         <v>8</v>
       </c>
       <c r="P79" s="30">
         <v>8</v>
       </c>
       <c r="Q79" s="18">
         <v>16</v>
       </c>
       <c r="R79" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="80" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S79" s="41">
+        <v>19</v>
+      </c>
+      <c r="T79" s="41">
+        <v>21</v>
+      </c>
+      <c r="U79" s="41">
+        <v>12</v>
+      </c>
+      <c r="V79" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A80" s="11">
         <v>1413</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C80" s="12">
         <v>0</v>
       </c>
       <c r="D80" s="12">
         <v>0</v>
       </c>
       <c r="E80" s="12">
         <v>0</v>
       </c>
       <c r="F80" s="12">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="13">
@@ -6169,52 +7148,64 @@
       </c>
       <c r="K80" s="12">
         <v>11</v>
       </c>
       <c r="L80" s="12">
         <v>19</v>
       </c>
       <c r="M80" s="12">
         <v>11</v>
       </c>
       <c r="N80" s="26">
         <v>11</v>
       </c>
       <c r="O80" s="28">
         <v>16</v>
       </c>
       <c r="P80" s="30">
         <v>21</v>
       </c>
       <c r="Q80" s="18">
         <v>21</v>
       </c>
       <c r="R80" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="81" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S80" s="41">
+        <v>21</v>
+      </c>
+      <c r="T80" s="41">
+        <v>19</v>
+      </c>
+      <c r="U80" s="41">
+        <v>21</v>
+      </c>
+      <c r="V80" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A81" s="11">
         <v>1431</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C81" s="12">
         <v>0</v>
       </c>
       <c r="D81" s="12">
         <v>10</v>
       </c>
       <c r="E81" s="12">
         <v>26.08</v>
       </c>
       <c r="F81" s="12">
         <v>19.78</v>
       </c>
       <c r="G81" s="5">
         <v>12.84</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="13">
@@ -6225,52 +7216,64 @@
       </c>
       <c r="K81" s="12">
         <v>21</v>
       </c>
       <c r="L81" s="12">
         <v>21</v>
       </c>
       <c r="M81" s="12">
         <v>18</v>
       </c>
       <c r="N81" s="26">
         <v>18</v>
       </c>
       <c r="O81" s="28">
         <v>21</v>
       </c>
       <c r="P81" s="30">
         <v>21</v>
       </c>
       <c r="Q81" s="18">
         <v>21</v>
       </c>
       <c r="R81" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="82" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S81" s="41">
+        <v>21</v>
+      </c>
+      <c r="T81" s="41">
+        <v>21</v>
+      </c>
+      <c r="U81" s="41">
+        <v>21</v>
+      </c>
+      <c r="V81" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A82" s="11">
         <v>1476</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C82" s="12">
         <v>0</v>
       </c>
       <c r="D82" s="12">
         <v>0</v>
       </c>
       <c r="E82" s="12">
         <v>0</v>
       </c>
       <c r="F82" s="12">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="13">
@@ -6281,52 +7284,64 @@
       </c>
       <c r="K82" s="12">
         <v>0</v>
       </c>
       <c r="L82" s="12">
         <v>0</v>
       </c>
       <c r="M82" s="12">
         <v>0</v>
       </c>
       <c r="N82" s="26">
         <v>0</v>
       </c>
       <c r="O82" s="28">
         <v>0</v>
       </c>
       <c r="P82" s="30">
         <v>0</v>
       </c>
       <c r="Q82" s="18">
         <v>0</v>
       </c>
       <c r="R82" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="83" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S82" s="41">
+        <v>0</v>
+      </c>
+      <c r="T82" s="41">
+        <v>0</v>
+      </c>
+      <c r="U82" s="41">
+        <v>0</v>
+      </c>
+      <c r="V82" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A83" s="11">
         <v>1503</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C83" s="12">
         <v>0</v>
       </c>
       <c r="D83" s="12">
         <v>27.06</v>
       </c>
       <c r="E83" s="12">
         <v>20.99</v>
       </c>
       <c r="F83" s="12">
         <v>30.39</v>
       </c>
       <c r="G83" s="5">
         <v>21.31</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="13">
@@ -6337,52 +7352,64 @@
       </c>
       <c r="K83" s="12">
         <v>18</v>
       </c>
       <c r="L83" s="12">
         <v>31</v>
       </c>
       <c r="M83" s="12">
         <v>5</v>
       </c>
       <c r="N83" s="26">
         <v>5</v>
       </c>
       <c r="O83" s="28">
         <v>5</v>
       </c>
       <c r="P83" s="30">
         <v>5</v>
       </c>
       <c r="Q83" s="18">
         <v>8</v>
       </c>
       <c r="R83" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="84" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S83" s="41">
+        <v>8</v>
+      </c>
+      <c r="T83" s="41">
+        <v>4</v>
+      </c>
+      <c r="U83" s="41">
+        <v>2</v>
+      </c>
+      <c r="V83" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A84" s="11">
         <v>1576</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C84" s="12">
         <v>0</v>
       </c>
       <c r="D84" s="12">
         <v>0</v>
       </c>
       <c r="E84" s="12">
         <v>0</v>
       </c>
       <c r="F84" s="12">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="13">
@@ -6393,52 +7420,64 @@
       </c>
       <c r="K84" s="12">
         <v>0</v>
       </c>
       <c r="L84" s="12">
         <v>0</v>
       </c>
       <c r="M84" s="12">
         <v>0</v>
       </c>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="28">
         <v>0</v>
       </c>
       <c r="P84" s="30">
         <v>0</v>
       </c>
       <c r="Q84" s="18">
         <v>0</v>
       </c>
       <c r="R84" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="85" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S84" s="41">
+        <v>0</v>
+      </c>
+      <c r="T84" s="41">
+        <v>2</v>
+      </c>
+      <c r="U84" s="41">
+        <v>2</v>
+      </c>
+      <c r="V84" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A85" s="11">
         <v>1602</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="12">
         <v>0</v>
       </c>
       <c r="D85" s="12">
         <v>0</v>
       </c>
       <c r="E85" s="12">
         <v>0</v>
       </c>
       <c r="F85" s="12">
         <v>0</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="13">
@@ -6449,52 +7488,64 @@
       </c>
       <c r="K85" s="12">
         <v>0</v>
       </c>
       <c r="L85" s="12">
         <v>0</v>
       </c>
       <c r="M85" s="12">
         <v>0</v>
       </c>
       <c r="N85" s="26">
         <v>5</v>
       </c>
       <c r="O85" s="28">
         <v>13</v>
       </c>
       <c r="P85" s="30">
         <v>11</v>
       </c>
       <c r="Q85" s="18">
         <v>11</v>
       </c>
       <c r="R85" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="86" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S85" s="41">
+        <v>4</v>
+      </c>
+      <c r="T85" s="41">
+        <v>6</v>
+      </c>
+      <c r="U85" s="41">
+        <v>6</v>
+      </c>
+      <c r="V85" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A86" s="11">
         <v>1611</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C86" s="12">
         <v>0</v>
       </c>
       <c r="D86" s="12">
         <v>0</v>
       </c>
       <c r="E86" s="12">
         <v>0</v>
       </c>
       <c r="F86" s="12">
         <v>0</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="13">
@@ -6505,52 +7556,64 @@
       </c>
       <c r="K86" s="12">
         <v>0</v>
       </c>
       <c r="L86" s="12">
         <v>0</v>
       </c>
       <c r="M86" s="12">
         <v>0</v>
       </c>
       <c r="N86" s="26">
         <v>0</v>
       </c>
       <c r="O86" s="28">
         <v>0</v>
       </c>
       <c r="P86" s="30">
         <v>0</v>
       </c>
       <c r="Q86" s="18">
         <v>0</v>
       </c>
       <c r="R86" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="87" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S86" s="41">
+        <v>2</v>
+      </c>
+      <c r="T86" s="41">
+        <v>2</v>
+      </c>
+      <c r="U86" s="41">
+        <v>2</v>
+      </c>
+      <c r="V86" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A87" s="11">
         <v>1619</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C87" s="12">
         <v>0</v>
       </c>
       <c r="D87" s="12">
         <v>0</v>
       </c>
       <c r="E87" s="12">
         <v>0</v>
       </c>
       <c r="F87" s="12">
         <v>0</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="13">
@@ -6561,52 +7624,64 @@
       </c>
       <c r="K87" s="12">
         <v>5</v>
       </c>
       <c r="L87" s="12">
         <v>5</v>
       </c>
       <c r="M87" s="12">
         <v>5</v>
       </c>
       <c r="N87" s="26">
         <v>5</v>
       </c>
       <c r="O87" s="28">
         <v>5</v>
       </c>
       <c r="P87" s="30">
         <v>5</v>
       </c>
       <c r="Q87" s="18">
         <v>5</v>
       </c>
       <c r="R87" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="88" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S87" s="41">
+        <v>21</v>
+      </c>
+      <c r="T87" s="41">
+        <v>21</v>
+      </c>
+      <c r="U87" s="41">
+        <v>23</v>
+      </c>
+      <c r="V87" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A88" s="11">
         <v>1638</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C88" s="12">
         <v>0</v>
       </c>
       <c r="D88" s="12">
         <v>0</v>
       </c>
       <c r="E88" s="12">
         <v>0</v>
       </c>
       <c r="F88" s="12">
         <v>0</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="13">
@@ -6617,52 +7692,64 @@
       </c>
       <c r="K88" s="12">
         <v>3</v>
       </c>
       <c r="L88" s="12">
         <v>3</v>
       </c>
       <c r="M88" s="12">
         <v>5</v>
       </c>
       <c r="N88" s="26">
         <v>5</v>
       </c>
       <c r="O88" s="25">
         <v>5</v>
       </c>
       <c r="P88" s="30">
         <v>0</v>
       </c>
       <c r="Q88" s="18">
         <v>0</v>
       </c>
       <c r="R88" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="89" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S88" s="41">
+        <v>0</v>
+      </c>
+      <c r="T88" s="41">
+        <v>2</v>
+      </c>
+      <c r="U88" s="41">
+        <v>0</v>
+      </c>
+      <c r="V88" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A89" s="11">
         <v>1675</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C89" s="12">
         <v>0</v>
       </c>
       <c r="D89" s="12">
         <v>0</v>
       </c>
       <c r="E89" s="12">
         <v>0</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="13">
@@ -6673,52 +7760,64 @@
       </c>
       <c r="K89" s="12">
         <v>0</v>
       </c>
       <c r="L89" s="12">
         <v>0</v>
       </c>
       <c r="M89" s="12">
         <v>0</v>
       </c>
       <c r="N89" s="26">
         <v>0</v>
       </c>
       <c r="O89" s="28">
         <v>0</v>
       </c>
       <c r="P89" s="30">
         <v>8</v>
       </c>
       <c r="Q89" s="18">
         <v>8</v>
       </c>
       <c r="R89" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="90" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S89" s="41">
+        <v>17</v>
+      </c>
+      <c r="T89" s="41">
+        <v>17</v>
+      </c>
+      <c r="U89" s="41">
+        <v>21</v>
+      </c>
+      <c r="V89" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A90" s="11">
         <v>1701</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C90" s="12">
         <v>0</v>
       </c>
       <c r="D90" s="12">
         <v>0</v>
       </c>
       <c r="E90" s="12">
         <v>0</v>
       </c>
       <c r="F90" s="12">
         <v>0</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="13">
@@ -6729,52 +7828,64 @@
       </c>
       <c r="K90" s="12">
         <v>0</v>
       </c>
       <c r="L90" s="12">
         <v>0</v>
       </c>
       <c r="M90" s="12">
         <v>8</v>
       </c>
       <c r="N90" s="26">
         <v>18</v>
       </c>
       <c r="O90" s="28">
         <v>18</v>
       </c>
       <c r="P90" s="30">
         <v>18</v>
       </c>
       <c r="Q90" s="18">
         <v>21</v>
       </c>
       <c r="R90" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="91" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S90" s="41">
+        <v>21</v>
+      </c>
+      <c r="T90" s="41">
+        <v>21</v>
+      </c>
+      <c r="U90" s="41">
+        <v>23</v>
+      </c>
+      <c r="V90" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="91" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A91" s="11">
         <v>1719</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>188</v>
       </c>
       <c r="C91" s="12">
         <v>0</v>
       </c>
       <c r="D91" s="12">
         <v>0</v>
       </c>
       <c r="E91" s="12">
         <v>0</v>
       </c>
       <c r="F91" s="12">
         <v>0</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="13">
@@ -6785,52 +7896,64 @@
       </c>
       <c r="K91" s="12">
         <v>0</v>
       </c>
       <c r="L91" s="12">
         <v>10</v>
       </c>
       <c r="M91" s="12">
         <v>5</v>
       </c>
       <c r="N91" s="26">
         <v>5</v>
       </c>
       <c r="O91" s="28">
         <v>5</v>
       </c>
       <c r="P91" s="30">
         <v>8</v>
       </c>
       <c r="Q91" s="18">
         <v>8</v>
       </c>
       <c r="R91" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="92" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S91" s="41">
+        <v>2</v>
+      </c>
+      <c r="T91" s="41">
+        <v>6</v>
+      </c>
+      <c r="U91" s="41">
+        <v>4</v>
+      </c>
+      <c r="V91" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A92" s="11">
         <v>1737</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C92" s="12">
         <v>0</v>
       </c>
       <c r="D92" s="12">
         <v>0</v>
       </c>
       <c r="E92" s="12">
         <v>0</v>
       </c>
       <c r="F92" s="12">
         <v>0</v>
       </c>
       <c r="G92" s="5">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="13">
@@ -6841,52 +7964,64 @@
       </c>
       <c r="K92" s="12">
         <v>0</v>
       </c>
       <c r="L92" s="12">
         <v>0</v>
       </c>
       <c r="M92" s="12">
         <v>0</v>
       </c>
       <c r="N92" s="26">
         <v>0</v>
       </c>
       <c r="O92" s="28">
         <v>0</v>
       </c>
       <c r="P92" s="30">
         <v>0</v>
       </c>
       <c r="Q92" s="18">
         <v>0</v>
       </c>
       <c r="R92" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="93" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S92" s="41">
+        <v>0</v>
+      </c>
+      <c r="T92" s="41">
+        <v>0</v>
+      </c>
+      <c r="U92" s="41">
+        <v>0</v>
+      </c>
+      <c r="V92" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A93" s="11">
         <v>1782</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C93" s="12">
         <v>10</v>
       </c>
       <c r="D93" s="12">
         <v>8</v>
       </c>
       <c r="E93" s="12">
         <v>6</v>
       </c>
       <c r="F93" s="12">
         <v>5.1999999999999993</v>
       </c>
       <c r="G93" s="5">
         <v>2</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="13">
@@ -6897,52 +8032,64 @@
       </c>
       <c r="K93" s="12">
         <v>5</v>
       </c>
       <c r="L93" s="12">
         <v>8</v>
       </c>
       <c r="M93" s="12">
         <v>18</v>
       </c>
       <c r="N93" s="26">
         <v>15</v>
       </c>
       <c r="O93" s="28">
         <v>21</v>
       </c>
       <c r="P93" s="30">
         <v>18</v>
       </c>
       <c r="Q93" s="18">
         <v>18</v>
       </c>
       <c r="R93" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="94" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S93" s="41">
+        <v>12</v>
+      </c>
+      <c r="T93" s="41">
+        <v>16</v>
+      </c>
+      <c r="U93" s="41">
+        <v>20</v>
+      </c>
+      <c r="V93" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A94" s="11">
         <v>1791</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C94" s="12">
         <v>0</v>
       </c>
       <c r="D94" s="12">
         <v>0</v>
       </c>
       <c r="E94" s="12">
         <v>0</v>
       </c>
       <c r="F94" s="12">
         <v>15.94</v>
       </c>
       <c r="G94" s="5">
         <v>13.3</v>
       </c>
       <c r="H94" s="2">
         <v>27.38</v>
       </c>
       <c r="I94" s="13">
@@ -6951,54 +8098,66 @@
       <c r="J94" s="12">
         <v>10</v>
       </c>
       <c r="K94" s="12">
         <v>10</v>
       </c>
       <c r="L94" s="12">
         <v>15</v>
       </c>
       <c r="M94" s="12">
         <v>15</v>
       </c>
       <c r="N94" s="26">
         <v>15</v>
       </c>
       <c r="O94" s="28">
         <v>18</v>
       </c>
       <c r="P94" s="30">
         <v>18</v>
       </c>
       <c r="Q94" s="18">
         <v>18</v>
       </c>
       <c r="R94" s="18">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:18" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+      <c r="S94" s="41">
+        <v>20</v>
+      </c>
+      <c r="T94" s="41">
+        <v>18</v>
+      </c>
+      <c r="U94" s="41">
+        <v>20</v>
+      </c>
+      <c r="V94" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A95" s="11">
         <v>1863</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="12">
         <v>0</v>
       </c>
       <c r="D95" s="12">
         <v>0</v>
       </c>
       <c r="E95" s="12">
         <v>0</v>
       </c>
       <c r="F95" s="12">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="13">
@@ -7009,52 +8168,64 @@
       </c>
       <c r="K95" s="12">
         <v>0</v>
       </c>
       <c r="L95" s="12">
         <v>0</v>
       </c>
       <c r="M95" s="12">
         <v>0</v>
       </c>
       <c r="N95" s="26">
         <v>0</v>
       </c>
       <c r="O95" s="28">
         <v>0</v>
       </c>
       <c r="P95" s="30">
         <v>0</v>
       </c>
       <c r="Q95" s="18">
         <v>0</v>
       </c>
       <c r="R95" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S95" s="41">
+        <v>0</v>
+      </c>
+      <c r="T95" s="41">
+        <v>0</v>
+      </c>
+      <c r="U95" s="41">
+        <v>0</v>
+      </c>
+      <c r="V95" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A96" s="11">
         <v>1908</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C96" s="12">
         <v>0</v>
       </c>
       <c r="D96" s="12">
         <v>0</v>
       </c>
       <c r="E96" s="12">
         <v>0</v>
       </c>
       <c r="F96" s="12">
         <v>0</v>
       </c>
       <c r="G96" s="5">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="13">
@@ -7065,52 +8236,64 @@
       </c>
       <c r="K96" s="12">
         <v>0</v>
       </c>
       <c r="L96" s="12">
         <v>0</v>
       </c>
       <c r="M96" s="12">
         <v>13</v>
       </c>
       <c r="N96" s="26">
         <v>21</v>
       </c>
       <c r="O96" s="28">
         <v>21</v>
       </c>
       <c r="P96" s="30">
         <v>19</v>
       </c>
       <c r="Q96" s="18">
         <v>19</v>
       </c>
       <c r="R96" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="97" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S96" s="41">
+        <v>21</v>
+      </c>
+      <c r="T96" s="41">
+        <v>19</v>
+      </c>
+      <c r="U96" s="41">
+        <v>15</v>
+      </c>
+      <c r="V96" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A97" s="11">
         <v>1917</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C97" s="12">
         <v>0</v>
       </c>
       <c r="D97" s="12">
         <v>17.440000000000001</v>
       </c>
       <c r="E97" s="12">
         <v>14.43</v>
       </c>
       <c r="F97" s="12">
         <v>11.11</v>
       </c>
       <c r="G97" s="5">
         <v>16.100000000000001</v>
       </c>
       <c r="H97" s="2">
         <v>10.71</v>
       </c>
       <c r="I97" s="13">
@@ -7121,52 +8304,64 @@
       </c>
       <c r="K97" s="12">
         <v>8</v>
       </c>
       <c r="L97" s="12">
         <v>21</v>
       </c>
       <c r="M97" s="12">
         <v>21</v>
       </c>
       <c r="N97" s="26">
         <v>21</v>
       </c>
       <c r="O97" s="28">
         <v>21</v>
       </c>
       <c r="P97" s="30">
         <v>21</v>
       </c>
       <c r="Q97" s="18">
         <v>21</v>
       </c>
       <c r="R97" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="98" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S97" s="41">
+        <v>12</v>
+      </c>
+      <c r="T97" s="41">
+        <v>18</v>
+      </c>
+      <c r="U97" s="41">
+        <v>20</v>
+      </c>
+      <c r="V97" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A98" s="11">
         <v>1926</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C98" s="12">
         <v>0</v>
       </c>
       <c r="D98" s="12">
         <v>0</v>
       </c>
       <c r="E98" s="12">
         <v>0</v>
       </c>
       <c r="F98" s="12">
         <v>0</v>
       </c>
       <c r="G98" s="5">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="13">
@@ -7177,52 +8372,64 @@
       </c>
       <c r="K98" s="12">
         <v>13</v>
       </c>
       <c r="L98" s="12">
         <v>13</v>
       </c>
       <c r="M98" s="12">
         <v>8</v>
       </c>
       <c r="N98" s="26">
         <v>8</v>
       </c>
       <c r="O98" s="28">
         <v>13</v>
       </c>
       <c r="P98" s="30">
         <v>13</v>
       </c>
       <c r="Q98" s="18">
         <v>18</v>
       </c>
       <c r="R98" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="99" spans="1:19" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="S98" s="41">
+        <v>21</v>
+      </c>
+      <c r="T98" s="41">
+        <v>21</v>
+      </c>
+      <c r="U98" s="41">
+        <v>23</v>
+      </c>
+      <c r="V98" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="10">
         <v>1944</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C99" s="20">
         <v>0</v>
       </c>
       <c r="D99" s="20">
         <v>17</v>
       </c>
       <c r="E99" s="20">
         <v>12.81</v>
       </c>
       <c r="F99" s="20">
         <v>10.15</v>
       </c>
       <c r="G99" s="8">
         <v>6.8</v>
       </c>
       <c r="H99" s="7">
         <v>5.37</v>
       </c>
       <c r="I99" s="21">
@@ -7233,53 +8440,64 @@
       </c>
       <c r="K99" s="20">
         <v>5</v>
       </c>
       <c r="L99" s="20">
         <v>5</v>
       </c>
       <c r="M99" s="12">
         <v>5</v>
       </c>
       <c r="N99" s="26">
         <v>5</v>
       </c>
       <c r="O99" s="25">
         <v>5</v>
       </c>
       <c r="P99" s="30">
         <v>5</v>
       </c>
       <c r="Q99" s="18">
         <v>5</v>
       </c>
       <c r="R99" s="18">
         <v>0</v>
       </c>
-      <c r="S99" s="9"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S99" s="41">
+        <v>4</v>
+      </c>
+      <c r="T99" s="41">
+        <v>2</v>
+      </c>
+      <c r="U99" s="41">
+        <v>0</v>
+      </c>
+      <c r="V99" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A100" s="11">
         <v>1953</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C100" s="12">
         <v>0</v>
       </c>
       <c r="D100" s="12">
         <v>0</v>
       </c>
       <c r="E100" s="12">
         <v>0</v>
       </c>
       <c r="F100" s="12">
         <v>12.81</v>
       </c>
       <c r="G100" s="5">
         <v>9.6300000000000008</v>
       </c>
       <c r="H100" s="2">
         <v>7.35</v>
       </c>
       <c r="I100" s="13">
@@ -7290,53 +8508,64 @@
       </c>
       <c r="K100" s="12">
         <v>5</v>
       </c>
       <c r="L100" s="12">
         <v>5</v>
       </c>
       <c r="M100" s="12">
         <v>5</v>
       </c>
       <c r="N100" s="26">
         <v>5</v>
       </c>
       <c r="O100" s="28">
         <v>13</v>
       </c>
       <c r="P100" s="30">
         <v>13</v>
       </c>
       <c r="Q100" s="18">
         <v>13</v>
       </c>
       <c r="R100" s="18">
         <v>18</v>
       </c>
-      <c r="S100" s="17"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S100" s="41">
+        <v>10</v>
+      </c>
+      <c r="T100" s="41">
+        <v>18</v>
+      </c>
+      <c r="U100" s="41">
+        <v>16</v>
+      </c>
+      <c r="V100" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A101" s="11">
         <v>1963</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C101" s="12">
         <v>0</v>
       </c>
       <c r="D101" s="12">
         <v>0</v>
       </c>
       <c r="E101" s="12">
         <v>10.84</v>
       </c>
       <c r="F101" s="12">
         <v>8.44</v>
       </c>
       <c r="G101" s="5">
         <v>6.85</v>
       </c>
       <c r="H101" s="2">
         <v>4.6500000000000004</v>
       </c>
       <c r="I101" s="13">
@@ -7347,52 +8576,64 @@
       </c>
       <c r="K101" s="12">
         <v>5</v>
       </c>
       <c r="L101" s="12">
         <v>5</v>
       </c>
       <c r="M101" s="12">
         <v>5</v>
       </c>
       <c r="N101" s="26">
         <v>5</v>
       </c>
       <c r="O101" s="28">
         <v>5</v>
       </c>
       <c r="P101" s="30">
         <v>15</v>
       </c>
       <c r="Q101" s="18">
         <v>15</v>
       </c>
       <c r="R101" s="25">
         <v>14</v>
       </c>
-    </row>
-    <row r="102" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S101" s="41">
+        <v>10</v>
+      </c>
+      <c r="T101" s="41">
+        <v>19</v>
+      </c>
+      <c r="U101" s="41">
+        <v>19</v>
+      </c>
+      <c r="V101" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A102" s="11">
         <v>1965</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C102" s="12">
         <v>0</v>
       </c>
       <c r="D102" s="12">
         <v>10</v>
       </c>
       <c r="E102" s="12">
         <v>8</v>
       </c>
       <c r="F102" s="12">
         <v>6.4</v>
       </c>
       <c r="G102" s="5">
         <v>4</v>
       </c>
       <c r="H102" s="2">
         <v>2</v>
       </c>
       <c r="I102" s="13">
@@ -7403,52 +8644,64 @@
       </c>
       <c r="K102" s="12">
         <v>18</v>
       </c>
       <c r="L102" s="12">
         <v>18</v>
       </c>
       <c r="M102" s="20">
         <v>21</v>
       </c>
       <c r="N102" s="26">
         <v>21</v>
       </c>
       <c r="O102" s="28">
         <v>21</v>
       </c>
       <c r="P102" s="30">
         <v>21</v>
       </c>
       <c r="Q102" s="18">
         <v>21</v>
       </c>
       <c r="R102" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="103" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S102" s="41">
+        <v>21</v>
+      </c>
+      <c r="T102" s="41">
+        <v>21</v>
+      </c>
+      <c r="U102" s="41">
+        <v>21</v>
+      </c>
+      <c r="V102" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="103" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A103" s="11">
         <v>1968</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="12">
         <v>0</v>
       </c>
       <c r="D103" s="12">
         <v>0</v>
       </c>
       <c r="E103" s="12">
         <v>0</v>
       </c>
       <c r="F103" s="12">
         <v>0</v>
       </c>
       <c r="G103" s="5">
         <v>0</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="13">
@@ -7459,52 +8712,64 @@
       </c>
       <c r="K103" s="12">
         <v>0</v>
       </c>
       <c r="L103" s="12">
         <v>5</v>
       </c>
       <c r="M103" s="12">
         <v>5</v>
       </c>
       <c r="N103" s="26">
         <v>5</v>
       </c>
       <c r="O103" s="28">
         <v>10</v>
       </c>
       <c r="P103" s="30">
         <v>10</v>
       </c>
       <c r="Q103" s="18">
         <v>10</v>
       </c>
       <c r="R103" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="104" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S103" s="41">
+        <v>16</v>
+      </c>
+      <c r="T103" s="41">
+        <v>14</v>
+      </c>
+      <c r="U103" s="41">
+        <v>16</v>
+      </c>
+      <c r="V103" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A104" s="11">
         <v>1970</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C104" s="12">
         <v>10.02</v>
       </c>
       <c r="D104" s="12">
         <v>17.940000000000001</v>
       </c>
       <c r="E104" s="12">
         <v>14.51</v>
       </c>
       <c r="F104" s="12">
         <v>11.01</v>
       </c>
       <c r="G104" s="5">
         <v>4.41</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="13">
@@ -7515,52 +8780,64 @@
       </c>
       <c r="K104" s="12">
         <v>10</v>
       </c>
       <c r="L104" s="12">
         <v>10</v>
       </c>
       <c r="M104" s="12">
         <v>18</v>
       </c>
       <c r="N104" s="26">
         <v>18</v>
       </c>
       <c r="O104" s="28">
         <v>18</v>
       </c>
       <c r="P104" s="30">
         <v>21</v>
       </c>
       <c r="Q104" s="18">
         <v>21</v>
       </c>
       <c r="R104" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="105" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S104" s="41">
+        <v>21</v>
+      </c>
+      <c r="T104" s="41">
+        <v>21</v>
+      </c>
+      <c r="U104" s="41">
+        <v>23</v>
+      </c>
+      <c r="V104" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="105" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A105" s="11">
         <v>1972</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C105" s="12">
         <v>0</v>
       </c>
       <c r="D105" s="12">
         <v>0</v>
       </c>
       <c r="E105" s="12">
         <v>0</v>
       </c>
       <c r="F105" s="12">
         <v>15.96</v>
       </c>
       <c r="G105" s="5">
         <v>19.850000000000001</v>
       </c>
       <c r="H105" s="2">
         <v>14.82</v>
       </c>
       <c r="I105" s="13">
@@ -7571,52 +8848,64 @@
       </c>
       <c r="K105" s="12">
         <v>18</v>
       </c>
       <c r="L105" s="12">
         <v>18</v>
       </c>
       <c r="M105" s="12">
         <v>18</v>
       </c>
       <c r="N105" s="26">
         <v>18</v>
       </c>
       <c r="O105" s="28">
         <v>18</v>
       </c>
       <c r="P105" s="30">
         <v>18</v>
       </c>
       <c r="Q105" s="18">
         <v>18</v>
       </c>
       <c r="R105" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="106" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S105" s="41">
+        <v>21</v>
+      </c>
+      <c r="T105" s="41">
+        <v>12</v>
+      </c>
+      <c r="U105" s="41">
+        <v>21</v>
+      </c>
+      <c r="V105" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A106" s="11">
         <v>1975</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C106" s="12">
         <v>10</v>
       </c>
       <c r="D106" s="12">
         <v>8</v>
       </c>
       <c r="E106" s="12">
         <v>6</v>
       </c>
       <c r="F106" s="12">
         <v>5.1999999999999993</v>
       </c>
       <c r="G106" s="5">
         <v>2</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="13">
@@ -7627,52 +8916,64 @@
       </c>
       <c r="K106" s="12">
         <v>5</v>
       </c>
       <c r="L106" s="12">
         <v>5</v>
       </c>
       <c r="M106" s="12">
         <v>8</v>
       </c>
       <c r="N106" s="26">
         <v>8</v>
       </c>
       <c r="O106" s="28">
         <v>8</v>
       </c>
       <c r="P106" s="30">
         <v>3</v>
       </c>
       <c r="Q106" s="18">
         <v>14</v>
       </c>
       <c r="R106" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="107" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S106" s="41">
+        <v>19</v>
+      </c>
+      <c r="T106" s="41">
+        <v>21</v>
+      </c>
+      <c r="U106" s="41">
+        <v>19</v>
+      </c>
+      <c r="V106" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="107" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A107" s="11">
         <v>1989</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C107" s="12">
         <v>0</v>
       </c>
       <c r="D107" s="12">
         <v>0</v>
       </c>
       <c r="E107" s="12">
         <v>10</v>
       </c>
       <c r="F107" s="12">
         <v>8</v>
       </c>
       <c r="G107" s="5">
         <v>6</v>
       </c>
       <c r="H107" s="2">
         <v>4</v>
       </c>
       <c r="I107" s="13">
@@ -7683,52 +8984,64 @@
       </c>
       <c r="K107" s="12">
         <v>5</v>
       </c>
       <c r="L107" s="12">
         <v>15</v>
       </c>
       <c r="M107" s="12">
         <v>18</v>
       </c>
       <c r="N107" s="26">
         <v>15</v>
       </c>
       <c r="O107" s="28">
         <v>15</v>
       </c>
       <c r="P107" s="30">
         <v>15</v>
       </c>
       <c r="Q107" s="18">
         <v>15</v>
       </c>
       <c r="R107" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="108" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S107" s="41">
+        <v>14</v>
+      </c>
+      <c r="T107" s="41">
+        <v>21</v>
+      </c>
+      <c r="U107" s="41">
+        <v>21</v>
+      </c>
+      <c r="V107" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="108" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A108" s="11">
         <v>2007</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C108" s="12">
         <v>0</v>
       </c>
       <c r="D108" s="12">
         <v>0</v>
       </c>
       <c r="E108" s="12">
         <v>12.55</v>
       </c>
       <c r="F108" s="12">
         <v>10.3</v>
       </c>
       <c r="G108" s="5">
         <v>7.6</v>
       </c>
       <c r="H108" s="2">
         <v>5.3</v>
       </c>
       <c r="I108" s="13">
@@ -7739,52 +9052,64 @@
       </c>
       <c r="K108" s="12">
         <v>5</v>
       </c>
       <c r="L108" s="12">
         <v>13</v>
       </c>
       <c r="M108" s="12">
         <v>5</v>
       </c>
       <c r="N108" s="26">
         <v>5</v>
       </c>
       <c r="O108" s="28">
         <v>13</v>
       </c>
       <c r="P108" s="30">
         <v>13</v>
       </c>
       <c r="Q108" s="25">
         <v>16</v>
       </c>
       <c r="R108" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="109" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S108" s="41">
+        <v>17</v>
+      </c>
+      <c r="T108" s="41">
+        <v>17</v>
+      </c>
+      <c r="U108" s="41">
+        <v>21</v>
+      </c>
+      <c r="V108" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="109" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A109" s="11">
         <v>2088</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>194</v>
       </c>
       <c r="C109" s="12">
         <v>0</v>
       </c>
       <c r="D109" s="12">
         <v>0</v>
       </c>
       <c r="E109" s="12">
         <v>0</v>
       </c>
       <c r="F109" s="12">
         <v>0</v>
       </c>
       <c r="G109" s="5">
         <v>0</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="13">
@@ -7795,52 +9120,64 @@
       </c>
       <c r="K109" s="12">
         <v>11</v>
       </c>
       <c r="L109" s="12">
         <v>8</v>
       </c>
       <c r="M109" s="12">
         <v>8</v>
       </c>
       <c r="N109" s="26">
         <v>8</v>
       </c>
       <c r="O109" s="28">
         <v>8</v>
       </c>
       <c r="P109" s="30">
         <v>0</v>
       </c>
       <c r="Q109" s="18">
         <v>0</v>
       </c>
       <c r="R109" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="110" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S109" s="41">
+        <v>4</v>
+      </c>
+      <c r="T109" s="41">
+        <v>6</v>
+      </c>
+      <c r="U109" s="41">
+        <v>6</v>
+      </c>
+      <c r="V109" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A110" s="11">
         <v>2097</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C110" s="12">
         <v>10</v>
       </c>
       <c r="D110" s="12">
         <v>8</v>
       </c>
       <c r="E110" s="12">
         <v>6.77</v>
       </c>
       <c r="F110" s="12">
         <v>5.73</v>
       </c>
       <c r="G110" s="5">
         <v>1.71</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="13">
@@ -7851,52 +9188,64 @@
       </c>
       <c r="K110" s="12">
         <v>8</v>
       </c>
       <c r="L110" s="12">
         <v>8</v>
       </c>
       <c r="M110" s="12">
         <v>18</v>
       </c>
       <c r="N110" s="26">
         <v>18</v>
       </c>
       <c r="O110" s="28">
         <v>18</v>
       </c>
       <c r="P110" s="30">
         <v>21</v>
       </c>
       <c r="Q110" s="18">
         <v>21</v>
       </c>
       <c r="R110" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="111" spans="1:19" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="S110" s="41">
+        <v>21</v>
+      </c>
+      <c r="T110" s="41">
+        <v>21</v>
+      </c>
+      <c r="U110" s="41">
+        <v>21</v>
+      </c>
+      <c r="V110" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:22" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="10">
         <v>2113</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C111" s="20">
         <v>0</v>
       </c>
       <c r="D111" s="20">
         <v>0</v>
       </c>
       <c r="E111" s="20">
         <v>0</v>
       </c>
       <c r="F111" s="20">
         <v>10</v>
       </c>
       <c r="G111" s="8">
         <v>16.52</v>
       </c>
       <c r="H111" s="7">
         <v>11.5</v>
       </c>
       <c r="I111" s="21">
@@ -7907,53 +9256,64 @@
       </c>
       <c r="K111" s="20">
         <v>21</v>
       </c>
       <c r="L111" s="20">
         <v>22</v>
       </c>
       <c r="M111" s="12">
         <v>21</v>
       </c>
       <c r="N111" s="26">
         <v>21</v>
       </c>
       <c r="O111" s="25">
         <v>21</v>
       </c>
       <c r="P111" s="30">
         <v>21</v>
       </c>
       <c r="Q111" s="18">
         <v>21</v>
       </c>
       <c r="R111" s="18">
         <v>20</v>
       </c>
-      <c r="S111" s="9"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S111" s="41">
+        <v>21</v>
+      </c>
+      <c r="T111" s="41">
+        <v>21</v>
+      </c>
+      <c r="U111" s="41">
+        <v>23</v>
+      </c>
+      <c r="V111" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="112" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A112" s="11">
         <v>2124</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C112" s="12">
         <v>0</v>
       </c>
       <c r="D112" s="12">
         <v>0</v>
       </c>
       <c r="E112" s="12">
         <v>0</v>
       </c>
       <c r="F112" s="12">
         <v>27.16</v>
       </c>
       <c r="G112" s="5">
         <v>21.76</v>
       </c>
       <c r="H112" s="2">
         <v>16.149999999999999</v>
       </c>
       <c r="I112" s="13">
@@ -7964,52 +9324,64 @@
       </c>
       <c r="K112" s="12">
         <v>0</v>
       </c>
       <c r="L112" s="12">
         <v>0</v>
       </c>
       <c r="M112" s="12">
         <v>0</v>
       </c>
       <c r="N112" s="26">
         <v>0</v>
       </c>
       <c r="O112" s="28">
         <v>0</v>
       </c>
       <c r="P112" s="30">
         <v>0</v>
       </c>
       <c r="Q112" s="18">
         <v>0</v>
       </c>
       <c r="R112" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="113" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S112" s="41">
+        <v>4</v>
+      </c>
+      <c r="T112" s="41">
+        <v>4</v>
+      </c>
+      <c r="U112" s="41">
+        <v>4</v>
+      </c>
+      <c r="V112" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="113" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A113" s="11">
         <v>2151</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C113" s="12">
         <v>0</v>
       </c>
       <c r="D113" s="12">
         <v>0</v>
       </c>
       <c r="E113" s="12">
         <v>0</v>
       </c>
       <c r="F113" s="12">
         <v>10</v>
       </c>
       <c r="G113" s="5">
         <v>8</v>
       </c>
       <c r="H113" s="2">
         <v>6</v>
       </c>
       <c r="I113" s="13">
@@ -8020,52 +9392,64 @@
       </c>
       <c r="K113" s="12">
         <v>0</v>
       </c>
       <c r="L113" s="12">
         <v>0</v>
       </c>
       <c r="M113" s="12">
         <v>10</v>
       </c>
       <c r="N113" s="26">
         <v>18</v>
       </c>
       <c r="O113" s="28">
         <v>18</v>
       </c>
       <c r="P113" s="30">
         <v>21</v>
       </c>
       <c r="Q113" s="18">
         <v>21</v>
       </c>
       <c r="R113" s="25">
         <v>20</v>
       </c>
-    </row>
-    <row r="114" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S113" s="41">
+        <v>21</v>
+      </c>
+      <c r="T113" s="41">
+        <v>21</v>
+      </c>
+      <c r="U113" s="41">
+        <v>19</v>
+      </c>
+      <c r="V113" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="114" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A114" s="11">
         <v>2169</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C114" s="12">
         <v>0</v>
       </c>
       <c r="D114" s="12">
         <v>0</v>
       </c>
       <c r="E114" s="12">
         <v>0</v>
       </c>
       <c r="F114" s="12">
         <v>0</v>
       </c>
       <c r="G114" s="5">
         <v>0</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="13">
@@ -8076,53 +9460,64 @@
       </c>
       <c r="K114" s="12">
         <v>0</v>
       </c>
       <c r="L114" s="12">
         <v>0</v>
       </c>
       <c r="M114" s="12">
         <v>0</v>
       </c>
       <c r="N114" s="26">
         <v>8</v>
       </c>
       <c r="O114" s="28">
         <v>8</v>
       </c>
       <c r="P114" s="30">
         <v>0</v>
       </c>
       <c r="Q114" s="18">
         <v>0</v>
       </c>
       <c r="R114" s="18">
         <v>0</v>
       </c>
-      <c r="S114" s="17"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S114" s="41">
+        <v>2</v>
+      </c>
+      <c r="T114" s="41">
+        <v>2</v>
+      </c>
+      <c r="U114" s="41">
+        <v>2</v>
+      </c>
+      <c r="V114" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A115" s="11">
         <v>2295</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C115" s="12">
         <v>0</v>
       </c>
       <c r="D115" s="12">
         <v>0</v>
       </c>
       <c r="E115" s="12">
         <v>40</v>
       </c>
       <c r="F115" s="12">
         <v>32</v>
       </c>
       <c r="G115" s="5">
         <v>24</v>
       </c>
       <c r="H115" s="2">
         <v>16</v>
       </c>
       <c r="I115" s="13">
@@ -8133,52 +9528,64 @@
       </c>
       <c r="K115" s="12">
         <v>3</v>
       </c>
       <c r="L115" s="12">
         <v>0</v>
       </c>
       <c r="M115" s="12">
         <v>15</v>
       </c>
       <c r="N115" s="26">
         <v>10</v>
       </c>
       <c r="O115" s="28">
         <v>10</v>
       </c>
       <c r="P115" s="30">
         <v>13</v>
       </c>
       <c r="Q115" s="18">
         <v>21</v>
       </c>
       <c r="R115" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="116" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S115" s="41">
+        <v>19</v>
+      </c>
+      <c r="T115" s="41">
+        <v>19</v>
+      </c>
+      <c r="U115" s="41">
+        <v>15</v>
+      </c>
+      <c r="V115" s="41">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="116" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A116" s="11">
         <v>2313</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C116" s="12">
         <v>0</v>
       </c>
       <c r="D116" s="12">
         <v>0</v>
       </c>
       <c r="E116" s="12">
         <v>0</v>
       </c>
       <c r="F116" s="12">
         <v>0</v>
       </c>
       <c r="G116" s="5">
         <v>0</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="13">
@@ -8189,52 +9596,64 @@
       </c>
       <c r="K116" s="12">
         <v>0</v>
       </c>
       <c r="L116" s="12">
         <v>0</v>
       </c>
       <c r="M116" s="20">
         <v>0</v>
       </c>
       <c r="N116" s="26">
         <v>0</v>
       </c>
       <c r="O116" s="28">
         <v>0</v>
       </c>
       <c r="P116" s="30">
         <v>0</v>
       </c>
       <c r="Q116" s="18">
         <v>0</v>
       </c>
       <c r="R116" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="117" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S116" s="41">
+        <v>2</v>
+      </c>
+      <c r="T116" s="41">
+        <v>2</v>
+      </c>
+      <c r="U116" s="41">
+        <v>2</v>
+      </c>
+      <c r="V116" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A117" s="11">
         <v>2322</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>197</v>
       </c>
       <c r="C117" s="12">
         <v>0</v>
       </c>
       <c r="D117" s="12">
         <v>0</v>
       </c>
       <c r="E117" s="12">
         <v>0</v>
       </c>
       <c r="F117" s="12">
         <v>0</v>
       </c>
       <c r="G117" s="5">
         <v>0</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="13">
@@ -8245,52 +9664,64 @@
       </c>
       <c r="K117" s="12">
         <v>0</v>
       </c>
       <c r="L117" s="12">
         <v>0</v>
       </c>
       <c r="M117" s="12">
         <v>0</v>
       </c>
       <c r="N117" s="26">
         <v>0</v>
       </c>
       <c r="O117" s="28">
         <v>0</v>
       </c>
       <c r="P117" s="30">
         <v>0</v>
       </c>
       <c r="Q117" s="18">
         <v>0</v>
       </c>
       <c r="R117" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="118" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S117" s="41">
+        <v>2</v>
+      </c>
+      <c r="T117" s="41">
+        <v>2</v>
+      </c>
+      <c r="U117" s="41">
+        <v>0</v>
+      </c>
+      <c r="V117" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A118" s="11">
         <v>2369</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C118" s="12">
         <v>0</v>
       </c>
       <c r="D118" s="12">
         <v>0</v>
       </c>
       <c r="E118" s="12">
         <v>26.52</v>
       </c>
       <c r="F118" s="12">
         <v>20.11</v>
       </c>
       <c r="G118" s="5">
         <v>23.49</v>
       </c>
       <c r="H118" s="2">
         <v>18.559999999999999</v>
       </c>
       <c r="I118" s="13">
@@ -8301,52 +9732,64 @@
       </c>
       <c r="K118" s="12">
         <v>21</v>
       </c>
       <c r="L118" s="12">
         <v>21</v>
       </c>
       <c r="M118" s="12">
         <v>21</v>
       </c>
       <c r="N118" s="26">
         <v>21</v>
       </c>
       <c r="O118" s="28">
         <v>21</v>
       </c>
       <c r="P118" s="30">
         <v>19</v>
       </c>
       <c r="Q118" s="18">
         <v>19</v>
       </c>
       <c r="R118" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="119" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S118" s="41">
+        <v>21</v>
+      </c>
+      <c r="T118" s="41">
+        <v>21</v>
+      </c>
+      <c r="U118" s="41">
+        <v>21</v>
+      </c>
+      <c r="V118" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A119" s="11">
         <v>2376</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C119" s="12">
         <v>10</v>
       </c>
       <c r="D119" s="12">
         <v>8</v>
       </c>
       <c r="E119" s="12">
         <v>13.24</v>
       </c>
       <c r="F119" s="12">
         <v>20.45</v>
       </c>
       <c r="G119" s="5">
         <v>27.21</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="13">
@@ -8357,52 +9800,64 @@
       </c>
       <c r="K119" s="12">
         <v>21</v>
       </c>
       <c r="L119" s="12">
         <v>21</v>
       </c>
       <c r="M119" s="12">
         <v>21</v>
       </c>
       <c r="N119" s="26">
         <v>21</v>
       </c>
       <c r="O119" s="28">
         <v>21</v>
       </c>
       <c r="P119" s="30">
         <v>21</v>
       </c>
       <c r="Q119" s="18">
         <v>21</v>
       </c>
       <c r="R119" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="120" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S119" s="41">
+        <v>21</v>
+      </c>
+      <c r="T119" s="41">
+        <v>21</v>
+      </c>
+      <c r="U119" s="41">
+        <v>25</v>
+      </c>
+      <c r="V119" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="120" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A120" s="11">
         <v>2403</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C120" s="12">
         <v>0</v>
       </c>
       <c r="D120" s="12">
         <v>0</v>
       </c>
       <c r="E120" s="12">
         <v>15.1</v>
       </c>
       <c r="F120" s="12">
         <v>12.530000000000001</v>
       </c>
       <c r="G120" s="5">
         <v>24.85</v>
       </c>
       <c r="H120" s="2">
         <v>27.67</v>
       </c>
       <c r="I120" s="13">
@@ -8413,52 +9868,64 @@
       </c>
       <c r="K120" s="12">
         <v>42</v>
       </c>
       <c r="L120" s="12">
         <v>0</v>
       </c>
       <c r="M120" s="12">
         <v>0</v>
       </c>
       <c r="N120" s="26">
         <v>0</v>
       </c>
       <c r="O120" s="28">
         <v>0</v>
       </c>
       <c r="P120" s="30">
         <v>3</v>
       </c>
       <c r="Q120" s="18">
         <v>3</v>
       </c>
       <c r="R120" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="121" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S120" s="41">
+        <v>6</v>
+      </c>
+      <c r="T120" s="41">
+        <v>6</v>
+      </c>
+      <c r="U120" s="41">
+        <v>23</v>
+      </c>
+      <c r="V120" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="121" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A121" s="11">
         <v>2457</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C121" s="12">
         <v>0</v>
       </c>
       <c r="D121" s="12">
         <v>10</v>
       </c>
       <c r="E121" s="12">
         <v>8</v>
       </c>
       <c r="F121" s="12">
         <v>6.4</v>
       </c>
       <c r="G121" s="5">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="13">
@@ -8469,52 +9936,64 @@
       </c>
       <c r="K121" s="12">
         <v>0</v>
       </c>
       <c r="L121" s="12">
         <v>0</v>
       </c>
       <c r="M121" s="12">
         <v>0</v>
       </c>
       <c r="N121" s="26">
         <v>0</v>
       </c>
       <c r="O121" s="28">
         <v>15</v>
       </c>
       <c r="P121" s="30">
         <v>15</v>
       </c>
       <c r="Q121" s="18">
         <v>15</v>
       </c>
       <c r="R121" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="122" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S121" s="41">
+        <v>12</v>
+      </c>
+      <c r="T121" s="41">
+        <v>12</v>
+      </c>
+      <c r="U121" s="41">
+        <v>8</v>
+      </c>
+      <c r="V121" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="122" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A122" s="11">
         <v>2466</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C122" s="12">
         <v>0</v>
       </c>
       <c r="D122" s="12">
         <v>0</v>
       </c>
       <c r="E122" s="12">
         <v>0</v>
       </c>
       <c r="F122" s="12">
         <v>0</v>
       </c>
       <c r="G122" s="5">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="13">
@@ -8525,52 +10004,64 @@
       </c>
       <c r="K122" s="12">
         <v>0</v>
       </c>
       <c r="L122" s="12">
         <v>0</v>
       </c>
       <c r="M122" s="12">
         <v>0</v>
       </c>
       <c r="N122" s="26">
         <v>0</v>
       </c>
       <c r="O122" s="28">
         <v>0</v>
       </c>
       <c r="P122" s="30">
         <v>0</v>
       </c>
       <c r="Q122" s="25">
         <v>0</v>
       </c>
       <c r="R122" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="123" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S122" s="41">
+        <v>0</v>
+      </c>
+      <c r="T122" s="41">
+        <v>0</v>
+      </c>
+      <c r="U122" s="41">
+        <v>0</v>
+      </c>
+      <c r="V122" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A123" s="11">
         <v>2493</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C123" s="12">
         <v>0</v>
       </c>
       <c r="D123" s="12">
         <v>0</v>
       </c>
       <c r="E123" s="12">
         <v>10</v>
       </c>
       <c r="F123" s="12">
         <v>8</v>
       </c>
       <c r="G123" s="5">
         <v>6</v>
       </c>
       <c r="H123" s="2">
         <v>4</v>
       </c>
       <c r="I123" s="13">
@@ -8581,52 +10072,64 @@
       </c>
       <c r="K123" s="12">
         <v>13</v>
       </c>
       <c r="L123" s="12">
         <v>19</v>
       </c>
       <c r="M123" s="12">
         <v>19</v>
       </c>
       <c r="N123" s="26">
         <v>16</v>
       </c>
       <c r="O123" s="28">
         <v>21</v>
       </c>
       <c r="P123" s="30">
         <v>21</v>
       </c>
       <c r="Q123" s="18">
         <v>21</v>
       </c>
       <c r="R123" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="124" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S123" s="41">
+        <v>19</v>
+      </c>
+      <c r="T123" s="41">
+        <v>21</v>
+      </c>
+      <c r="U123" s="41">
+        <v>19</v>
+      </c>
+      <c r="V123" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A124" s="11">
         <v>2502</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C124" s="12">
         <v>0</v>
       </c>
       <c r="D124" s="12">
         <v>0</v>
       </c>
       <c r="E124" s="12">
         <v>13.37</v>
       </c>
       <c r="F124" s="12">
         <v>10.28</v>
       </c>
       <c r="G124" s="5">
         <v>7.29</v>
       </c>
       <c r="H124" s="2">
         <v>4.45</v>
       </c>
       <c r="I124" s="13">
@@ -8637,52 +10140,64 @@
       </c>
       <c r="K124" s="12">
         <v>8</v>
       </c>
       <c r="L124" s="12">
         <v>21</v>
       </c>
       <c r="M124" s="12">
         <v>21</v>
       </c>
       <c r="N124" s="26">
         <v>21</v>
       </c>
       <c r="O124" s="28">
         <v>21</v>
       </c>
       <c r="P124" s="30">
         <v>21</v>
       </c>
       <c r="Q124" s="18">
         <v>21</v>
       </c>
       <c r="R124" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="125" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S124" s="41">
+        <v>19</v>
+      </c>
+      <c r="T124" s="41">
+        <v>10</v>
+      </c>
+      <c r="U124" s="41">
+        <v>10</v>
+      </c>
+      <c r="V124" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A125" s="11">
         <v>2511</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C125" s="12">
         <v>0</v>
       </c>
       <c r="D125" s="12">
         <v>0</v>
       </c>
       <c r="E125" s="12">
         <v>0</v>
       </c>
       <c r="F125" s="12">
         <v>0</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="13">
@@ -8693,52 +10208,64 @@
       </c>
       <c r="K125" s="12">
         <v>0</v>
       </c>
       <c r="L125" s="12">
         <v>0</v>
       </c>
       <c r="M125" s="12">
         <v>0</v>
       </c>
       <c r="N125" s="26">
         <v>0</v>
       </c>
       <c r="O125" s="28">
         <v>0</v>
       </c>
       <c r="P125" s="30">
         <v>0</v>
       </c>
       <c r="Q125" s="18">
         <v>0</v>
       </c>
       <c r="R125" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="126" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S125" s="41">
+        <v>0</v>
+      </c>
+      <c r="T125" s="41">
+        <v>4</v>
+      </c>
+      <c r="U125" s="41">
+        <v>4</v>
+      </c>
+      <c r="V125" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="126" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A126" s="11">
         <v>2520</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C126" s="12">
         <v>0</v>
       </c>
       <c r="D126" s="12">
         <v>0</v>
       </c>
       <c r="E126" s="12">
         <v>0</v>
       </c>
       <c r="F126" s="12">
         <v>10</v>
       </c>
       <c r="G126" s="5">
         <v>8</v>
       </c>
       <c r="H126" s="2">
         <v>6</v>
       </c>
       <c r="I126" s="13">
@@ -8749,52 +10276,64 @@
       </c>
       <c r="K126" s="12">
         <v>21</v>
       </c>
       <c r="L126" s="12">
         <v>21</v>
       </c>
       <c r="M126" s="12">
         <v>21</v>
       </c>
       <c r="N126" s="26">
         <v>21</v>
       </c>
       <c r="O126" s="28">
         <v>21</v>
       </c>
       <c r="P126" s="30">
         <v>21</v>
       </c>
       <c r="Q126" s="18">
         <v>21</v>
       </c>
       <c r="R126" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="127" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S126" s="41">
+        <v>21</v>
+      </c>
+      <c r="T126" s="41">
+        <v>19</v>
+      </c>
+      <c r="U126" s="41">
+        <v>23</v>
+      </c>
+      <c r="V126" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="127" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A127" s="11">
         <v>2556</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C127" s="12">
         <v>10</v>
       </c>
       <c r="D127" s="12">
         <v>8</v>
       </c>
       <c r="E127" s="12">
         <v>6</v>
       </c>
       <c r="F127" s="12">
         <v>17.22</v>
       </c>
       <c r="G127" s="5">
         <v>25.9</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="13">
@@ -8805,52 +10344,64 @@
       </c>
       <c r="K127" s="12">
         <v>19</v>
       </c>
       <c r="L127" s="12">
         <v>19</v>
       </c>
       <c r="M127" s="12">
         <v>21</v>
       </c>
       <c r="N127" s="26">
         <v>21</v>
       </c>
       <c r="O127" s="28">
         <v>21</v>
       </c>
       <c r="P127" s="30">
         <v>21</v>
       </c>
       <c r="Q127" s="18">
         <v>21</v>
       </c>
       <c r="R127" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="128" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S127" s="41">
+        <v>21</v>
+      </c>
+      <c r="T127" s="41">
+        <v>21</v>
+      </c>
+      <c r="U127" s="41">
+        <v>25</v>
+      </c>
+      <c r="V127" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="128" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A128" s="11">
         <v>2673</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>200</v>
       </c>
       <c r="C128" s="12">
         <v>0</v>
       </c>
       <c r="D128" s="12">
         <v>0</v>
       </c>
       <c r="E128" s="12">
         <v>0</v>
       </c>
       <c r="F128" s="12">
         <v>0</v>
       </c>
       <c r="G128" s="5">
         <v>0</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="13">
@@ -8861,52 +10412,64 @@
       </c>
       <c r="K128" s="12">
         <v>21</v>
       </c>
       <c r="L128" s="12">
         <v>21</v>
       </c>
       <c r="M128" s="12">
         <v>18</v>
       </c>
       <c r="N128" s="26">
         <v>18</v>
       </c>
       <c r="O128" s="28">
         <v>18</v>
       </c>
       <c r="P128" s="30">
         <v>21</v>
       </c>
       <c r="Q128" s="18">
         <v>21</v>
       </c>
       <c r="R128" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="129" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S128" s="41">
+        <v>21</v>
+      </c>
+      <c r="T128" s="41">
+        <v>21</v>
+      </c>
+      <c r="U128" s="41">
+        <v>25</v>
+      </c>
+      <c r="V128" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="129" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A129" s="11">
         <v>2682</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C129" s="12">
         <v>13.9</v>
       </c>
       <c r="D129" s="12">
         <v>11.42</v>
       </c>
       <c r="E129" s="12">
         <v>8.64</v>
       </c>
       <c r="F129" s="12">
         <v>6.39</v>
       </c>
       <c r="G129" s="5">
         <v>1.63</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="13">
@@ -8917,52 +10480,64 @@
       </c>
       <c r="K129" s="12">
         <v>19</v>
       </c>
       <c r="L129" s="12">
         <v>19</v>
       </c>
       <c r="M129" s="12">
         <v>16</v>
       </c>
       <c r="N129" s="26">
         <v>16</v>
       </c>
       <c r="O129" s="28">
         <v>16</v>
       </c>
       <c r="P129" s="30">
         <v>16</v>
       </c>
       <c r="Q129" s="18">
         <v>16</v>
       </c>
       <c r="R129" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="130" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S129" s="41">
+        <v>12</v>
+      </c>
+      <c r="T129" s="41">
+        <v>20</v>
+      </c>
+      <c r="U129" s="41">
+        <v>23</v>
+      </c>
+      <c r="V129" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="130" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A130" s="11">
         <v>2709</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C130" s="12">
         <v>0</v>
       </c>
       <c r="D130" s="12">
         <v>0</v>
       </c>
       <c r="E130" s="12">
         <v>0</v>
       </c>
       <c r="F130" s="12">
         <v>0</v>
       </c>
       <c r="G130" s="5">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="13">
@@ -8973,52 +10548,64 @@
       </c>
       <c r="K130" s="12">
         <v>0</v>
       </c>
       <c r="L130" s="12">
         <v>0</v>
       </c>
       <c r="M130" s="12">
         <v>0</v>
       </c>
       <c r="N130" s="26">
         <v>0</v>
       </c>
       <c r="O130" s="28">
         <v>10</v>
       </c>
       <c r="P130" s="30">
         <v>10</v>
       </c>
       <c r="Q130" s="18">
         <v>10</v>
       </c>
       <c r="R130" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="131" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S130" s="41">
+        <v>10</v>
+      </c>
+      <c r="T130" s="41">
+        <v>10</v>
+      </c>
+      <c r="U130" s="41">
+        <v>12</v>
+      </c>
+      <c r="V130" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A131" s="11">
         <v>2718</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C131" s="12">
         <v>0</v>
       </c>
       <c r="D131" s="12">
         <v>0</v>
       </c>
       <c r="E131" s="12">
         <v>0</v>
       </c>
       <c r="F131" s="12">
         <v>11.98</v>
       </c>
       <c r="G131" s="5">
         <v>9.32</v>
       </c>
       <c r="H131" s="2">
         <v>7.13</v>
       </c>
       <c r="I131" s="13">
@@ -9029,52 +10616,64 @@
       </c>
       <c r="K131" s="12">
         <v>8</v>
       </c>
       <c r="L131" s="12">
         <v>8</v>
       </c>
       <c r="M131" s="12">
         <v>21</v>
       </c>
       <c r="N131" s="26">
         <v>21</v>
       </c>
       <c r="O131" s="28">
         <v>21</v>
       </c>
       <c r="P131" s="30">
         <v>21</v>
       </c>
       <c r="Q131" s="18">
         <v>21</v>
       </c>
       <c r="R131" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="132" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S131" s="41">
+        <v>21</v>
+      </c>
+      <c r="T131" s="41">
+        <v>19</v>
+      </c>
+      <c r="U131" s="41">
+        <v>19</v>
+      </c>
+      <c r="V131" s="41">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A132" s="11">
         <v>2727</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C132" s="12">
         <v>0</v>
       </c>
       <c r="D132" s="12">
         <v>0</v>
       </c>
       <c r="E132" s="12">
         <v>12.57</v>
       </c>
       <c r="F132" s="12">
         <v>22.55</v>
       </c>
       <c r="G132" s="5">
         <v>18.61</v>
       </c>
       <c r="H132" s="2">
         <v>12.75</v>
       </c>
       <c r="I132" s="13">
@@ -9085,52 +10684,64 @@
       </c>
       <c r="K132" s="12">
         <v>15</v>
       </c>
       <c r="L132" s="12">
         <v>21</v>
       </c>
       <c r="M132" s="12">
         <v>18</v>
       </c>
       <c r="N132" s="26">
         <v>18</v>
       </c>
       <c r="O132" s="28">
         <v>21</v>
       </c>
       <c r="P132" s="30">
         <v>21</v>
       </c>
       <c r="Q132" s="18">
         <v>21</v>
       </c>
       <c r="R132" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="133" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S132" s="41">
+        <v>18</v>
+      </c>
+      <c r="T132" s="41">
+        <v>18</v>
+      </c>
+      <c r="U132" s="41">
+        <v>20</v>
+      </c>
+      <c r="V132" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="133" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A133" s="11">
         <v>2754</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C133" s="12">
         <v>0</v>
       </c>
       <c r="D133" s="12">
         <v>10.94</v>
       </c>
       <c r="E133" s="12">
         <v>8.09</v>
       </c>
       <c r="F133" s="12">
         <v>6.19</v>
       </c>
       <c r="G133" s="5">
         <v>3.76</v>
       </c>
       <c r="H133" s="2">
         <v>1.76</v>
       </c>
       <c r="I133" s="13">
@@ -9141,52 +10752,64 @@
       </c>
       <c r="K133" s="12">
         <v>8</v>
       </c>
       <c r="L133" s="12">
         <v>8</v>
       </c>
       <c r="M133" s="12">
         <v>19</v>
       </c>
       <c r="N133" s="26">
         <v>19</v>
       </c>
       <c r="O133" s="28">
         <v>19</v>
       </c>
       <c r="P133" s="30">
         <v>19</v>
       </c>
       <c r="Q133" s="18">
         <v>16</v>
       </c>
       <c r="R133" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="134" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S133" s="41">
+        <v>15</v>
+      </c>
+      <c r="T133" s="41">
+        <v>21</v>
+      </c>
+      <c r="U133" s="41">
+        <v>23</v>
+      </c>
+      <c r="V133" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="134" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A134" s="11">
         <v>2763</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C134" s="12">
         <v>0</v>
       </c>
       <c r="D134" s="12">
         <v>0</v>
       </c>
       <c r="E134" s="12">
         <v>0</v>
       </c>
       <c r="F134" s="12">
         <v>0</v>
       </c>
       <c r="G134" s="5">
         <v>12.9</v>
       </c>
       <c r="H134" s="2">
         <v>10</v>
       </c>
       <c r="I134" s="13">
@@ -9197,52 +10820,64 @@
       </c>
       <c r="K134" s="12">
         <v>0</v>
       </c>
       <c r="L134" s="12">
         <v>0</v>
       </c>
       <c r="M134" s="12">
         <v>0</v>
       </c>
       <c r="N134" s="26">
         <v>0</v>
       </c>
       <c r="O134" s="28">
         <v>0</v>
       </c>
       <c r="P134" s="30">
         <v>0</v>
       </c>
       <c r="Q134" s="18">
         <v>0</v>
       </c>
       <c r="R134" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="135" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S134" s="41">
+        <v>0</v>
+      </c>
+      <c r="T134" s="41">
+        <v>0</v>
+      </c>
+      <c r="U134" s="41">
+        <v>0</v>
+      </c>
+      <c r="V134" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A135" s="11">
         <v>2766</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C135" s="12">
         <v>10</v>
       </c>
       <c r="D135" s="12">
         <v>20.5</v>
       </c>
       <c r="E135" s="12">
         <v>15.64</v>
       </c>
       <c r="F135" s="12">
         <v>11.86</v>
       </c>
       <c r="G135" s="5">
         <v>4.74</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="13">
@@ -9253,52 +10888,64 @@
       </c>
       <c r="K135" s="12">
         <v>5</v>
       </c>
       <c r="L135" s="12">
         <v>21</v>
       </c>
       <c r="M135" s="12">
         <v>21</v>
       </c>
       <c r="N135" s="26">
         <v>21</v>
       </c>
       <c r="O135" s="28">
         <v>21</v>
       </c>
       <c r="P135" s="30">
         <v>21</v>
       </c>
       <c r="Q135" s="18">
         <v>21</v>
       </c>
       <c r="R135" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="136" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S135" s="41">
+        <v>21</v>
+      </c>
+      <c r="T135" s="41">
+        <v>15</v>
+      </c>
+      <c r="U135" s="41">
+        <v>23</v>
+      </c>
+      <c r="V135" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A136" s="11">
         <v>2772</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C136" s="12">
         <v>0</v>
       </c>
       <c r="D136" s="12">
         <v>0</v>
       </c>
       <c r="E136" s="12">
         <v>25.4</v>
       </c>
       <c r="F136" s="12">
         <v>20.62</v>
       </c>
       <c r="G136" s="5">
         <v>13.98</v>
       </c>
       <c r="H136" s="2">
         <v>10.84</v>
       </c>
       <c r="I136" s="13">
@@ -9309,52 +10956,64 @@
       </c>
       <c r="K136" s="12">
         <v>21</v>
       </c>
       <c r="L136" s="12">
         <v>41</v>
       </c>
       <c r="M136" s="12">
         <v>15</v>
       </c>
       <c r="N136" s="26">
         <v>18</v>
       </c>
       <c r="O136" s="28">
         <v>15</v>
       </c>
       <c r="P136" s="30">
         <v>21</v>
       </c>
       <c r="Q136" s="18">
         <v>21</v>
       </c>
       <c r="R136" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="137" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S136" s="41">
+        <v>21</v>
+      </c>
+      <c r="T136" s="41">
+        <v>21</v>
+      </c>
+      <c r="U136" s="41">
+        <v>23</v>
+      </c>
+      <c r="V136" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A137" s="11">
         <v>2781</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C137" s="12">
         <v>0</v>
       </c>
       <c r="D137" s="12">
         <v>0</v>
       </c>
       <c r="E137" s="12">
         <v>23.87</v>
       </c>
       <c r="F137" s="12">
         <v>35.229999999999997</v>
       </c>
       <c r="G137" s="5">
         <v>27.23</v>
       </c>
       <c r="H137" s="2">
         <v>19.23</v>
       </c>
       <c r="I137" s="13">
@@ -9365,52 +11024,64 @@
       </c>
       <c r="K137" s="12">
         <v>20</v>
       </c>
       <c r="L137" s="12">
         <v>20</v>
       </c>
       <c r="M137" s="12">
         <v>21</v>
       </c>
       <c r="N137" s="26">
         <v>21</v>
       </c>
       <c r="O137" s="28">
         <v>21</v>
       </c>
       <c r="P137" s="30">
         <v>21</v>
       </c>
       <c r="Q137" s="18">
         <v>21</v>
       </c>
       <c r="R137" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="138" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S137" s="41">
+        <v>18</v>
+      </c>
+      <c r="T137" s="41">
+        <v>18</v>
+      </c>
+      <c r="U137" s="41">
+        <v>14</v>
+      </c>
+      <c r="V137" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A138" s="11">
         <v>2826</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C138" s="12">
         <v>0</v>
       </c>
       <c r="D138" s="12">
         <v>0</v>
       </c>
       <c r="E138" s="12">
         <v>29.71</v>
       </c>
       <c r="F138" s="12">
         <v>23.52</v>
       </c>
       <c r="G138" s="5">
         <v>16.72</v>
       </c>
       <c r="H138" s="2">
         <v>11.44</v>
       </c>
       <c r="I138" s="13">
@@ -9421,102 +11092,132 @@
       </c>
       <c r="K138" s="12">
         <v>18</v>
       </c>
       <c r="L138" s="12">
         <v>20</v>
       </c>
       <c r="M138" s="12">
         <v>20</v>
       </c>
       <c r="N138" s="26">
         <v>15</v>
       </c>
       <c r="O138" s="28">
         <v>20</v>
       </c>
       <c r="P138" s="30">
         <v>0</v>
       </c>
       <c r="Q138" s="18">
         <v>8</v>
       </c>
       <c r="R138" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S138" s="41">
+        <v>8</v>
+      </c>
+      <c r="T138" s="41">
+        <v>10</v>
+      </c>
+      <c r="U138" s="41">
+        <v>14</v>
+      </c>
+      <c r="V138" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A139" s="11">
         <v>2834</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C139" s="12">
         <v>0</v>
       </c>
       <c r="D139" s="12">
         <v>0</v>
       </c>
       <c r="E139" s="12">
         <v>0</v>
       </c>
       <c r="F139" s="12">
         <v>0</v>
       </c>
       <c r="G139" s="5">
         <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="13">
         <v>0</v>
       </c>
       <c r="J139" s="12">
         <v>8</v>
       </c>
       <c r="K139" s="12">
         <v>18</v>
       </c>
       <c r="L139" s="12">
         <v>21</v>
       </c>
       <c r="M139" s="12">
         <v>21</v>
       </c>
       <c r="N139" s="26">
         <v>21</v>
       </c>
       <c r="O139" s="25">
         <v>21</v>
       </c>
-      <c r="P139" s="30"/>
-[...3 lines deleted...]
-    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="P139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="R139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="S139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="T139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="U139" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="V139" s="44" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="140" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A140" s="11">
         <v>2846</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C140" s="12">
         <v>0</v>
       </c>
       <c r="D140" s="12">
         <v>0</v>
       </c>
       <c r="E140" s="12">
         <v>0</v>
       </c>
       <c r="F140" s="12">
         <v>0</v>
       </c>
       <c r="G140" s="5">
         <v>0</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="13">
@@ -9527,52 +11228,64 @@
       </c>
       <c r="K140" s="12">
         <v>0</v>
       </c>
       <c r="L140" s="12">
         <v>5</v>
       </c>
       <c r="M140" s="12">
         <v>5</v>
       </c>
       <c r="N140" s="26">
         <v>5</v>
       </c>
       <c r="O140" s="28">
         <v>10</v>
       </c>
       <c r="P140" s="30">
         <v>10</v>
       </c>
       <c r="Q140" s="18">
         <v>10</v>
       </c>
       <c r="R140" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S140" s="41">
+        <v>8</v>
+      </c>
+      <c r="T140" s="41">
+        <v>8</v>
+      </c>
+      <c r="U140" s="41">
+        <v>16</v>
+      </c>
+      <c r="V140" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A141" s="11">
         <v>2862</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C141" s="12">
         <v>0</v>
       </c>
       <c r="D141" s="12">
         <v>13.35</v>
       </c>
       <c r="E141" s="12">
         <v>10.71</v>
       </c>
       <c r="F141" s="12">
         <v>20.79</v>
       </c>
       <c r="G141" s="5">
         <v>14.63</v>
       </c>
       <c r="H141" s="2">
         <v>9.81</v>
       </c>
       <c r="I141" s="13">
@@ -9583,52 +11296,64 @@
       </c>
       <c r="K141" s="12">
         <v>0</v>
       </c>
       <c r="L141" s="12">
         <v>0</v>
       </c>
       <c r="M141" s="12">
         <v>0</v>
       </c>
       <c r="N141" s="26">
         <v>0</v>
       </c>
       <c r="O141" s="28">
         <v>5</v>
       </c>
       <c r="P141" s="30">
         <v>5</v>
       </c>
       <c r="Q141" s="18">
         <v>8</v>
       </c>
       <c r="R141" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S141" s="41">
+        <v>8</v>
+      </c>
+      <c r="T141" s="41">
+        <v>10</v>
+      </c>
+      <c r="U141" s="41">
+        <v>14</v>
+      </c>
+      <c r="V141" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="142" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A142" s="11">
         <v>2977</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C142" s="12">
         <v>0</v>
       </c>
       <c r="D142" s="12">
         <v>0</v>
       </c>
       <c r="E142" s="12">
         <v>0</v>
       </c>
       <c r="F142" s="12">
         <v>0</v>
       </c>
       <c r="G142" s="5">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>26.38</v>
       </c>
       <c r="I142" s="13">
@@ -9639,52 +11364,64 @@
       </c>
       <c r="K142" s="12">
         <v>21</v>
       </c>
       <c r="L142" s="12">
         <v>21</v>
       </c>
       <c r="M142" s="12">
         <v>18</v>
       </c>
       <c r="N142" s="26">
         <v>20</v>
       </c>
       <c r="O142" s="28">
         <v>21</v>
       </c>
       <c r="P142" s="30">
         <v>21</v>
       </c>
       <c r="Q142" s="18">
         <v>21</v>
       </c>
       <c r="R142" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="143" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S142" s="41">
+        <v>19</v>
+      </c>
+      <c r="T142" s="41">
+        <v>19</v>
+      </c>
+      <c r="U142" s="41">
+        <v>19</v>
+      </c>
+      <c r="V142" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A143" s="11">
         <v>2988</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>206</v>
       </c>
       <c r="C143" s="12">
         <v>0</v>
       </c>
       <c r="D143" s="12">
         <v>0</v>
       </c>
       <c r="E143" s="12">
         <v>0</v>
       </c>
       <c r="F143" s="12">
         <v>0</v>
       </c>
       <c r="G143" s="5">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="13">
@@ -9695,52 +11432,64 @@
       </c>
       <c r="K143" s="12">
         <v>0</v>
       </c>
       <c r="L143" s="12">
         <v>0</v>
       </c>
       <c r="M143" s="12">
         <v>0</v>
       </c>
       <c r="N143" s="26">
         <v>5</v>
       </c>
       <c r="O143" s="28">
         <v>13</v>
       </c>
       <c r="P143" s="30">
         <v>10</v>
       </c>
       <c r="Q143" s="18">
         <v>21</v>
       </c>
       <c r="R143" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="144" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S143" s="41">
+        <v>18</v>
+      </c>
+      <c r="T143" s="41">
+        <v>20</v>
+      </c>
+      <c r="U143" s="41">
+        <v>20</v>
+      </c>
+      <c r="V143" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A144" s="11">
         <v>3029</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C144" s="12">
         <v>0</v>
       </c>
       <c r="D144" s="12">
         <v>0</v>
       </c>
       <c r="E144" s="12">
         <v>0</v>
       </c>
       <c r="F144" s="12">
         <v>0</v>
       </c>
       <c r="G144" s="5">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="13">
@@ -9751,52 +11500,64 @@
       </c>
       <c r="K144" s="12">
         <v>0</v>
       </c>
       <c r="L144" s="12">
         <v>5</v>
       </c>
       <c r="M144" s="12">
         <v>0</v>
       </c>
       <c r="N144" s="26">
         <v>0</v>
       </c>
       <c r="O144" s="28">
         <v>15</v>
       </c>
       <c r="P144" s="30">
         <v>10</v>
       </c>
       <c r="Q144" s="18">
         <v>10</v>
       </c>
       <c r="R144" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="145" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S144" s="41">
+        <v>17</v>
+      </c>
+      <c r="T144" s="41">
+        <v>21</v>
+      </c>
+      <c r="U144" s="41">
+        <v>19</v>
+      </c>
+      <c r="V144" s="41">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A145" s="11">
         <v>3033</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C145" s="12">
         <v>0</v>
       </c>
       <c r="D145" s="12">
         <v>0</v>
       </c>
       <c r="E145" s="12">
         <v>10</v>
       </c>
       <c r="F145" s="12">
         <v>8</v>
       </c>
       <c r="G145" s="5">
         <v>6</v>
       </c>
       <c r="H145" s="2">
         <v>4</v>
       </c>
       <c r="I145" s="13">
@@ -9807,52 +11568,64 @@
       </c>
       <c r="K145" s="12">
         <v>8</v>
       </c>
       <c r="L145" s="12">
         <v>8</v>
       </c>
       <c r="M145" s="12">
         <v>5</v>
       </c>
       <c r="N145" s="26">
         <v>5</v>
       </c>
       <c r="O145" s="28">
         <v>13</v>
       </c>
       <c r="P145" s="30">
         <v>16</v>
       </c>
       <c r="Q145" s="18">
         <v>16</v>
       </c>
       <c r="R145" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="146" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S145" s="41">
+        <v>17</v>
+      </c>
+      <c r="T145" s="41">
+        <v>17</v>
+      </c>
+      <c r="U145" s="41">
+        <v>21</v>
+      </c>
+      <c r="V145" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="146" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A146" s="11">
         <v>3042</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C146" s="12">
         <v>0</v>
       </c>
       <c r="D146" s="12">
         <v>0</v>
       </c>
       <c r="E146" s="12">
         <v>0</v>
       </c>
       <c r="F146" s="12">
         <v>0</v>
       </c>
       <c r="G146" s="5">
         <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="13">
@@ -9863,52 +11636,64 @@
       </c>
       <c r="K146" s="12">
         <v>5</v>
       </c>
       <c r="L146" s="12">
         <v>5</v>
       </c>
       <c r="M146" s="12">
         <v>10</v>
       </c>
       <c r="N146" s="26">
         <v>10</v>
       </c>
       <c r="O146" s="28">
         <v>10</v>
       </c>
       <c r="P146" s="30">
         <v>10</v>
       </c>
       <c r="Q146" s="18">
         <v>10</v>
       </c>
       <c r="R146" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="147" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S146" s="41">
+        <v>12</v>
+      </c>
+      <c r="T146" s="41">
+        <v>8</v>
+      </c>
+      <c r="U146" s="41">
+        <v>10</v>
+      </c>
+      <c r="V146" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="147" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A147" s="11">
         <v>3060</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C147" s="12">
         <v>0</v>
       </c>
       <c r="D147" s="12">
         <v>0</v>
       </c>
       <c r="E147" s="12">
         <v>40</v>
       </c>
       <c r="F147" s="12">
         <v>32</v>
       </c>
       <c r="G147" s="5">
         <v>24</v>
       </c>
       <c r="H147" s="2">
         <v>16</v>
       </c>
       <c r="I147" s="13">
@@ -9919,52 +11704,64 @@
       </c>
       <c r="K147" s="12">
         <v>21</v>
       </c>
       <c r="L147" s="12">
         <v>21</v>
       </c>
       <c r="M147" s="12">
         <v>21</v>
       </c>
       <c r="N147" s="26">
         <v>21</v>
       </c>
       <c r="O147" s="28">
         <v>21</v>
       </c>
       <c r="P147" s="30">
         <v>21</v>
       </c>
       <c r="Q147" s="18">
         <v>21</v>
       </c>
       <c r="R147" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="148" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S147" s="41">
+        <v>21</v>
+      </c>
+      <c r="T147" s="41">
+        <v>21</v>
+      </c>
+      <c r="U147" s="41">
+        <v>21</v>
+      </c>
+      <c r="V147" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="148" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A148" s="11">
         <v>3105</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C148" s="12">
         <v>0</v>
       </c>
       <c r="D148" s="12">
         <v>0</v>
       </c>
       <c r="E148" s="12">
         <v>0</v>
       </c>
       <c r="F148" s="12">
         <v>27.38</v>
       </c>
       <c r="G148" s="5">
         <v>22.15</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="13">
@@ -9975,52 +11772,64 @@
       </c>
       <c r="K148" s="12">
         <v>5</v>
       </c>
       <c r="L148" s="12">
         <v>5</v>
       </c>
       <c r="M148" s="12">
         <v>5</v>
       </c>
       <c r="N148" s="26">
         <v>5</v>
       </c>
       <c r="O148" s="28">
         <v>5</v>
       </c>
       <c r="P148" s="30">
         <v>15</v>
       </c>
       <c r="Q148" s="18">
         <v>15</v>
       </c>
       <c r="R148" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="149" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S148" s="41">
+        <v>14</v>
+      </c>
+      <c r="T148" s="41">
+        <v>8</v>
+      </c>
+      <c r="U148" s="41">
+        <v>16</v>
+      </c>
+      <c r="V148" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A149" s="11">
         <v>3114</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C149" s="12">
         <v>0</v>
       </c>
       <c r="D149" s="12">
         <v>0</v>
       </c>
       <c r="E149" s="12">
         <v>0</v>
       </c>
       <c r="F149" s="12">
         <v>0</v>
       </c>
       <c r="G149" s="5">
         <v>0</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="13">
@@ -10031,52 +11840,64 @@
       </c>
       <c r="K149" s="12">
         <v>0</v>
       </c>
       <c r="L149" s="12">
         <v>0</v>
       </c>
       <c r="M149" s="12">
         <v>0</v>
       </c>
       <c r="N149" s="26">
         <v>0</v>
       </c>
       <c r="O149" s="28">
         <v>0</v>
       </c>
       <c r="P149" s="30">
         <v>0</v>
       </c>
       <c r="Q149" s="18">
         <v>0</v>
       </c>
       <c r="R149" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="150" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S149" s="41">
+        <v>0</v>
+      </c>
+      <c r="T149" s="41">
+        <v>2</v>
+      </c>
+      <c r="U149" s="41">
+        <v>2</v>
+      </c>
+      <c r="V149" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A150" s="11">
         <v>3119</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C150" s="12">
         <v>0</v>
       </c>
       <c r="D150" s="12">
         <v>0</v>
       </c>
       <c r="E150" s="12">
         <v>0</v>
       </c>
       <c r="F150" s="12">
         <v>17.52</v>
       </c>
       <c r="G150" s="5">
         <v>14.32</v>
       </c>
       <c r="H150" s="2">
         <v>11.1</v>
       </c>
       <c r="I150" s="13">
@@ -10087,52 +11908,64 @@
       </c>
       <c r="K150" s="12">
         <v>0</v>
       </c>
       <c r="L150" s="12">
         <v>8</v>
       </c>
       <c r="M150" s="12">
         <v>18</v>
       </c>
       <c r="N150" s="26">
         <v>18</v>
       </c>
       <c r="O150" s="28">
         <v>21</v>
       </c>
       <c r="P150" s="30">
         <v>21</v>
       </c>
       <c r="Q150" s="18">
         <v>18</v>
       </c>
       <c r="R150" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="151" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S150" s="41">
+        <v>18</v>
+      </c>
+      <c r="T150" s="41">
+        <v>20</v>
+      </c>
+      <c r="U150" s="41">
+        <v>20</v>
+      </c>
+      <c r="V150" s="41">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A151" s="11">
         <v>3141</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C151" s="12">
         <v>0</v>
       </c>
       <c r="D151" s="12">
         <v>0</v>
       </c>
       <c r="E151" s="12">
         <v>0</v>
       </c>
       <c r="F151" s="12">
         <v>0</v>
       </c>
       <c r="G151" s="5">
         <v>0</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="13">
@@ -10143,52 +11976,64 @@
       </c>
       <c r="K151" s="12">
         <v>0</v>
       </c>
       <c r="L151" s="12">
         <v>0</v>
       </c>
       <c r="M151" s="12">
         <v>0</v>
       </c>
       <c r="N151" s="26">
         <v>0</v>
       </c>
       <c r="O151" s="28">
         <v>0</v>
       </c>
       <c r="P151" s="30">
         <v>0</v>
       </c>
       <c r="Q151" s="18">
         <v>0</v>
       </c>
       <c r="R151" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="152" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S151" s="41">
+        <v>0</v>
+      </c>
+      <c r="T151" s="41">
+        <v>0</v>
+      </c>
+      <c r="U151" s="41">
+        <v>0</v>
+      </c>
+      <c r="V151" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A152" s="11">
         <v>3150</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C152" s="12">
         <v>21.58</v>
       </c>
       <c r="D152" s="12">
         <v>17.260000000000002</v>
       </c>
       <c r="E152" s="12">
         <v>31.4</v>
       </c>
       <c r="F152" s="12">
         <v>25.95</v>
       </c>
       <c r="G152" s="5">
         <v>15.4</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="13">
@@ -10199,52 +12044,64 @@
       </c>
       <c r="K152" s="12">
         <v>18</v>
       </c>
       <c r="L152" s="12">
         <v>18</v>
       </c>
       <c r="M152" s="12">
         <v>18</v>
       </c>
       <c r="N152" s="26">
         <v>18</v>
       </c>
       <c r="O152" s="28">
         <v>18</v>
       </c>
       <c r="P152" s="30">
         <v>18</v>
       </c>
       <c r="Q152" s="18">
         <v>18</v>
       </c>
       <c r="R152" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="153" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S152" s="41">
+        <v>19</v>
+      </c>
+      <c r="T152" s="41">
+        <v>19</v>
+      </c>
+      <c r="U152" s="41">
+        <v>23</v>
+      </c>
+      <c r="V152" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="153" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A153" s="11">
         <v>3154</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C153" s="12">
         <v>0</v>
       </c>
       <c r="D153" s="12">
         <v>13.18</v>
       </c>
       <c r="E153" s="12">
         <v>10.039999999999999</v>
       </c>
       <c r="F153" s="12">
         <v>7.42</v>
       </c>
       <c r="G153" s="5">
         <v>4.08</v>
       </c>
       <c r="H153" s="2">
         <v>1.29</v>
       </c>
       <c r="I153" s="13">
@@ -10255,52 +12112,64 @@
       </c>
       <c r="K153" s="12">
         <v>8</v>
       </c>
       <c r="L153" s="12">
         <v>13</v>
       </c>
       <c r="M153" s="12">
         <v>18</v>
       </c>
       <c r="N153" s="26">
         <v>18</v>
       </c>
       <c r="O153" s="28">
         <v>18</v>
       </c>
       <c r="P153" s="30">
         <v>21</v>
       </c>
       <c r="Q153" s="18">
         <v>21</v>
       </c>
       <c r="R153" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="154" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S153" s="41">
+        <v>21</v>
+      </c>
+      <c r="T153" s="41">
+        <v>21</v>
+      </c>
+      <c r="U153" s="41">
+        <v>23</v>
+      </c>
+      <c r="V153" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="154" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A154" s="11">
         <v>3168</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C154" s="12">
         <v>10</v>
       </c>
       <c r="D154" s="12">
         <v>8</v>
       </c>
       <c r="E154" s="12">
         <v>21.11</v>
       </c>
       <c r="F154" s="12">
         <v>31.63</v>
       </c>
       <c r="G154" s="5">
         <v>0</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="13">
@@ -10311,52 +12180,64 @@
       </c>
       <c r="K154" s="12">
         <v>8</v>
       </c>
       <c r="L154" s="12">
         <v>16</v>
       </c>
       <c r="M154" s="12">
         <v>5</v>
       </c>
       <c r="N154" s="26">
         <v>18</v>
       </c>
       <c r="O154" s="27">
         <v>21</v>
       </c>
       <c r="P154" s="30">
         <v>21</v>
       </c>
       <c r="Q154" s="18">
         <v>21</v>
       </c>
       <c r="R154" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="155" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S154" s="41">
+        <v>21</v>
+      </c>
+      <c r="T154" s="41">
+        <v>21</v>
+      </c>
+      <c r="U154" s="41">
+        <v>15</v>
+      </c>
+      <c r="V154" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="155" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A155" s="11">
         <v>3186</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C155" s="12">
         <v>0</v>
       </c>
       <c r="D155" s="12">
         <v>0</v>
       </c>
       <c r="E155" s="12">
         <v>0</v>
       </c>
       <c r="F155" s="12">
         <v>0</v>
       </c>
       <c r="G155" s="5">
         <v>0</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="13">
@@ -10367,52 +12248,64 @@
       </c>
       <c r="K155" s="12">
         <v>0</v>
       </c>
       <c r="L155" s="12">
         <v>0</v>
       </c>
       <c r="M155" s="12">
         <v>0</v>
       </c>
       <c r="N155" s="26">
         <v>0</v>
       </c>
       <c r="O155" s="28">
         <v>0</v>
       </c>
       <c r="P155" s="30">
         <v>0</v>
       </c>
       <c r="Q155" s="18">
         <v>5</v>
       </c>
       <c r="R155" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="156" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S155" s="41">
+        <v>13</v>
+      </c>
+      <c r="T155" s="41">
+        <v>12</v>
+      </c>
+      <c r="U155" s="41">
+        <v>4</v>
+      </c>
+      <c r="V155" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A156" s="11">
         <v>3195</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="12">
         <v>0</v>
       </c>
       <c r="D156" s="12">
         <v>21.29</v>
       </c>
       <c r="E156" s="12">
         <v>16.260000000000002</v>
       </c>
       <c r="F156" s="12">
         <v>12.729999999999997</v>
       </c>
       <c r="G156" s="5">
         <v>7.99</v>
       </c>
       <c r="H156" s="2">
         <v>3.55</v>
       </c>
       <c r="I156" s="13">
@@ -10423,52 +12316,64 @@
       </c>
       <c r="K156" s="12">
         <v>0</v>
       </c>
       <c r="L156" s="12">
         <v>0</v>
       </c>
       <c r="M156" s="12">
         <v>3</v>
       </c>
       <c r="N156" s="26">
         <v>3</v>
       </c>
       <c r="O156" s="28">
         <v>3</v>
       </c>
       <c r="P156" s="30">
         <v>3</v>
       </c>
       <c r="Q156" s="18">
         <v>3</v>
       </c>
       <c r="R156" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="157" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S156" s="41">
+        <v>2</v>
+      </c>
+      <c r="T156" s="41">
+        <v>2</v>
+      </c>
+      <c r="U156" s="41">
+        <v>6</v>
+      </c>
+      <c r="V156" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A157" s="11">
         <v>3204</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C157" s="12">
         <v>0</v>
       </c>
       <c r="D157" s="12">
         <v>0</v>
       </c>
       <c r="E157" s="12">
         <v>0</v>
       </c>
       <c r="F157" s="12">
         <v>17.510000000000002</v>
       </c>
       <c r="G157" s="5">
         <v>14.38</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="13">
@@ -10479,52 +12384,64 @@
       </c>
       <c r="K157" s="12">
         <v>5</v>
       </c>
       <c r="L157" s="12">
         <v>5</v>
       </c>
       <c r="M157" s="12">
         <v>5</v>
       </c>
       <c r="N157" s="26">
         <v>5</v>
       </c>
       <c r="O157" s="28">
         <v>5</v>
       </c>
       <c r="P157" s="30">
         <v>8</v>
       </c>
       <c r="Q157" s="18">
         <v>8</v>
       </c>
       <c r="R157" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="158" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S157" s="41">
+        <v>8</v>
+      </c>
+      <c r="T157" s="41">
+        <v>14</v>
+      </c>
+      <c r="U157" s="41">
+        <v>14</v>
+      </c>
+      <c r="V157" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A158" s="11">
         <v>3231</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>212</v>
       </c>
       <c r="C158" s="12">
         <v>0</v>
       </c>
       <c r="D158" s="12">
         <v>0</v>
       </c>
       <c r="E158" s="12">
         <v>0</v>
       </c>
       <c r="F158" s="12">
         <v>0</v>
       </c>
       <c r="G158" s="5">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="13">
@@ -10535,52 +12452,64 @@
       </c>
       <c r="K158" s="12">
         <v>0</v>
       </c>
       <c r="L158" s="12">
         <v>0</v>
       </c>
       <c r="M158" s="12">
         <v>0</v>
       </c>
       <c r="N158" s="26">
         <v>0</v>
       </c>
       <c r="O158" s="28">
         <v>0</v>
       </c>
       <c r="P158" s="30">
         <v>0</v>
       </c>
       <c r="Q158" s="18">
         <v>0</v>
       </c>
       <c r="R158" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="159" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S158" s="41">
+        <v>4</v>
+      </c>
+      <c r="T158" s="41">
+        <v>4</v>
+      </c>
+      <c r="U158" s="41">
+        <v>4</v>
+      </c>
+      <c r="V158" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A159" s="11">
         <v>3312</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C159" s="12">
         <v>0</v>
       </c>
       <c r="D159" s="12">
         <v>0</v>
       </c>
       <c r="E159" s="12">
         <v>0</v>
       </c>
       <c r="F159" s="12">
         <v>0</v>
       </c>
       <c r="G159" s="5">
         <v>0</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="13">
@@ -10591,52 +12520,64 @@
       </c>
       <c r="K159" s="12">
         <v>3</v>
       </c>
       <c r="L159" s="12">
         <v>3</v>
       </c>
       <c r="M159" s="12">
         <v>3</v>
       </c>
       <c r="N159" s="26">
         <v>0</v>
       </c>
       <c r="O159" s="28">
         <v>0</v>
       </c>
       <c r="P159" s="30">
         <v>0</v>
       </c>
       <c r="Q159" s="18">
         <v>0</v>
       </c>
       <c r="R159" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="160" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S159" s="41">
+        <v>2</v>
+      </c>
+      <c r="T159" s="41">
+        <v>2</v>
+      </c>
+      <c r="U159" s="41">
+        <v>4</v>
+      </c>
+      <c r="V159" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="160" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A160" s="11">
         <v>3330</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C160" s="12">
         <v>10</v>
       </c>
       <c r="D160" s="12">
         <v>11.78</v>
       </c>
       <c r="E160" s="12">
         <v>8.66</v>
       </c>
       <c r="F160" s="12">
         <v>6.99</v>
       </c>
       <c r="G160" s="5">
         <v>9.4700000000000006</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="13">
@@ -10647,52 +12588,64 @@
       </c>
       <c r="K160" s="12">
         <v>16</v>
       </c>
       <c r="L160" s="12">
         <v>21</v>
       </c>
       <c r="M160" s="12">
         <v>21</v>
       </c>
       <c r="N160" s="26">
         <v>20</v>
       </c>
       <c r="O160" s="28">
         <v>20</v>
       </c>
       <c r="P160" s="30">
         <v>20</v>
       </c>
       <c r="Q160" s="18">
         <v>20</v>
       </c>
       <c r="R160" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="161" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S160" s="41">
+        <v>18</v>
+      </c>
+      <c r="T160" s="41">
+        <v>18</v>
+      </c>
+      <c r="U160" s="41">
+        <v>18</v>
+      </c>
+      <c r="V160" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="161" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A161" s="11">
         <v>3348</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>214</v>
       </c>
       <c r="C161" s="12">
         <v>0</v>
       </c>
       <c r="D161" s="12">
         <v>0</v>
       </c>
       <c r="E161" s="12">
         <v>0</v>
       </c>
       <c r="F161" s="12">
         <v>0</v>
       </c>
       <c r="G161" s="5">
         <v>0</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="13">
@@ -10703,52 +12656,64 @@
       </c>
       <c r="K161" s="12">
         <v>3</v>
       </c>
       <c r="L161" s="12">
         <v>13</v>
       </c>
       <c r="M161" s="12">
         <v>18</v>
       </c>
       <c r="N161" s="26">
         <v>18</v>
       </c>
       <c r="O161" s="28">
         <v>21</v>
       </c>
       <c r="P161" s="30">
         <v>21</v>
       </c>
       <c r="Q161" s="18">
         <v>21</v>
       </c>
       <c r="R161" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="162" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S161" s="41">
+        <v>21</v>
+      </c>
+      <c r="T161" s="41">
+        <v>21</v>
+      </c>
+      <c r="U161" s="41">
+        <v>21</v>
+      </c>
+      <c r="V161" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A162" s="11">
         <v>3375</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C162" s="12">
         <v>0</v>
       </c>
       <c r="D162" s="12">
         <v>0</v>
       </c>
       <c r="E162" s="12">
         <v>0</v>
       </c>
       <c r="F162" s="12">
         <v>0</v>
       </c>
       <c r="G162" s="5">
         <v>0</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="13">
@@ -10759,52 +12724,64 @@
       </c>
       <c r="K162" s="12">
         <v>5</v>
       </c>
       <c r="L162" s="12">
         <v>20</v>
       </c>
       <c r="M162" s="12">
         <v>20</v>
       </c>
       <c r="N162" s="26">
         <v>15</v>
       </c>
       <c r="O162" s="28">
         <v>20</v>
       </c>
       <c r="P162" s="30">
         <v>20</v>
       </c>
       <c r="Q162" s="18">
         <v>15</v>
       </c>
       <c r="R162" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="163" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S162" s="41">
+        <v>20</v>
+      </c>
+      <c r="T162" s="41">
+        <v>22</v>
+      </c>
+      <c r="U162" s="41">
+        <v>8</v>
+      </c>
+      <c r="V162" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A163" s="11">
         <v>3420</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C163" s="12">
         <v>0</v>
       </c>
       <c r="D163" s="12">
         <v>0</v>
       </c>
       <c r="E163" s="12">
         <v>0</v>
       </c>
       <c r="F163" s="12">
         <v>0</v>
       </c>
       <c r="G163" s="5">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="13">
@@ -10815,52 +12792,64 @@
       </c>
       <c r="K163" s="12">
         <v>0</v>
       </c>
       <c r="L163" s="12">
         <v>0</v>
       </c>
       <c r="M163" s="12">
         <v>0</v>
       </c>
       <c r="N163" s="26">
         <v>13</v>
       </c>
       <c r="O163" s="28">
         <v>13</v>
       </c>
       <c r="P163" s="30">
         <v>19</v>
       </c>
       <c r="Q163" s="18">
         <v>19</v>
       </c>
       <c r="R163" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="164" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S163" s="41">
+        <v>8</v>
+      </c>
+      <c r="T163" s="41">
+        <v>16</v>
+      </c>
+      <c r="U163" s="41">
+        <v>12</v>
+      </c>
+      <c r="V163" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A164" s="11">
         <v>3465</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>217</v>
       </c>
       <c r="C164" s="12">
         <v>0</v>
       </c>
       <c r="D164" s="12">
         <v>0</v>
       </c>
       <c r="E164" s="12">
         <v>0</v>
       </c>
       <c r="F164" s="12">
         <v>0</v>
       </c>
       <c r="G164" s="5">
         <v>10</v>
       </c>
       <c r="H164" s="2">
         <v>8</v>
       </c>
       <c r="I164" s="13">
@@ -10871,52 +12860,64 @@
       </c>
       <c r="K164" s="12">
         <v>8</v>
       </c>
       <c r="L164" s="12">
         <v>8</v>
       </c>
       <c r="M164" s="12">
         <v>8</v>
       </c>
       <c r="N164" s="26">
         <v>8</v>
       </c>
       <c r="O164" s="28">
         <v>18</v>
       </c>
       <c r="P164" s="30">
         <v>18</v>
       </c>
       <c r="Q164" s="18">
         <v>21</v>
       </c>
       <c r="R164" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="165" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S164" s="41">
+        <v>19</v>
+      </c>
+      <c r="T164" s="41">
+        <v>19</v>
+      </c>
+      <c r="U164" s="41">
+        <v>19</v>
+      </c>
+      <c r="V164" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="165" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A165" s="11">
         <v>3537</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C165" s="12">
         <v>0</v>
       </c>
       <c r="D165" s="12">
         <v>0</v>
       </c>
       <c r="E165" s="12">
         <v>0</v>
       </c>
       <c r="F165" s="12">
         <v>0</v>
       </c>
       <c r="G165" s="5">
         <v>0</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="13">
@@ -10927,52 +12928,64 @@
       </c>
       <c r="K165" s="12">
         <v>21</v>
       </c>
       <c r="L165" s="12">
         <v>21</v>
       </c>
       <c r="M165" s="12">
         <v>21</v>
       </c>
       <c r="N165" s="26">
         <v>18</v>
       </c>
       <c r="O165" s="28">
         <v>18</v>
       </c>
       <c r="P165" s="30">
         <v>18</v>
       </c>
       <c r="Q165" s="18">
         <v>21</v>
       </c>
       <c r="R165" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="166" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S165" s="41">
+        <v>17</v>
+      </c>
+      <c r="T165" s="41">
+        <v>17</v>
+      </c>
+      <c r="U165" s="41">
+        <v>19</v>
+      </c>
+      <c r="V165" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A166" s="11">
         <v>3555</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C166" s="12">
         <v>0</v>
       </c>
       <c r="D166" s="12">
         <v>0</v>
       </c>
       <c r="E166" s="12">
         <v>0</v>
       </c>
       <c r="F166" s="12">
         <v>0</v>
       </c>
       <c r="G166" s="5">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="13">
@@ -10983,52 +12996,64 @@
       </c>
       <c r="K166" s="12">
         <v>14</v>
       </c>
       <c r="L166" s="12">
         <v>19</v>
       </c>
       <c r="M166" s="12">
         <v>19</v>
       </c>
       <c r="N166" s="26">
         <v>21</v>
       </c>
       <c r="O166" s="28">
         <v>21</v>
       </c>
       <c r="P166" s="30">
         <v>21</v>
       </c>
       <c r="Q166" s="18">
         <v>21</v>
       </c>
       <c r="R166" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="167" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S166" s="41">
+        <v>16</v>
+      </c>
+      <c r="T166" s="41">
+        <v>16</v>
+      </c>
+      <c r="U166" s="41">
+        <v>16</v>
+      </c>
+      <c r="V166" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A167" s="11">
         <v>3600</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C167" s="12">
         <v>0</v>
       </c>
       <c r="D167" s="12">
         <v>0</v>
       </c>
       <c r="E167" s="12">
         <v>0</v>
       </c>
       <c r="F167" s="12">
         <v>0</v>
       </c>
       <c r="G167" s="5">
         <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="13">
@@ -11039,52 +13064,64 @@
       </c>
       <c r="K167" s="12">
         <v>0</v>
       </c>
       <c r="L167" s="12">
         <v>0</v>
       </c>
       <c r="M167" s="12">
         <v>0</v>
       </c>
       <c r="N167" s="26">
         <v>0</v>
       </c>
       <c r="O167" s="28">
         <v>0</v>
       </c>
       <c r="P167" s="30">
         <v>0</v>
       </c>
       <c r="Q167" s="18">
         <v>0</v>
       </c>
       <c r="R167" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="168" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S167" s="41">
+        <v>2</v>
+      </c>
+      <c r="T167" s="41">
+        <v>2</v>
+      </c>
+      <c r="U167" s="41">
+        <v>2</v>
+      </c>
+      <c r="V167" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A168" s="11">
         <v>3609</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C168" s="12">
         <v>0</v>
       </c>
       <c r="D168" s="12">
         <v>10</v>
       </c>
       <c r="E168" s="12">
         <v>8</v>
       </c>
       <c r="F168" s="12">
         <v>6.4</v>
       </c>
       <c r="G168" s="5">
         <v>4</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="13">
@@ -11095,52 +13132,64 @@
       </c>
       <c r="K168" s="12">
         <v>0</v>
       </c>
       <c r="L168" s="12">
         <v>3</v>
       </c>
       <c r="M168" s="12">
         <v>11</v>
       </c>
       <c r="N168" s="26">
         <v>16</v>
       </c>
       <c r="O168" s="28">
         <v>21</v>
       </c>
       <c r="P168" s="30">
         <v>21</v>
       </c>
       <c r="Q168" s="18">
         <v>21</v>
       </c>
       <c r="R168" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="169" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S168" s="41">
+        <v>21</v>
+      </c>
+      <c r="T168" s="41">
+        <v>21</v>
+      </c>
+      <c r="U168" s="41">
+        <v>15</v>
+      </c>
+      <c r="V168" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="169" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A169" s="11">
         <v>3645</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>221</v>
       </c>
       <c r="C169" s="12">
         <v>0</v>
       </c>
       <c r="D169" s="12">
         <v>0</v>
       </c>
       <c r="E169" s="12">
         <v>0</v>
       </c>
       <c r="F169" s="12">
         <v>0</v>
       </c>
       <c r="G169" s="5">
         <v>0</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="13">
@@ -11151,52 +13200,64 @@
       </c>
       <c r="K169" s="12">
         <v>0</v>
       </c>
       <c r="L169" s="12">
         <v>0</v>
       </c>
       <c r="M169" s="12">
         <v>0</v>
       </c>
       <c r="N169" s="26">
         <v>0</v>
       </c>
       <c r="O169" s="28">
         <v>0</v>
       </c>
       <c r="P169" s="30">
         <v>0</v>
       </c>
       <c r="Q169" s="18">
         <v>0</v>
       </c>
       <c r="R169" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="170" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S169" s="41">
+        <v>6</v>
+      </c>
+      <c r="T169" s="41">
+        <v>10</v>
+      </c>
+      <c r="U169" s="41">
+        <v>6</v>
+      </c>
+      <c r="V169" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A170" s="11">
         <v>3691</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C170" s="12">
         <v>0</v>
       </c>
       <c r="D170" s="12">
         <v>0</v>
       </c>
       <c r="E170" s="12">
         <v>0</v>
       </c>
       <c r="F170" s="12">
         <v>0</v>
       </c>
       <c r="G170" s="5">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="13">
@@ -11207,52 +13268,64 @@
       </c>
       <c r="K170" s="12">
         <v>8</v>
       </c>
       <c r="L170" s="12">
         <v>8</v>
       </c>
       <c r="M170" s="12">
         <v>13</v>
       </c>
       <c r="N170" s="26">
         <v>10</v>
       </c>
       <c r="O170" s="28">
         <v>10</v>
       </c>
       <c r="P170" s="30">
         <v>18</v>
       </c>
       <c r="Q170" s="18">
         <v>21</v>
       </c>
       <c r="R170" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="171" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S170" s="41">
+        <v>21</v>
+      </c>
+      <c r="T170" s="41">
+        <v>21</v>
+      </c>
+      <c r="U170" s="41">
+        <v>23</v>
+      </c>
+      <c r="V170" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="171" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A171" s="11">
         <v>3715</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C171" s="12">
         <v>0</v>
       </c>
       <c r="D171" s="12">
         <v>0</v>
       </c>
       <c r="E171" s="12">
         <v>0</v>
       </c>
       <c r="F171" s="12">
         <v>0</v>
       </c>
       <c r="G171" s="5">
         <v>0</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="13">
@@ -11263,52 +13336,64 @@
       </c>
       <c r="K171" s="12">
         <v>3</v>
       </c>
       <c r="L171" s="12">
         <v>0</v>
       </c>
       <c r="M171" s="12">
         <v>5</v>
       </c>
       <c r="N171" s="26">
         <v>5</v>
       </c>
       <c r="O171" s="28">
         <v>0</v>
       </c>
       <c r="P171" s="30">
         <v>0</v>
       </c>
       <c r="Q171" s="18">
         <v>0</v>
       </c>
       <c r="R171" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="172" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S171" s="41">
+        <v>0</v>
+      </c>
+      <c r="T171" s="41">
+        <v>4</v>
+      </c>
+      <c r="U171" s="41">
+        <v>4</v>
+      </c>
+      <c r="V171" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A172" s="11">
         <v>3744</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C172" s="12">
         <v>0</v>
       </c>
       <c r="D172" s="12">
         <v>0</v>
       </c>
       <c r="E172" s="12">
         <v>0</v>
       </c>
       <c r="F172" s="12">
         <v>0</v>
       </c>
       <c r="G172" s="5">
         <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="13">
@@ -11319,52 +13404,64 @@
       </c>
       <c r="K172" s="12">
         <v>21</v>
       </c>
       <c r="L172" s="12">
         <v>21</v>
       </c>
       <c r="M172" s="12">
         <v>14</v>
       </c>
       <c r="N172" s="26">
         <v>21</v>
       </c>
       <c r="O172" s="28">
         <v>21</v>
       </c>
       <c r="P172" s="30">
         <v>21</v>
       </c>
       <c r="Q172" s="18">
         <v>21</v>
       </c>
       <c r="R172" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="173" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S172" s="41">
+        <v>19</v>
+      </c>
+      <c r="T172" s="41">
+        <v>19</v>
+      </c>
+      <c r="U172" s="41">
+        <v>25</v>
+      </c>
+      <c r="V172" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="173" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A173" s="11">
         <v>3798</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C173" s="12">
         <v>0</v>
       </c>
       <c r="D173" s="12">
         <v>0</v>
       </c>
       <c r="E173" s="12">
         <v>0</v>
       </c>
       <c r="F173" s="12">
         <v>24.42</v>
       </c>
       <c r="G173" s="5">
         <v>35.119999999999997</v>
       </c>
       <c r="H173" s="2">
         <v>27.12</v>
       </c>
       <c r="I173" s="13">
@@ -11375,52 +13472,64 @@
       </c>
       <c r="K173" s="12">
         <v>13</v>
       </c>
       <c r="L173" s="12">
         <v>10</v>
       </c>
       <c r="M173" s="12">
         <v>20</v>
       </c>
       <c r="N173" s="26">
         <v>20</v>
       </c>
       <c r="O173" s="28">
         <v>20</v>
       </c>
       <c r="P173" s="30">
         <v>20</v>
       </c>
       <c r="Q173" s="18">
         <v>20</v>
       </c>
       <c r="R173" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="174" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S173" s="41">
+        <v>16</v>
+      </c>
+      <c r="T173" s="41">
+        <v>18</v>
+      </c>
+      <c r="U173" s="41">
+        <v>18</v>
+      </c>
+      <c r="V173" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A174" s="11">
         <v>3816</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C174" s="12">
         <v>0</v>
       </c>
       <c r="D174" s="12">
         <v>0</v>
       </c>
       <c r="E174" s="12">
         <v>0</v>
       </c>
       <c r="F174" s="12">
         <v>0</v>
       </c>
       <c r="G174" s="5">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="13">
@@ -11431,52 +13540,64 @@
       </c>
       <c r="K174" s="12">
         <v>0</v>
       </c>
       <c r="L174" s="12">
         <v>0</v>
       </c>
       <c r="M174" s="12">
         <v>0</v>
       </c>
       <c r="N174" s="26">
         <v>5</v>
       </c>
       <c r="O174" s="28">
         <v>21</v>
       </c>
       <c r="P174" s="30">
         <v>21</v>
       </c>
       <c r="Q174" s="18">
         <v>21</v>
       </c>
       <c r="R174" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="175" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S174" s="41">
+        <v>6</v>
+      </c>
+      <c r="T174" s="41">
+        <v>6</v>
+      </c>
+      <c r="U174" s="41">
+        <v>8</v>
+      </c>
+      <c r="V174" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="175" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A175" s="11">
         <v>3841</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C175" s="12">
         <v>0</v>
       </c>
       <c r="D175" s="12">
         <v>0</v>
       </c>
       <c r="E175" s="12">
         <v>0</v>
       </c>
       <c r="F175" s="12">
         <v>0</v>
       </c>
       <c r="G175" s="5">
         <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="13">
@@ -11487,52 +13608,64 @@
       </c>
       <c r="K175" s="12">
         <v>0</v>
       </c>
       <c r="L175" s="12">
         <v>3</v>
       </c>
       <c r="M175" s="12">
         <v>8</v>
       </c>
       <c r="N175" s="26">
         <v>8</v>
       </c>
       <c r="O175" s="28">
         <v>8</v>
       </c>
       <c r="P175" s="30">
         <v>8</v>
       </c>
       <c r="Q175" s="18">
         <v>8</v>
       </c>
       <c r="R175" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="176" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S175" s="41">
+        <v>10</v>
+      </c>
+      <c r="T175" s="41">
+        <v>12</v>
+      </c>
+      <c r="U175" s="41">
+        <v>10</v>
+      </c>
+      <c r="V175" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A176" s="11">
         <v>3897</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C176" s="12">
         <v>10</v>
       </c>
       <c r="D176" s="12">
         <v>8</v>
       </c>
       <c r="E176" s="12">
         <v>6</v>
       </c>
       <c r="F176" s="12">
         <v>5.1999999999999993</v>
       </c>
       <c r="G176" s="5">
         <v>2</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="13">
@@ -11543,52 +13676,64 @@
       </c>
       <c r="K176" s="12">
         <v>16</v>
       </c>
       <c r="L176" s="12">
         <v>13</v>
       </c>
       <c r="M176" s="12">
         <v>16</v>
       </c>
       <c r="N176" s="26">
         <v>21</v>
       </c>
       <c r="O176" s="28">
         <v>16</v>
       </c>
       <c r="P176" s="30">
         <v>16</v>
       </c>
       <c r="Q176" s="18">
         <v>16</v>
       </c>
       <c r="R176" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="177" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S176" s="45" t="s">
+        <v>387</v>
+      </c>
+      <c r="T176" s="45" t="s">
+        <v>387</v>
+      </c>
+      <c r="U176" s="45" t="s">
+        <v>387</v>
+      </c>
+      <c r="V176" s="45" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="177" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A177" s="11">
         <v>3906</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C177" s="12">
         <v>0</v>
       </c>
       <c r="D177" s="12">
         <v>0</v>
       </c>
       <c r="E177" s="12">
         <v>0</v>
       </c>
       <c r="F177" s="12">
         <v>0</v>
       </c>
       <c r="G177" s="5">
         <v>0</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="13">
@@ -11599,52 +13744,64 @@
       </c>
       <c r="K177" s="12">
         <v>0</v>
       </c>
       <c r="L177" s="12">
         <v>5</v>
       </c>
       <c r="M177" s="12">
         <v>5</v>
       </c>
       <c r="N177" s="26">
         <v>15</v>
       </c>
       <c r="O177" s="28">
         <v>21</v>
       </c>
       <c r="P177" s="30">
         <v>21</v>
       </c>
       <c r="Q177" s="18">
         <v>21</v>
       </c>
       <c r="R177" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="178" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S177" s="41">
+        <v>18</v>
+      </c>
+      <c r="T177" s="41">
+        <v>18</v>
+      </c>
+      <c r="U177" s="41">
+        <v>20</v>
+      </c>
+      <c r="V177" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A178" s="11">
         <v>3942</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C178" s="12">
         <v>0</v>
       </c>
       <c r="D178" s="12">
         <v>0</v>
       </c>
       <c r="E178" s="12">
         <v>0</v>
       </c>
       <c r="F178" s="12">
         <v>0</v>
       </c>
       <c r="G178" s="5">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="13">
@@ -11655,52 +13812,64 @@
       </c>
       <c r="K178" s="12">
         <v>0</v>
       </c>
       <c r="L178" s="12">
         <v>0</v>
       </c>
       <c r="M178" s="12">
         <v>8</v>
       </c>
       <c r="N178" s="26">
         <v>8</v>
       </c>
       <c r="O178" s="28">
         <v>8</v>
       </c>
       <c r="P178" s="30">
         <v>8</v>
       </c>
       <c r="Q178" s="18">
         <v>8</v>
       </c>
       <c r="R178" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="179" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S178" s="41">
+        <v>0</v>
+      </c>
+      <c r="T178" s="41">
+        <v>0</v>
+      </c>
+      <c r="U178" s="41">
+        <v>4</v>
+      </c>
+      <c r="V178" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A179" s="11">
         <v>3978</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C179" s="12">
         <v>0</v>
       </c>
       <c r="D179" s="12">
         <v>0</v>
       </c>
       <c r="E179" s="12">
         <v>0</v>
       </c>
       <c r="F179" s="12">
         <v>0</v>
       </c>
       <c r="G179" s="5">
         <v>0</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="13">
@@ -11711,52 +13880,64 @@
       </c>
       <c r="K179" s="12">
         <v>21</v>
       </c>
       <c r="L179" s="12">
         <v>21</v>
       </c>
       <c r="M179" s="12">
         <v>21</v>
       </c>
       <c r="N179" s="26">
         <v>21</v>
       </c>
       <c r="O179" s="28">
         <v>21</v>
       </c>
       <c r="P179" s="30">
         <v>21</v>
       </c>
       <c r="Q179" s="18">
         <v>21</v>
       </c>
       <c r="R179" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="180" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S179" s="41">
+        <v>21</v>
+      </c>
+      <c r="T179" s="41">
+        <v>21</v>
+      </c>
+      <c r="U179" s="41">
+        <v>23</v>
+      </c>
+      <c r="V179" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="180" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A180" s="11">
         <v>4023</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C180" s="12">
         <v>0</v>
       </c>
       <c r="D180" s="12">
         <v>0</v>
       </c>
       <c r="E180" s="12">
         <v>0</v>
       </c>
       <c r="F180" s="12">
         <v>0</v>
       </c>
       <c r="G180" s="5">
         <v>12.21</v>
       </c>
       <c r="H180" s="2">
         <v>10.199999999999999</v>
       </c>
       <c r="I180" s="13">
@@ -11767,52 +13948,64 @@
       </c>
       <c r="K180" s="12">
         <v>0</v>
       </c>
       <c r="L180" s="12">
         <v>5</v>
       </c>
       <c r="M180" s="12">
         <v>5</v>
       </c>
       <c r="N180" s="26">
         <v>5</v>
       </c>
       <c r="O180" s="28">
         <v>5</v>
       </c>
       <c r="P180" s="30">
         <v>0</v>
       </c>
       <c r="Q180" s="18">
         <v>5</v>
       </c>
       <c r="R180" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="181" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S180" s="41">
+        <v>4</v>
+      </c>
+      <c r="T180" s="41">
+        <v>6</v>
+      </c>
+      <c r="U180" s="41">
+        <v>6</v>
+      </c>
+      <c r="V180" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A181" s="11">
         <v>4033</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C181" s="12">
         <v>21.4</v>
       </c>
       <c r="D181" s="12">
         <v>16.579999999999998</v>
       </c>
       <c r="E181" s="12">
         <v>21.82</v>
       </c>
       <c r="F181" s="12">
         <v>27.04</v>
       </c>
       <c r="G181" s="5">
         <v>15.61</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="13">
@@ -11823,52 +14016,64 @@
       </c>
       <c r="K181" s="12">
         <v>16</v>
       </c>
       <c r="L181" s="12">
         <v>21</v>
       </c>
       <c r="M181" s="12">
         <v>21</v>
       </c>
       <c r="N181" s="26">
         <v>21</v>
       </c>
       <c r="O181" s="28">
         <v>21</v>
       </c>
       <c r="P181" s="30">
         <v>21</v>
       </c>
       <c r="Q181" s="18">
         <v>21</v>
       </c>
       <c r="R181" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="182" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S181" s="41">
+        <v>20</v>
+      </c>
+      <c r="T181" s="41">
+        <v>21</v>
+      </c>
+      <c r="U181" s="41">
+        <v>22</v>
+      </c>
+      <c r="V181" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A182" s="11">
         <v>4041</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C182" s="12">
         <v>0</v>
       </c>
       <c r="D182" s="12">
         <v>0</v>
       </c>
       <c r="E182" s="12">
         <v>0</v>
       </c>
       <c r="F182" s="12">
         <v>0</v>
       </c>
       <c r="G182" s="5">
         <v>0</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="13">
@@ -11879,52 +14084,64 @@
       </c>
       <c r="K182" s="12">
         <v>0</v>
       </c>
       <c r="L182" s="12">
         <v>0</v>
       </c>
       <c r="M182" s="12">
         <v>0</v>
       </c>
       <c r="N182" s="26">
         <v>0</v>
       </c>
       <c r="O182" s="28">
         <v>0</v>
       </c>
       <c r="P182" s="30">
         <v>0</v>
       </c>
       <c r="Q182" s="18">
         <v>0</v>
       </c>
       <c r="R182" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="183" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S182" s="41">
+        <v>10</v>
+      </c>
+      <c r="T182" s="41">
+        <v>12</v>
+      </c>
+      <c r="U182" s="41">
+        <v>16</v>
+      </c>
+      <c r="V182" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="183" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A183" s="11">
         <v>4043</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C183" s="12">
         <v>0</v>
       </c>
       <c r="D183" s="12">
         <v>0</v>
       </c>
       <c r="E183" s="12">
         <v>0</v>
       </c>
       <c r="F183" s="12">
         <v>0</v>
       </c>
       <c r="G183" s="5">
         <v>0</v>
       </c>
       <c r="H183" s="2">
         <v>0</v>
       </c>
       <c r="I183" s="13">
@@ -11935,52 +14152,64 @@
       </c>
       <c r="K183" s="12">
         <v>13</v>
       </c>
       <c r="L183" s="12">
         <v>15</v>
       </c>
       <c r="M183" s="12">
         <v>15</v>
       </c>
       <c r="N183" s="26">
         <v>21</v>
       </c>
       <c r="O183" s="28">
         <v>21</v>
       </c>
       <c r="P183" s="30">
         <v>21</v>
       </c>
       <c r="Q183" s="18">
         <v>21</v>
       </c>
       <c r="R183" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="184" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S183" s="41">
+        <v>21</v>
+      </c>
+      <c r="T183" s="41">
+        <v>21</v>
+      </c>
+      <c r="U183" s="41">
+        <v>21</v>
+      </c>
+      <c r="V183" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="184" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A184" s="11">
         <v>4068</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>232</v>
       </c>
       <c r="C184" s="12">
         <v>0</v>
       </c>
       <c r="D184" s="12">
         <v>0</v>
       </c>
       <c r="E184" s="12">
         <v>0</v>
       </c>
       <c r="F184" s="12">
         <v>0</v>
       </c>
       <c r="G184" s="5">
         <v>0</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="13">
@@ -11991,52 +14220,64 @@
       </c>
       <c r="K184" s="12">
         <v>16</v>
       </c>
       <c r="L184" s="12">
         <v>16</v>
       </c>
       <c r="M184" s="12">
         <v>13</v>
       </c>
       <c r="N184" s="26">
         <v>16</v>
       </c>
       <c r="O184" s="28">
         <v>16</v>
       </c>
       <c r="P184" s="30">
         <v>21</v>
       </c>
       <c r="Q184" s="18">
         <v>21</v>
       </c>
       <c r="R184" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="185" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S184" s="41">
+        <v>21</v>
+      </c>
+      <c r="T184" s="41">
+        <v>21</v>
+      </c>
+      <c r="U184" s="41">
+        <v>19</v>
+      </c>
+      <c r="V184" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A185" s="11">
         <v>4086</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C185" s="12">
         <v>0</v>
       </c>
       <c r="D185" s="12">
         <v>0</v>
       </c>
       <c r="E185" s="12">
         <v>0</v>
       </c>
       <c r="F185" s="12">
         <v>0</v>
       </c>
       <c r="G185" s="5">
         <v>0</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="13">
@@ -12047,52 +14288,64 @@
       </c>
       <c r="K185" s="12">
         <v>0</v>
       </c>
       <c r="L185" s="12">
         <v>0</v>
       </c>
       <c r="M185" s="12">
         <v>0</v>
       </c>
       <c r="N185" s="26">
         <v>0</v>
       </c>
       <c r="O185" s="28">
         <v>0</v>
       </c>
       <c r="P185" s="30">
         <v>0</v>
       </c>
       <c r="Q185" s="18">
         <v>0</v>
       </c>
       <c r="R185" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="186" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S185" s="41">
+        <v>2</v>
+      </c>
+      <c r="T185" s="41">
+        <v>2</v>
+      </c>
+      <c r="U185" s="41">
+        <v>4</v>
+      </c>
+      <c r="V185" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A186" s="11">
         <v>4104</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C186" s="12">
         <v>0</v>
       </c>
       <c r="D186" s="12">
         <v>0</v>
       </c>
       <c r="E186" s="12">
         <v>0</v>
       </c>
       <c r="F186" s="12">
         <v>0</v>
       </c>
       <c r="G186" s="5">
         <v>0</v>
       </c>
       <c r="H186" s="2">
         <v>0</v>
       </c>
       <c r="I186" s="13">
@@ -12103,52 +14356,64 @@
       </c>
       <c r="K186" s="12">
         <v>0</v>
       </c>
       <c r="L186" s="12">
         <v>0</v>
       </c>
       <c r="M186" s="12">
         <v>0</v>
       </c>
       <c r="N186" s="26">
         <v>0</v>
       </c>
       <c r="O186" s="28">
         <v>0</v>
       </c>
       <c r="P186" s="30">
         <v>0</v>
       </c>
       <c r="Q186" s="18">
         <v>3</v>
       </c>
       <c r="R186" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="187" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S186" s="41">
+        <v>6</v>
+      </c>
+      <c r="T186" s="41">
+        <v>0</v>
+      </c>
+      <c r="U186" s="41">
+        <v>0</v>
+      </c>
+      <c r="V186" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A187" s="11">
         <v>4122</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C187" s="12">
         <v>0</v>
       </c>
       <c r="D187" s="12">
         <v>0</v>
       </c>
       <c r="E187" s="12">
         <v>0</v>
       </c>
       <c r="F187" s="12">
         <v>0</v>
       </c>
       <c r="G187" s="5">
         <v>0</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="13">
@@ -12159,52 +14424,64 @@
       </c>
       <c r="K187" s="12">
         <v>0</v>
       </c>
       <c r="L187" s="12">
         <v>0</v>
       </c>
       <c r="M187" s="12">
         <v>5</v>
       </c>
       <c r="N187" s="26">
         <v>5</v>
       </c>
       <c r="O187" s="28">
         <v>8</v>
       </c>
       <c r="P187" s="30">
         <v>8</v>
       </c>
       <c r="Q187" s="18">
         <v>5</v>
       </c>
       <c r="R187" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="188" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S187" s="41">
+        <v>8</v>
+      </c>
+      <c r="T187" s="41">
+        <v>16</v>
+      </c>
+      <c r="U187" s="41">
+        <v>14</v>
+      </c>
+      <c r="V187" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A188" s="11">
         <v>4131</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C188" s="12">
         <v>0</v>
       </c>
       <c r="D188" s="12">
         <v>0</v>
       </c>
       <c r="E188" s="12">
         <v>0</v>
       </c>
       <c r="F188" s="12">
         <v>40</v>
       </c>
       <c r="G188" s="5">
         <v>32</v>
       </c>
       <c r="H188" s="2">
         <v>24</v>
       </c>
       <c r="I188" s="13">
@@ -12215,52 +14492,64 @@
       </c>
       <c r="K188" s="12">
         <v>18</v>
       </c>
       <c r="L188" s="12">
         <v>13</v>
       </c>
       <c r="M188" s="12">
         <v>0</v>
       </c>
       <c r="N188" s="26">
         <v>0</v>
       </c>
       <c r="O188" s="28">
         <v>0</v>
       </c>
       <c r="P188" s="30">
         <v>0</v>
       </c>
       <c r="Q188" s="18">
         <v>0</v>
       </c>
       <c r="R188" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="189" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S188" s="41">
+        <v>0</v>
+      </c>
+      <c r="T188" s="41">
+        <v>0</v>
+      </c>
+      <c r="U188" s="41">
+        <v>2</v>
+      </c>
+      <c r="V188" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A189" s="11">
         <v>4149</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C189" s="12">
         <v>0</v>
       </c>
       <c r="D189" s="12">
         <v>0</v>
       </c>
       <c r="E189" s="12">
         <v>0</v>
       </c>
       <c r="F189" s="12">
         <v>40</v>
       </c>
       <c r="G189" s="5">
         <v>32</v>
       </c>
       <c r="H189" s="2">
         <v>10.87</v>
       </c>
       <c r="I189" s="13">
@@ -12271,52 +14560,64 @@
       </c>
       <c r="K189" s="12">
         <v>0</v>
       </c>
       <c r="L189" s="12">
         <v>0</v>
       </c>
       <c r="M189" s="12">
         <v>0</v>
       </c>
       <c r="N189" s="26">
         <v>0</v>
       </c>
       <c r="O189" s="28">
         <v>0</v>
       </c>
       <c r="P189" s="30">
         <v>3</v>
       </c>
       <c r="Q189" s="18">
         <v>0</v>
       </c>
       <c r="R189" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="190" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S189" s="41">
+        <v>4</v>
+      </c>
+      <c r="T189" s="41">
+        <v>4</v>
+      </c>
+      <c r="U189" s="41">
+        <v>4</v>
+      </c>
+      <c r="V189" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A190" s="11">
         <v>4203</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C190" s="12">
         <v>0</v>
       </c>
       <c r="D190" s="12">
         <v>0</v>
       </c>
       <c r="E190" s="12">
         <v>0</v>
       </c>
       <c r="F190" s="12">
         <v>0</v>
       </c>
       <c r="G190" s="5">
         <v>16.41</v>
       </c>
       <c r="H190" s="2">
         <v>11.81</v>
       </c>
       <c r="I190" s="13">
@@ -12327,52 +14628,64 @@
       </c>
       <c r="K190" s="12">
         <v>8</v>
       </c>
       <c r="L190" s="12">
         <v>8</v>
       </c>
       <c r="M190" s="12">
         <v>8</v>
       </c>
       <c r="N190" s="26">
         <v>0</v>
       </c>
       <c r="O190" s="28">
         <v>0</v>
       </c>
       <c r="P190" s="30">
         <v>8</v>
       </c>
       <c r="Q190" s="18">
         <v>5</v>
       </c>
       <c r="R190" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="191" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S190" s="41">
+        <v>4</v>
+      </c>
+      <c r="T190" s="41">
+        <v>6</v>
+      </c>
+      <c r="U190" s="41">
+        <v>6</v>
+      </c>
+      <c r="V190" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A191" s="11">
         <v>4212</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C191" s="12">
         <v>0</v>
       </c>
       <c r="D191" s="12">
         <v>0</v>
       </c>
       <c r="E191" s="12">
         <v>0</v>
       </c>
       <c r="F191" s="12">
         <v>0</v>
       </c>
       <c r="G191" s="5">
         <v>0</v>
       </c>
       <c r="H191" s="2">
         <v>10</v>
       </c>
       <c r="I191" s="13">
@@ -12383,52 +14696,64 @@
       </c>
       <c r="K191" s="12">
         <v>8</v>
       </c>
       <c r="L191" s="12">
         <v>0</v>
       </c>
       <c r="M191" s="12">
         <v>5</v>
       </c>
       <c r="N191" s="26">
         <v>5</v>
       </c>
       <c r="O191" s="28">
         <v>5</v>
       </c>
       <c r="P191" s="30">
         <v>8</v>
       </c>
       <c r="Q191" s="18">
         <v>13</v>
       </c>
       <c r="R191" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="192" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S191" s="41">
+        <v>15</v>
+      </c>
+      <c r="T191" s="41">
+        <v>19</v>
+      </c>
+      <c r="U191" s="41">
+        <v>19</v>
+      </c>
+      <c r="V191" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="192" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A192" s="11">
         <v>4269</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C192" s="12">
         <v>0</v>
       </c>
       <c r="D192" s="12">
         <v>0</v>
       </c>
       <c r="E192" s="12">
         <v>11.37</v>
       </c>
       <c r="F192" s="12">
         <v>19.91</v>
       </c>
       <c r="G192" s="5">
         <v>3.86</v>
       </c>
       <c r="H192" s="2">
         <v>2.2799999999999998</v>
       </c>
       <c r="I192" s="13">
@@ -12439,52 +14764,64 @@
       </c>
       <c r="K192" s="12">
         <v>10</v>
       </c>
       <c r="L192" s="12">
         <v>15</v>
       </c>
       <c r="M192" s="12">
         <v>10</v>
       </c>
       <c r="N192" s="26">
         <v>21</v>
       </c>
       <c r="O192" s="28">
         <v>21</v>
       </c>
       <c r="P192" s="30">
         <v>21</v>
       </c>
       <c r="Q192" s="18">
         <v>21</v>
       </c>
       <c r="R192" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="193" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S192" s="41">
+        <v>20</v>
+      </c>
+      <c r="T192" s="41">
+        <v>21</v>
+      </c>
+      <c r="U192" s="41">
+        <v>19</v>
+      </c>
+      <c r="V192" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A193" s="11">
         <v>4271</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C193" s="12">
         <v>0</v>
       </c>
       <c r="D193" s="12">
         <v>0</v>
       </c>
       <c r="E193" s="12">
         <v>40</v>
       </c>
       <c r="F193" s="12">
         <v>32</v>
       </c>
       <c r="G193" s="5">
         <v>24</v>
       </c>
       <c r="H193" s="2">
         <v>40</v>
       </c>
       <c r="I193" s="13">
@@ -12495,52 +14832,64 @@
       </c>
       <c r="K193" s="12">
         <v>16</v>
       </c>
       <c r="L193" s="12">
         <v>16</v>
       </c>
       <c r="M193" s="12">
         <v>13</v>
       </c>
       <c r="N193" s="26">
         <v>18</v>
       </c>
       <c r="O193" s="28">
         <v>19</v>
       </c>
       <c r="P193" s="30">
         <v>19</v>
       </c>
       <c r="Q193" s="18">
         <v>19</v>
       </c>
       <c r="R193" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="194" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S193" s="41">
+        <v>18</v>
+      </c>
+      <c r="T193" s="41">
+        <v>18</v>
+      </c>
+      <c r="U193" s="41">
+        <v>16</v>
+      </c>
+      <c r="V193" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A194" s="11">
         <v>4356</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C194" s="12">
         <v>0</v>
       </c>
       <c r="D194" s="12">
         <v>0</v>
       </c>
       <c r="E194" s="12">
         <v>40</v>
       </c>
       <c r="F194" s="12">
         <v>9.3299999999999983</v>
       </c>
       <c r="G194" s="5">
         <v>0</v>
       </c>
       <c r="H194" s="2">
         <v>0</v>
       </c>
       <c r="I194" s="13">
@@ -12551,52 +14900,64 @@
       </c>
       <c r="K194" s="12">
         <v>3</v>
       </c>
       <c r="L194" s="12">
         <v>0</v>
       </c>
       <c r="M194" s="12">
         <v>0</v>
       </c>
       <c r="N194" s="26">
         <v>0</v>
       </c>
       <c r="O194" s="28">
         <v>5</v>
       </c>
       <c r="P194" s="30">
         <v>13</v>
       </c>
       <c r="Q194" s="18">
         <v>18</v>
       </c>
       <c r="R194" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="195" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S194" s="41">
+        <v>14</v>
+      </c>
+      <c r="T194" s="41">
+        <v>16</v>
+      </c>
+      <c r="U194" s="41">
+        <v>12</v>
+      </c>
+      <c r="V194" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="195" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A195" s="11">
         <v>4419</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C195" s="12">
         <v>0</v>
       </c>
       <c r="D195" s="12">
         <v>0</v>
       </c>
       <c r="E195" s="12">
         <v>0</v>
       </c>
       <c r="F195" s="12">
         <v>0</v>
       </c>
       <c r="G195" s="5">
         <v>16.3</v>
       </c>
       <c r="H195" s="2">
         <v>12.68</v>
       </c>
       <c r="I195" s="13">
@@ -12607,52 +14968,64 @@
       </c>
       <c r="K195" s="12">
         <v>11</v>
       </c>
       <c r="L195" s="12">
         <v>19</v>
       </c>
       <c r="M195" s="12">
         <v>19</v>
       </c>
       <c r="N195" s="26">
         <v>19</v>
       </c>
       <c r="O195" s="28">
         <v>19</v>
       </c>
       <c r="P195" s="30">
         <v>19</v>
       </c>
       <c r="Q195" s="18">
         <v>19</v>
       </c>
       <c r="R195" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="196" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S195" s="41">
+        <v>21</v>
+      </c>
+      <c r="T195" s="41">
+        <v>14</v>
+      </c>
+      <c r="U195" s="41">
+        <v>10</v>
+      </c>
+      <c r="V195" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A196" s="11">
         <v>4437</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C196" s="12">
         <v>0</v>
       </c>
       <c r="D196" s="12">
         <v>0</v>
       </c>
       <c r="E196" s="12">
         <v>0</v>
       </c>
       <c r="F196" s="12">
         <v>0</v>
       </c>
       <c r="G196" s="5">
         <v>0</v>
       </c>
       <c r="H196" s="2">
         <v>0</v>
       </c>
       <c r="I196" s="13">
@@ -12663,52 +15036,64 @@
       </c>
       <c r="K196" s="12">
         <v>0</v>
       </c>
       <c r="L196" s="12">
         <v>5</v>
       </c>
       <c r="M196" s="12">
         <v>15</v>
       </c>
       <c r="N196" s="26">
         <v>20</v>
       </c>
       <c r="O196" s="28">
         <v>20</v>
       </c>
       <c r="P196" s="30">
         <v>20</v>
       </c>
       <c r="Q196" s="18">
         <v>20</v>
       </c>
       <c r="R196" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="197" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S196" s="41">
+        <v>16</v>
+      </c>
+      <c r="T196" s="41">
+        <v>16</v>
+      </c>
+      <c r="U196" s="41">
+        <v>16</v>
+      </c>
+      <c r="V196" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="197" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A197" s="11">
         <v>4446</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C197" s="12">
         <v>0</v>
       </c>
       <c r="D197" s="12">
         <v>0</v>
       </c>
       <c r="E197" s="12">
         <v>0</v>
       </c>
       <c r="F197" s="12">
         <v>0</v>
       </c>
       <c r="G197" s="5">
         <v>0</v>
       </c>
       <c r="H197" s="2">
         <v>0</v>
       </c>
       <c r="I197" s="13">
@@ -12719,52 +15104,64 @@
       </c>
       <c r="K197" s="12">
         <v>5</v>
       </c>
       <c r="L197" s="12">
         <v>5</v>
       </c>
       <c r="M197" s="12">
         <v>5</v>
       </c>
       <c r="N197" s="26">
         <v>5</v>
       </c>
       <c r="O197" s="28">
         <v>8</v>
       </c>
       <c r="P197" s="30">
         <v>11</v>
       </c>
       <c r="Q197" s="18">
         <v>11</v>
       </c>
       <c r="R197" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="198" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S197" s="41">
+        <v>10</v>
+      </c>
+      <c r="T197" s="41">
+        <v>10</v>
+      </c>
+      <c r="U197" s="41">
+        <v>12</v>
+      </c>
+      <c r="V197" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="198" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A198" s="11">
         <v>4491</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C198" s="12">
         <v>0</v>
       </c>
       <c r="D198" s="12">
         <v>0</v>
       </c>
       <c r="E198" s="12">
         <v>10</v>
       </c>
       <c r="F198" s="12">
         <v>8</v>
       </c>
       <c r="G198" s="5">
         <v>6</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="13">
@@ -12775,52 +15172,64 @@
       </c>
       <c r="K198" s="12">
         <v>16</v>
       </c>
       <c r="L198" s="12">
         <v>16</v>
       </c>
       <c r="M198" s="12">
         <v>16</v>
       </c>
       <c r="N198" s="26">
         <v>21</v>
       </c>
       <c r="O198" s="28">
         <v>21</v>
       </c>
       <c r="P198" s="30">
         <v>16</v>
       </c>
       <c r="Q198" s="18">
         <v>8</v>
       </c>
       <c r="R198" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="199" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S198" s="41">
+        <v>16</v>
+      </c>
+      <c r="T198" s="41">
+        <v>22</v>
+      </c>
+      <c r="U198" s="41">
+        <v>23</v>
+      </c>
+      <c r="V198" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="199" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A199" s="11">
         <v>4505</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C199" s="12">
         <v>0</v>
       </c>
       <c r="D199" s="12">
         <v>10</v>
       </c>
       <c r="E199" s="12">
         <v>8</v>
       </c>
       <c r="F199" s="12">
         <v>6.4</v>
       </c>
       <c r="G199" s="5">
         <v>4</v>
       </c>
       <c r="H199" s="2">
         <v>2</v>
       </c>
       <c r="I199" s="13">
@@ -12831,52 +15240,64 @@
       </c>
       <c r="K199" s="12">
         <v>8</v>
       </c>
       <c r="L199" s="12">
         <v>3</v>
       </c>
       <c r="M199" s="12">
         <v>3</v>
       </c>
       <c r="N199" s="26">
         <v>21</v>
       </c>
       <c r="O199" s="28">
         <v>15</v>
       </c>
       <c r="P199" s="30">
         <v>5</v>
       </c>
       <c r="Q199" s="18">
         <v>21</v>
       </c>
       <c r="R199" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="200" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S199" s="41">
+        <v>21</v>
+      </c>
+      <c r="T199" s="41">
+        <v>21</v>
+      </c>
+      <c r="U199" s="41">
+        <v>25</v>
+      </c>
+      <c r="V199" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="200" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A200" s="11">
         <v>4509</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C200" s="12">
         <v>0</v>
       </c>
       <c r="D200" s="12">
         <v>0</v>
       </c>
       <c r="E200" s="12">
         <v>0</v>
       </c>
       <c r="F200" s="12">
         <v>10</v>
       </c>
       <c r="G200" s="5">
         <v>8</v>
       </c>
       <c r="H200" s="2">
         <v>6</v>
       </c>
       <c r="I200" s="13">
@@ -12887,52 +15308,64 @@
       </c>
       <c r="K200" s="12">
         <v>8</v>
       </c>
       <c r="L200" s="12">
         <v>16</v>
       </c>
       <c r="M200" s="12">
         <v>21</v>
       </c>
       <c r="N200" s="26">
         <v>21</v>
       </c>
       <c r="O200" s="28">
         <v>21</v>
       </c>
       <c r="P200" s="30">
         <v>21</v>
       </c>
       <c r="Q200" s="18">
         <v>18</v>
       </c>
       <c r="R200" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="201" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S200" s="41">
+        <v>17</v>
+      </c>
+      <c r="T200" s="41">
+        <v>17</v>
+      </c>
+      <c r="U200" s="41">
+        <v>17</v>
+      </c>
+      <c r="V200" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="201" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A201" s="11">
         <v>4518</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C201" s="12">
         <v>10</v>
       </c>
       <c r="D201" s="12">
         <v>8</v>
       </c>
       <c r="E201" s="12">
         <v>6</v>
       </c>
       <c r="F201" s="12">
         <v>5.2</v>
       </c>
       <c r="G201" s="5">
         <v>2</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="13">
@@ -12943,52 +15376,64 @@
       </c>
       <c r="K201" s="12">
         <v>14</v>
       </c>
       <c r="L201" s="12">
         <v>14</v>
       </c>
       <c r="M201" s="12">
         <v>14</v>
       </c>
       <c r="N201" s="26">
         <v>21</v>
       </c>
       <c r="O201" s="26">
         <v>19</v>
       </c>
       <c r="P201" s="30">
         <v>21</v>
       </c>
       <c r="Q201" s="18">
         <v>11</v>
       </c>
       <c r="R201" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="202" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S201" s="41">
+        <v>21</v>
+      </c>
+      <c r="T201" s="41">
+        <v>21</v>
+      </c>
+      <c r="U201" s="41">
+        <v>23</v>
+      </c>
+      <c r="V201" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="202" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A202" s="11">
         <v>4527</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C202" s="12">
         <v>13.54</v>
       </c>
       <c r="D202" s="12">
         <v>10.83</v>
       </c>
       <c r="E202" s="12">
         <v>7.06</v>
       </c>
       <c r="F202" s="12">
         <v>17.63</v>
       </c>
       <c r="G202" s="5">
         <v>11.86</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="13">
@@ -12999,52 +15444,64 @@
       </c>
       <c r="K202" s="12">
         <v>8</v>
       </c>
       <c r="L202" s="12">
         <v>8</v>
       </c>
       <c r="M202" s="12">
         <v>13</v>
       </c>
       <c r="N202" s="26">
         <v>13</v>
       </c>
       <c r="O202" s="28">
         <v>16</v>
       </c>
       <c r="P202" s="30">
         <v>21</v>
       </c>
       <c r="Q202" s="18">
         <v>21</v>
       </c>
       <c r="R202" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="203" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S202" s="41">
+        <v>17</v>
+      </c>
+      <c r="T202" s="41">
+        <v>21</v>
+      </c>
+      <c r="U202" s="41">
+        <v>21</v>
+      </c>
+      <c r="V202" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="203" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A203" s="11">
         <v>4536</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C203" s="12">
         <v>0</v>
       </c>
       <c r="D203" s="12">
         <v>0</v>
       </c>
       <c r="E203" s="12">
         <v>0</v>
       </c>
       <c r="F203" s="12">
         <v>0</v>
       </c>
       <c r="G203" s="5">
         <v>0</v>
       </c>
       <c r="H203" s="2">
         <v>0</v>
       </c>
       <c r="I203" s="13">
@@ -13055,52 +15512,64 @@
       </c>
       <c r="K203" s="12">
         <v>10</v>
       </c>
       <c r="L203" s="12">
         <v>0</v>
       </c>
       <c r="M203" s="12">
         <v>0</v>
       </c>
       <c r="N203" s="26">
         <v>0</v>
       </c>
       <c r="O203" s="28">
         <v>0</v>
       </c>
       <c r="P203" s="30">
         <v>3</v>
       </c>
       <c r="Q203" s="18">
         <v>3</v>
       </c>
       <c r="R203" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="204" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S203" s="41">
+        <v>2</v>
+      </c>
+      <c r="T203" s="41">
+        <v>4</v>
+      </c>
+      <c r="U203" s="41">
+        <v>2</v>
+      </c>
+      <c r="V203" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A204" s="11">
         <v>4554</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C204" s="12">
         <v>0</v>
       </c>
       <c r="D204" s="12">
         <v>0</v>
       </c>
       <c r="E204" s="12">
         <v>0</v>
       </c>
       <c r="F204" s="12">
         <v>0</v>
       </c>
       <c r="G204" s="5">
         <v>0</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="13">
@@ -13111,52 +15580,64 @@
       </c>
       <c r="K204" s="12">
         <v>13</v>
       </c>
       <c r="L204" s="12">
         <v>8</v>
       </c>
       <c r="M204" s="12">
         <v>3</v>
       </c>
       <c r="N204" s="26">
         <v>0</v>
       </c>
       <c r="O204" s="28">
         <v>0</v>
       </c>
       <c r="P204" s="30">
         <v>0</v>
       </c>
       <c r="Q204" s="18">
         <v>0</v>
       </c>
       <c r="R204" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="205" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S204" s="41">
+        <v>0</v>
+      </c>
+      <c r="T204" s="41">
+        <v>0</v>
+      </c>
+      <c r="U204" s="41">
+        <v>0</v>
+      </c>
+      <c r="V204" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A205" s="11">
         <v>4572</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C205" s="12">
         <v>0</v>
       </c>
       <c r="D205" s="12">
         <v>10</v>
       </c>
       <c r="E205" s="12">
         <v>8</v>
       </c>
       <c r="F205" s="12">
         <v>6.4</v>
       </c>
       <c r="G205" s="5">
         <v>4.8600000000000003</v>
       </c>
       <c r="H205" s="2">
         <v>3.09</v>
       </c>
       <c r="I205" s="13">
@@ -13167,52 +15648,64 @@
       </c>
       <c r="K205" s="12">
         <v>13</v>
       </c>
       <c r="L205" s="12">
         <v>5</v>
       </c>
       <c r="M205" s="12">
         <v>5</v>
       </c>
       <c r="N205" s="26">
         <v>5</v>
       </c>
       <c r="O205" s="28">
         <v>5</v>
       </c>
       <c r="P205" s="30">
         <v>18</v>
       </c>
       <c r="Q205" s="18">
         <v>21</v>
       </c>
       <c r="R205" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="206" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S205" s="41">
+        <v>19</v>
+      </c>
+      <c r="T205" s="41">
+        <v>19</v>
+      </c>
+      <c r="U205" s="41">
+        <v>21</v>
+      </c>
+      <c r="V205" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="206" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A206" s="11">
         <v>4581</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C206" s="12">
         <v>0</v>
       </c>
       <c r="D206" s="12">
         <v>0</v>
       </c>
       <c r="E206" s="12">
         <v>0</v>
       </c>
       <c r="F206" s="12">
         <v>0</v>
       </c>
       <c r="G206" s="5">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="13">
@@ -13223,52 +15716,64 @@
       </c>
       <c r="K206" s="12">
         <v>0</v>
       </c>
       <c r="L206" s="12">
         <v>3</v>
       </c>
       <c r="M206" s="12">
         <v>3</v>
       </c>
       <c r="N206" s="26">
         <v>3</v>
       </c>
       <c r="O206" s="28">
         <v>0</v>
       </c>
       <c r="P206" s="30">
         <v>0</v>
       </c>
       <c r="Q206" s="18">
         <v>0</v>
       </c>
       <c r="R206" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="207" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S206" s="41">
+        <v>2</v>
+      </c>
+      <c r="T206" s="41">
+        <v>2</v>
+      </c>
+      <c r="U206" s="41">
+        <v>4</v>
+      </c>
+      <c r="V206" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="207" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A207" s="11">
         <v>4599</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C207" s="12">
         <v>0</v>
       </c>
       <c r="D207" s="12">
         <v>0</v>
       </c>
       <c r="E207" s="12">
         <v>0</v>
       </c>
       <c r="F207" s="12">
         <v>13.61</v>
       </c>
       <c r="G207" s="5">
         <v>10.33</v>
       </c>
       <c r="H207" s="2">
         <v>7.72</v>
       </c>
       <c r="I207" s="13">
@@ -13279,52 +15784,64 @@
       </c>
       <c r="K207" s="12">
         <v>5</v>
       </c>
       <c r="L207" s="12">
         <v>18</v>
       </c>
       <c r="M207" s="12">
         <v>18</v>
       </c>
       <c r="N207" s="26">
         <v>21</v>
       </c>
       <c r="O207" s="28">
         <v>21</v>
       </c>
       <c r="P207" s="30">
         <v>21</v>
       </c>
       <c r="Q207" s="18">
         <v>21</v>
       </c>
       <c r="R207" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="208" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S207" s="41">
+        <v>17</v>
+      </c>
+      <c r="T207" s="41">
+        <v>17</v>
+      </c>
+      <c r="U207" s="41">
+        <v>21</v>
+      </c>
+      <c r="V207" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="208" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A208" s="11">
         <v>4617</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C208" s="12">
         <v>0</v>
       </c>
       <c r="D208" s="12">
         <v>0</v>
       </c>
       <c r="E208" s="12">
         <v>0</v>
       </c>
       <c r="F208" s="12">
         <v>0</v>
       </c>
       <c r="G208" s="5">
         <v>0</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="13">
@@ -13335,52 +15852,64 @@
       </c>
       <c r="K208" s="12">
         <v>0</v>
       </c>
       <c r="L208" s="12">
         <v>5</v>
       </c>
       <c r="M208" s="12">
         <v>16</v>
       </c>
       <c r="N208" s="26">
         <v>21</v>
       </c>
       <c r="O208" s="28">
         <v>8</v>
       </c>
       <c r="P208" s="30">
         <v>8</v>
       </c>
       <c r="Q208" s="18">
         <v>18</v>
       </c>
       <c r="R208" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="209" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S208" s="41">
+        <v>10</v>
+      </c>
+      <c r="T208" s="41">
+        <v>4</v>
+      </c>
+      <c r="U208" s="41">
+        <v>4</v>
+      </c>
+      <c r="V208" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="209" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A209" s="11">
         <v>4644</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C209" s="12">
         <v>0</v>
       </c>
       <c r="D209" s="12">
         <v>0</v>
       </c>
       <c r="E209" s="12">
         <v>0</v>
       </c>
       <c r="F209" s="12">
         <v>0</v>
       </c>
       <c r="G209" s="5">
         <v>0</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="13">
@@ -13391,52 +15920,64 @@
       </c>
       <c r="K209" s="12">
         <v>18</v>
       </c>
       <c r="L209" s="12">
         <v>18</v>
       </c>
       <c r="M209" s="12">
         <v>18</v>
       </c>
       <c r="N209" s="26">
         <v>21</v>
       </c>
       <c r="O209" s="28">
         <v>21</v>
       </c>
       <c r="P209" s="30">
         <v>21</v>
       </c>
       <c r="Q209" s="18">
         <v>21</v>
       </c>
       <c r="R209" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="210" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S209" s="41">
+        <v>21</v>
+      </c>
+      <c r="T209" s="41">
+        <v>21</v>
+      </c>
+      <c r="U209" s="41">
+        <v>21</v>
+      </c>
+      <c r="V209" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="210" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A210" s="11">
         <v>4662</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C210" s="12">
         <v>0</v>
       </c>
       <c r="D210" s="12">
         <v>0</v>
       </c>
       <c r="E210" s="12">
         <v>0</v>
       </c>
       <c r="F210" s="12">
         <v>0</v>
       </c>
       <c r="G210" s="5">
         <v>0</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="13">
@@ -13447,52 +15988,64 @@
       </c>
       <c r="K210" s="12">
         <v>10</v>
       </c>
       <c r="L210" s="12">
         <v>15</v>
       </c>
       <c r="M210" s="12">
         <v>21</v>
       </c>
       <c r="N210" s="26">
         <v>21</v>
       </c>
       <c r="O210" s="28">
         <v>21</v>
       </c>
       <c r="P210" s="30">
         <v>21</v>
       </c>
       <c r="Q210" s="18">
         <v>21</v>
       </c>
       <c r="R210" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="211" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S210" s="41">
+        <v>21</v>
+      </c>
+      <c r="T210" s="41">
+        <v>21</v>
+      </c>
+      <c r="U210" s="41">
+        <v>21</v>
+      </c>
+      <c r="V210" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="211" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A211" s="11">
         <v>4689</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C211" s="12">
         <v>0</v>
       </c>
       <c r="D211" s="12">
         <v>0</v>
       </c>
       <c r="E211" s="12">
         <v>0</v>
       </c>
       <c r="F211" s="12">
         <v>0</v>
       </c>
       <c r="G211" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="H211" s="2">
         <v>8.39</v>
       </c>
       <c r="I211" s="13">
@@ -13503,52 +16056,64 @@
       </c>
       <c r="K211" s="12">
         <v>5</v>
       </c>
       <c r="L211" s="12">
         <v>5</v>
       </c>
       <c r="M211" s="12">
         <v>5</v>
       </c>
       <c r="N211" s="26">
         <v>5</v>
       </c>
       <c r="O211" s="28">
         <v>8</v>
       </c>
       <c r="P211" s="30">
         <v>13</v>
       </c>
       <c r="Q211" s="18">
         <v>13</v>
       </c>
       <c r="R211" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="212" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S211" s="41">
+        <v>6</v>
+      </c>
+      <c r="T211" s="41">
+        <v>8</v>
+      </c>
+      <c r="U211" s="41">
+        <v>8</v>
+      </c>
+      <c r="V211" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A212" s="11">
         <v>4725</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>248</v>
       </c>
       <c r="C212" s="12">
         <v>0</v>
       </c>
       <c r="D212" s="12">
         <v>0</v>
       </c>
       <c r="E212" s="12">
         <v>0</v>
       </c>
       <c r="F212" s="12">
         <v>0</v>
       </c>
       <c r="G212" s="5">
         <v>0</v>
       </c>
       <c r="H212" s="2">
         <v>0</v>
       </c>
       <c r="I212" s="13">
@@ -13559,52 +16124,64 @@
       </c>
       <c r="K212" s="12">
         <v>0</v>
       </c>
       <c r="L212" s="12">
         <v>0</v>
       </c>
       <c r="M212" s="12">
         <v>0</v>
       </c>
       <c r="N212" s="26">
         <v>0</v>
       </c>
       <c r="O212" s="28">
         <v>0</v>
       </c>
       <c r="P212" s="30">
         <v>0</v>
       </c>
       <c r="Q212" s="18">
         <v>0</v>
       </c>
       <c r="R212" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="213" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S212" s="41">
+        <v>2</v>
+      </c>
+      <c r="T212" s="41">
+        <v>0</v>
+      </c>
+      <c r="U212" s="41">
+        <v>0</v>
+      </c>
+      <c r="V212" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A213" s="11">
         <v>4772</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>320</v>
       </c>
       <c r="C213" s="12">
         <v>0</v>
       </c>
       <c r="D213" s="12">
         <v>0</v>
       </c>
       <c r="E213" s="12">
         <v>10.08</v>
       </c>
       <c r="F213" s="12">
         <v>7.98</v>
       </c>
       <c r="G213" s="5">
         <v>0</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="13">
@@ -13615,52 +16192,64 @@
       </c>
       <c r="K213" s="12">
         <v>0</v>
       </c>
       <c r="L213" s="12">
         <v>0</v>
       </c>
       <c r="M213" s="12">
         <v>5</v>
       </c>
       <c r="N213" s="26">
         <v>5</v>
       </c>
       <c r="O213" s="28">
         <v>5</v>
       </c>
       <c r="P213" s="30">
         <v>8</v>
       </c>
       <c r="Q213" s="18">
         <v>16</v>
       </c>
       <c r="R213" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="214" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S213" s="41">
+        <v>19</v>
+      </c>
+      <c r="T213" s="41">
+        <v>21</v>
+      </c>
+      <c r="U213" s="41">
+        <v>25</v>
+      </c>
+      <c r="V213" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="214" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A214" s="11">
         <v>4773</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C214" s="12">
         <v>0</v>
       </c>
       <c r="D214" s="12">
         <v>11.1</v>
       </c>
       <c r="E214" s="12">
         <v>8.7200000000000006</v>
       </c>
       <c r="F214" s="12">
         <v>6.98</v>
       </c>
       <c r="G214" s="5">
         <v>4.0999999999999996</v>
       </c>
       <c r="H214" s="2">
         <v>2.2400000000000002</v>
       </c>
       <c r="I214" s="13">
@@ -13671,52 +16260,64 @@
       </c>
       <c r="K214" s="12">
         <v>0</v>
       </c>
       <c r="L214" s="12">
         <v>0</v>
       </c>
       <c r="M214" s="12">
         <v>0</v>
       </c>
       <c r="N214" s="26">
         <v>3</v>
       </c>
       <c r="O214" s="28">
         <v>0</v>
       </c>
       <c r="P214" s="30">
         <v>0</v>
       </c>
       <c r="Q214" s="18">
         <v>3</v>
       </c>
       <c r="R214" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="215" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S214" s="41">
+        <v>8</v>
+      </c>
+      <c r="T214" s="41">
+        <v>8</v>
+      </c>
+      <c r="U214" s="41">
+        <v>6</v>
+      </c>
+      <c r="V214" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A215" s="11">
         <v>4774</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C215" s="12">
         <v>0</v>
       </c>
       <c r="D215" s="12">
         <v>0</v>
       </c>
       <c r="E215" s="12">
         <v>0</v>
       </c>
       <c r="F215" s="12">
         <v>0</v>
       </c>
       <c r="G215" s="5">
         <v>0</v>
       </c>
       <c r="H215" s="2">
         <v>0</v>
       </c>
       <c r="I215" s="13">
@@ -13727,102 +16328,132 @@
       </c>
       <c r="K215" s="12">
         <v>11</v>
       </c>
       <c r="L215" s="12">
         <v>11</v>
       </c>
       <c r="M215" s="12">
         <v>21</v>
       </c>
       <c r="N215" s="26">
         <v>21</v>
       </c>
       <c r="O215" s="28">
         <v>0</v>
       </c>
       <c r="P215" s="30">
         <v>8</v>
       </c>
       <c r="Q215" s="18">
         <v>8</v>
       </c>
       <c r="R215" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="216" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S215" s="41">
+        <v>16</v>
+      </c>
+      <c r="T215" s="41">
+        <v>8</v>
+      </c>
+      <c r="U215" s="41">
+        <v>8</v>
+      </c>
+      <c r="V215" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A216" s="11">
         <v>4775</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C216" s="12">
         <v>0</v>
       </c>
       <c r="D216" s="12">
         <v>0</v>
       </c>
       <c r="E216" s="12">
         <v>10</v>
       </c>
       <c r="F216" s="12">
         <v>8</v>
       </c>
       <c r="G216" s="5">
         <v>6</v>
       </c>
       <c r="H216" s="2">
         <v>4</v>
       </c>
       <c r="I216" s="13">
         <v>4</v>
       </c>
       <c r="J216" s="12">
         <v>10</v>
       </c>
       <c r="K216" s="12">
         <v>18</v>
       </c>
       <c r="L216" s="12">
         <v>18</v>
       </c>
       <c r="M216" s="12">
         <v>18</v>
       </c>
       <c r="N216" s="26">
         <v>21</v>
       </c>
       <c r="O216" s="26">
         <v>21</v>
       </c>
-      <c r="P216" s="30"/>
-[...3 lines deleted...]
-    <row r="217" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="P216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="R216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="S216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="T216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="U216" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="V216" s="44" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="217" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A217" s="11">
         <v>4776</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C217" s="12">
         <v>0</v>
       </c>
       <c r="D217" s="12">
         <v>0</v>
       </c>
       <c r="E217" s="12">
         <v>0</v>
       </c>
       <c r="F217" s="12">
         <v>0</v>
       </c>
       <c r="G217" s="5">
         <v>0</v>
       </c>
       <c r="H217" s="2">
         <v>0</v>
       </c>
       <c r="I217" s="13">
@@ -13833,52 +16464,64 @@
       </c>
       <c r="K217" s="12">
         <v>3</v>
       </c>
       <c r="L217" s="12">
         <v>10</v>
       </c>
       <c r="M217" s="12">
         <v>15</v>
       </c>
       <c r="N217" s="26">
         <v>15</v>
       </c>
       <c r="O217" s="28">
         <v>18</v>
       </c>
       <c r="P217" s="30">
         <v>21</v>
       </c>
       <c r="Q217" s="18">
         <v>21</v>
       </c>
       <c r="R217" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="218" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S217" s="41">
+        <v>16</v>
+      </c>
+      <c r="T217" s="41">
+        <v>16</v>
+      </c>
+      <c r="U217" s="41">
+        <v>20</v>
+      </c>
+      <c r="V217" s="41">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="218" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A218" s="11">
         <v>4777</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C218" s="12">
         <v>0</v>
       </c>
       <c r="D218" s="12">
         <v>0</v>
       </c>
       <c r="E218" s="12">
         <v>15.38</v>
       </c>
       <c r="F218" s="12">
         <v>11.91</v>
       </c>
       <c r="G218" s="5">
         <v>8.1</v>
       </c>
       <c r="H218" s="2">
         <v>4.7</v>
       </c>
       <c r="I218" s="13">
@@ -13889,52 +16532,64 @@
       </c>
       <c r="K218" s="12">
         <v>20</v>
       </c>
       <c r="L218" s="12">
         <v>20</v>
       </c>
       <c r="M218" s="12">
         <v>20</v>
       </c>
       <c r="N218" s="26">
         <v>20</v>
       </c>
       <c r="O218" s="28">
         <v>20</v>
       </c>
       <c r="P218" s="30">
         <v>21</v>
       </c>
       <c r="Q218" s="18">
         <v>21</v>
       </c>
       <c r="R218" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="219" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S218" s="41">
+        <v>21</v>
+      </c>
+      <c r="T218" s="41">
+        <v>21</v>
+      </c>
+      <c r="U218" s="41">
+        <v>19</v>
+      </c>
+      <c r="V218" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A219" s="11">
         <v>4778</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C219" s="12">
         <v>0</v>
       </c>
       <c r="D219" s="12">
         <v>0</v>
       </c>
       <c r="E219" s="12">
         <v>10</v>
       </c>
       <c r="F219" s="12">
         <v>8</v>
       </c>
       <c r="G219" s="5">
         <v>0</v>
       </c>
       <c r="H219" s="2">
         <v>4</v>
       </c>
       <c r="I219" s="13">
@@ -13945,52 +16600,64 @@
       </c>
       <c r="K219" s="12">
         <v>21</v>
       </c>
       <c r="L219" s="12">
         <v>21</v>
       </c>
       <c r="M219" s="12">
         <v>21</v>
       </c>
       <c r="N219" s="26">
         <v>21</v>
       </c>
       <c r="O219" s="28">
         <v>21</v>
       </c>
       <c r="P219" s="30">
         <v>21</v>
       </c>
       <c r="Q219" s="18">
         <v>21</v>
       </c>
       <c r="R219" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="220" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S219" s="41">
+        <v>21</v>
+      </c>
+      <c r="T219" s="41">
+        <v>21</v>
+      </c>
+      <c r="U219" s="41">
+        <v>21</v>
+      </c>
+      <c r="V219" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A220" s="11">
         <v>4779</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C220" s="12">
         <v>0</v>
       </c>
       <c r="D220" s="12">
         <v>0</v>
       </c>
       <c r="E220" s="12">
         <v>0</v>
       </c>
       <c r="F220" s="12">
         <v>0</v>
       </c>
       <c r="G220" s="5">
         <v>0</v>
       </c>
       <c r="H220" s="2">
         <v>0</v>
       </c>
       <c r="I220" s="13">
@@ -14001,52 +16668,64 @@
       </c>
       <c r="K220" s="12">
         <v>0</v>
       </c>
       <c r="L220" s="12">
         <v>0</v>
       </c>
       <c r="M220" s="12">
         <v>0</v>
       </c>
       <c r="N220" s="26">
         <v>5</v>
       </c>
       <c r="O220" s="28">
         <v>8</v>
       </c>
       <c r="P220" s="30">
         <v>8</v>
       </c>
       <c r="Q220" s="18">
         <v>8</v>
       </c>
       <c r="R220" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="221" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S220" s="41">
+        <v>4</v>
+      </c>
+      <c r="T220" s="41">
+        <v>4</v>
+      </c>
+      <c r="U220" s="41">
+        <v>4</v>
+      </c>
+      <c r="V220" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A221" s="11">
         <v>4784</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C221" s="12">
         <v>0</v>
       </c>
       <c r="D221" s="12">
         <v>0</v>
       </c>
       <c r="E221" s="12">
         <v>0</v>
       </c>
       <c r="F221" s="12">
         <v>40</v>
       </c>
       <c r="G221" s="5">
         <v>32</v>
       </c>
       <c r="H221" s="2">
         <v>24</v>
       </c>
       <c r="I221" s="13">
@@ -14057,52 +16736,64 @@
       </c>
       <c r="K221" s="12">
         <v>0</v>
       </c>
       <c r="L221" s="12">
         <v>0</v>
       </c>
       <c r="M221" s="12">
         <v>0</v>
       </c>
       <c r="N221" s="26">
         <v>0</v>
       </c>
       <c r="O221" s="28">
         <v>3</v>
       </c>
       <c r="P221" s="30">
         <v>3</v>
       </c>
       <c r="Q221" s="18">
         <v>3</v>
       </c>
       <c r="R221" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="222" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S221" s="41">
+        <v>12</v>
+      </c>
+      <c r="T221" s="41">
+        <v>12</v>
+      </c>
+      <c r="U221" s="41">
+        <v>10</v>
+      </c>
+      <c r="V221" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="222" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A222" s="11">
         <v>4785</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>251</v>
       </c>
       <c r="C222" s="12">
         <v>0</v>
       </c>
       <c r="D222" s="12">
         <v>0</v>
       </c>
       <c r="E222" s="12">
         <v>0</v>
       </c>
       <c r="F222" s="12">
         <v>0</v>
       </c>
       <c r="G222" s="5">
         <v>0</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="13">
@@ -14113,102 +16804,132 @@
       </c>
       <c r="K222" s="12">
         <v>3</v>
       </c>
       <c r="L222" s="12">
         <v>3</v>
       </c>
       <c r="M222" s="12">
         <v>16</v>
       </c>
       <c r="N222" s="26">
         <v>16</v>
       </c>
       <c r="O222" s="28">
         <v>16</v>
       </c>
       <c r="P222" s="30">
         <v>16</v>
       </c>
       <c r="Q222" s="18">
         <v>8</v>
       </c>
       <c r="R222" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="223" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S222" s="41">
+        <v>6</v>
+      </c>
+      <c r="T222" s="41">
+        <v>2</v>
+      </c>
+      <c r="U222" s="41">
+        <v>19</v>
+      </c>
+      <c r="V222" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="223" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A223" s="11">
         <v>4787</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C223" s="12">
         <v>0</v>
       </c>
       <c r="D223" s="12">
         <v>0</v>
       </c>
       <c r="E223" s="12">
         <v>0</v>
       </c>
       <c r="F223" s="12">
         <v>0</v>
       </c>
       <c r="G223" s="5">
         <v>0</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="13">
         <v>0</v>
       </c>
       <c r="J223" s="12">
         <v>2.9999999999999996</v>
       </c>
       <c r="K223" s="12">
         <v>3</v>
       </c>
       <c r="L223" s="12">
         <v>3</v>
       </c>
       <c r="M223" s="12">
         <v>16</v>
       </c>
       <c r="N223" s="26">
         <v>16</v>
       </c>
       <c r="O223" s="25">
         <v>21</v>
       </c>
-      <c r="P223" s="30"/>
-[...3 lines deleted...]
-    <row r="224" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="P223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="R223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="S223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="T223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="U223" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="V223" s="44" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="224" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A224" s="11">
         <v>4788</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C224" s="12">
         <v>0</v>
       </c>
       <c r="D224" s="12">
         <v>0</v>
       </c>
       <c r="E224" s="12">
         <v>0</v>
       </c>
       <c r="F224" s="12">
         <v>0</v>
       </c>
       <c r="G224" s="5">
         <v>0</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="13">
@@ -14219,52 +16940,64 @@
       </c>
       <c r="K224" s="12">
         <v>0</v>
       </c>
       <c r="L224" s="12">
         <v>0</v>
       </c>
       <c r="M224" s="12">
         <v>15</v>
       </c>
       <c r="N224" s="26">
         <v>18</v>
       </c>
       <c r="O224" s="28">
         <v>18</v>
       </c>
       <c r="P224" s="30">
         <v>21</v>
       </c>
       <c r="Q224" s="18">
         <v>21</v>
       </c>
       <c r="R224" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="225" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S224" s="41">
+        <v>21</v>
+      </c>
+      <c r="T224" s="41">
+        <v>21</v>
+      </c>
+      <c r="U224" s="41">
+        <v>17</v>
+      </c>
+      <c r="V224" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="225" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A225" s="11">
         <v>4797</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>254</v>
       </c>
       <c r="C225" s="12">
         <v>0</v>
       </c>
       <c r="D225" s="12">
         <v>0</v>
       </c>
       <c r="E225" s="12">
         <v>0</v>
       </c>
       <c r="F225" s="12">
         <v>0</v>
       </c>
       <c r="G225" s="5">
         <v>0</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="13">
@@ -14275,52 +17008,64 @@
       </c>
       <c r="K225" s="12">
         <v>5</v>
       </c>
       <c r="L225" s="12">
         <v>5</v>
       </c>
       <c r="M225" s="12">
         <v>10</v>
       </c>
       <c r="N225" s="26">
         <v>10</v>
       </c>
       <c r="O225" s="28">
         <v>10</v>
       </c>
       <c r="P225" s="30">
         <v>10</v>
       </c>
       <c r="Q225" s="18">
         <v>10</v>
       </c>
       <c r="R225" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="226" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S225" s="41">
+        <v>6</v>
+      </c>
+      <c r="T225" s="41">
+        <v>8</v>
+      </c>
+      <c r="U225" s="41">
+        <v>6</v>
+      </c>
+      <c r="V225" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A226" s="11">
         <v>4860</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C226" s="12">
         <v>0</v>
       </c>
       <c r="D226" s="12">
         <v>14.18</v>
       </c>
       <c r="E226" s="12">
         <v>17.23</v>
       </c>
       <c r="F226" s="12">
         <v>14</v>
       </c>
       <c r="G226" s="5">
         <v>9.31</v>
       </c>
       <c r="H226" s="2">
         <v>5.24</v>
       </c>
       <c r="I226" s="13">
@@ -14331,52 +17076,64 @@
       </c>
       <c r="K226" s="12">
         <v>21</v>
       </c>
       <c r="L226" s="12">
         <v>21</v>
       </c>
       <c r="M226" s="12">
         <v>21</v>
       </c>
       <c r="N226" s="26">
         <v>21</v>
       </c>
       <c r="O226" s="28">
         <v>0</v>
       </c>
       <c r="P226" s="30">
         <v>0</v>
       </c>
       <c r="Q226" s="18">
         <v>0</v>
       </c>
       <c r="R226" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="227" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S226" s="41">
+        <v>2</v>
+      </c>
+      <c r="T226" s="41">
+        <v>2</v>
+      </c>
+      <c r="U226" s="41">
+        <v>10</v>
+      </c>
+      <c r="V226" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="227" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A227" s="11">
         <v>4869</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C227" s="12">
         <v>28.34</v>
       </c>
       <c r="D227" s="12">
         <v>0</v>
       </c>
       <c r="E227" s="12">
         <v>20.43</v>
       </c>
       <c r="F227" s="12">
         <v>16.12</v>
       </c>
       <c r="G227" s="5">
         <v>10.37</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="13">
@@ -14387,52 +17144,64 @@
       </c>
       <c r="K227" s="12">
         <v>5</v>
       </c>
       <c r="L227" s="12">
         <v>13</v>
       </c>
       <c r="M227" s="12">
         <v>13</v>
       </c>
       <c r="N227" s="26">
         <v>13</v>
       </c>
       <c r="O227" s="28">
         <v>10</v>
       </c>
       <c r="P227" s="30">
         <v>10</v>
       </c>
       <c r="Q227" s="18">
         <v>10</v>
       </c>
       <c r="R227" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="228" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S227" s="41">
+        <v>0</v>
+      </c>
+      <c r="T227" s="41">
+        <v>0</v>
+      </c>
+      <c r="U227" s="41">
+        <v>0</v>
+      </c>
+      <c r="V227" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="228" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A228" s="11">
         <v>4878</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C228" s="12">
         <v>0</v>
       </c>
       <c r="D228" s="12">
         <v>0</v>
       </c>
       <c r="E228" s="12">
         <v>0</v>
       </c>
       <c r="F228" s="12">
         <v>0</v>
       </c>
       <c r="G228" s="5">
         <v>0</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="13">
@@ -14443,52 +17212,64 @@
       </c>
       <c r="K228" s="12">
         <v>0</v>
       </c>
       <c r="L228" s="12">
         <v>0</v>
       </c>
       <c r="M228" s="12">
         <v>13</v>
       </c>
       <c r="N228" s="26">
         <v>21</v>
       </c>
       <c r="O228" s="28">
         <v>8</v>
       </c>
       <c r="P228" s="30">
         <v>8</v>
       </c>
       <c r="Q228" s="18">
         <v>16</v>
       </c>
       <c r="R228" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="229" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S228" s="41">
+        <v>21</v>
+      </c>
+      <c r="T228" s="41">
+        <v>8</v>
+      </c>
+      <c r="U228" s="41">
+        <v>12</v>
+      </c>
+      <c r="V228" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="229" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A229" s="11">
         <v>4890</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C229" s="12">
         <v>0</v>
       </c>
       <c r="D229" s="12">
         <v>0</v>
       </c>
       <c r="E229" s="12">
         <v>0</v>
       </c>
       <c r="F229" s="12">
         <v>0</v>
       </c>
       <c r="G229" s="5">
         <v>0</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="13">
@@ -14499,52 +17280,64 @@
       </c>
       <c r="K229" s="12">
         <v>0</v>
       </c>
       <c r="L229" s="12">
         <v>0</v>
       </c>
       <c r="M229" s="12">
         <v>0</v>
       </c>
       <c r="N229" s="26">
         <v>0</v>
       </c>
       <c r="O229" s="28">
         <v>0</v>
       </c>
       <c r="P229" s="30">
         <v>0</v>
       </c>
       <c r="Q229" s="18">
         <v>0</v>
       </c>
       <c r="R229" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="230" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S229" s="41">
+        <v>0</v>
+      </c>
+      <c r="T229" s="41">
+        <v>4</v>
+      </c>
+      <c r="U229" s="41">
+        <v>12</v>
+      </c>
+      <c r="V229" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A230" s="11">
         <v>4905</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C230" s="12">
         <v>0</v>
       </c>
       <c r="D230" s="12">
         <v>0</v>
       </c>
       <c r="E230" s="12">
         <v>10</v>
       </c>
       <c r="F230" s="12">
         <v>11.86</v>
       </c>
       <c r="G230" s="5">
         <v>5.23</v>
       </c>
       <c r="H230" s="2">
         <v>3.23</v>
       </c>
       <c r="I230" s="13">
@@ -14555,52 +17348,64 @@
       </c>
       <c r="K230" s="12">
         <v>3</v>
       </c>
       <c r="L230" s="12">
         <v>8</v>
       </c>
       <c r="M230" s="12">
         <v>21</v>
       </c>
       <c r="N230" s="26">
         <v>21</v>
       </c>
       <c r="O230" s="28">
         <v>21</v>
       </c>
       <c r="P230" s="30">
         <v>21</v>
       </c>
       <c r="Q230" s="18">
         <v>21</v>
       </c>
       <c r="R230" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="231" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S230" s="41">
+        <v>21</v>
+      </c>
+      <c r="T230" s="41">
+        <v>21</v>
+      </c>
+      <c r="U230" s="41">
+        <v>25</v>
+      </c>
+      <c r="V230" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="231" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A231" s="11">
         <v>4978</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>97</v>
       </c>
       <c r="C231" s="12">
         <v>10</v>
       </c>
       <c r="D231" s="12">
         <v>10.9</v>
       </c>
       <c r="E231" s="12">
         <v>8.14</v>
       </c>
       <c r="F231" s="12">
         <v>10.91</v>
       </c>
       <c r="G231" s="5">
         <v>1.77</v>
       </c>
       <c r="H231" s="2">
         <v>0</v>
       </c>
       <c r="I231" s="13">
@@ -14611,52 +17416,64 @@
       </c>
       <c r="K231" s="12">
         <v>5</v>
       </c>
       <c r="L231" s="12">
         <v>8</v>
       </c>
       <c r="M231" s="12">
         <v>11</v>
       </c>
       <c r="N231" s="26">
         <v>16</v>
       </c>
       <c r="O231" s="28">
         <v>21</v>
       </c>
       <c r="P231" s="30">
         <v>21</v>
       </c>
       <c r="Q231" s="18">
         <v>21</v>
       </c>
       <c r="R231" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="232" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S231" s="41">
+        <v>21</v>
+      </c>
+      <c r="T231" s="41">
+        <v>16</v>
+      </c>
+      <c r="U231" s="41">
+        <v>12</v>
+      </c>
+      <c r="V231" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A232" s="11">
         <v>4995</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C232" s="12">
         <v>0</v>
       </c>
       <c r="D232" s="12">
         <v>0</v>
       </c>
       <c r="E232" s="12">
         <v>0</v>
       </c>
       <c r="F232" s="12">
         <v>0</v>
       </c>
       <c r="G232" s="5">
         <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="13">
@@ -14667,52 +17484,64 @@
       </c>
       <c r="K232" s="12">
         <v>0</v>
       </c>
       <c r="L232" s="12">
         <v>0</v>
       </c>
       <c r="M232" s="12">
         <v>0</v>
       </c>
       <c r="N232" s="26">
         <v>13</v>
       </c>
       <c r="O232" s="28">
         <v>21</v>
       </c>
       <c r="P232" s="30">
         <v>21</v>
       </c>
       <c r="Q232" s="18">
         <v>21</v>
       </c>
       <c r="R232" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="233" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S232" s="41">
+        <v>21</v>
+      </c>
+      <c r="T232" s="41">
+        <v>23</v>
+      </c>
+      <c r="U232" s="41">
+        <v>27</v>
+      </c>
+      <c r="V232" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="233" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A233" s="11">
         <v>5013</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C233" s="12">
         <v>0</v>
       </c>
       <c r="D233" s="12">
         <v>0</v>
       </c>
       <c r="E233" s="12">
         <v>0</v>
       </c>
       <c r="F233" s="12">
         <v>0</v>
       </c>
       <c r="G233" s="5">
         <v>0</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="13">
@@ -14723,52 +17552,64 @@
       </c>
       <c r="K233" s="12">
         <v>5</v>
       </c>
       <c r="L233" s="12">
         <v>15</v>
       </c>
       <c r="M233" s="12">
         <v>15</v>
       </c>
       <c r="N233" s="26">
         <v>15</v>
       </c>
       <c r="O233" s="28">
         <v>15</v>
       </c>
       <c r="P233" s="30">
         <v>15</v>
       </c>
       <c r="Q233" s="18">
         <v>18</v>
       </c>
       <c r="R233" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="234" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S233" s="41">
+        <v>12</v>
+      </c>
+      <c r="T233" s="41">
+        <v>18</v>
+      </c>
+      <c r="U233" s="41">
+        <v>14</v>
+      </c>
+      <c r="V233" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="234" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A234" s="11">
         <v>5049</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C234" s="12">
         <v>0</v>
       </c>
       <c r="D234" s="12">
         <v>0</v>
       </c>
       <c r="E234" s="12">
         <v>0</v>
       </c>
       <c r="F234" s="12">
         <v>0</v>
       </c>
       <c r="G234" s="5">
         <v>0</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="13">
@@ -14779,52 +17620,64 @@
       </c>
       <c r="K234" s="12">
         <v>0</v>
       </c>
       <c r="L234" s="12">
         <v>0</v>
       </c>
       <c r="M234" s="12">
         <v>0</v>
       </c>
       <c r="N234" s="26">
         <v>0</v>
       </c>
       <c r="O234" s="28">
         <v>0</v>
       </c>
       <c r="P234" s="30">
         <v>0</v>
       </c>
       <c r="Q234" s="18">
         <v>3</v>
       </c>
       <c r="R234" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="235" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S234" s="41">
+        <v>4</v>
+      </c>
+      <c r="T234" s="41">
+        <v>4</v>
+      </c>
+      <c r="U234" s="41">
+        <v>2</v>
+      </c>
+      <c r="V234" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="235" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A235" s="11">
         <v>5121</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>260</v>
       </c>
       <c r="C235" s="12">
         <v>0</v>
       </c>
       <c r="D235" s="12">
         <v>0</v>
       </c>
       <c r="E235" s="12">
         <v>0</v>
       </c>
       <c r="F235" s="12">
         <v>0</v>
       </c>
       <c r="G235" s="5">
         <v>0</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="13">
@@ -14835,52 +17688,64 @@
       </c>
       <c r="K235" s="12">
         <v>0</v>
       </c>
       <c r="L235" s="12">
         <v>0</v>
       </c>
       <c r="M235" s="12">
         <v>0</v>
       </c>
       <c r="N235" s="26">
         <v>0</v>
       </c>
       <c r="O235" s="28">
         <v>0</v>
       </c>
       <c r="P235" s="30">
         <v>5</v>
       </c>
       <c r="Q235" s="18">
         <v>5</v>
       </c>
       <c r="R235" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="236" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S235" s="41">
+        <v>13</v>
+      </c>
+      <c r="T235" s="41">
+        <v>6</v>
+      </c>
+      <c r="U235" s="41">
+        <v>6</v>
+      </c>
+      <c r="V235" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A236" s="11">
         <v>5139</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C236" s="12">
         <v>0</v>
       </c>
       <c r="D236" s="12">
         <v>10</v>
       </c>
       <c r="E236" s="12">
         <v>8</v>
       </c>
       <c r="F236" s="12">
         <v>6.4</v>
       </c>
       <c r="G236" s="5">
         <v>4</v>
       </c>
       <c r="H236" s="2">
         <v>2</v>
       </c>
       <c r="I236" s="13">
@@ -14891,52 +17756,64 @@
       </c>
       <c r="K236" s="12">
         <v>16</v>
       </c>
       <c r="L236" s="12">
         <v>21</v>
       </c>
       <c r="M236" s="12">
         <v>21</v>
       </c>
       <c r="N236" s="26">
         <v>21</v>
       </c>
       <c r="O236" s="28">
         <v>21</v>
       </c>
       <c r="P236" s="30">
         <v>21</v>
       </c>
       <c r="Q236" s="18">
         <v>21</v>
       </c>
       <c r="R236" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="237" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S236" s="41">
+        <v>19</v>
+      </c>
+      <c r="T236" s="41">
+        <v>17</v>
+      </c>
+      <c r="U236" s="41">
+        <v>25</v>
+      </c>
+      <c r="V236" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="237" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A237" s="11">
         <v>5160</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C237" s="12">
         <v>0</v>
       </c>
       <c r="D237" s="12">
         <v>0</v>
       </c>
       <c r="E237" s="12">
         <v>0</v>
       </c>
       <c r="F237" s="12">
         <v>0</v>
       </c>
       <c r="G237" s="5">
         <v>0</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="13">
@@ -14947,52 +17824,64 @@
       </c>
       <c r="K237" s="12">
         <v>0</v>
       </c>
       <c r="L237" s="12">
         <v>0</v>
       </c>
       <c r="M237" s="12">
         <v>0</v>
       </c>
       <c r="N237" s="26">
         <v>0</v>
       </c>
       <c r="O237" s="28">
         <v>0</v>
       </c>
       <c r="P237" s="30">
         <v>0</v>
       </c>
       <c r="Q237" s="18">
         <v>0</v>
       </c>
       <c r="R237" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="238" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S237" s="41">
+        <v>8</v>
+      </c>
+      <c r="T237" s="41">
+        <v>10</v>
+      </c>
+      <c r="U237" s="41">
+        <v>4</v>
+      </c>
+      <c r="V237" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="238" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A238" s="11">
         <v>5163</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C238" s="12">
         <v>0</v>
       </c>
       <c r="D238" s="12">
         <v>0</v>
       </c>
       <c r="E238" s="12">
         <v>40</v>
       </c>
       <c r="F238" s="12">
         <v>5.0199999999999996</v>
       </c>
       <c r="G238" s="5">
         <v>2.2599999999999998</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="13">
@@ -15003,52 +17892,64 @@
       </c>
       <c r="K238" s="12">
         <v>11</v>
       </c>
       <c r="L238" s="12">
         <v>13</v>
       </c>
       <c r="M238" s="12">
         <v>21</v>
       </c>
       <c r="N238" s="26">
         <v>21</v>
       </c>
       <c r="O238" s="28">
         <v>21</v>
       </c>
       <c r="P238" s="30">
         <v>21</v>
       </c>
       <c r="Q238" s="18">
         <v>21</v>
       </c>
       <c r="R238" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="239" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S238" s="41">
+        <v>12</v>
+      </c>
+      <c r="T238" s="41">
+        <v>20</v>
+      </c>
+      <c r="U238" s="41">
+        <v>6</v>
+      </c>
+      <c r="V238" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="239" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A239" s="11">
         <v>5166</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C239" s="12">
         <v>0</v>
       </c>
       <c r="D239" s="12">
         <v>0</v>
       </c>
       <c r="E239" s="12">
         <v>0</v>
       </c>
       <c r="F239" s="12">
         <v>0</v>
       </c>
       <c r="G239" s="5">
         <v>0</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="13">
@@ -15059,52 +17960,64 @@
       </c>
       <c r="K239" s="12">
         <v>5</v>
       </c>
       <c r="L239" s="12">
         <v>20</v>
       </c>
       <c r="M239" s="12">
         <v>20</v>
       </c>
       <c r="N239" s="26">
         <v>20</v>
       </c>
       <c r="O239" s="28">
         <v>20</v>
       </c>
       <c r="P239" s="30">
         <v>20</v>
       </c>
       <c r="Q239" s="18">
         <v>15</v>
       </c>
       <c r="R239" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="240" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S239" s="41">
+        <v>12</v>
+      </c>
+      <c r="T239" s="41">
+        <v>12</v>
+      </c>
+      <c r="U239" s="41">
+        <v>16</v>
+      </c>
+      <c r="V239" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A240" s="11">
         <v>5184</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C240" s="12">
         <v>0</v>
       </c>
       <c r="D240" s="12">
         <v>0</v>
       </c>
       <c r="E240" s="12">
         <v>0</v>
       </c>
       <c r="F240" s="12">
         <v>0</v>
       </c>
       <c r="G240" s="5">
         <v>0</v>
       </c>
       <c r="H240" s="2">
         <v>0</v>
       </c>
       <c r="I240" s="13">
@@ -15115,52 +18028,64 @@
       </c>
       <c r="K240" s="12">
         <v>0</v>
       </c>
       <c r="L240" s="12">
         <v>0</v>
       </c>
       <c r="M240" s="12">
         <v>0</v>
       </c>
       <c r="N240" s="26">
         <v>0</v>
       </c>
       <c r="O240" s="28">
         <v>0</v>
       </c>
       <c r="P240" s="30">
         <v>0</v>
       </c>
       <c r="Q240" s="18">
         <v>0</v>
       </c>
       <c r="R240" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="241" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S240" s="41">
+        <v>4</v>
+      </c>
+      <c r="T240" s="41">
+        <v>4</v>
+      </c>
+      <c r="U240" s="41">
+        <v>0</v>
+      </c>
+      <c r="V240" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A241" s="11">
         <v>5250</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C241" s="12">
         <v>0</v>
       </c>
       <c r="D241" s="12">
         <v>0</v>
       </c>
       <c r="E241" s="12">
         <v>0</v>
       </c>
       <c r="F241" s="12">
         <v>0</v>
       </c>
       <c r="G241" s="5">
         <v>0</v>
       </c>
       <c r="H241" s="2">
         <v>0</v>
       </c>
       <c r="I241" s="13">
@@ -15171,52 +18096,64 @@
       </c>
       <c r="K241" s="12">
         <v>0</v>
       </c>
       <c r="L241" s="12">
         <v>0</v>
       </c>
       <c r="M241" s="12">
         <v>0</v>
       </c>
       <c r="N241" s="26">
         <v>0</v>
       </c>
       <c r="O241" s="28">
         <v>3</v>
       </c>
       <c r="P241" s="30">
         <v>3</v>
       </c>
       <c r="Q241" s="18">
         <v>3</v>
       </c>
       <c r="R241" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="242" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S241" s="41">
+        <v>4</v>
+      </c>
+      <c r="T241" s="41">
+        <v>4</v>
+      </c>
+      <c r="U241" s="41">
+        <v>4</v>
+      </c>
+      <c r="V241" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="242" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A242" s="11">
         <v>5256</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C242" s="12">
         <v>0</v>
       </c>
       <c r="D242" s="12">
         <v>0</v>
       </c>
       <c r="E242" s="12">
         <v>0</v>
       </c>
       <c r="F242" s="12">
         <v>0</v>
       </c>
       <c r="G242" s="5">
         <v>0</v>
       </c>
       <c r="H242" s="2">
         <v>0</v>
       </c>
       <c r="I242" s="13">
@@ -15227,52 +18164,64 @@
       </c>
       <c r="K242" s="12">
         <v>0</v>
       </c>
       <c r="L242" s="12">
         <v>0</v>
       </c>
       <c r="M242" s="12">
         <v>0</v>
       </c>
       <c r="N242" s="26">
         <v>0</v>
       </c>
       <c r="O242" s="28">
         <v>5</v>
       </c>
       <c r="P242" s="30">
         <v>13</v>
       </c>
       <c r="Q242" s="18">
         <v>13</v>
       </c>
       <c r="R242" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="243" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S242" s="41">
+        <v>18</v>
+      </c>
+      <c r="T242" s="41">
+        <v>14</v>
+      </c>
+      <c r="U242" s="41">
+        <v>10</v>
+      </c>
+      <c r="V242" s="41">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="243" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A243" s="11">
         <v>5283</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C243" s="12">
         <v>0</v>
       </c>
       <c r="D243" s="12">
         <v>0</v>
       </c>
       <c r="E243" s="12">
         <v>19.8</v>
       </c>
       <c r="F243" s="12">
         <v>26.43</v>
       </c>
       <c r="G243" s="5">
         <v>19.36</v>
       </c>
       <c r="H243" s="2">
         <v>0</v>
       </c>
       <c r="I243" s="13">
@@ -15283,52 +18232,64 @@
       </c>
       <c r="K243" s="12">
         <v>3</v>
       </c>
       <c r="L243" s="12">
         <v>3</v>
       </c>
       <c r="M243" s="12">
         <v>3</v>
       </c>
       <c r="N243" s="26">
         <v>0</v>
       </c>
       <c r="O243" s="28">
         <v>0</v>
       </c>
       <c r="P243" s="30">
         <v>0</v>
       </c>
       <c r="Q243" s="18">
         <v>3</v>
       </c>
       <c r="R243" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="244" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S243" s="41">
+        <v>0</v>
+      </c>
+      <c r="T243" s="41">
+        <v>0</v>
+      </c>
+      <c r="U243" s="41">
+        <v>2</v>
+      </c>
+      <c r="V243" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A244" s="11">
         <v>5310</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C244" s="12">
         <v>0</v>
       </c>
       <c r="D244" s="12">
         <v>0</v>
       </c>
       <c r="E244" s="12">
         <v>0</v>
       </c>
       <c r="F244" s="12">
         <v>0</v>
       </c>
       <c r="G244" s="5">
         <v>0</v>
       </c>
       <c r="H244" s="2">
         <v>12.16</v>
       </c>
       <c r="I244" s="13">
@@ -15339,52 +18300,64 @@
       </c>
       <c r="K244" s="12">
         <v>8</v>
       </c>
       <c r="L244" s="12">
         <v>18</v>
       </c>
       <c r="M244" s="12">
         <v>21</v>
       </c>
       <c r="N244" s="26">
         <v>21</v>
       </c>
       <c r="O244" s="28">
         <v>21</v>
       </c>
       <c r="P244" s="30">
         <v>13</v>
       </c>
       <c r="Q244" s="18">
         <v>13</v>
       </c>
       <c r="R244" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="245" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S244" s="41">
+        <v>12</v>
+      </c>
+      <c r="T244" s="41">
+        <v>8</v>
+      </c>
+      <c r="U244" s="41">
+        <v>10</v>
+      </c>
+      <c r="V244" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="245" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A245" s="11">
         <v>5325</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C245" s="12">
         <v>0</v>
       </c>
       <c r="D245" s="12">
         <v>0</v>
       </c>
       <c r="E245" s="12">
         <v>0</v>
       </c>
       <c r="F245" s="12">
         <v>12.57</v>
       </c>
       <c r="G245" s="5">
         <v>22.63</v>
       </c>
       <c r="H245" s="2">
         <v>16.7</v>
       </c>
       <c r="I245" s="13">
@@ -15395,52 +18368,64 @@
       </c>
       <c r="K245" s="12">
         <v>16</v>
       </c>
       <c r="L245" s="12">
         <v>16</v>
       </c>
       <c r="M245" s="12">
         <v>21</v>
       </c>
       <c r="N245" s="26">
         <v>21</v>
       </c>
       <c r="O245" s="28">
         <v>21</v>
       </c>
       <c r="P245" s="30">
         <v>21</v>
       </c>
       <c r="Q245" s="18">
         <v>21</v>
       </c>
       <c r="R245" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="246" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S245" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="T245" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="U245" s="44" t="s">
+        <v>387</v>
+      </c>
+      <c r="V245" s="44" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="246" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A246" s="11">
         <v>5463</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C246" s="12">
         <v>0</v>
       </c>
       <c r="D246" s="12">
         <v>0</v>
       </c>
       <c r="E246" s="12">
         <v>40</v>
       </c>
       <c r="F246" s="12">
         <v>32</v>
       </c>
       <c r="G246" s="5">
         <v>24</v>
       </c>
       <c r="H246" s="2">
         <v>16</v>
       </c>
       <c r="I246" s="13">
@@ -15451,52 +18436,64 @@
       </c>
       <c r="K246" s="12">
         <v>5</v>
       </c>
       <c r="L246" s="12">
         <v>8</v>
       </c>
       <c r="M246" s="12">
         <v>8</v>
       </c>
       <c r="N246" s="26">
         <v>8</v>
       </c>
       <c r="O246" s="28">
         <v>3</v>
       </c>
       <c r="P246" s="30">
         <v>21</v>
       </c>
       <c r="Q246" s="18">
         <v>21</v>
       </c>
       <c r="R246" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="247" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S246" s="41">
+        <v>16</v>
+      </c>
+      <c r="T246" s="41">
+        <v>12</v>
+      </c>
+      <c r="U246" s="41">
+        <v>12</v>
+      </c>
+      <c r="V246" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="247" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A247" s="11">
         <v>5486</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C247" s="12">
         <v>0</v>
       </c>
       <c r="D247" s="12">
         <v>0</v>
       </c>
       <c r="E247" s="12">
         <v>0</v>
       </c>
       <c r="F247" s="12">
         <v>0</v>
       </c>
       <c r="G247" s="5">
         <v>0</v>
       </c>
       <c r="H247" s="2">
         <v>0</v>
       </c>
       <c r="I247" s="13">
@@ -15507,52 +18504,64 @@
       </c>
       <c r="K247" s="12">
         <v>16</v>
       </c>
       <c r="L247" s="12">
         <v>16</v>
       </c>
       <c r="M247" s="12">
         <v>13</v>
       </c>
       <c r="N247" s="26">
         <v>16</v>
       </c>
       <c r="O247" s="28">
         <v>16</v>
       </c>
       <c r="P247" s="30">
         <v>21</v>
       </c>
       <c r="Q247" s="18">
         <v>21</v>
       </c>
       <c r="R247" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="248" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S247" s="41">
+        <v>21</v>
+      </c>
+      <c r="T247" s="41">
+        <v>21</v>
+      </c>
+      <c r="U247" s="41">
+        <v>19</v>
+      </c>
+      <c r="V247" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="248" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A248" s="11">
         <v>5508</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C248" s="12">
         <v>0</v>
       </c>
       <c r="D248" s="12">
         <v>10</v>
       </c>
       <c r="E248" s="12">
         <v>8</v>
       </c>
       <c r="F248" s="12">
         <v>7.3800000000000008</v>
       </c>
       <c r="G248" s="5">
         <v>10.39</v>
       </c>
       <c r="H248" s="2">
         <v>0.49</v>
       </c>
       <c r="I248" s="13">
@@ -15563,52 +18572,64 @@
       </c>
       <c r="K248" s="12">
         <v>0</v>
       </c>
       <c r="L248" s="12">
         <v>0</v>
       </c>
       <c r="M248" s="12">
         <v>0</v>
       </c>
       <c r="N248" s="26">
         <v>13</v>
       </c>
       <c r="O248" s="28">
         <v>21</v>
       </c>
       <c r="P248" s="30">
         <v>21</v>
       </c>
       <c r="Q248" s="18">
         <v>21</v>
       </c>
       <c r="R248" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="249" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S248" s="41">
+        <v>19</v>
+      </c>
+      <c r="T248" s="41">
+        <v>21</v>
+      </c>
+      <c r="U248" s="41">
+        <v>25</v>
+      </c>
+      <c r="V248" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="249" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A249" s="11">
         <v>5510</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>26.76</v>
       </c>
       <c r="E249" s="12">
         <v>21.69</v>
       </c>
       <c r="F249" s="12">
         <v>30.24</v>
       </c>
       <c r="G249" s="5">
         <v>21.25</v>
       </c>
       <c r="H249" s="2">
         <v>13.25</v>
       </c>
       <c r="I249" s="13">
@@ -15619,52 +18640,64 @@
       </c>
       <c r="K249" s="12">
         <v>18</v>
       </c>
       <c r="L249" s="12">
         <v>18</v>
       </c>
       <c r="M249" s="12">
         <v>21</v>
       </c>
       <c r="N249" s="26">
         <v>21</v>
       </c>
       <c r="O249" s="28">
         <v>21</v>
       </c>
       <c r="P249" s="30">
         <v>21</v>
       </c>
       <c r="Q249" s="18">
         <v>19</v>
       </c>
       <c r="R249" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="250" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S249" s="41">
+        <v>16</v>
+      </c>
+      <c r="T249" s="41">
+        <v>16</v>
+      </c>
+      <c r="U249" s="41">
+        <v>16</v>
+      </c>
+      <c r="V249" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="250" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A250" s="11">
         <v>5607</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>268</v>
       </c>
       <c r="C250" s="12">
         <v>0</v>
       </c>
       <c r="D250" s="12">
         <v>0</v>
       </c>
       <c r="E250" s="12">
         <v>0</v>
       </c>
       <c r="F250" s="12">
         <v>0</v>
       </c>
       <c r="G250" s="5">
         <v>0</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="13">
@@ -15675,52 +18708,64 @@
       </c>
       <c r="K250" s="12">
         <v>3</v>
       </c>
       <c r="L250" s="12">
         <v>8</v>
       </c>
       <c r="M250" s="12">
         <v>8</v>
       </c>
       <c r="N250" s="26">
         <v>3</v>
       </c>
       <c r="O250" s="28">
         <v>5</v>
       </c>
       <c r="P250" s="30">
         <v>10</v>
       </c>
       <c r="Q250" s="18">
         <v>10</v>
       </c>
       <c r="R250" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="251" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S250" s="41">
+        <v>4</v>
+      </c>
+      <c r="T250" s="41">
+        <v>4</v>
+      </c>
+      <c r="U250" s="41">
+        <v>6</v>
+      </c>
+      <c r="V250" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A251" s="11">
         <v>5643</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>269</v>
       </c>
       <c r="C251" s="12">
         <v>0</v>
       </c>
       <c r="D251" s="12">
         <v>0</v>
       </c>
       <c r="E251" s="12">
         <v>0</v>
       </c>
       <c r="F251" s="12">
         <v>0</v>
       </c>
       <c r="G251" s="5">
         <v>0</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="13">
@@ -15731,52 +18776,64 @@
       </c>
       <c r="K251" s="12">
         <v>0</v>
       </c>
       <c r="L251" s="12">
         <v>0</v>
       </c>
       <c r="M251" s="12">
         <v>0</v>
       </c>
       <c r="N251" s="26">
         <v>0</v>
       </c>
       <c r="O251" s="28">
         <v>5</v>
       </c>
       <c r="P251" s="30">
         <v>5</v>
       </c>
       <c r="Q251" s="18">
         <v>5</v>
       </c>
       <c r="R251" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="252" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S251" s="41">
+        <v>4</v>
+      </c>
+      <c r="T251" s="41">
+        <v>4</v>
+      </c>
+      <c r="U251" s="41">
+        <v>4</v>
+      </c>
+      <c r="V251" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A252" s="11">
         <v>5697</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>358</v>
       </c>
       <c r="C252" s="12">
         <v>11.32</v>
       </c>
       <c r="D252" s="12">
         <v>9.06</v>
       </c>
       <c r="E252" s="12">
         <v>0</v>
       </c>
       <c r="F252" s="12">
         <v>5.92</v>
       </c>
       <c r="G252" s="5">
         <v>3.59</v>
       </c>
       <c r="H252" s="2">
         <v>1.55</v>
       </c>
       <c r="I252" s="13">
@@ -15787,52 +18844,64 @@
       </c>
       <c r="K252" s="12">
         <v>5</v>
       </c>
       <c r="L252" s="12">
         <v>10</v>
       </c>
       <c r="M252" s="12">
         <v>10</v>
       </c>
       <c r="N252" s="26">
         <v>10</v>
       </c>
       <c r="O252" s="28">
         <v>21</v>
       </c>
       <c r="P252" s="30">
         <v>21</v>
       </c>
       <c r="Q252" s="18">
         <v>21</v>
       </c>
       <c r="R252" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="253" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S252" s="41">
+        <v>17</v>
+      </c>
+      <c r="T252" s="41">
+        <v>23</v>
+      </c>
+      <c r="U252" s="41">
+        <v>25</v>
+      </c>
+      <c r="V252" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="253" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A253" s="11">
         <v>5724</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C253" s="12">
         <v>0</v>
       </c>
       <c r="D253" s="12">
         <v>0</v>
       </c>
       <c r="E253" s="12">
         <v>0</v>
       </c>
       <c r="F253" s="12">
         <v>0</v>
       </c>
       <c r="G253" s="5">
         <v>10</v>
       </c>
       <c r="H253" s="2">
         <v>8</v>
       </c>
       <c r="I253" s="13">
@@ -15843,52 +18912,64 @@
       </c>
       <c r="K253" s="12">
         <v>21</v>
       </c>
       <c r="L253" s="12">
         <v>21</v>
       </c>
       <c r="M253" s="12">
         <v>21</v>
       </c>
       <c r="N253" s="26">
         <v>21</v>
       </c>
       <c r="O253" s="28">
         <v>21</v>
       </c>
       <c r="P253" s="30">
         <v>21</v>
       </c>
       <c r="Q253" s="18">
         <v>21</v>
       </c>
       <c r="R253" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="254" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S253" s="41">
+        <v>21</v>
+      </c>
+      <c r="T253" s="41">
+        <v>21</v>
+      </c>
+      <c r="U253" s="41">
+        <v>25</v>
+      </c>
+      <c r="V253" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="254" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A254" s="11">
         <v>5751</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C254" s="12">
         <v>0</v>
       </c>
       <c r="D254" s="12">
         <v>13.61</v>
       </c>
       <c r="E254" s="12">
         <v>10.51</v>
       </c>
       <c r="F254" s="12">
         <v>20.96</v>
       </c>
       <c r="G254" s="5">
         <v>2.12</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="13">
@@ -15899,52 +18980,64 @@
       </c>
       <c r="K254" s="12">
         <v>0</v>
       </c>
       <c r="L254" s="12">
         <v>0</v>
       </c>
       <c r="M254" s="12">
         <v>15</v>
       </c>
       <c r="N254" s="26">
         <v>15</v>
       </c>
       <c r="O254" s="28">
         <v>15</v>
       </c>
       <c r="P254" s="30">
         <v>21</v>
       </c>
       <c r="Q254" s="18">
         <v>21</v>
       </c>
       <c r="R254" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="255" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S254" s="41">
+        <v>19</v>
+      </c>
+      <c r="T254" s="41">
+        <v>21</v>
+      </c>
+      <c r="U254" s="41">
+        <v>19</v>
+      </c>
+      <c r="V254" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="255" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A255" s="11">
         <v>5805</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C255" s="12">
         <v>0</v>
       </c>
       <c r="D255" s="12">
         <v>0</v>
       </c>
       <c r="E255" s="12">
         <v>0</v>
       </c>
       <c r="F255" s="12">
         <v>0</v>
       </c>
       <c r="G255" s="5">
         <v>0</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="13">
@@ -15955,52 +19048,64 @@
       </c>
       <c r="K255" s="12">
         <v>0</v>
       </c>
       <c r="L255" s="12">
         <v>0</v>
       </c>
       <c r="M255" s="12">
         <v>0</v>
       </c>
       <c r="N255" s="26">
         <v>5</v>
       </c>
       <c r="O255" s="28">
         <v>5</v>
       </c>
       <c r="P255" s="30">
         <v>10</v>
       </c>
       <c r="Q255" s="18">
         <v>13</v>
       </c>
       <c r="R255" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="256" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S255" s="41">
+        <v>10</v>
+      </c>
+      <c r="T255" s="41">
+        <v>6</v>
+      </c>
+      <c r="U255" s="41">
+        <v>2</v>
+      </c>
+      <c r="V255" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A256" s="11">
         <v>5823</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C256" s="12">
         <v>0</v>
       </c>
       <c r="D256" s="12">
         <v>0</v>
       </c>
       <c r="E256" s="12">
         <v>10</v>
       </c>
       <c r="F256" s="12">
         <v>13.14</v>
       </c>
       <c r="G256" s="5">
         <v>24.77</v>
       </c>
       <c r="H256" s="2">
         <v>19.41</v>
       </c>
       <c r="I256" s="13">
@@ -16011,52 +19116,64 @@
       </c>
       <c r="K256" s="12">
         <v>21</v>
       </c>
       <c r="L256" s="12">
         <v>21</v>
       </c>
       <c r="M256" s="12">
         <v>21</v>
       </c>
       <c r="N256" s="26">
         <v>21</v>
       </c>
       <c r="O256" s="28">
         <v>21</v>
       </c>
       <c r="P256" s="30">
         <v>21</v>
       </c>
       <c r="Q256" s="18">
         <v>21</v>
       </c>
       <c r="R256" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="257" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S256" s="41">
+        <v>21</v>
+      </c>
+      <c r="T256" s="41">
+        <v>21</v>
+      </c>
+      <c r="U256" s="41">
+        <v>23</v>
+      </c>
+      <c r="V256" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="257" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A257" s="11">
         <v>5832</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C257" s="12">
         <v>0</v>
       </c>
       <c r="D257" s="12">
         <v>10</v>
       </c>
       <c r="E257" s="12">
         <v>10</v>
       </c>
       <c r="F257" s="12">
         <v>6</v>
       </c>
       <c r="G257" s="5">
         <v>0</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="13">
@@ -16067,52 +19184,64 @@
       </c>
       <c r="K257" s="12">
         <v>13</v>
       </c>
       <c r="L257" s="12">
         <v>18</v>
       </c>
       <c r="M257" s="12">
         <v>21</v>
       </c>
       <c r="N257" s="26">
         <v>18</v>
       </c>
       <c r="O257" s="28">
         <v>18</v>
       </c>
       <c r="P257" s="30">
         <v>18</v>
       </c>
       <c r="Q257" s="18">
         <v>21</v>
       </c>
       <c r="R257" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="258" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S257" s="41">
+        <v>21</v>
+      </c>
+      <c r="T257" s="41">
+        <v>21</v>
+      </c>
+      <c r="U257" s="41">
+        <v>23</v>
+      </c>
+      <c r="V257" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="258" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A258" s="11">
         <v>5877</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C258" s="12">
         <v>0</v>
       </c>
       <c r="D258" s="12">
         <v>27.46</v>
       </c>
       <c r="E258" s="12">
         <v>22.05</v>
       </c>
       <c r="F258" s="12">
         <v>17.71</v>
       </c>
       <c r="G258" s="5">
         <v>10.27</v>
       </c>
       <c r="H258" s="2">
         <v>4.9800000000000004</v>
       </c>
       <c r="I258" s="13">
@@ -16123,52 +19252,64 @@
       </c>
       <c r="K258" s="12">
         <v>5</v>
       </c>
       <c r="L258" s="12">
         <v>5</v>
       </c>
       <c r="M258" s="12">
         <v>5</v>
       </c>
       <c r="N258" s="26">
         <v>0</v>
       </c>
       <c r="O258" s="28">
         <v>0</v>
       </c>
       <c r="P258" s="30">
         <v>5</v>
       </c>
       <c r="Q258" s="18">
         <v>8</v>
       </c>
       <c r="R258" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="259" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S258" s="41">
+        <v>6</v>
+      </c>
+      <c r="T258" s="41">
+        <v>8</v>
+      </c>
+      <c r="U258" s="41">
+        <v>12</v>
+      </c>
+      <c r="V258" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="259" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A259" s="11">
         <v>5895</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C259" s="12">
         <v>0</v>
       </c>
       <c r="D259" s="12">
         <v>0</v>
       </c>
       <c r="E259" s="12">
         <v>10</v>
       </c>
       <c r="F259" s="12">
         <v>8</v>
       </c>
       <c r="G259" s="5">
         <v>6</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="13">
@@ -16179,52 +19320,64 @@
       </c>
       <c r="K259" s="12">
         <v>19</v>
       </c>
       <c r="L259" s="12">
         <v>19</v>
       </c>
       <c r="M259" s="18">
         <v>19</v>
       </c>
       <c r="N259" s="26">
         <v>21</v>
       </c>
       <c r="O259" s="26">
         <v>19</v>
       </c>
       <c r="P259" s="30">
         <v>21</v>
       </c>
       <c r="Q259" s="18">
         <v>3</v>
       </c>
       <c r="R259" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="260" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S259" s="41">
+        <v>21</v>
+      </c>
+      <c r="T259" s="41">
+        <v>21</v>
+      </c>
+      <c r="U259" s="41">
+        <v>23</v>
+      </c>
+      <c r="V259" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="260" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A260" s="11">
         <v>5922</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C260" s="12">
         <v>0</v>
       </c>
       <c r="D260" s="12">
         <v>0</v>
       </c>
       <c r="E260" s="12">
         <v>0</v>
       </c>
       <c r="F260" s="12">
         <v>0</v>
       </c>
       <c r="G260" s="5">
         <v>0</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="13">
@@ -16235,52 +19388,64 @@
       </c>
       <c r="K260" s="12">
         <v>0</v>
       </c>
       <c r="L260" s="12">
         <v>0</v>
       </c>
       <c r="M260" s="12">
         <v>0</v>
       </c>
       <c r="N260" s="26">
         <v>0</v>
       </c>
       <c r="O260" s="28">
         <v>0</v>
       </c>
       <c r="P260" s="30">
         <v>3</v>
       </c>
       <c r="Q260" s="18">
         <v>3</v>
       </c>
       <c r="R260" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="261" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S260" s="41">
+        <v>12</v>
+      </c>
+      <c r="T260" s="41">
+        <v>12</v>
+      </c>
+      <c r="U260" s="41">
+        <v>14</v>
+      </c>
+      <c r="V260" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A261" s="11">
         <v>5949</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>272</v>
       </c>
       <c r="C261" s="12">
         <v>0</v>
       </c>
       <c r="D261" s="12">
         <v>0</v>
       </c>
       <c r="E261" s="12">
         <v>0</v>
       </c>
       <c r="F261" s="12">
         <v>0</v>
       </c>
       <c r="G261" s="5">
         <v>0</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="13">
@@ -16291,52 +19456,64 @@
       </c>
       <c r="K261" s="12">
         <v>0</v>
       </c>
       <c r="L261" s="12">
         <v>0</v>
       </c>
       <c r="M261" s="12">
         <v>0</v>
       </c>
       <c r="N261" s="26">
         <v>0</v>
       </c>
       <c r="O261" s="28">
         <v>10</v>
       </c>
       <c r="P261" s="30">
         <v>10</v>
       </c>
       <c r="Q261" s="18">
         <v>10</v>
       </c>
       <c r="R261" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="262" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S261" s="41">
+        <v>4</v>
+      </c>
+      <c r="T261" s="41">
+        <v>10</v>
+      </c>
+      <c r="U261" s="41">
+        <v>16</v>
+      </c>
+      <c r="V261" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="262" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A262" s="11">
         <v>5976</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C262" s="12">
         <v>0</v>
       </c>
       <c r="D262" s="12">
         <v>0</v>
       </c>
       <c r="E262" s="12">
         <v>0</v>
       </c>
       <c r="F262" s="12">
         <v>40</v>
       </c>
       <c r="G262" s="5">
         <v>11.8</v>
       </c>
       <c r="H262" s="2">
         <v>7.77</v>
       </c>
       <c r="I262" s="13">
@@ -16347,52 +19524,64 @@
       </c>
       <c r="K262" s="12">
         <v>0</v>
       </c>
       <c r="L262" s="12">
         <v>0</v>
       </c>
       <c r="M262" s="18">
         <v>5</v>
       </c>
       <c r="N262" s="26">
         <v>5</v>
       </c>
       <c r="O262" s="28">
         <v>5</v>
       </c>
       <c r="P262" s="30">
         <v>5</v>
       </c>
       <c r="Q262" s="18">
         <v>5</v>
       </c>
       <c r="R262" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="263" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S262" s="41">
+        <v>0</v>
+      </c>
+      <c r="T262" s="41">
+        <v>0</v>
+      </c>
+      <c r="U262" s="41">
+        <v>2</v>
+      </c>
+      <c r="V262" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A263" s="11">
         <v>5994</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C263" s="12">
         <v>0</v>
       </c>
       <c r="D263" s="12">
         <v>0</v>
       </c>
       <c r="E263" s="12">
         <v>0</v>
       </c>
       <c r="F263" s="12">
         <v>30.28</v>
       </c>
       <c r="G263" s="5">
         <v>23.18</v>
       </c>
       <c r="H263" s="2">
         <v>18.3</v>
       </c>
       <c r="I263" s="13">
@@ -16403,52 +19592,64 @@
       </c>
       <c r="K263" s="12">
         <v>0</v>
       </c>
       <c r="L263" s="12">
         <v>5</v>
       </c>
       <c r="M263" s="18">
         <v>5</v>
       </c>
       <c r="N263" s="26">
         <v>5</v>
       </c>
       <c r="O263" s="28">
         <v>10</v>
       </c>
       <c r="P263" s="30">
         <v>10</v>
       </c>
       <c r="Q263" s="18">
         <v>18</v>
       </c>
       <c r="R263" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="264" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S263" s="41">
+        <v>12</v>
+      </c>
+      <c r="T263" s="41">
+        <v>12</v>
+      </c>
+      <c r="U263" s="41">
+        <v>10</v>
+      </c>
+      <c r="V263" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="264" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A264" s="11">
         <v>6003</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C264" s="12">
         <v>0</v>
       </c>
       <c r="D264" s="12">
         <v>10</v>
       </c>
       <c r="E264" s="12">
         <v>27.72</v>
       </c>
       <c r="F264" s="12">
         <v>20.66</v>
       </c>
       <c r="G264" s="5">
         <v>20.87</v>
       </c>
       <c r="H264" s="2">
         <v>12.23</v>
       </c>
       <c r="I264" s="13">
@@ -16459,52 +19660,64 @@
       </c>
       <c r="K264" s="12">
         <v>21</v>
       </c>
       <c r="L264" s="12">
         <v>21</v>
       </c>
       <c r="M264" s="12">
         <v>21</v>
       </c>
       <c r="N264" s="26">
         <v>21</v>
       </c>
       <c r="O264" s="26">
         <v>16</v>
       </c>
       <c r="P264" s="30">
         <v>21</v>
       </c>
       <c r="Q264" s="18">
         <v>21</v>
       </c>
       <c r="R264" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="265" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S264" s="41">
+        <v>21</v>
+      </c>
+      <c r="T264" s="41">
+        <v>21</v>
+      </c>
+      <c r="U264" s="41">
+        <v>25</v>
+      </c>
+      <c r="V264" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A265" s="11">
         <v>6012</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C265" s="12">
         <v>11.98</v>
       </c>
       <c r="D265" s="12">
         <v>20.98</v>
       </c>
       <c r="E265" s="12">
         <v>0</v>
       </c>
       <c r="F265" s="12">
         <v>33.409999999999997</v>
       </c>
       <c r="G265" s="5">
         <v>24.93</v>
       </c>
       <c r="H265" s="2">
         <v>8.73</v>
       </c>
       <c r="I265" s="13">
@@ -16515,52 +19728,64 @@
       </c>
       <c r="K265" s="12">
         <v>5</v>
       </c>
       <c r="L265" s="12">
         <v>5</v>
       </c>
       <c r="M265" s="12">
         <v>18</v>
       </c>
       <c r="N265" s="26">
         <v>21</v>
       </c>
       <c r="O265" s="28">
         <v>21</v>
       </c>
       <c r="P265" s="30">
         <v>21</v>
       </c>
       <c r="Q265" s="18">
         <v>21</v>
       </c>
       <c r="R265" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="266" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S265" s="41">
+        <v>14</v>
+      </c>
+      <c r="T265" s="41">
+        <v>12</v>
+      </c>
+      <c r="U265" s="41">
+        <v>16</v>
+      </c>
+      <c r="V265" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="266" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A266" s="11">
         <v>6030</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C266" s="12">
         <v>0</v>
       </c>
       <c r="D266" s="12">
         <v>0</v>
       </c>
       <c r="E266" s="12">
         <v>0</v>
       </c>
       <c r="F266" s="12">
         <v>0</v>
       </c>
       <c r="G266" s="5">
         <v>0</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="13">
@@ -16571,52 +19796,64 @@
       </c>
       <c r="K266" s="12">
         <v>0</v>
       </c>
       <c r="L266" s="12">
         <v>0</v>
       </c>
       <c r="M266" s="12">
         <v>0</v>
       </c>
       <c r="N266" s="26">
         <v>0</v>
       </c>
       <c r="O266" s="28">
         <v>0</v>
       </c>
       <c r="P266" s="30">
         <v>5</v>
       </c>
       <c r="Q266" s="18">
         <v>5</v>
       </c>
       <c r="R266" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="267" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S266" s="41">
+        <v>4</v>
+      </c>
+      <c r="T266" s="41">
+        <v>2</v>
+      </c>
+      <c r="U266" s="41">
+        <v>2</v>
+      </c>
+      <c r="V266" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A267" s="11">
         <v>6035</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C267" s="12">
         <v>0</v>
       </c>
       <c r="D267" s="12">
         <v>0</v>
       </c>
       <c r="E267" s="12">
         <v>0</v>
       </c>
       <c r="F267" s="12">
         <v>0</v>
       </c>
       <c r="G267" s="5">
         <v>0</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="13">
@@ -16627,52 +19864,64 @@
       </c>
       <c r="K267" s="12">
         <v>13</v>
       </c>
       <c r="L267" s="12">
         <v>13</v>
       </c>
       <c r="M267" s="12">
         <v>13</v>
       </c>
       <c r="N267" s="26">
         <v>21</v>
       </c>
       <c r="O267" s="28">
         <v>21</v>
       </c>
       <c r="P267" s="30">
         <v>21</v>
       </c>
       <c r="Q267" s="18">
         <v>21</v>
       </c>
       <c r="R267" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="268" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S267" s="41">
+        <v>21</v>
+      </c>
+      <c r="T267" s="41">
+        <v>21</v>
+      </c>
+      <c r="U267" s="41">
+        <v>25</v>
+      </c>
+      <c r="V267" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="268" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A268" s="11">
         <v>6039</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>275</v>
       </c>
       <c r="C268" s="12">
         <v>0</v>
       </c>
       <c r="D268" s="12">
         <v>0</v>
       </c>
       <c r="E268" s="12">
         <v>0</v>
       </c>
       <c r="F268" s="12">
         <v>0</v>
       </c>
       <c r="G268" s="5">
         <v>0</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="13">
@@ -16683,52 +19932,64 @@
       </c>
       <c r="K268" s="12">
         <v>0</v>
       </c>
       <c r="L268" s="12">
         <v>0</v>
       </c>
       <c r="M268" s="12">
         <v>0</v>
       </c>
       <c r="N268" s="26">
         <v>0</v>
       </c>
       <c r="O268" s="28">
         <v>0</v>
       </c>
       <c r="P268" s="30">
         <v>0</v>
       </c>
       <c r="Q268" s="18">
         <v>0</v>
       </c>
       <c r="R268" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="269" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S268" s="41">
+        <v>0</v>
+      </c>
+      <c r="T268" s="41">
+        <v>0</v>
+      </c>
+      <c r="U268" s="41">
+        <v>0</v>
+      </c>
+      <c r="V268" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A269" s="11">
         <v>6091</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>0</v>
       </c>
       <c r="E269" s="12">
         <v>0</v>
       </c>
       <c r="F269" s="12">
         <v>39.76</v>
       </c>
       <c r="G269" s="5">
         <v>32.049999999999997</v>
       </c>
       <c r="H269" s="2">
         <v>24.05</v>
       </c>
       <c r="I269" s="13">
@@ -16739,52 +20000,64 @@
       </c>
       <c r="K269" s="12">
         <v>18</v>
       </c>
       <c r="L269" s="12">
         <v>18</v>
       </c>
       <c r="M269" s="12">
         <v>18</v>
       </c>
       <c r="N269" s="26">
         <v>18</v>
       </c>
       <c r="O269" s="28">
         <v>18</v>
       </c>
       <c r="P269" s="30">
         <v>18</v>
       </c>
       <c r="Q269" s="18">
         <v>13</v>
       </c>
       <c r="R269" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="270" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S269" s="41">
+        <v>8</v>
+      </c>
+      <c r="T269" s="41">
+        <v>8</v>
+      </c>
+      <c r="U269" s="41">
+        <v>8</v>
+      </c>
+      <c r="V269" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A270" s="11">
         <v>6093</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C270" s="12">
         <v>0</v>
       </c>
       <c r="D270" s="12">
         <v>0</v>
       </c>
       <c r="E270" s="12">
         <v>0</v>
       </c>
       <c r="F270" s="12">
         <v>0</v>
       </c>
       <c r="G270" s="5">
         <v>0</v>
       </c>
       <c r="H270" s="2">
         <v>0</v>
       </c>
       <c r="I270" s="13">
@@ -16795,52 +20068,64 @@
       </c>
       <c r="K270" s="12">
         <v>0</v>
       </c>
       <c r="L270" s="12">
         <v>0</v>
       </c>
       <c r="M270" s="12">
         <v>0</v>
       </c>
       <c r="N270" s="26">
         <v>0</v>
       </c>
       <c r="O270" s="28">
         <v>0</v>
       </c>
       <c r="P270" s="30">
         <v>0</v>
       </c>
       <c r="Q270" s="18">
         <v>0</v>
       </c>
       <c r="R270" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="271" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S270" s="41">
+        <v>0</v>
+      </c>
+      <c r="T270" s="41">
+        <v>0</v>
+      </c>
+      <c r="U270" s="41">
+        <v>2</v>
+      </c>
+      <c r="V270" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A271" s="11">
         <v>6094</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C271" s="12">
         <v>0</v>
       </c>
       <c r="D271" s="12">
         <v>0</v>
       </c>
       <c r="E271" s="12">
         <v>0</v>
       </c>
       <c r="F271" s="12">
         <v>0</v>
       </c>
       <c r="G271" s="5">
         <v>0</v>
       </c>
       <c r="H271" s="2">
         <v>11.01</v>
       </c>
       <c r="I271" s="13">
@@ -16851,52 +20136,64 @@
       </c>
       <c r="K271" s="12">
         <v>8</v>
       </c>
       <c r="L271" s="12">
         <v>8</v>
       </c>
       <c r="M271" s="12">
         <v>18</v>
       </c>
       <c r="N271" s="26">
         <v>18</v>
       </c>
       <c r="O271" s="28">
         <v>18</v>
       </c>
       <c r="P271" s="30">
         <v>21</v>
       </c>
       <c r="Q271" s="18">
         <v>21</v>
       </c>
       <c r="R271" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="272" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S271" s="41">
+        <v>16</v>
+      </c>
+      <c r="T271" s="41">
+        <v>18</v>
+      </c>
+      <c r="U271" s="41">
+        <v>18</v>
+      </c>
+      <c r="V271" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="272" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A272" s="11">
         <v>6095</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C272" s="12">
         <v>0</v>
       </c>
       <c r="D272" s="12">
         <v>0</v>
       </c>
       <c r="E272" s="12">
         <v>13.82</v>
       </c>
       <c r="F272" s="12">
         <v>10.99</v>
       </c>
       <c r="G272" s="5">
         <v>8.01</v>
       </c>
       <c r="H272" s="2">
         <v>5.03</v>
       </c>
       <c r="I272" s="13">
@@ -16907,52 +20204,64 @@
       </c>
       <c r="K272" s="12">
         <v>5</v>
       </c>
       <c r="L272" s="12">
         <v>5</v>
       </c>
       <c r="M272" s="12">
         <v>5</v>
       </c>
       <c r="N272" s="26">
         <v>5</v>
       </c>
       <c r="O272" s="28">
         <v>5</v>
       </c>
       <c r="P272" s="30">
         <v>5</v>
       </c>
       <c r="Q272" s="18">
         <v>5</v>
       </c>
       <c r="R272" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="273" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S272" s="41">
+        <v>4</v>
+      </c>
+      <c r="T272" s="41">
+        <v>4</v>
+      </c>
+      <c r="U272" s="41">
+        <v>9</v>
+      </c>
+      <c r="V272" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="273" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A273" s="11">
         <v>6096</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C273" s="12">
         <v>0</v>
       </c>
       <c r="D273" s="12">
         <v>0</v>
       </c>
       <c r="E273" s="12">
         <v>0</v>
       </c>
       <c r="F273" s="12">
         <v>10.87</v>
       </c>
       <c r="G273" s="5">
         <v>19.59</v>
       </c>
       <c r="H273" s="2">
         <v>14.61</v>
       </c>
       <c r="I273" s="13">
@@ -16963,52 +20272,64 @@
       </c>
       <c r="K273" s="12">
         <v>16</v>
       </c>
       <c r="L273" s="12">
         <v>16</v>
       </c>
       <c r="M273" s="12">
         <v>21</v>
       </c>
       <c r="N273" s="26">
         <v>21</v>
       </c>
       <c r="O273" s="28">
         <v>21</v>
       </c>
       <c r="P273" s="30">
         <v>21</v>
       </c>
       <c r="Q273" s="18">
         <v>21</v>
       </c>
       <c r="R273" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="274" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S273" s="41">
+        <v>42</v>
+      </c>
+      <c r="T273" s="41">
+        <v>0</v>
+      </c>
+      <c r="U273" s="41">
+        <v>21</v>
+      </c>
+      <c r="V273" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="274" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A274" s="11">
         <v>6097</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C274" s="12">
         <v>0</v>
       </c>
       <c r="D274" s="12">
         <v>0</v>
       </c>
       <c r="E274" s="12">
         <v>10</v>
       </c>
       <c r="F274" s="12">
         <v>8</v>
       </c>
       <c r="G274" s="5">
         <v>13.44</v>
       </c>
       <c r="H274" s="2">
         <v>9.75</v>
       </c>
       <c r="I274" s="13">
@@ -17019,52 +20340,64 @@
       </c>
       <c r="K274" s="12">
         <v>21</v>
       </c>
       <c r="L274" s="12">
         <v>21</v>
       </c>
       <c r="M274" s="12">
         <v>21</v>
       </c>
       <c r="N274" s="26">
         <v>21</v>
       </c>
       <c r="O274" s="28">
         <v>21</v>
       </c>
       <c r="P274" s="30">
         <v>21</v>
       </c>
       <c r="Q274" s="18">
         <v>21</v>
       </c>
       <c r="R274" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="275" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S274" s="41">
+        <v>21</v>
+      </c>
+      <c r="T274" s="41">
+        <v>21</v>
+      </c>
+      <c r="U274" s="41">
+        <v>23</v>
+      </c>
+      <c r="V274" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="275" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A275" s="11">
         <v>6098</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C275" s="12">
         <v>0</v>
       </c>
       <c r="D275" s="12">
         <v>0</v>
       </c>
       <c r="E275" s="12">
         <v>0</v>
       </c>
       <c r="F275" s="12">
         <v>0</v>
       </c>
       <c r="G275" s="5">
         <v>0</v>
       </c>
       <c r="H275" s="2">
         <v>0</v>
       </c>
       <c r="I275" s="13">
@@ -17075,52 +20408,64 @@
       </c>
       <c r="K275" s="12">
         <v>0</v>
       </c>
       <c r="L275" s="12">
         <v>0</v>
       </c>
       <c r="M275" s="12">
         <v>0</v>
       </c>
       <c r="N275" s="26">
         <v>0</v>
       </c>
       <c r="O275" s="28">
         <v>0</v>
       </c>
       <c r="P275" s="30">
         <v>0</v>
       </c>
       <c r="Q275" s="18">
         <v>0</v>
       </c>
       <c r="R275" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="276" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S275" s="41">
+        <v>0</v>
+      </c>
+      <c r="T275" s="41">
+        <v>2</v>
+      </c>
+      <c r="U275" s="41">
+        <v>23</v>
+      </c>
+      <c r="V275" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="276" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A276" s="11">
         <v>6099</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C276" s="12">
         <v>0</v>
       </c>
       <c r="D276" s="12">
         <v>0</v>
       </c>
       <c r="E276" s="12">
         <v>0</v>
       </c>
       <c r="F276" s="12">
         <v>0</v>
       </c>
       <c r="G276" s="5">
         <v>0</v>
       </c>
       <c r="H276" s="2">
         <v>0</v>
       </c>
       <c r="I276" s="13">
@@ -17131,52 +20476,64 @@
       </c>
       <c r="K276" s="12">
         <v>0</v>
       </c>
       <c r="L276" s="12">
         <v>0</v>
       </c>
       <c r="M276" s="12">
         <v>0</v>
       </c>
       <c r="N276" s="26">
         <v>0</v>
       </c>
       <c r="O276" s="28">
         <v>0</v>
       </c>
       <c r="P276" s="30">
         <v>0</v>
       </c>
       <c r="Q276" s="18">
         <v>0</v>
       </c>
       <c r="R276" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="277" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S276" s="41">
+        <v>4</v>
+      </c>
+      <c r="T276" s="41">
+        <v>0</v>
+      </c>
+      <c r="U276" s="41">
+        <v>0</v>
+      </c>
+      <c r="V276" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="277" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A277" s="11">
         <v>6100</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C277" s="12">
         <v>0</v>
       </c>
       <c r="D277" s="12">
         <v>0</v>
       </c>
       <c r="E277" s="12">
         <v>0</v>
       </c>
       <c r="F277" s="12">
         <v>12.09</v>
       </c>
       <c r="G277" s="5">
         <v>9.59</v>
       </c>
       <c r="H277" s="2">
         <v>6.65</v>
       </c>
       <c r="I277" s="13">
@@ -17187,52 +20544,64 @@
       </c>
       <c r="K277" s="12">
         <v>8</v>
       </c>
       <c r="L277" s="12">
         <v>13</v>
       </c>
       <c r="M277" s="12">
         <v>13</v>
       </c>
       <c r="N277" s="26">
         <v>13</v>
       </c>
       <c r="O277" s="28">
         <v>18</v>
       </c>
       <c r="P277" s="30">
         <v>21</v>
       </c>
       <c r="Q277" s="18">
         <v>21</v>
       </c>
       <c r="R277" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="278" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S277" s="41">
+        <v>21</v>
+      </c>
+      <c r="T277" s="41">
+        <v>21</v>
+      </c>
+      <c r="U277" s="41">
+        <v>25</v>
+      </c>
+      <c r="V277" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="278" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A278" s="11">
         <v>6101</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>280</v>
       </c>
       <c r="C278" s="12">
         <v>0</v>
       </c>
       <c r="D278" s="12">
         <v>0</v>
       </c>
       <c r="E278" s="12">
         <v>0</v>
       </c>
       <c r="F278" s="12">
         <v>0</v>
       </c>
       <c r="G278" s="5">
         <v>0</v>
       </c>
       <c r="H278" s="2">
         <v>0</v>
       </c>
       <c r="I278" s="13">
@@ -17243,52 +20612,64 @@
       </c>
       <c r="K278" s="12">
         <v>0</v>
       </c>
       <c r="L278" s="12">
         <v>0</v>
       </c>
       <c r="M278" s="12">
         <v>0</v>
       </c>
       <c r="N278" s="26">
         <v>0</v>
       </c>
       <c r="O278" s="28">
         <v>0</v>
       </c>
       <c r="P278" s="30">
         <v>0</v>
       </c>
       <c r="Q278" s="18">
         <v>0</v>
       </c>
       <c r="R278" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="279" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S278" s="41">
+        <v>0</v>
+      </c>
+      <c r="T278" s="41">
+        <v>0</v>
+      </c>
+      <c r="U278" s="41">
+        <v>0</v>
+      </c>
+      <c r="V278" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A279" s="11">
         <v>6102</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C279" s="12">
         <v>0</v>
       </c>
       <c r="D279" s="12">
         <v>0</v>
       </c>
       <c r="E279" s="12">
         <v>40</v>
       </c>
       <c r="F279" s="12">
         <v>32</v>
       </c>
       <c r="G279" s="5">
         <v>24</v>
       </c>
       <c r="H279" s="2">
         <v>14.53</v>
       </c>
       <c r="I279" s="13">
@@ -17299,52 +20680,64 @@
       </c>
       <c r="K279" s="12">
         <v>0</v>
       </c>
       <c r="L279" s="12">
         <v>0</v>
       </c>
       <c r="M279" s="12">
         <v>0</v>
       </c>
       <c r="N279" s="26">
         <v>0</v>
       </c>
       <c r="O279" s="28">
         <v>0</v>
       </c>
       <c r="P279" s="30">
         <v>0</v>
       </c>
       <c r="Q279" s="18">
         <v>0</v>
       </c>
       <c r="R279" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="280" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S279" s="41">
+        <v>4</v>
+      </c>
+      <c r="T279" s="41">
+        <v>4</v>
+      </c>
+      <c r="U279" s="41">
+        <v>4</v>
+      </c>
+      <c r="V279" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="280" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A280" s="11">
         <v>6120</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C280" s="12">
         <v>0</v>
       </c>
       <c r="D280" s="12">
         <v>0</v>
       </c>
       <c r="E280" s="12">
         <v>0</v>
       </c>
       <c r="F280" s="12">
         <v>23.56</v>
       </c>
       <c r="G280" s="5">
         <v>35.29</v>
       </c>
       <c r="H280" s="2">
         <v>27.29</v>
       </c>
       <c r="I280" s="13">
@@ -17355,52 +20748,64 @@
       </c>
       <c r="K280" s="12">
         <v>0</v>
       </c>
       <c r="L280" s="12">
         <v>0</v>
       </c>
       <c r="M280" s="12">
         <v>0</v>
       </c>
       <c r="N280" s="26">
         <v>0</v>
       </c>
       <c r="O280" s="28">
         <v>0</v>
       </c>
       <c r="P280" s="30">
         <v>0</v>
       </c>
       <c r="Q280" s="18">
         <v>0</v>
       </c>
       <c r="R280" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="281" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S280" s="41">
+        <v>2</v>
+      </c>
+      <c r="T280" s="41">
+        <v>2</v>
+      </c>
+      <c r="U280" s="41">
+        <v>2</v>
+      </c>
+      <c r="V280" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A281" s="11">
         <v>6138</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C281" s="12">
         <v>0</v>
       </c>
       <c r="D281" s="12">
         <v>0</v>
       </c>
       <c r="E281" s="12">
         <v>0</v>
       </c>
       <c r="F281" s="12">
         <v>10</v>
       </c>
       <c r="G281" s="5">
         <v>8</v>
       </c>
       <c r="H281" s="2">
         <v>6</v>
       </c>
       <c r="I281" s="13">
@@ -17411,52 +20816,64 @@
       </c>
       <c r="K281" s="12">
         <v>13</v>
       </c>
       <c r="L281" s="12">
         <v>21</v>
       </c>
       <c r="M281" s="12">
         <v>16</v>
       </c>
       <c r="N281" s="26">
         <v>21</v>
       </c>
       <c r="O281" s="28">
         <v>21</v>
       </c>
       <c r="P281" s="30">
         <v>21</v>
       </c>
       <c r="Q281" s="18">
         <v>21</v>
       </c>
       <c r="R281" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="282" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S281" s="41">
+        <v>21</v>
+      </c>
+      <c r="T281" s="41">
+        <v>21</v>
+      </c>
+      <c r="U281" s="41">
+        <v>25</v>
+      </c>
+      <c r="V281" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="282" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A282" s="11">
         <v>6165</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C282" s="12">
         <v>0</v>
       </c>
       <c r="D282" s="12">
         <v>0</v>
       </c>
       <c r="E282" s="12">
         <v>10</v>
       </c>
       <c r="F282" s="12">
         <v>8</v>
       </c>
       <c r="G282" s="5">
         <v>6</v>
       </c>
       <c r="H282" s="2">
         <v>4</v>
       </c>
       <c r="I282" s="13">
@@ -17467,52 +20884,64 @@
       </c>
       <c r="K282" s="12">
         <v>21</v>
       </c>
       <c r="L282" s="12">
         <v>21</v>
       </c>
       <c r="M282" s="12">
         <v>21</v>
       </c>
       <c r="N282" s="26">
         <v>21</v>
       </c>
       <c r="O282" s="28">
         <v>21</v>
       </c>
       <c r="P282" s="30">
         <v>16</v>
       </c>
       <c r="Q282" s="18">
         <v>21</v>
       </c>
       <c r="R282" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="283" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S282" s="41">
+        <v>21</v>
+      </c>
+      <c r="T282" s="41">
+        <v>21</v>
+      </c>
+      <c r="U282" s="41">
+        <v>25</v>
+      </c>
+      <c r="V282" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="283" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A283" s="11">
         <v>6175</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C283" s="12">
         <v>0</v>
       </c>
       <c r="D283" s="12">
         <v>0</v>
       </c>
       <c r="E283" s="12">
         <v>0</v>
       </c>
       <c r="F283" s="12">
         <v>0</v>
       </c>
       <c r="G283" s="5">
         <v>0</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="13">
@@ -17523,52 +20952,64 @@
       </c>
       <c r="K283" s="12">
         <v>5</v>
       </c>
       <c r="L283" s="12">
         <v>16</v>
       </c>
       <c r="M283" s="12">
         <v>21</v>
       </c>
       <c r="N283" s="26">
         <v>21</v>
       </c>
       <c r="O283" s="28">
         <v>21</v>
       </c>
       <c r="P283" s="30">
         <v>21</v>
       </c>
       <c r="Q283" s="18">
         <v>21</v>
       </c>
       <c r="R283" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="284" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S283" s="41">
+        <v>21</v>
+      </c>
+      <c r="T283" s="41">
+        <v>21</v>
+      </c>
+      <c r="U283" s="41">
+        <v>21</v>
+      </c>
+      <c r="V283" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="284" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A284" s="11">
         <v>6219</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C284" s="12">
         <v>0</v>
       </c>
       <c r="D284" s="12">
         <v>0</v>
       </c>
       <c r="E284" s="12">
         <v>0</v>
       </c>
       <c r="F284" s="12">
         <v>0</v>
       </c>
       <c r="G284" s="5">
         <v>0</v>
       </c>
       <c r="H284" s="2">
         <v>0</v>
       </c>
       <c r="I284" s="13">
@@ -17579,52 +21020,64 @@
       </c>
       <c r="K284" s="12">
         <v>0</v>
       </c>
       <c r="L284" s="12">
         <v>0</v>
       </c>
       <c r="M284" s="12">
         <v>0</v>
       </c>
       <c r="N284" s="26">
         <v>0</v>
       </c>
       <c r="O284" s="28">
         <v>0</v>
       </c>
       <c r="P284" s="30">
         <v>0</v>
       </c>
       <c r="Q284" s="18">
         <v>0</v>
       </c>
       <c r="R284" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="285" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S284" s="41">
+        <v>0</v>
+      </c>
+      <c r="T284" s="41">
+        <v>6</v>
+      </c>
+      <c r="U284" s="41">
+        <v>12</v>
+      </c>
+      <c r="V284" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="285" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A285" s="11">
         <v>6246</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C285" s="12">
         <v>0</v>
       </c>
       <c r="D285" s="12">
         <v>0</v>
       </c>
       <c r="E285" s="12">
         <v>10</v>
       </c>
       <c r="F285" s="12">
         <v>8</v>
       </c>
       <c r="G285" s="5">
         <v>6</v>
       </c>
       <c r="H285" s="2">
         <v>4</v>
       </c>
       <c r="I285" s="13">
@@ -17635,52 +21088,64 @@
       </c>
       <c r="K285" s="12">
         <v>5</v>
       </c>
       <c r="L285" s="12">
         <v>10</v>
       </c>
       <c r="M285" s="12">
         <v>10</v>
       </c>
       <c r="N285" s="26">
         <v>18</v>
       </c>
       <c r="O285" s="28">
         <v>18</v>
       </c>
       <c r="P285" s="30">
         <v>21</v>
       </c>
       <c r="Q285" s="18">
         <v>21</v>
       </c>
       <c r="R285" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="286" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S285" s="41">
+        <v>19</v>
+      </c>
+      <c r="T285" s="41">
+        <v>19</v>
+      </c>
+      <c r="U285" s="41">
+        <v>19</v>
+      </c>
+      <c r="V285" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="286" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A286" s="11">
         <v>6264</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C286" s="12">
         <v>0</v>
       </c>
       <c r="D286" s="12">
         <v>0</v>
       </c>
       <c r="E286" s="12">
         <v>0</v>
       </c>
       <c r="F286" s="12">
         <v>0</v>
       </c>
       <c r="G286" s="5">
         <v>0</v>
       </c>
       <c r="H286" s="2">
         <v>0</v>
       </c>
       <c r="I286" s="13">
@@ -17691,52 +21156,64 @@
       </c>
       <c r="K286" s="12">
         <v>0</v>
       </c>
       <c r="L286" s="12">
         <v>0</v>
       </c>
       <c r="M286" s="12">
         <v>0</v>
       </c>
       <c r="N286" s="26">
         <v>0</v>
       </c>
       <c r="O286" s="28">
         <v>0</v>
       </c>
       <c r="P286" s="30">
         <v>5</v>
       </c>
       <c r="Q286" s="18">
         <v>5</v>
       </c>
       <c r="R286" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="287" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S286" s="41">
+        <v>4</v>
+      </c>
+      <c r="T286" s="41">
+        <v>4</v>
+      </c>
+      <c r="U286" s="41">
+        <v>4</v>
+      </c>
+      <c r="V286" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="287" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A287" s="11">
         <v>6273</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C287" s="12">
         <v>11.82</v>
       </c>
       <c r="D287" s="12">
         <v>20.84</v>
       </c>
       <c r="E287" s="12">
         <v>15.36</v>
       </c>
       <c r="F287" s="12">
         <v>13.36</v>
       </c>
       <c r="G287" s="5">
         <v>6.59</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="13">
@@ -17747,52 +21224,64 @@
       </c>
       <c r="K287" s="12">
         <v>0</v>
       </c>
       <c r="L287" s="12">
         <v>18</v>
       </c>
       <c r="M287" s="12">
         <v>18</v>
       </c>
       <c r="N287" s="26">
         <v>21</v>
       </c>
       <c r="O287" s="28">
         <v>21</v>
       </c>
       <c r="P287" s="30">
         <v>21</v>
       </c>
       <c r="Q287" s="18">
         <v>21</v>
       </c>
       <c r="R287" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="288" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S287" s="41">
+        <v>21</v>
+      </c>
+      <c r="T287" s="41">
+        <v>21</v>
+      </c>
+      <c r="U287" s="41">
+        <v>20</v>
+      </c>
+      <c r="V287" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="288" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A288" s="11">
         <v>6408</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>284</v>
       </c>
       <c r="C288" s="12">
         <v>0</v>
       </c>
       <c r="D288" s="12">
         <v>0</v>
       </c>
       <c r="E288" s="12">
         <v>0</v>
       </c>
       <c r="F288" s="12">
         <v>0</v>
       </c>
       <c r="G288" s="5">
         <v>0</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="13">
@@ -17803,52 +21292,64 @@
       </c>
       <c r="K288" s="12">
         <v>0</v>
       </c>
       <c r="L288" s="12">
         <v>0</v>
       </c>
       <c r="M288" s="12">
         <v>5</v>
       </c>
       <c r="N288" s="26">
         <v>5</v>
       </c>
       <c r="O288" s="28">
         <v>10</v>
       </c>
       <c r="P288" s="30">
         <v>10</v>
       </c>
       <c r="Q288" s="18">
         <v>13</v>
       </c>
       <c r="R288" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="289" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S288" s="41">
+        <v>8</v>
+      </c>
+      <c r="T288" s="41">
+        <v>8</v>
+      </c>
+      <c r="U288" s="41">
+        <v>8</v>
+      </c>
+      <c r="V288" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="289" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A289" s="11">
         <v>6453</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C289" s="12">
         <v>0</v>
       </c>
       <c r="D289" s="12">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>0</v>
       </c>
       <c r="F289" s="12">
         <v>0</v>
       </c>
       <c r="G289" s="5">
         <v>0</v>
       </c>
       <c r="H289" s="2">
         <v>0</v>
       </c>
       <c r="I289" s="13">
@@ -17859,52 +21360,64 @@
       </c>
       <c r="K289" s="12">
         <v>0</v>
       </c>
       <c r="L289" s="12">
         <v>0</v>
       </c>
       <c r="M289" s="12">
         <v>0</v>
       </c>
       <c r="N289" s="26">
         <v>0</v>
       </c>
       <c r="O289" s="28">
         <v>0</v>
       </c>
       <c r="P289" s="30">
         <v>3</v>
       </c>
       <c r="Q289" s="18">
         <v>3</v>
       </c>
       <c r="R289" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="290" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S289" s="41">
+        <v>2</v>
+      </c>
+      <c r="T289" s="41">
+        <v>4</v>
+      </c>
+      <c r="U289" s="41">
+        <v>4</v>
+      </c>
+      <c r="V289" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A290" s="11">
         <v>6460</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>286</v>
       </c>
       <c r="C290" s="12">
         <v>0</v>
       </c>
       <c r="D290" s="12">
         <v>0</v>
       </c>
       <c r="E290" s="12">
         <v>0</v>
       </c>
       <c r="F290" s="12">
         <v>0</v>
       </c>
       <c r="G290" s="5">
         <v>0</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="13">
@@ -17915,52 +21428,64 @@
       </c>
       <c r="K290" s="12">
         <v>0</v>
       </c>
       <c r="L290" s="12">
         <v>0</v>
       </c>
       <c r="M290" s="12">
         <v>13</v>
       </c>
       <c r="N290" s="26">
         <v>13</v>
       </c>
       <c r="O290" s="28">
         <v>18</v>
       </c>
       <c r="P290" s="30">
         <v>21</v>
       </c>
       <c r="Q290" s="18">
         <v>21</v>
       </c>
       <c r="R290" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="291" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S290" s="41">
+        <v>12</v>
+      </c>
+      <c r="T290" s="41">
+        <v>20</v>
+      </c>
+      <c r="U290" s="41">
+        <v>27</v>
+      </c>
+      <c r="V290" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="291" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A291" s="11">
         <v>6462</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C291" s="12">
         <v>0</v>
       </c>
       <c r="D291" s="12">
         <v>0</v>
       </c>
       <c r="E291" s="12">
         <v>0</v>
       </c>
       <c r="F291" s="12">
         <v>22.92</v>
       </c>
       <c r="G291" s="5">
         <v>16.86</v>
       </c>
       <c r="H291" s="2">
         <v>7.39</v>
       </c>
       <c r="I291" s="13">
@@ -17971,52 +21496,64 @@
       </c>
       <c r="K291" s="12">
         <v>18</v>
       </c>
       <c r="L291" s="12">
         <v>18</v>
       </c>
       <c r="M291" s="12">
         <v>18</v>
       </c>
       <c r="N291" s="26">
         <v>21</v>
       </c>
       <c r="O291" s="28">
         <v>21</v>
       </c>
       <c r="P291" s="30">
         <v>21</v>
       </c>
       <c r="Q291" s="18">
         <v>21</v>
       </c>
       <c r="R291" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="292" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S291" s="41">
+        <v>19</v>
+      </c>
+      <c r="T291" s="41">
+        <v>19</v>
+      </c>
+      <c r="U291" s="41">
+        <v>21</v>
+      </c>
+      <c r="V291" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="292" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A292" s="11">
         <v>6471</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C292" s="12">
         <v>0</v>
       </c>
       <c r="D292" s="12">
         <v>0</v>
       </c>
       <c r="E292" s="12">
         <v>0</v>
       </c>
       <c r="F292" s="12">
         <v>0</v>
       </c>
       <c r="G292" s="5">
         <v>0</v>
       </c>
       <c r="H292" s="2">
         <v>0</v>
       </c>
       <c r="I292" s="13">
@@ -18027,52 +21564,64 @@
       </c>
       <c r="K292" s="12">
         <v>5</v>
       </c>
       <c r="L292" s="12">
         <v>15</v>
       </c>
       <c r="M292" s="12">
         <v>21</v>
       </c>
       <c r="N292" s="26">
         <v>21</v>
       </c>
       <c r="O292" s="28">
         <v>21</v>
       </c>
       <c r="P292" s="30">
         <v>21</v>
       </c>
       <c r="Q292" s="18">
         <v>21</v>
       </c>
       <c r="R292" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="293" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S292" s="41">
+        <v>18</v>
+      </c>
+      <c r="T292" s="41">
+        <v>20</v>
+      </c>
+      <c r="U292" s="41">
+        <v>23</v>
+      </c>
+      <c r="V292" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="293" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A293" s="11">
         <v>6509</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C293" s="12">
         <v>0</v>
       </c>
       <c r="D293" s="12">
         <v>0</v>
       </c>
       <c r="E293" s="12">
         <v>10</v>
       </c>
       <c r="F293" s="12">
         <v>8</v>
       </c>
       <c r="G293" s="5">
         <v>6</v>
       </c>
       <c r="H293" s="2">
         <v>4</v>
       </c>
       <c r="I293" s="13">
@@ -18083,52 +21632,64 @@
       </c>
       <c r="K293" s="12">
         <v>18</v>
       </c>
       <c r="L293" s="12">
         <v>18</v>
       </c>
       <c r="M293" s="18">
         <v>21</v>
       </c>
       <c r="N293" s="26">
         <v>21</v>
       </c>
       <c r="O293" s="28">
         <v>21</v>
       </c>
       <c r="P293" s="30">
         <v>21</v>
       </c>
       <c r="Q293" s="18">
         <v>21</v>
       </c>
       <c r="R293" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="294" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S293" s="41">
+        <v>21</v>
+      </c>
+      <c r="T293" s="41">
+        <v>21</v>
+      </c>
+      <c r="U293" s="41">
+        <v>21</v>
+      </c>
+      <c r="V293" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="294" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A294" s="11">
         <v>6512</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C294" s="12">
         <v>0</v>
       </c>
       <c r="D294" s="12">
         <v>0</v>
       </c>
       <c r="E294" s="12">
         <v>0</v>
       </c>
       <c r="F294" s="12">
         <v>0</v>
       </c>
       <c r="G294" s="5">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="13">
@@ -18139,52 +21700,64 @@
       </c>
       <c r="K294" s="12">
         <v>11</v>
       </c>
       <c r="L294" s="12">
         <v>21</v>
       </c>
       <c r="M294" s="12">
         <v>21</v>
       </c>
       <c r="N294" s="26">
         <v>21</v>
       </c>
       <c r="O294" s="28">
         <v>21</v>
       </c>
       <c r="P294" s="30">
         <v>21</v>
       </c>
       <c r="Q294" s="18">
         <v>21</v>
       </c>
       <c r="R294" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="295" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S294" s="41">
+        <v>21</v>
+      </c>
+      <c r="T294" s="41">
+        <v>21</v>
+      </c>
+      <c r="U294" s="41">
+        <v>21</v>
+      </c>
+      <c r="V294" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="295" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A295" s="11">
         <v>6516</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C295" s="12">
         <v>0</v>
       </c>
       <c r="D295" s="12">
         <v>0</v>
       </c>
       <c r="E295" s="12">
         <v>10.5</v>
       </c>
       <c r="F295" s="12">
         <v>9.0000000000000018</v>
       </c>
       <c r="G295" s="5">
         <v>9.1999999999999993</v>
       </c>
       <c r="H295" s="2">
         <v>6.5</v>
       </c>
       <c r="I295" s="13">
@@ -18195,52 +21768,64 @@
       </c>
       <c r="K295" s="12">
         <v>21</v>
       </c>
       <c r="L295" s="12">
         <v>21</v>
       </c>
       <c r="M295" s="12">
         <v>21</v>
       </c>
       <c r="N295" s="26">
         <v>21</v>
       </c>
       <c r="O295" s="28">
         <v>21</v>
       </c>
       <c r="P295" s="30">
         <v>21</v>
       </c>
       <c r="Q295" s="18">
         <v>21</v>
       </c>
       <c r="R295" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="296" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S295" s="41">
+        <v>21</v>
+      </c>
+      <c r="T295" s="41">
+        <v>21</v>
+      </c>
+      <c r="U295" s="41">
+        <v>21</v>
+      </c>
+      <c r="V295" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="296" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A296" s="11">
         <v>6534</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C296" s="12">
         <v>0</v>
       </c>
       <c r="D296" s="12">
         <v>0</v>
       </c>
       <c r="E296" s="12">
         <v>0</v>
       </c>
       <c r="F296" s="12">
         <v>0</v>
       </c>
       <c r="G296" s="5">
         <v>0</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="13">
@@ -18251,52 +21836,64 @@
       </c>
       <c r="K296" s="12">
         <v>0</v>
       </c>
       <c r="L296" s="12">
         <v>0</v>
       </c>
       <c r="M296" s="12">
         <v>0</v>
       </c>
       <c r="N296" s="26">
         <v>0</v>
       </c>
       <c r="O296" s="28">
         <v>0</v>
       </c>
       <c r="P296" s="30">
         <v>3</v>
       </c>
       <c r="Q296" s="18">
         <v>3</v>
       </c>
       <c r="R296" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="297" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S296" s="41">
+        <v>2</v>
+      </c>
+      <c r="T296" s="41">
+        <v>12</v>
+      </c>
+      <c r="U296" s="41">
+        <v>12</v>
+      </c>
+      <c r="V296" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="297" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A297" s="11">
         <v>6536</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C297" s="12">
         <v>0</v>
       </c>
       <c r="D297" s="12">
         <v>0</v>
       </c>
       <c r="E297" s="12">
         <v>0</v>
       </c>
       <c r="F297" s="12">
         <v>0</v>
       </c>
       <c r="G297" s="5">
         <v>0</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="13">
@@ -18307,52 +21904,64 @@
       </c>
       <c r="K297" s="12">
         <v>0</v>
       </c>
       <c r="L297" s="20">
         <v>0</v>
       </c>
       <c r="M297" s="12">
         <v>0</v>
       </c>
       <c r="N297" s="26">
         <v>3</v>
       </c>
       <c r="O297" s="28">
         <v>3</v>
       </c>
       <c r="P297" s="30">
         <v>0</v>
       </c>
       <c r="Q297" s="18">
         <v>3</v>
       </c>
       <c r="R297" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="298" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S297" s="41">
+        <v>6</v>
+      </c>
+      <c r="T297" s="41">
+        <v>12</v>
+      </c>
+      <c r="U297" s="41">
+        <v>20</v>
+      </c>
+      <c r="V297" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="298" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A298" s="11">
         <v>6561</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C298" s="12">
         <v>0</v>
       </c>
       <c r="D298" s="12">
         <v>0</v>
       </c>
       <c r="E298" s="12">
         <v>0</v>
       </c>
       <c r="F298" s="12">
         <v>0</v>
       </c>
       <c r="G298" s="5">
         <v>0</v>
       </c>
       <c r="H298" s="2">
         <v>0</v>
       </c>
       <c r="I298" s="13">
@@ -18363,52 +21972,64 @@
       </c>
       <c r="K298" s="12">
         <v>0</v>
       </c>
       <c r="L298" s="12">
         <v>0</v>
       </c>
       <c r="M298" s="12">
         <v>5</v>
       </c>
       <c r="N298" s="26">
         <v>5</v>
       </c>
       <c r="O298" s="28">
         <v>5</v>
       </c>
       <c r="P298" s="30">
         <v>5</v>
       </c>
       <c r="Q298" s="18">
         <v>18</v>
       </c>
       <c r="R298" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="299" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S298" s="41">
+        <v>21</v>
+      </c>
+      <c r="T298" s="41">
+        <v>13</v>
+      </c>
+      <c r="U298" s="41">
+        <v>17</v>
+      </c>
+      <c r="V298" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="299" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A299" s="11">
         <v>6579</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C299" s="12">
         <v>0</v>
       </c>
       <c r="D299" s="12">
         <v>0</v>
       </c>
       <c r="E299" s="12">
         <v>0</v>
       </c>
       <c r="F299" s="12">
         <v>0</v>
       </c>
       <c r="G299" s="5">
         <v>0</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="13">
@@ -18419,100 +22040,132 @@
       </c>
       <c r="K299" s="12">
         <v>0</v>
       </c>
       <c r="L299" s="12">
         <v>0</v>
       </c>
       <c r="M299" s="12">
         <v>0</v>
       </c>
       <c r="N299" s="26">
         <v>0</v>
       </c>
       <c r="O299" s="28">
         <v>0</v>
       </c>
       <c r="P299" s="30">
         <v>0</v>
       </c>
       <c r="Q299" s="18">
         <v>0</v>
       </c>
       <c r="R299" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="300" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S299" s="41">
+        <v>0</v>
+      </c>
+      <c r="T299" s="41">
+        <v>4</v>
+      </c>
+      <c r="U299" s="41">
+        <v>0</v>
+      </c>
+      <c r="V299" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="300" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A300" s="11">
         <v>6591</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>293</v>
       </c>
       <c r="C300" s="12">
         <v>0</v>
       </c>
       <c r="D300" s="12">
         <v>0</v>
       </c>
       <c r="E300" s="12">
         <v>0</v>
       </c>
       <c r="F300" s="12">
         <v>0</v>
       </c>
       <c r="G300" s="5">
         <v>0</v>
       </c>
       <c r="H300" s="2">
         <v>10</v>
       </c>
       <c r="I300" s="13">
         <v>1</v>
       </c>
       <c r="J300" s="12">
         <v>13</v>
       </c>
       <c r="K300" s="12">
         <v>16</v>
       </c>
       <c r="L300" s="12">
         <v>16</v>
       </c>
       <c r="M300" s="12">
         <v>21</v>
       </c>
       <c r="N300" s="26">
         <v>21</v>
       </c>
-      <c r="O300" s="28"/>
-[...4 lines deleted...]
-    <row r="301" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="O300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="P300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="R300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="S300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="T300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="U300" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="V300" s="43" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="301" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A301" s="11">
         <v>6592</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C301" s="12">
         <v>0</v>
       </c>
       <c r="D301" s="12">
         <v>0</v>
       </c>
       <c r="E301" s="12">
         <v>0</v>
       </c>
       <c r="F301" s="12">
         <v>0</v>
       </c>
       <c r="G301" s="5">
         <v>0</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="13">
@@ -18523,52 +22176,64 @@
       </c>
       <c r="K301" s="12">
         <v>10</v>
       </c>
       <c r="L301" s="12">
         <v>21</v>
       </c>
       <c r="M301" s="12">
         <v>20</v>
       </c>
       <c r="N301" s="26">
         <v>21</v>
       </c>
       <c r="O301" s="25">
         <v>21</v>
       </c>
       <c r="P301" s="30">
         <v>0</v>
       </c>
       <c r="Q301" s="18">
         <v>0</v>
       </c>
       <c r="R301" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="302" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S301" s="41">
+        <v>0</v>
+      </c>
+      <c r="T301" s="41">
+        <v>0</v>
+      </c>
+      <c r="U301" s="41">
+        <v>2</v>
+      </c>
+      <c r="V301" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="302" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A302" s="11">
         <v>6615</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C302" s="12">
         <v>0</v>
       </c>
       <c r="D302" s="12">
         <v>0</v>
       </c>
       <c r="E302" s="12">
         <v>0</v>
       </c>
       <c r="F302" s="12">
         <v>11.64</v>
       </c>
       <c r="G302" s="5">
         <v>9.3800000000000008</v>
       </c>
       <c r="H302" s="2">
         <v>7.13</v>
       </c>
       <c r="I302" s="13">
@@ -18579,52 +22244,64 @@
       </c>
       <c r="K302" s="12">
         <v>0</v>
       </c>
       <c r="L302" s="12">
         <v>0</v>
       </c>
       <c r="M302" s="12">
         <v>0</v>
       </c>
       <c r="N302" s="26">
         <v>0</v>
       </c>
       <c r="O302" s="28">
         <v>0</v>
       </c>
       <c r="P302" s="30">
         <v>8</v>
       </c>
       <c r="Q302" s="18">
         <v>8</v>
       </c>
       <c r="R302" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="303" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S302" s="41">
+        <v>10</v>
+      </c>
+      <c r="T302" s="41">
+        <v>14</v>
+      </c>
+      <c r="U302" s="41">
+        <v>12</v>
+      </c>
+      <c r="V302" s="41">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="303" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A303" s="11">
         <v>6651</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C303" s="12">
         <v>0</v>
       </c>
       <c r="D303" s="12">
         <v>0</v>
       </c>
       <c r="E303" s="12">
         <v>22.26</v>
       </c>
       <c r="F303" s="12">
         <v>17.27</v>
       </c>
       <c r="G303" s="5">
         <v>12.92</v>
       </c>
       <c r="H303" s="2">
         <v>6.9</v>
       </c>
       <c r="I303" s="13">
@@ -18635,52 +22312,64 @@
       </c>
       <c r="K303" s="12">
         <v>21</v>
       </c>
       <c r="L303" s="12">
         <v>21</v>
       </c>
       <c r="M303" s="12">
         <v>21</v>
       </c>
       <c r="N303" s="26">
         <v>18</v>
       </c>
       <c r="O303" s="28">
         <v>21</v>
       </c>
       <c r="P303" s="30">
         <v>21</v>
       </c>
       <c r="Q303" s="18">
         <v>21</v>
       </c>
       <c r="R303" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="304" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S303" s="41">
+        <v>21</v>
+      </c>
+      <c r="T303" s="41">
+        <v>21</v>
+      </c>
+      <c r="U303" s="41">
+        <v>21</v>
+      </c>
+      <c r="V303" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="304" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A304" s="11">
         <v>6660</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C304" s="12">
         <v>0</v>
       </c>
       <c r="D304" s="12">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>0</v>
       </c>
       <c r="F304" s="12">
         <v>0</v>
       </c>
       <c r="G304" s="5">
         <v>0</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="13">
@@ -18691,52 +22380,64 @@
       </c>
       <c r="K304" s="12">
         <v>0</v>
       </c>
       <c r="L304" s="12">
         <v>5</v>
       </c>
       <c r="M304" s="12">
         <v>5</v>
       </c>
       <c r="N304" s="26">
         <v>5</v>
       </c>
       <c r="O304" s="28">
         <v>8</v>
       </c>
       <c r="P304" s="30">
         <v>8</v>
       </c>
       <c r="Q304" s="18">
         <v>8</v>
       </c>
       <c r="R304" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="305" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S304" s="41">
+        <v>10</v>
+      </c>
+      <c r="T304" s="41">
+        <v>8</v>
+      </c>
+      <c r="U304" s="41">
+        <v>16</v>
+      </c>
+      <c r="V304" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="305" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A305" s="11">
         <v>6700</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C305" s="12">
         <v>0</v>
       </c>
       <c r="D305" s="12">
         <v>0</v>
       </c>
       <c r="E305" s="12">
         <v>0</v>
       </c>
       <c r="F305" s="12">
         <v>20.84</v>
       </c>
       <c r="G305" s="5">
         <v>35.83</v>
       </c>
       <c r="H305" s="2">
         <v>27.67</v>
       </c>
       <c r="I305" s="13">
@@ -18747,52 +22448,64 @@
       </c>
       <c r="K305" s="12">
         <v>13</v>
       </c>
       <c r="L305" s="12">
         <v>8</v>
       </c>
       <c r="M305" s="12">
         <v>21</v>
       </c>
       <c r="N305" s="26">
         <v>21</v>
       </c>
       <c r="O305" s="28">
         <v>16</v>
       </c>
       <c r="P305" s="30">
         <v>16</v>
       </c>
       <c r="Q305" s="18">
         <v>16</v>
       </c>
       <c r="R305" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="306" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S305" s="41">
+        <v>21</v>
+      </c>
+      <c r="T305" s="41">
+        <v>21</v>
+      </c>
+      <c r="U305" s="41">
+        <v>25</v>
+      </c>
+      <c r="V305" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="306" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A306" s="11">
         <v>6741</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C306" s="12">
         <v>10.65</v>
       </c>
       <c r="D306" s="12">
         <v>28.28</v>
       </c>
       <c r="E306" s="12">
         <v>31.79</v>
       </c>
       <c r="F306" s="12">
         <v>25.86</v>
       </c>
       <c r="G306" s="5">
         <v>0</v>
       </c>
       <c r="H306" s="2">
         <v>0</v>
       </c>
       <c r="I306" s="13">
@@ -18803,52 +22516,64 @@
       </c>
       <c r="K306" s="12">
         <v>10</v>
       </c>
       <c r="L306" s="12">
         <v>10</v>
       </c>
       <c r="M306" s="12">
         <v>10</v>
       </c>
       <c r="N306" s="26">
         <v>0</v>
       </c>
       <c r="O306" s="28">
         <v>0</v>
       </c>
       <c r="P306" s="30">
         <v>18</v>
       </c>
       <c r="Q306" s="18">
         <v>21</v>
       </c>
       <c r="R306" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="307" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S306" s="41">
+        <v>21</v>
+      </c>
+      <c r="T306" s="41">
+        <v>21</v>
+      </c>
+      <c r="U306" s="41">
+        <v>21</v>
+      </c>
+      <c r="V306" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="307" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A307" s="11">
         <v>6759</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C307" s="12">
         <v>0</v>
       </c>
       <c r="D307" s="12">
         <v>0</v>
       </c>
       <c r="E307" s="12">
         <v>0</v>
       </c>
       <c r="F307" s="12">
         <v>15.3</v>
       </c>
       <c r="G307" s="5">
         <v>11.41</v>
       </c>
       <c r="H307" s="2">
         <v>8.58</v>
       </c>
       <c r="I307" s="13">
@@ -18859,52 +22584,64 @@
       </c>
       <c r="K307" s="12">
         <v>5</v>
       </c>
       <c r="L307" s="12">
         <v>16</v>
       </c>
       <c r="M307" s="12">
         <v>21</v>
       </c>
       <c r="N307" s="26">
         <v>21</v>
       </c>
       <c r="O307" s="28">
         <v>21</v>
       </c>
       <c r="P307" s="30">
         <v>21</v>
       </c>
       <c r="Q307" s="18">
         <v>21</v>
       </c>
       <c r="R307" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="308" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S307" s="41">
+        <v>21</v>
+      </c>
+      <c r="T307" s="41">
+        <v>21</v>
+      </c>
+      <c r="U307" s="41">
+        <v>21</v>
+      </c>
+      <c r="V307" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="308" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A308" s="11">
         <v>6762</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C308" s="12">
         <v>0</v>
       </c>
       <c r="D308" s="12">
         <v>0</v>
       </c>
       <c r="E308" s="12">
         <v>0</v>
       </c>
       <c r="F308" s="12">
         <v>14.39</v>
       </c>
       <c r="G308" s="5">
         <v>11.07</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="13">
@@ -18915,52 +22652,64 @@
       </c>
       <c r="K308" s="12">
         <v>5</v>
       </c>
       <c r="L308" s="12">
         <v>5</v>
       </c>
       <c r="M308" s="12">
         <v>18</v>
       </c>
       <c r="N308" s="26">
         <v>21</v>
       </c>
       <c r="O308" s="28">
         <v>21</v>
       </c>
       <c r="P308" s="30">
         <v>8</v>
       </c>
       <c r="Q308" s="18">
         <v>16</v>
       </c>
       <c r="R308" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="309" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S308" s="41">
+        <v>16</v>
+      </c>
+      <c r="T308" s="41">
+        <v>20</v>
+      </c>
+      <c r="U308" s="41">
+        <v>24</v>
+      </c>
+      <c r="V308" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="309" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A309" s="11">
         <v>6768</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C309" s="12">
         <v>0</v>
       </c>
       <c r="D309" s="12">
         <v>0</v>
       </c>
       <c r="E309" s="12">
         <v>0</v>
       </c>
       <c r="F309" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="G309" s="5">
         <v>33.04</v>
       </c>
       <c r="H309" s="2">
         <v>25.04</v>
       </c>
       <c r="I309" s="13">
@@ -18971,52 +22720,64 @@
       </c>
       <c r="K309" s="12">
         <v>20</v>
       </c>
       <c r="L309" s="12">
         <v>20</v>
       </c>
       <c r="M309" s="12">
         <v>18</v>
       </c>
       <c r="N309" s="26">
         <v>21</v>
       </c>
       <c r="O309" s="28">
         <v>15</v>
       </c>
       <c r="P309" s="30">
         <v>15</v>
       </c>
       <c r="Q309" s="18">
         <v>15</v>
       </c>
       <c r="R309" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="310" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S309" s="41">
+        <v>12</v>
+      </c>
+      <c r="T309" s="41">
+        <v>12</v>
+      </c>
+      <c r="U309" s="41">
+        <v>12</v>
+      </c>
+      <c r="V309" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="310" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A310" s="11">
         <v>6795</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C310" s="12">
         <v>0</v>
       </c>
       <c r="D310" s="12">
         <v>0</v>
       </c>
       <c r="E310" s="12">
         <v>0</v>
       </c>
       <c r="F310" s="12">
         <v>0</v>
       </c>
       <c r="G310" s="5">
         <v>0</v>
       </c>
       <c r="H310" s="2">
         <v>0</v>
       </c>
       <c r="I310" s="13">
@@ -19027,52 +22788,64 @@
       </c>
       <c r="K310" s="12">
         <v>0</v>
       </c>
       <c r="L310" s="12">
         <v>0</v>
       </c>
       <c r="M310" s="12">
         <v>0</v>
       </c>
       <c r="N310" s="26">
         <v>0</v>
       </c>
       <c r="O310" s="28">
         <v>0</v>
       </c>
       <c r="P310" s="30">
         <v>0</v>
       </c>
       <c r="Q310" s="18">
         <v>0</v>
       </c>
       <c r="R310" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="311" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S310" s="41">
+        <v>0</v>
+      </c>
+      <c r="T310" s="41">
+        <v>0</v>
+      </c>
+      <c r="U310" s="41">
+        <v>0</v>
+      </c>
+      <c r="V310" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A311" s="11">
         <v>6822</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C311" s="12">
         <v>0</v>
       </c>
       <c r="D311" s="12">
         <v>0</v>
       </c>
       <c r="E311" s="12">
         <v>0</v>
       </c>
       <c r="F311" s="12">
         <v>0</v>
       </c>
       <c r="G311" s="5">
         <v>0</v>
       </c>
       <c r="H311" s="2">
         <v>0</v>
       </c>
       <c r="I311" s="13">
@@ -19083,52 +22856,64 @@
       </c>
       <c r="K311" s="12">
         <v>0</v>
       </c>
       <c r="L311" s="12">
         <v>0</v>
       </c>
       <c r="M311" s="12">
         <v>0</v>
       </c>
       <c r="N311" s="26">
         <v>0</v>
       </c>
       <c r="O311" s="28">
         <v>0</v>
       </c>
       <c r="P311" s="30">
         <v>0</v>
       </c>
       <c r="Q311" s="18">
         <v>0</v>
       </c>
       <c r="R311" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="312" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S311" s="41">
+        <v>2</v>
+      </c>
+      <c r="T311" s="41">
+        <v>4</v>
+      </c>
+      <c r="U311" s="41">
+        <v>4</v>
+      </c>
+      <c r="V311" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A312" s="11">
         <v>6840</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C312" s="12">
         <v>0</v>
       </c>
       <c r="D312" s="12">
         <v>0</v>
       </c>
       <c r="E312" s="12">
         <v>0</v>
       </c>
       <c r="F312" s="12">
         <v>0</v>
       </c>
       <c r="G312" s="5">
         <v>0</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="13">
@@ -19139,52 +22924,64 @@
       </c>
       <c r="K312" s="12">
         <v>0</v>
       </c>
       <c r="L312" s="12">
         <v>0</v>
       </c>
       <c r="M312" s="12">
         <v>0</v>
       </c>
       <c r="N312" s="26">
         <v>0</v>
       </c>
       <c r="O312" s="28">
         <v>5</v>
       </c>
       <c r="P312" s="30">
         <v>8</v>
       </c>
       <c r="Q312" s="18">
         <v>8</v>
       </c>
       <c r="R312" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="313" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S312" s="41">
+        <v>4</v>
+      </c>
+      <c r="T312" s="41">
+        <v>6</v>
+      </c>
+      <c r="U312" s="41">
+        <v>8</v>
+      </c>
+      <c r="V312" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A313" s="11">
         <v>6854</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C313" s="12">
         <v>0</v>
       </c>
       <c r="D313" s="12">
         <v>10.67</v>
       </c>
       <c r="E313" s="12">
         <v>8.51</v>
       </c>
       <c r="F313" s="12">
         <v>6.57</v>
       </c>
       <c r="G313" s="5">
         <v>0</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="13">
@@ -19195,52 +22992,64 @@
       </c>
       <c r="K313" s="12">
         <v>0</v>
       </c>
       <c r="L313" s="12">
         <v>0</v>
       </c>
       <c r="M313" s="12">
         <v>0</v>
       </c>
       <c r="N313" s="26">
         <v>0</v>
       </c>
       <c r="O313" s="28">
         <v>5</v>
       </c>
       <c r="P313" s="30">
         <v>8</v>
       </c>
       <c r="Q313" s="18">
         <v>15</v>
       </c>
       <c r="R313" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="314" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S313" s="41">
+        <v>6</v>
+      </c>
+      <c r="T313" s="41">
+        <v>8</v>
+      </c>
+      <c r="U313" s="41">
+        <v>2</v>
+      </c>
+      <c r="V313" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A314" s="11">
         <v>6867</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C314" s="12">
         <v>0</v>
       </c>
       <c r="D314" s="12">
         <v>0</v>
       </c>
       <c r="E314" s="12">
         <v>30.2</v>
       </c>
       <c r="F314" s="12">
         <v>25.630000000000003</v>
       </c>
       <c r="G314" s="5">
         <v>18.850000000000001</v>
       </c>
       <c r="H314" s="2">
         <v>12.83</v>
       </c>
       <c r="I314" s="13">
@@ -19251,52 +23060,64 @@
       </c>
       <c r="K314" s="12">
         <v>18</v>
       </c>
       <c r="L314" s="12">
         <v>18</v>
       </c>
       <c r="M314" s="12">
         <v>18</v>
       </c>
       <c r="N314" s="26">
         <v>18</v>
       </c>
       <c r="O314" s="25">
         <v>10</v>
       </c>
       <c r="P314" s="30">
         <v>18</v>
       </c>
       <c r="Q314" s="18">
         <v>21</v>
       </c>
       <c r="R314" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="315" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S314" s="41">
+        <v>19</v>
+      </c>
+      <c r="T314" s="41">
+        <v>21</v>
+      </c>
+      <c r="U314" s="41">
+        <v>21</v>
+      </c>
+      <c r="V314" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="315" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A315" s="11">
         <v>6921</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C315" s="12">
         <v>0</v>
       </c>
       <c r="D315" s="12">
         <v>0</v>
       </c>
       <c r="E315" s="12">
         <v>0</v>
       </c>
       <c r="F315" s="12">
         <v>0</v>
       </c>
       <c r="G315" s="5">
         <v>10</v>
       </c>
       <c r="H315" s="2">
         <v>8</v>
       </c>
       <c r="I315" s="13">
@@ -19307,52 +23128,64 @@
       </c>
       <c r="K315" s="12">
         <v>13</v>
       </c>
       <c r="L315" s="12">
         <v>16</v>
       </c>
       <c r="M315" s="12">
         <v>16</v>
       </c>
       <c r="N315" s="26">
         <v>13</v>
       </c>
       <c r="O315" s="28">
         <v>13</v>
       </c>
       <c r="P315" s="30">
         <v>5</v>
       </c>
       <c r="Q315" s="18">
         <v>18</v>
       </c>
       <c r="R315" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="316" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S315" s="41">
+        <v>17</v>
+      </c>
+      <c r="T315" s="41">
+        <v>19</v>
+      </c>
+      <c r="U315" s="41">
+        <v>19</v>
+      </c>
+      <c r="V315" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="316" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A316" s="11">
         <v>6930</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C316" s="12">
         <v>0</v>
       </c>
       <c r="D316" s="12">
         <v>0</v>
       </c>
       <c r="E316" s="12">
         <v>0</v>
       </c>
       <c r="F316" s="12">
         <v>0</v>
       </c>
       <c r="G316" s="5">
         <v>0</v>
       </c>
       <c r="H316" s="2">
         <v>0</v>
       </c>
       <c r="I316" s="13">
@@ -19363,52 +23196,64 @@
       </c>
       <c r="K316" s="12">
         <v>0</v>
       </c>
       <c r="L316" s="12">
         <v>0</v>
       </c>
       <c r="M316" s="12">
         <v>5</v>
       </c>
       <c r="N316" s="26">
         <v>5</v>
       </c>
       <c r="O316" s="28">
         <v>10</v>
       </c>
       <c r="P316" s="30">
         <v>10</v>
       </c>
       <c r="Q316" s="18">
         <v>13</v>
       </c>
       <c r="R316" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="317" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S316" s="41">
+        <v>8</v>
+      </c>
+      <c r="T316" s="41">
+        <v>10</v>
+      </c>
+      <c r="U316" s="41">
+        <v>12</v>
+      </c>
+      <c r="V316" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="317" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A317" s="11">
         <v>6937</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C317" s="12">
         <v>0</v>
       </c>
       <c r="D317" s="12">
         <v>0</v>
       </c>
       <c r="E317" s="12">
         <v>0</v>
       </c>
       <c r="F317" s="12">
         <v>0</v>
       </c>
       <c r="G317" s="5">
         <v>0</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="13">
@@ -19419,52 +23264,64 @@
       </c>
       <c r="K317" s="12">
         <v>0</v>
       </c>
       <c r="L317" s="12">
         <v>0</v>
       </c>
       <c r="M317" s="12">
         <v>0</v>
       </c>
       <c r="N317" s="26">
         <v>0</v>
       </c>
       <c r="O317" s="28">
         <v>5</v>
       </c>
       <c r="P317" s="30">
         <v>5</v>
       </c>
       <c r="Q317" s="18">
         <v>5</v>
       </c>
       <c r="R317" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="318" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S317" s="41">
+        <v>0</v>
+      </c>
+      <c r="T317" s="41">
+        <v>0</v>
+      </c>
+      <c r="U317" s="41">
+        <v>4</v>
+      </c>
+      <c r="V317" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A318" s="11">
         <v>6943</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C318" s="12">
         <v>0</v>
       </c>
       <c r="D318" s="12">
         <v>0</v>
       </c>
       <c r="E318" s="12">
         <v>0</v>
       </c>
       <c r="F318" s="12">
         <v>0</v>
       </c>
       <c r="G318" s="5">
         <v>0</v>
       </c>
       <c r="H318" s="2">
         <v>0</v>
       </c>
       <c r="I318" s="13">
@@ -19475,52 +23332,64 @@
       </c>
       <c r="K318" s="12">
         <v>0</v>
       </c>
       <c r="L318" s="12">
         <v>18</v>
       </c>
       <c r="M318" s="12">
         <v>18</v>
       </c>
       <c r="N318" s="26">
         <v>21</v>
       </c>
       <c r="O318" s="28">
         <v>21</v>
       </c>
       <c r="P318" s="30">
         <v>21</v>
       </c>
       <c r="Q318" s="18">
         <v>21</v>
       </c>
       <c r="R318" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="319" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S318" s="41">
+        <v>21</v>
+      </c>
+      <c r="T318" s="41">
+        <v>21</v>
+      </c>
+      <c r="U318" s="41">
+        <v>21</v>
+      </c>
+      <c r="V318" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="319" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>6950</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C319" s="12">
         <v>0</v>
       </c>
       <c r="D319" s="12">
         <v>0</v>
       </c>
       <c r="E319" s="12">
         <v>31.96</v>
       </c>
       <c r="F319" s="12">
         <v>25.95</v>
       </c>
       <c r="G319" s="5">
         <v>18.86</v>
       </c>
       <c r="H319" s="2">
         <v>12.32</v>
       </c>
       <c r="I319" s="13">
@@ -19531,52 +23400,64 @@
       </c>
       <c r="K319" s="12">
         <v>5</v>
       </c>
       <c r="L319" s="12">
         <v>5</v>
       </c>
       <c r="M319" s="12">
         <v>5</v>
       </c>
       <c r="N319" s="26">
         <v>5</v>
       </c>
       <c r="O319" s="28">
         <v>5</v>
       </c>
       <c r="P319" s="30">
         <v>8</v>
       </c>
       <c r="Q319" s="18">
         <v>3</v>
       </c>
       <c r="R319" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="320" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S319" s="41">
+        <v>2</v>
+      </c>
+      <c r="T319" s="41">
+        <v>2</v>
+      </c>
+      <c r="U319" s="41">
+        <v>2</v>
+      </c>
+      <c r="V319" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A320" s="11">
         <v>6957</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>302</v>
       </c>
       <c r="C320" s="12">
         <v>0</v>
       </c>
       <c r="D320" s="12">
         <v>0</v>
       </c>
       <c r="E320" s="12">
         <v>0</v>
       </c>
       <c r="F320" s="12">
         <v>0</v>
       </c>
       <c r="G320" s="5">
         <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="13">
@@ -19587,52 +23468,64 @@
       </c>
       <c r="K320" s="12">
         <v>0</v>
       </c>
       <c r="L320" s="12">
         <v>0</v>
       </c>
       <c r="M320" s="12">
         <v>0</v>
       </c>
       <c r="N320" s="26">
         <v>0</v>
       </c>
       <c r="O320" s="28">
         <v>0</v>
       </c>
       <c r="P320" s="30">
         <v>0</v>
       </c>
       <c r="Q320" s="18">
         <v>0</v>
       </c>
       <c r="R320" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="321" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S320" s="41">
+        <v>4</v>
+      </c>
+      <c r="T320" s="41">
+        <v>4</v>
+      </c>
+      <c r="U320" s="41">
+        <v>4</v>
+      </c>
+      <c r="V320" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="321" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A321" s="11">
         <v>6961</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C321" s="12">
         <v>0</v>
       </c>
       <c r="D321" s="12">
         <v>0</v>
       </c>
       <c r="E321" s="12">
         <v>0</v>
       </c>
       <c r="F321" s="12">
         <v>0</v>
       </c>
       <c r="G321" s="5">
         <v>0</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="13">
@@ -19643,52 +23536,64 @@
       </c>
       <c r="K321" s="12">
         <v>0</v>
       </c>
       <c r="L321" s="12">
         <v>0</v>
       </c>
       <c r="M321" s="12">
         <v>0</v>
       </c>
       <c r="N321" s="26">
         <v>0</v>
       </c>
       <c r="O321" s="28">
         <v>0</v>
       </c>
       <c r="P321" s="30">
         <v>0</v>
       </c>
       <c r="Q321" s="18">
         <v>0</v>
       </c>
       <c r="R321" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="322" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S321" s="41">
+        <v>0</v>
+      </c>
+      <c r="T321" s="41">
+        <v>0</v>
+      </c>
+      <c r="U321" s="41">
+        <v>0</v>
+      </c>
+      <c r="V321" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A322" s="11">
         <v>6969</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C322" s="12">
         <v>0</v>
       </c>
       <c r="D322" s="12">
         <v>0</v>
       </c>
       <c r="E322" s="12">
         <v>29.58</v>
       </c>
       <c r="F322" s="12">
         <v>12.56</v>
       </c>
       <c r="G322" s="5">
         <v>7.77</v>
       </c>
       <c r="H322" s="2">
         <v>3.51</v>
       </c>
       <c r="I322" s="13">
@@ -19699,52 +23604,64 @@
       </c>
       <c r="K322" s="12">
         <v>18</v>
       </c>
       <c r="L322" s="12">
         <v>18</v>
       </c>
       <c r="M322" s="12">
         <v>21</v>
       </c>
       <c r="N322" s="26">
         <v>21</v>
       </c>
       <c r="O322" s="28">
         <v>21</v>
       </c>
       <c r="P322" s="30">
         <v>21</v>
       </c>
       <c r="Q322" s="18">
         <v>21</v>
       </c>
       <c r="R322" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="323" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S322" s="41">
+        <v>21</v>
+      </c>
+      <c r="T322" s="41">
+        <v>21</v>
+      </c>
+      <c r="U322" s="41">
+        <v>25</v>
+      </c>
+      <c r="V322" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="323" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A323" s="11">
         <v>6975</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C323" s="12">
         <v>0</v>
       </c>
       <c r="D323" s="12">
         <v>0</v>
       </c>
       <c r="E323" s="12">
         <v>0</v>
       </c>
       <c r="F323" s="12">
         <v>0</v>
       </c>
       <c r="G323" s="5">
         <v>0</v>
       </c>
       <c r="H323" s="2">
         <v>0</v>
       </c>
       <c r="I323" s="13">
@@ -19755,52 +23672,64 @@
       </c>
       <c r="K323" s="12">
         <v>0</v>
       </c>
       <c r="L323" s="12">
         <v>0</v>
       </c>
       <c r="M323" s="20">
         <v>0</v>
       </c>
       <c r="N323" s="26">
         <v>0</v>
       </c>
       <c r="O323" s="28">
         <v>0</v>
       </c>
       <c r="P323" s="30">
         <v>3</v>
       </c>
       <c r="Q323" s="18">
         <v>3</v>
       </c>
       <c r="R323" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="324" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S323" s="41">
+        <v>2</v>
+      </c>
+      <c r="T323" s="41">
+        <v>6</v>
+      </c>
+      <c r="U323" s="41">
+        <v>4</v>
+      </c>
+      <c r="V323" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="324" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A324" s="11">
         <v>6983</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>305</v>
       </c>
       <c r="C324" s="12">
         <v>0</v>
       </c>
       <c r="D324" s="12">
         <v>0</v>
       </c>
       <c r="E324" s="12">
         <v>0</v>
       </c>
       <c r="F324" s="12">
         <v>0</v>
       </c>
       <c r="G324" s="5">
         <v>0</v>
       </c>
       <c r="H324" s="2">
         <v>0</v>
       </c>
       <c r="I324" s="13">
@@ -19811,52 +23740,64 @@
       </c>
       <c r="K324" s="12">
         <v>0</v>
       </c>
       <c r="L324" s="12">
         <v>0</v>
       </c>
       <c r="M324" s="12">
         <v>0</v>
       </c>
       <c r="N324" s="26">
         <v>0</v>
       </c>
       <c r="O324" s="28">
         <v>0</v>
       </c>
       <c r="P324" s="30">
         <v>5</v>
       </c>
       <c r="Q324" s="18">
         <v>5</v>
       </c>
       <c r="R324" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="325" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S324" s="41">
+        <v>4</v>
+      </c>
+      <c r="T324" s="41">
+        <v>4</v>
+      </c>
+      <c r="U324" s="41">
+        <v>4</v>
+      </c>
+      <c r="V324" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A325" s="11">
         <v>6985</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C325" s="12">
         <v>0</v>
       </c>
       <c r="D325" s="12">
         <v>0</v>
       </c>
       <c r="E325" s="12">
         <v>0</v>
       </c>
       <c r="F325" s="12">
         <v>0</v>
       </c>
       <c r="G325" s="5">
         <v>0</v>
       </c>
       <c r="H325" s="2">
         <v>0</v>
       </c>
       <c r="I325" s="13">
@@ -19867,52 +23808,64 @@
       </c>
       <c r="K325" s="12">
         <v>0</v>
       </c>
       <c r="L325" s="12">
         <v>5</v>
       </c>
       <c r="M325" s="12">
         <v>5</v>
       </c>
       <c r="N325" s="26">
         <v>5</v>
       </c>
       <c r="O325" s="28">
         <v>5</v>
       </c>
       <c r="P325" s="30">
         <v>5</v>
       </c>
       <c r="Q325" s="18">
         <v>5</v>
       </c>
       <c r="R325" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="326" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S325" s="41">
+        <v>4</v>
+      </c>
+      <c r="T325" s="41">
+        <v>4</v>
+      </c>
+      <c r="U325" s="41">
+        <v>6</v>
+      </c>
+      <c r="V325" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A326" s="11">
         <v>6987</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C326" s="12">
         <v>0</v>
       </c>
       <c r="D326" s="12">
         <v>0</v>
       </c>
       <c r="E326" s="12">
         <v>0</v>
       </c>
       <c r="F326" s="12">
         <v>0</v>
       </c>
       <c r="G326" s="5">
         <v>0</v>
       </c>
       <c r="H326" s="2">
         <v>0</v>
       </c>
       <c r="I326" s="13">
@@ -19923,52 +23876,64 @@
       </c>
       <c r="K326" s="12">
         <v>8</v>
       </c>
       <c r="L326" s="12">
         <v>11</v>
       </c>
       <c r="M326" s="12">
         <v>8</v>
       </c>
       <c r="N326" s="26">
         <v>8</v>
       </c>
       <c r="O326" s="28">
         <v>13</v>
       </c>
       <c r="P326" s="30">
         <v>8</v>
       </c>
       <c r="Q326" s="18">
         <v>11</v>
       </c>
       <c r="R326" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="327" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S326" s="41">
+        <v>19</v>
+      </c>
+      <c r="T326" s="41">
+        <v>19</v>
+      </c>
+      <c r="U326" s="41">
+        <v>19</v>
+      </c>
+      <c r="V326" s="41">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="327" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A327" s="11">
         <v>6990</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C327" s="12">
         <v>0</v>
       </c>
       <c r="D327" s="12">
         <v>0</v>
       </c>
       <c r="E327" s="12">
         <v>0</v>
       </c>
       <c r="F327" s="12">
         <v>40</v>
       </c>
       <c r="G327" s="5">
         <v>32</v>
       </c>
       <c r="H327" s="2">
         <v>24</v>
       </c>
       <c r="I327" s="13">
@@ -19979,52 +23944,64 @@
       </c>
       <c r="K327" s="12">
         <v>21</v>
       </c>
       <c r="L327" s="12">
         <v>21</v>
       </c>
       <c r="M327" s="12">
         <v>13</v>
       </c>
       <c r="N327" s="26">
         <v>13</v>
       </c>
       <c r="O327" s="28">
         <v>18</v>
       </c>
       <c r="P327" s="30">
         <v>21</v>
       </c>
       <c r="Q327" s="18">
         <v>21</v>
       </c>
       <c r="R327" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="328" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S327" s="41">
+        <v>21</v>
+      </c>
+      <c r="T327" s="41">
+        <v>21</v>
+      </c>
+      <c r="U327" s="41">
+        <v>21</v>
+      </c>
+      <c r="V327" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="328" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A328" s="11">
         <v>6992</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>308</v>
       </c>
       <c r="C328" s="12">
         <v>0</v>
       </c>
       <c r="D328" s="12">
         <v>0</v>
       </c>
       <c r="E328" s="12">
         <v>0</v>
       </c>
       <c r="F328" s="12">
         <v>0</v>
       </c>
       <c r="G328" s="5">
         <v>0</v>
       </c>
       <c r="H328" s="2">
         <v>0</v>
       </c>
       <c r="I328" s="13">
@@ -20035,52 +24012,64 @@
       </c>
       <c r="K328" s="12">
         <v>3</v>
       </c>
       <c r="L328" s="12">
         <v>3</v>
       </c>
       <c r="M328" s="12">
         <v>3</v>
       </c>
       <c r="N328" s="26">
         <v>6</v>
       </c>
       <c r="O328" s="28">
         <v>11</v>
       </c>
       <c r="P328" s="30">
         <v>16</v>
       </c>
       <c r="Q328" s="18">
         <v>19</v>
       </c>
       <c r="R328" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="329" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S328" s="41">
+        <v>12</v>
+      </c>
+      <c r="T328" s="41">
+        <v>12</v>
+      </c>
+      <c r="U328" s="41">
+        <v>8</v>
+      </c>
+      <c r="V328" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A329" s="11">
         <v>7002</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C329" s="12">
         <v>0</v>
       </c>
       <c r="D329" s="12">
         <v>0</v>
       </c>
       <c r="E329" s="12">
         <v>0</v>
       </c>
       <c r="F329" s="12">
         <v>0</v>
       </c>
       <c r="G329" s="5">
         <v>0</v>
       </c>
       <c r="H329" s="2">
         <v>0</v>
       </c>
       <c r="I329" s="13">
@@ -20091,52 +24080,64 @@
       </c>
       <c r="K329" s="12">
         <v>14</v>
       </c>
       <c r="L329" s="12">
         <v>19</v>
       </c>
       <c r="M329" s="12">
         <v>21</v>
       </c>
       <c r="N329" s="26">
         <v>21</v>
       </c>
       <c r="O329" s="28">
         <v>21</v>
       </c>
       <c r="P329" s="30">
         <v>21</v>
       </c>
       <c r="Q329" s="18">
         <v>21</v>
       </c>
       <c r="R329" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="330" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S329" s="41">
+        <v>21</v>
+      </c>
+      <c r="T329" s="41">
+        <v>21</v>
+      </c>
+      <c r="U329" s="41">
+        <v>21</v>
+      </c>
+      <c r="V329" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="330" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A330" s="11">
         <v>7029</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C330" s="12">
         <v>0</v>
       </c>
       <c r="D330" s="12">
         <v>0</v>
       </c>
       <c r="E330" s="12">
         <v>0</v>
       </c>
       <c r="F330" s="12">
         <v>0</v>
       </c>
       <c r="G330" s="5">
         <v>0</v>
       </c>
       <c r="H330" s="2">
         <v>0</v>
       </c>
       <c r="I330" s="13">
@@ -20147,52 +24148,64 @@
       </c>
       <c r="K330" s="12">
         <v>5</v>
       </c>
       <c r="L330" s="12">
         <v>0</v>
       </c>
       <c r="M330" s="12">
         <v>0</v>
       </c>
       <c r="N330" s="26">
         <v>0</v>
       </c>
       <c r="O330" s="28">
         <v>0</v>
       </c>
       <c r="P330" s="30">
         <v>0</v>
       </c>
       <c r="Q330" s="18">
         <v>0</v>
       </c>
       <c r="R330" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="331" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S330" s="41">
+        <v>2</v>
+      </c>
+      <c r="T330" s="41">
+        <v>6</v>
+      </c>
+      <c r="U330" s="41">
+        <v>6</v>
+      </c>
+      <c r="V330" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="331" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A331" s="11">
         <v>7038</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C331" s="12">
         <v>0</v>
       </c>
       <c r="D331" s="12">
         <v>0</v>
       </c>
       <c r="E331" s="12">
         <v>0</v>
       </c>
       <c r="F331" s="12">
         <v>0</v>
       </c>
       <c r="G331" s="5">
         <v>0</v>
       </c>
       <c r="H331" s="2">
         <v>0</v>
       </c>
       <c r="I331" s="13">
@@ -20203,52 +24216,64 @@
       </c>
       <c r="K331" s="12">
         <v>13</v>
       </c>
       <c r="L331" s="12">
         <v>13</v>
       </c>
       <c r="M331" s="12">
         <v>8</v>
       </c>
       <c r="N331" s="26">
         <v>8</v>
       </c>
       <c r="O331" s="28">
         <v>13</v>
       </c>
       <c r="P331" s="30">
         <v>16</v>
       </c>
       <c r="Q331" s="18">
         <v>21</v>
       </c>
       <c r="R331" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="332" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S331" s="41">
+        <v>21</v>
+      </c>
+      <c r="T331" s="41">
+        <v>21</v>
+      </c>
+      <c r="U331" s="41">
+        <v>21</v>
+      </c>
+      <c r="V331" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="332" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A332" s="11">
         <v>7047</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C332" s="12">
         <v>0</v>
       </c>
       <c r="D332" s="12">
         <v>0</v>
       </c>
       <c r="E332" s="12">
         <v>0</v>
       </c>
       <c r="F332" s="12">
         <v>15.32</v>
       </c>
       <c r="G332" s="5">
         <v>11.42</v>
       </c>
       <c r="H332" s="2">
         <v>9.0399999999999991</v>
       </c>
       <c r="I332" s="13">
@@ -20259,52 +24284,64 @@
       </c>
       <c r="K332" s="12">
         <v>0</v>
       </c>
       <c r="L332" s="12">
         <v>0</v>
       </c>
       <c r="M332" s="12">
         <v>0</v>
       </c>
       <c r="N332" s="26">
         <v>0</v>
       </c>
       <c r="O332" s="28">
         <v>0</v>
       </c>
       <c r="P332" s="30">
         <v>8</v>
       </c>
       <c r="Q332" s="18">
         <v>16</v>
       </c>
       <c r="R332" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="333" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S332" s="41">
+        <v>15</v>
+      </c>
+      <c r="T332" s="41">
+        <v>15</v>
+      </c>
+      <c r="U332" s="41">
+        <v>8</v>
+      </c>
+      <c r="V332" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="333" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A333" s="11">
         <v>7056</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C333" s="12">
         <v>0</v>
       </c>
       <c r="D333" s="12">
         <v>0</v>
       </c>
       <c r="E333" s="12">
         <v>0</v>
       </c>
       <c r="F333" s="12">
         <v>40</v>
       </c>
       <c r="G333" s="5">
         <v>32</v>
       </c>
       <c r="H333" s="2">
         <v>24</v>
       </c>
       <c r="I333" s="13">
@@ -20315,52 +24352,64 @@
       </c>
       <c r="K333" s="12">
         <v>5</v>
       </c>
       <c r="L333" s="12">
         <v>5</v>
       </c>
       <c r="M333" s="12">
         <v>5</v>
       </c>
       <c r="N333" s="26">
         <v>5</v>
       </c>
       <c r="O333" s="28">
         <v>5</v>
       </c>
       <c r="P333" s="30">
         <v>8</v>
       </c>
       <c r="Q333" s="18">
         <v>8</v>
       </c>
       <c r="R333" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="334" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S333" s="41">
+        <v>10</v>
+      </c>
+      <c r="T333" s="41">
+        <v>10</v>
+      </c>
+      <c r="U333" s="41">
+        <v>12</v>
+      </c>
+      <c r="V333" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="334" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A334" s="11">
         <v>7092</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C334" s="12">
         <v>0</v>
       </c>
       <c r="D334" s="12">
         <v>10</v>
       </c>
       <c r="E334" s="12">
         <v>8</v>
       </c>
       <c r="F334" s="12">
         <v>6.4</v>
       </c>
       <c r="G334" s="5">
         <v>11.7</v>
       </c>
       <c r="H334" s="2">
         <v>7.76</v>
       </c>
       <c r="I334" s="13">
@@ -20371,52 +24420,64 @@
       </c>
       <c r="K334" s="12">
         <v>21</v>
       </c>
       <c r="L334" s="12">
         <v>21</v>
       </c>
       <c r="M334" s="12">
         <v>21</v>
       </c>
       <c r="N334" s="26">
         <v>21</v>
       </c>
       <c r="O334" s="28">
         <v>21</v>
       </c>
       <c r="P334" s="30">
         <v>21</v>
       </c>
       <c r="Q334" s="18">
         <v>21</v>
       </c>
       <c r="R334" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="335" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S334" s="41">
+        <v>12</v>
+      </c>
+      <c r="T334" s="41">
+        <v>20</v>
+      </c>
+      <c r="U334" s="41">
+        <v>18</v>
+      </c>
+      <c r="V334" s="41">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="335" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A335" s="11">
         <v>7098</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C335" s="12">
         <v>0</v>
       </c>
       <c r="D335" s="12">
         <v>0</v>
       </c>
       <c r="E335" s="12">
         <v>0</v>
       </c>
       <c r="F335" s="12">
         <v>0</v>
       </c>
       <c r="G335" s="5">
         <v>0</v>
       </c>
       <c r="H335" s="2">
         <v>0</v>
       </c>
       <c r="I335" s="13">
@@ -20427,52 +24488,64 @@
       </c>
       <c r="K335" s="12">
         <v>3</v>
       </c>
       <c r="L335" s="12">
         <v>16</v>
       </c>
       <c r="M335" s="12">
         <v>16</v>
       </c>
       <c r="N335" s="26">
         <v>21</v>
       </c>
       <c r="O335" s="28">
         <v>21</v>
       </c>
       <c r="P335" s="30">
         <v>21</v>
       </c>
       <c r="Q335" s="18">
         <v>21</v>
       </c>
       <c r="R335" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="336" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S335" s="41">
+        <v>18</v>
+      </c>
+      <c r="T335" s="41">
+        <v>18</v>
+      </c>
+      <c r="U335" s="41">
+        <v>18</v>
+      </c>
+      <c r="V335" s="41">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="336" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A336" s="11">
         <v>7110</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C336" s="12">
         <v>0</v>
       </c>
       <c r="D336" s="12">
         <v>0</v>
       </c>
       <c r="E336" s="12">
         <v>0</v>
       </c>
       <c r="F336" s="12">
         <v>0</v>
       </c>
       <c r="G336" s="5">
         <v>0</v>
       </c>
       <c r="H336" s="2">
         <v>0</v>
       </c>
       <c r="I336" s="13">
@@ -20483,875 +24556,1130 @@
       </c>
       <c r="K336" s="12">
         <v>0</v>
       </c>
       <c r="L336" s="12">
         <v>0</v>
       </c>
       <c r="M336" s="12">
         <v>0</v>
       </c>
       <c r="N336" s="26">
         <v>0</v>
       </c>
       <c r="O336" s="28">
         <v>0</v>
       </c>
       <c r="P336" s="30">
         <v>0</v>
       </c>
       <c r="Q336" s="18">
         <v>0</v>
       </c>
       <c r="R336" s="18">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B337" s="34" t="s">
+      <c r="S336" s="41">
+        <v>0</v>
+      </c>
+      <c r="T336" s="41">
+        <v>0</v>
+      </c>
+      <c r="U336" s="41">
+        <v>0</v>
+      </c>
+      <c r="V336" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="B337" s="33" t="s">
         <v>376</v>
       </c>
-      <c r="C337" s="37">
+      <c r="C337" s="34">
         <v>480.36999999999995</v>
       </c>
-      <c r="D337" s="37">
+      <c r="D337" s="34">
         <v>1031.04</v>
       </c>
-      <c r="E337" s="37">
+      <c r="E337" s="34">
         <v>1898.2799999999997</v>
       </c>
-      <c r="F337" s="37">
+      <c r="F337" s="34">
         <v>2826.6400000000021</v>
       </c>
-      <c r="G337" s="40">
+      <c r="G337" s="37">
         <v>2259.059999999999</v>
       </c>
-      <c r="H337" s="41">
+      <c r="H337" s="38">
         <v>1421.83</v>
       </c>
-      <c r="I337" s="42"/>
-      <c r="J337" s="41">
+      <c r="I337" s="39"/>
+      <c r="J337" s="38">
         <f>SUM(J4:J336)</f>
         <v>1650</v>
       </c>
-      <c r="K337" s="37">
+      <c r="K337" s="34">
         <f>SUM(K4:K336)</f>
         <v>2269</v>
       </c>
-      <c r="L337" s="37">
+      <c r="L337" s="34">
         <v>2815</v>
       </c>
-      <c r="M337" s="37">
+      <c r="M337" s="40">
+        <f t="shared" ref="M337:V337" si="0">SUM(M4:M336)</f>
         <v>3232</v>
       </c>
-      <c r="N337" s="43">
+      <c r="N337" s="40">
+        <f t="shared" si="0"/>
         <v>3481</v>
       </c>
-      <c r="O337" s="36">
-        <f>SUM(O4:O336)</f>
+      <c r="O337" s="40">
+        <f t="shared" si="0"/>
         <v>3646</v>
       </c>
-      <c r="P337" s="44">
+      <c r="P337" s="40">
+        <f t="shared" si="0"/>
         <v>3851</v>
       </c>
-      <c r="Q337" s="45">
-        <f>SUM(Q4:Q336)</f>
+      <c r="Q337" s="40">
+        <f t="shared" si="0"/>
         <v>4051</v>
       </c>
-      <c r="R337" s="45">
-[...4 lines deleted...]
-    <row r="338" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="R337" s="40">
+        <f t="shared" si="0"/>
+        <v>3620</v>
+      </c>
+      <c r="S337" s="40">
+        <f t="shared" si="0"/>
+        <v>3908</v>
+      </c>
+      <c r="T337" s="40">
+        <f t="shared" si="0"/>
+        <v>4026</v>
+      </c>
+      <c r="U337" s="40">
+        <f t="shared" si="0"/>
+        <v>4310</v>
+      </c>
+      <c r="V337" s="40">
+        <f t="shared" si="0"/>
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="338" spans="1:22" x14ac:dyDescent="0.25">
       <c r="C338" s="12"/>
       <c r="D338" s="12"/>
       <c r="E338" s="12"/>
       <c r="F338" s="12"/>
       <c r="G338" s="12"/>
       <c r="H338" s="12"/>
       <c r="I338" s="14"/>
       <c r="J338" s="12"/>
       <c r="K338" s="12"/>
       <c r="L338" s="12"/>
       <c r="M338" s="19"/>
       <c r="N338" s="23"/>
       <c r="Q338" s="18"/>
       <c r="R338" s="18"/>
-    </row>
-    <row r="339" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S338" s="18"/>
+      <c r="T338" s="18"/>
+      <c r="U338" s="18"/>
+      <c r="V338" s="18"/>
+    </row>
+    <row r="339" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A339" s="15" t="s">
         <v>314</v>
       </c>
       <c r="K339" s="12"/>
       <c r="L339" s="12"/>
       <c r="M339" s="19"/>
       <c r="N339" s="23"/>
       <c r="Q339" s="18"/>
       <c r="R339" s="18"/>
-    </row>
-    <row r="340" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S339" s="18"/>
+      <c r="T339" s="18"/>
+      <c r="U339" s="18"/>
+      <c r="V339" s="18"/>
+    </row>
+    <row r="340" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A340" s="31">
         <v>9201</v>
       </c>
       <c r="B340" s="17" t="s">
         <v>361</v>
       </c>
-      <c r="K340" s="12"/>
-[...2 lines deleted...]
-      <c r="N340" s="23"/>
+      <c r="J340" s="18">
+        <v>0</v>
+      </c>
+      <c r="K340" s="18">
+        <v>0</v>
+      </c>
+      <c r="L340" s="18">
+        <v>0</v>
+      </c>
+      <c r="M340" s="18">
+        <v>0</v>
+      </c>
+      <c r="N340" s="18">
+        <v>0</v>
+      </c>
+      <c r="O340" s="18">
+        <v>0</v>
+      </c>
       <c r="P340" s="18">
         <v>3</v>
       </c>
       <c r="Q340" s="18">
         <v>3</v>
       </c>
       <c r="R340" s="18">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A341" s="32">
+      <c r="S340" s="41">
+        <v>6</v>
+      </c>
+      <c r="T340" s="41">
+        <v>6</v>
+      </c>
+      <c r="U340" s="41">
+        <v>15</v>
+      </c>
+      <c r="V340" s="42">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="341" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A341" s="31">
         <v>9205</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>323</v>
       </c>
       <c r="G341" s="8">
         <v>184772</v>
       </c>
       <c r="H341" s="7">
         <v>147814</v>
       </c>
       <c r="J341" s="18">
         <v>13</v>
       </c>
       <c r="K341" s="12">
         <v>13</v>
       </c>
       <c r="L341" s="12">
         <v>13</v>
       </c>
       <c r="M341" s="12">
         <v>13</v>
       </c>
       <c r="N341" s="26">
         <v>13</v>
       </c>
       <c r="O341" s="20">
         <v>13</v>
       </c>
       <c r="P341" s="25">
         <v>13</v>
       </c>
       <c r="Q341" s="18">
         <v>0</v>
       </c>
       <c r="R341" s="18">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A342" s="32" t="s">
+      <c r="S341" s="41">
+        <v>0</v>
+      </c>
+      <c r="T341" s="41">
+        <v>0</v>
+      </c>
+      <c r="U341" s="41">
+        <v>0</v>
+      </c>
+      <c r="V341" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A342" s="31" t="s">
         <v>364</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>370</v>
       </c>
       <c r="G342" s="8"/>
       <c r="H342" s="7"/>
-      <c r="J342" s="18"/>
-[...5 lines deleted...]
-      <c r="P342" s="25"/>
+      <c r="J342" s="18">
+        <v>0</v>
+      </c>
+      <c r="K342" s="18">
+        <v>0</v>
+      </c>
+      <c r="L342" s="18">
+        <v>0</v>
+      </c>
+      <c r="M342" s="18">
+        <v>0</v>
+      </c>
+      <c r="N342" s="18">
+        <v>0</v>
+      </c>
+      <c r="O342" s="18">
+        <v>0</v>
+      </c>
+      <c r="P342" s="18">
+        <v>0</v>
+      </c>
       <c r="Q342" s="18">
         <v>3</v>
       </c>
       <c r="R342" s="18">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A343" s="32">
+      <c r="S342" s="41">
+        <v>6</v>
+      </c>
+      <c r="T342" s="41">
+        <v>12</v>
+      </c>
+      <c r="U342" s="41">
+        <v>17</v>
+      </c>
+      <c r="V342" s="42">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="343" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A343" s="31">
         <v>9209</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>354</v>
       </c>
       <c r="G343" s="8"/>
       <c r="H343" s="7"/>
-      <c r="J343" s="18"/>
-[...3 lines deleted...]
-      <c r="N343" s="26"/>
+      <c r="J343" s="18">
+        <v>0</v>
+      </c>
+      <c r="K343" s="18">
+        <v>0</v>
+      </c>
+      <c r="L343" s="18">
+        <v>0</v>
+      </c>
+      <c r="M343" s="18">
+        <v>0</v>
+      </c>
+      <c r="N343" s="18">
+        <v>0</v>
+      </c>
       <c r="O343" s="20">
         <v>3</v>
       </c>
       <c r="P343" s="18">
         <v>3</v>
       </c>
       <c r="Q343" s="18">
         <v>3</v>
       </c>
       <c r="R343" s="18">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A344" s="32" t="s">
+      <c r="S343" s="41">
+        <v>0</v>
+      </c>
+      <c r="T343" s="41">
+        <v>4</v>
+      </c>
+      <c r="U343" s="41">
+        <v>4</v>
+      </c>
+      <c r="V343" s="42">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A344" s="31" t="s">
         <v>365</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G344" s="8"/>
       <c r="H344" s="7"/>
-      <c r="J344" s="18"/>
-[...5 lines deleted...]
-      <c r="P344" s="18"/>
+      <c r="J344" s="18">
+        <v>0</v>
+      </c>
+      <c r="K344" s="18">
+        <v>0</v>
+      </c>
+      <c r="L344" s="18">
+        <v>0</v>
+      </c>
+      <c r="M344" s="18">
+        <v>0</v>
+      </c>
+      <c r="N344" s="18">
+        <v>0</v>
+      </c>
+      <c r="O344" s="18">
+        <v>0</v>
+      </c>
+      <c r="P344" s="18">
+        <v>0</v>
+      </c>
       <c r="Q344" s="18">
         <v>0</v>
       </c>
       <c r="R344" s="18">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A345" s="32" t="s">
+      <c r="S344" s="41">
+        <v>4</v>
+      </c>
+      <c r="T344" s="41">
+        <v>4</v>
+      </c>
+      <c r="U344" s="41">
+        <v>11</v>
+      </c>
+      <c r="V344" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="345" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A345" s="31" t="s">
         <v>367</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>371</v>
       </c>
-      <c r="G345" s="8"/>
-[...7 lines deleted...]
-      <c r="P345" s="18"/>
+      <c r="G345" s="18">
+        <v>0</v>
+      </c>
+      <c r="H345" s="18">
+        <v>0</v>
+      </c>
+      <c r="J345" s="18">
+        <v>0</v>
+      </c>
+      <c r="K345" s="18">
+        <v>0</v>
+      </c>
+      <c r="L345" s="18">
+        <v>0</v>
+      </c>
+      <c r="M345" s="18">
+        <v>0</v>
+      </c>
+      <c r="N345" s="18">
+        <v>0</v>
+      </c>
+      <c r="O345" s="18">
+        <v>0</v>
+      </c>
+      <c r="P345" s="18">
+        <v>0</v>
+      </c>
       <c r="Q345" s="18">
         <v>0</v>
       </c>
       <c r="R345" s="18">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A346" s="32" t="s">
+      <c r="S345" s="41">
+        <v>0</v>
+      </c>
+      <c r="T345" s="41">
+        <v>0</v>
+      </c>
+      <c r="U345" s="41">
+        <v>0</v>
+      </c>
+      <c r="V345" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A346" s="31" t="s">
         <v>368</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>369</v>
       </c>
-      <c r="G346" s="8"/>
-[...7 lines deleted...]
-      <c r="P346" s="18"/>
+      <c r="G346" s="8">
+        <v>0</v>
+      </c>
+      <c r="H346" s="7">
+        <v>0</v>
+      </c>
+      <c r="J346" s="18">
+        <v>0</v>
+      </c>
+      <c r="K346" s="12">
+        <v>0</v>
+      </c>
+      <c r="L346" s="12">
+        <v>0</v>
+      </c>
+      <c r="M346" s="12">
+        <v>0</v>
+      </c>
+      <c r="N346" s="26">
+        <v>0</v>
+      </c>
+      <c r="O346" s="20">
+        <v>0</v>
+      </c>
+      <c r="P346" s="18">
+        <v>0</v>
+      </c>
       <c r="Q346" s="18">
         <v>3</v>
       </c>
       <c r="R346" s="18">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A347" s="32">
+      <c r="S346" s="41">
+        <v>2</v>
+      </c>
+      <c r="T346" s="41">
+        <v>2</v>
+      </c>
+      <c r="U346" s="41">
+        <v>6</v>
+      </c>
+      <c r="V346" s="42">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A347" s="31">
         <v>9213</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D347" s="12">
         <v>163395</v>
       </c>
       <c r="E347" s="12">
         <v>136048</v>
       </c>
       <c r="F347" s="12">
         <v>141685</v>
       </c>
-      <c r="G347" s="12"/>
-      <c r="H347" s="12"/>
+      <c r="G347" s="12">
+        <v>0</v>
+      </c>
+      <c r="H347" s="12">
+        <v>0</v>
+      </c>
       <c r="I347" s="14"/>
-      <c r="J347" s="18"/>
-[...3 lines deleted...]
-      <c r="N347" s="23"/>
+      <c r="J347" s="18">
+        <v>0</v>
+      </c>
+      <c r="K347" s="12">
+        <v>0</v>
+      </c>
+      <c r="L347" s="12">
+        <v>0</v>
+      </c>
+      <c r="M347" s="18">
+        <v>0</v>
+      </c>
+      <c r="N347" s="20">
+        <v>0</v>
+      </c>
+      <c r="O347" s="20">
+        <v>0</v>
+      </c>
       <c r="P347" s="25">
         <v>3</v>
       </c>
       <c r="Q347" s="18">
         <v>3</v>
       </c>
       <c r="R347" s="18">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A348" s="32">
+      <c r="S347" s="41">
+        <v>2</v>
+      </c>
+      <c r="T347" s="41">
+        <v>2</v>
+      </c>
+      <c r="U347" s="41">
+        <v>2</v>
+      </c>
+      <c r="V347" s="42">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="348" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A348" s="31">
         <v>9214</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>373</v>
       </c>
       <c r="D348" s="12">
         <v>57210</v>
       </c>
       <c r="E348" s="12">
         <v>47563</v>
       </c>
-      <c r="J348" s="18"/>
-[...9 lines deleted...]
-      <c r="A349" s="33">
+      <c r="F348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="G348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="H348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="I348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="J348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="K348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="L348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="M348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="N348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="O348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="P348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="R348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="S348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="T348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="U348" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="V348" s="46" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="349" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A349" s="32">
         <v>9215</v>
       </c>
       <c r="B349" s="17" t="s">
         <v>326</v>
       </c>
       <c r="D349" s="12"/>
       <c r="E349" s="12"/>
       <c r="J349" s="18">
         <v>5</v>
       </c>
       <c r="K349" s="12">
         <v>5</v>
       </c>
-      <c r="L349" s="12"/>
-[...1 lines deleted...]
-      <c r="N349" s="23"/>
+      <c r="L349" s="12">
+        <v>0</v>
+      </c>
+      <c r="M349" s="18">
+        <v>0</v>
+      </c>
+      <c r="N349" s="18">
+        <v>0</v>
+      </c>
+      <c r="O349" s="18">
+        <v>0</v>
+      </c>
       <c r="P349" s="25">
         <v>3</v>
       </c>
       <c r="Q349" s="18">
         <v>3</v>
       </c>
       <c r="R349" s="18">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B350" s="34" t="s">
+      <c r="S349" s="41">
+        <v>2</v>
+      </c>
+      <c r="T349" s="41">
+        <v>2</v>
+      </c>
+      <c r="U349" s="41">
+        <v>6</v>
+      </c>
+      <c r="V349" s="42">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="350" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="B350" s="33" t="s">
         <v>377</v>
       </c>
-      <c r="C350" s="34"/>
-      <c r="D350" s="37">
+      <c r="C350" s="33"/>
+      <c r="D350" s="34">
         <f>SUM(D341:D348)</f>
         <v>220605</v>
       </c>
-      <c r="E350" s="37">
+      <c r="E350" s="34">
         <f>SUM(E341:E348)</f>
         <v>183611</v>
       </c>
-      <c r="F350" s="37">
+      <c r="F350" s="34">
         <f>SUM(F341:F348)</f>
         <v>141685</v>
       </c>
-      <c r="G350" s="37">
+      <c r="G350" s="34">
         <f>SUM(G341:G348)</f>
         <v>184772</v>
       </c>
-      <c r="H350" s="37">
+      <c r="H350" s="34">
         <f>SUM(H341:H348)</f>
         <v>147814</v>
       </c>
-      <c r="I350" s="38"/>
-      <c r="J350" s="37">
+      <c r="I350" s="35"/>
+      <c r="J350" s="34">
         <f>SUM(J4:J336,J341:J349)</f>
         <v>1668</v>
       </c>
-      <c r="K350" s="37">
+      <c r="K350" s="34">
         <v>2342</v>
       </c>
-      <c r="L350" s="37">
+      <c r="L350" s="34">
         <v>2828</v>
       </c>
-      <c r="M350" s="39">
-        <f>SUM(M340:M349)</f>
+      <c r="M350" s="36">
+        <f t="shared" ref="M350:V350" si="1">SUM(M340:M349)</f>
         <v>13</v>
       </c>
-      <c r="N350" s="39">
-        <f t="shared" ref="N350:R350" si="0">SUM(N340:N349)</f>
+      <c r="N350" s="36">
+        <f t="shared" si="1"/>
         <v>13</v>
       </c>
-      <c r="O350" s="39">
-        <f t="shared" si="0"/>
+      <c r="O350" s="36">
+        <f t="shared" si="1"/>
         <v>16</v>
       </c>
-      <c r="P350" s="39">
-        <f t="shared" si="0"/>
+      <c r="P350" s="36">
+        <f t="shared" si="1"/>
         <v>25</v>
       </c>
-      <c r="Q350" s="39">
-        <f t="shared" si="0"/>
+      <c r="Q350" s="36">
+        <f t="shared" si="1"/>
         <v>18</v>
       </c>
-      <c r="R350" s="39">
-        <f t="shared" si="0"/>
+      <c r="R350" s="36">
+        <f t="shared" si="1"/>
         <v>26</v>
       </c>
-    </row>
-    <row r="351" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="S350" s="36">
+        <f t="shared" si="1"/>
+        <v>22</v>
+      </c>
+      <c r="T350" s="36">
+        <f t="shared" si="1"/>
+        <v>32</v>
+      </c>
+      <c r="U350" s="36">
+        <f t="shared" si="1"/>
+        <v>61</v>
+      </c>
+      <c r="V350" s="36">
+        <f t="shared" si="1"/>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="351" spans="1:22" x14ac:dyDescent="0.25">
       <c r="K351" s="12"/>
       <c r="L351" s="12"/>
       <c r="M351" s="12"/>
     </row>
-    <row r="352" spans="1:18" customFormat="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-    <row r="353" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="352" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A352" s="6"/>
+      <c r="B352" s="6"/>
+      <c r="K352" s="12"/>
+      <c r="L352" s="12"/>
+      <c r="M352" s="19"/>
+    </row>
+    <row r="353" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A353" s="10"/>
+      <c r="I353" s="4"/>
       <c r="K353" s="12"/>
       <c r="L353" s="12"/>
       <c r="M353" s="19"/>
     </row>
-    <row r="354" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="354" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K354" s="12"/>
+      <c r="L354" s="12"/>
       <c r="M354" s="19"/>
     </row>
-    <row r="355" spans="1:13" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="355" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K355" s="12"/>
       <c r="L355" s="12"/>
       <c r="M355" s="19"/>
     </row>
-    <row r="356" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B356" s="10"/>
+    <row r="356" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K356" s="12"/>
       <c r="L356" s="12"/>
       <c r="M356" s="19"/>
     </row>
-    <row r="357" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B357" s="6"/>
+    <row r="357" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K357" s="12"/>
       <c r="L357" s="12"/>
       <c r="M357" s="19"/>
     </row>
-    <row r="358" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="I358" s="4"/>
+    <row r="358" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K358" s="12"/>
       <c r="L358" s="12"/>
       <c r="M358" s="19"/>
     </row>
-    <row r="359" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="359" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K359" s="12"/>
       <c r="L359" s="12"/>
       <c r="M359" s="19"/>
     </row>
-    <row r="360" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="360" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K360" s="12"/>
       <c r="L360" s="12"/>
       <c r="M360" s="19"/>
     </row>
-    <row r="361" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K361" s="12"/>
       <c r="L361" s="12"/>
       <c r="M361" s="19"/>
     </row>
-    <row r="362" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K362" s="12"/>
       <c r="L362" s="12"/>
       <c r="M362" s="19"/>
     </row>
-    <row r="363" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="363" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K363" s="12"/>
       <c r="L363" s="12"/>
       <c r="M363" s="19"/>
     </row>
-    <row r="364" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K364" s="12"/>
       <c r="L364" s="12"/>
       <c r="M364" s="19"/>
     </row>
-    <row r="365" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="K365" s="12"/>
+    <row r="365" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K365" s="3"/>
       <c r="L365" s="12"/>
       <c r="M365" s="19"/>
     </row>
-    <row r="366" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="366" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K366" s="12"/>
       <c r="L366" s="12"/>
       <c r="M366" s="19"/>
     </row>
-    <row r="367" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="K367" s="12"/>
+    <row r="367" spans="1:13" x14ac:dyDescent="0.25">
       <c r="L367" s="12"/>
       <c r="M367" s="19"/>
     </row>
-    <row r="368" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="K368" s="12"/>
+    <row r="368" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K368" s="18"/>
       <c r="L368" s="12"/>
       <c r="M368" s="19"/>
     </row>
-    <row r="369" spans="11:13" x14ac:dyDescent="0.2">
-      <c r="K369" s="12"/>
+    <row r="369" spans="11:13" x14ac:dyDescent="0.25">
+      <c r="K369" s="18"/>
       <c r="L369" s="12"/>
       <c r="M369" s="19"/>
     </row>
-    <row r="370" spans="11:13" x14ac:dyDescent="0.2">
-      <c r="K370" s="3"/>
+    <row r="370" spans="11:13" x14ac:dyDescent="0.25">
+      <c r="K370" s="18"/>
       <c r="L370" s="12"/>
-      <c r="M370" s="19"/>
-[...2 lines deleted...]
-      <c r="K371" s="12"/>
+      <c r="M370" s="12"/>
+    </row>
+    <row r="371" spans="11:13" x14ac:dyDescent="0.25">
+      <c r="K371" s="18"/>
       <c r="L371" s="12"/>
-      <c r="M371" s="19"/>
-[...1 lines deleted...]
-    <row r="372" spans="11:13" x14ac:dyDescent="0.2">
+      <c r="M371" s="12"/>
+    </row>
+    <row r="372" spans="11:13" x14ac:dyDescent="0.25">
+      <c r="K372" s="12"/>
       <c r="L372" s="12"/>
-      <c r="M372" s="19"/>
-[...2 lines deleted...]
-      <c r="K373" s="18"/>
+      <c r="M372" s="12"/>
+    </row>
+    <row r="373" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L373" s="12"/>
-      <c r="M373" s="19"/>
-[...2 lines deleted...]
-      <c r="K374" s="18"/>
+      <c r="M373" s="12"/>
+    </row>
+    <row r="374" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L374" s="12"/>
-      <c r="M374" s="19"/>
-[...2 lines deleted...]
-      <c r="K375" s="18"/>
+      <c r="M374" s="12"/>
+    </row>
+    <row r="375" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L375" s="12"/>
       <c r="M375" s="12"/>
     </row>
-    <row r="376" spans="11:13" x14ac:dyDescent="0.2">
-      <c r="K376" s="18"/>
+    <row r="376" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L376" s="12"/>
       <c r="M376" s="12"/>
     </row>
-    <row r="377" spans="11:13" x14ac:dyDescent="0.2">
-      <c r="K377" s="12"/>
+    <row r="377" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L377" s="12"/>
       <c r="M377" s="12"/>
     </row>
-    <row r="378" spans="11:13" x14ac:dyDescent="0.2">
+    <row r="378" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L378" s="12"/>
-      <c r="M378" s="12"/>
-[...1 lines deleted...]
-    <row r="379" spans="11:13" x14ac:dyDescent="0.2">
+    </row>
+    <row r="379" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L379" s="12"/>
       <c r="M379" s="12"/>
     </row>
-    <row r="380" spans="11:13" x14ac:dyDescent="0.2">
+    <row r="380" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L380" s="12"/>
       <c r="M380" s="12"/>
     </row>
-    <row r="381" spans="11:13" x14ac:dyDescent="0.2">
+    <row r="381" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L381" s="12"/>
       <c r="M381" s="12"/>
     </row>
-    <row r="382" spans="11:13" x14ac:dyDescent="0.2">
+    <row r="382" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L382" s="12"/>
       <c r="M382" s="12"/>
     </row>
-    <row r="383" spans="11:13" x14ac:dyDescent="0.2">
+    <row r="383" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L383" s="12"/>
-    </row>
-    <row r="384" spans="11:13" x14ac:dyDescent="0.2">
+      <c r="M383" s="12"/>
+    </row>
+    <row r="384" spans="11:13" x14ac:dyDescent="0.25">
       <c r="L384" s="12"/>
       <c r="M384" s="12"/>
     </row>
-    <row r="385" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="385" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L385" s="12"/>
       <c r="M385" s="12"/>
     </row>
-    <row r="386" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="386" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L386" s="12"/>
       <c r="M386" s="12"/>
     </row>
-    <row r="387" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="387" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L387" s="12"/>
       <c r="M387" s="12"/>
     </row>
-    <row r="388" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="388" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L388" s="12"/>
       <c r="M388" s="12"/>
     </row>
-    <row r="389" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="389" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L389" s="12"/>
       <c r="M389" s="12"/>
     </row>
-    <row r="390" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="390" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L390" s="12"/>
       <c r="M390" s="12"/>
     </row>
-    <row r="391" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="391" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L391" s="12"/>
       <c r="M391" s="12"/>
     </row>
-    <row r="392" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="392" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L392" s="12"/>
       <c r="M392" s="12"/>
     </row>
-    <row r="393" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="393" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L393" s="12"/>
       <c r="M393" s="12"/>
     </row>
-    <row r="394" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="394" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L394" s="12"/>
       <c r="M394" s="12"/>
     </row>
-    <row r="395" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="395" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L395" s="12"/>
       <c r="M395" s="12"/>
     </row>
-    <row r="396" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="396" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L396" s="12"/>
       <c r="M396" s="12"/>
     </row>
-    <row r="397" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="397" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L397" s="12"/>
       <c r="M397" s="12"/>
     </row>
-    <row r="398" spans="12:13" x14ac:dyDescent="0.2">
-      <c r="L398" s="12"/>
+    <row r="398" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L398" s="3"/>
       <c r="M398" s="12"/>
     </row>
-    <row r="399" spans="12:13" x14ac:dyDescent="0.2">
+    <row r="399" spans="12:16" x14ac:dyDescent="0.25">
       <c r="L399" s="12"/>
       <c r="M399" s="12"/>
     </row>
-    <row r="400" spans="12:13" x14ac:dyDescent="0.2">
-      <c r="L400" s="12"/>
+    <row r="400" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M400" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="L401" s="12"/>
+      <c r="N400" s="25"/>
+      <c r="P400" s="13"/>
+    </row>
+    <row r="401" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L401" s="18"/>
       <c r="M401" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="L402" s="12"/>
+      <c r="P401" s="13"/>
+    </row>
+    <row r="402" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L402" s="18"/>
       <c r="M402" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="L403" s="3"/>
+      <c r="P402" s="13"/>
+    </row>
+    <row r="403" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L403" s="18"/>
       <c r="M403" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="L404" s="12"/>
+      <c r="P403" s="13"/>
+    </row>
+    <row r="404" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L404" s="18"/>
       <c r="M404" s="12"/>
-    </row>
-    <row r="405" spans="12:16" x14ac:dyDescent="0.2">
+      <c r="P404" s="13"/>
+    </row>
+    <row r="405" spans="12:16" x14ac:dyDescent="0.25">
+      <c r="L405" s="12"/>
       <c r="M405" s="12"/>
-      <c r="N405" s="25"/>
       <c r="P405" s="13"/>
     </row>
-    <row r="406" spans="12:16" x14ac:dyDescent="0.2">
-      <c r="L406" s="18"/>
+    <row r="406" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M406" s="12"/>
       <c r="P406" s="13"/>
     </row>
-    <row r="407" spans="12:16" x14ac:dyDescent="0.2">
-      <c r="L407" s="18"/>
+    <row r="407" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M407" s="12"/>
       <c r="P407" s="13"/>
     </row>
-    <row r="408" spans="12:16" x14ac:dyDescent="0.2">
-      <c r="L408" s="18"/>
+    <row r="408" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M408" s="12"/>
       <c r="P408" s="13"/>
     </row>
-    <row r="409" spans="12:16" x14ac:dyDescent="0.2">
-      <c r="L409" s="18"/>
+    <row r="409" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M409" s="12"/>
       <c r="P409" s="13"/>
     </row>
-    <row r="410" spans="12:16" x14ac:dyDescent="0.2">
-      <c r="L410" s="12"/>
+    <row r="410" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M410" s="12"/>
       <c r="P410" s="13"/>
     </row>
-    <row r="411" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="411" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M411" s="12"/>
       <c r="P411" s="13"/>
     </row>
-    <row r="412" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="412" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M412" s="12"/>
       <c r="P412" s="13"/>
     </row>
-    <row r="413" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="413" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M413" s="12"/>
       <c r="P413" s="13"/>
     </row>
-    <row r="414" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="414" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M414" s="12"/>
       <c r="P414" s="13"/>
     </row>
-    <row r="415" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="415" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M415" s="12"/>
       <c r="P415" s="13"/>
     </row>
-    <row r="416" spans="12:16" x14ac:dyDescent="0.2">
+    <row r="416" spans="12:16" x14ac:dyDescent="0.25">
       <c r="M416" s="12"/>
       <c r="P416" s="13"/>
     </row>
-    <row r="417" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="417" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M417" s="12"/>
       <c r="P417" s="13"/>
     </row>
-    <row r="418" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="418" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M418" s="12"/>
       <c r="P418" s="13"/>
     </row>
-    <row r="419" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="419" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M419" s="12"/>
       <c r="P419" s="13"/>
     </row>
-    <row r="420" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="420" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M420" s="12"/>
       <c r="P420" s="13"/>
     </row>
-    <row r="421" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="421" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M421" s="12"/>
-      <c r="P421" s="13"/>
-[...1 lines deleted...]
-    <row r="422" spans="13:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="422" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M422" s="12"/>
-      <c r="P422" s="13"/>
-[...1 lines deleted...]
-    <row r="423" spans="13:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="423" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M423" s="12"/>
-      <c r="P423" s="13"/>
-[...1 lines deleted...]
-    <row r="424" spans="13:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="424" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M424" s="12"/>
-      <c r="P424" s="13"/>
-[...1 lines deleted...]
-    <row r="425" spans="13:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="425" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M425" s="12"/>
-      <c r="P425" s="13"/>
-[...1 lines deleted...]
-    <row r="426" spans="13:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="426" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M426" s="12"/>
     </row>
-    <row r="427" spans="13:16" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="428" spans="13:16" x14ac:dyDescent="0.2">
+    <row r="427" spans="13:16" x14ac:dyDescent="0.25">
+      <c r="M427" s="3"/>
+    </row>
+    <row r="428" spans="13:16" x14ac:dyDescent="0.25">
       <c r="M428" s="12"/>
     </row>
-    <row r="429" spans="13:16" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="433" spans="13:13" x14ac:dyDescent="0.2">
+    <row r="430" spans="13:16" x14ac:dyDescent="0.25">
+      <c r="M430" s="18"/>
+    </row>
+    <row r="431" spans="13:16" x14ac:dyDescent="0.25">
+      <c r="M431" s="18"/>
+    </row>
+    <row r="432" spans="13:16" x14ac:dyDescent="0.25">
+      <c r="M432" s="18"/>
+    </row>
+    <row r="433" spans="13:13" x14ac:dyDescent="0.25">
       <c r="M433" s="12"/>
-    </row>
-[...10 lines deleted...]
-      <c r="M438" s="12"/>
     </row>
   </sheetData>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="5" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>