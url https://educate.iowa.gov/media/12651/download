--- v0 (2026-04-03)
+++ v1 (2026-04-29)
@@ -3,153 +3,177 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\iarzola\Desktop\TIVA EOY Reports for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\iarzola\Desktop\Website 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF007CC8-BA88-4C51-8B90-A454E33F98DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8F4F55C-DACF-4356-8BDA-9FBCAEAB01BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{F01BCD25-9F2C-4CD0-A76E-546366A7C268}"/>
   </bookViews>
   <sheets>
     <sheet name="24-25 Summary" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D16" i="1" l="1"/>
+  <c r="D17" i="1" l="1"/>
+  <c r="C17" i="1"/>
+  <c r="B17" i="1"/>
+  <c r="D16" i="1"/>
   <c r="C16" i="1"/>
   <c r="B16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="23">
   <si>
     <t>Title IV, Part A Public Report: School Year 2024-2025</t>
   </si>
   <si>
     <t>School District Progress Toward Identified Title IV, Part A Objectives</t>
   </si>
   <si>
     <t>Number of School Districts</t>
   </si>
   <si>
     <t>Well-Rounded Education (ESEA § 4107)</t>
   </si>
   <si>
     <t>Safe &amp; Healthy Students (ESEA § 4108)</t>
   </si>
   <si>
     <t>Effective Use of Technology (ESEA § 4109)</t>
   </si>
   <si>
     <t>Not applicable, goal not identified for content area</t>
   </si>
   <si>
     <t>Not applicable, identified goal changed during school year</t>
   </si>
   <si>
     <t>No measurable progress was made</t>
   </si>
   <si>
     <t>Some measurable progress was made</t>
   </si>
   <si>
     <t>Substantial measurable progress was made</t>
   </si>
   <si>
     <t>All prior year objectives are complete</t>
   </si>
   <si>
-    <t>Percent of Current Year Allocation by Content Area</t>
-[...1 lines deleted...]
-  <si>
     <t>Well-Rounded Education</t>
   </si>
   <si>
     <t>Safe &amp; Healthy Students</t>
   </si>
   <si>
     <t xml:space="preserve">Effective Use of Technology </t>
   </si>
   <si>
     <t>Percent of Current Year Allocation</t>
+  </si>
+  <si>
+    <t>Current Year Allocation by Content Area</t>
+  </si>
+  <si>
+    <t>Amount Spent of the Current Year Allocation</t>
+  </si>
+  <si>
+    <t>Note: Transferred or carryover Title IV, Part A funds are not included in the above table.</t>
+  </si>
+  <si>
+    <t>LEAs subject to the Spending Rule</t>
+  </si>
+  <si>
+    <t>Number of LEAs who met the Spending Rule</t>
+  </si>
+  <si>
+    <t>LEAs who did not spend 100% of their allocation are not included in the above table.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: There were 31 LEAs subject to the spending rule as they received an allocation of $30,000 or more in Title IV, Part A for the 2024-25 school year.   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -181,61 +205,73 @@
       <sz val="12"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002A4B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -293,58 +329,59 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -357,98 +394,115 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="11" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="3" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
+    <cellStyle name="Currency" xfId="5" builtinId="4"/>
     <cellStyle name="Explanatory Text" xfId="4" builtinId="53"/>
     <cellStyle name="Heading 1" xfId="3" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Title" xfId="2" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\lmarkwa\Desktop\EOY%20Reports\24-25\2024-25_IVA_End_of_Year_Reportsworkbook.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/lmarkwa/Desktop/EOY%20Reports/24-25/2024-25_IVA_End_of_Year_Reportsworkbook.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="SY 2024-25"/>
       <sheetName val="Protocol Responses"/>
       <sheetName val="Protocol Data"/>
       <sheetName val="Allocations"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="273">
           <cell r="D273">
-            <v>2802004.6399999997</v>
+            <v>2812004.6399999997</v>
           </cell>
           <cell r="E273">
             <v>1663009.5200000005</v>
           </cell>
           <cell r="F273">
             <v>388014.86000000004</v>
           </cell>
           <cell r="G273">
             <v>7143740</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -740,54 +794,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CE423E8-122B-4E08-A7BE-079007888613}">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="48.81640625" customWidth="1"/>
     <col min="2" max="2" width="23.81640625" customWidth="1"/>
     <col min="3" max="3" width="25.26953125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="67.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
     </row>
@@ -901,84 +955,153 @@
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="17">
         <v>39</v>
       </c>
       <c r="C12" s="17">
         <v>25</v>
       </c>
       <c r="D12" s="17">
         <v>17</v>
       </c>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:7" ht="19" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="21"/>
       <c r="B15" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="D15" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="21" t="s">
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="25">
+        <f>'[1]Protocol Data'!D273</f>
+        <v>2812004.6399999997</v>
+      </c>
+      <c r="C16" s="25">
+        <f>'[1]Protocol Data'!E273</f>
+        <v>1663009.5200000005</v>
+      </c>
+      <c r="D16" s="25">
+        <f>'[1]Protocol Data'!F273</f>
+        <v>388014.86000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="22">
+      <c r="B17" s="22">
         <f>'[1]Protocol Data'!D273/'[1]Protocol Data'!G273</f>
-        <v>0.39223216970382457</v>
-[...1 lines deleted...]
-      <c r="C16" s="22">
+        <v>0.39363199668520965</v>
+      </c>
+      <c r="C17" s="22">
         <f>'[1]Protocol Data'!E273/'[1]Protocol Data'!G273</f>
         <v>0.23279255963962861</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D17" s="22">
         <f>'[1]Protocol Data'!F273/'[1]Protocol Data'!G273</f>
         <v>5.4315367020636253E-2</v>
       </c>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B18" s="23"/>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="B19" s="23"/>
+    </row>
+    <row r="20" spans="1:4" ht="19" x14ac:dyDescent="0.35">
+      <c r="A20" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" s="21"/>
+      <c r="B21" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="26">
+        <v>6</v>
+      </c>
+      <c r="C22" s="26">
+        <v>6</v>
+      </c>
+      <c r="D22" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-25 Summary</vt:lpstr>
     </vt:vector>