--- v0 (2026-03-26)
+++ v1 (2026-05-26)
@@ -16,56 +16,56 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scraven\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vbassis\Desktop\Desktop\Condition2025\Tables\Updated\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B92F27E-7211-44CA-9E01-171912DE0B43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{929A2B9B-9908-40B2-9688-49B808B30D80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1515" yWindow="1515" windowWidth="21600" windowHeight="11295" tabRatio="612" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-45120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="612" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Positions Latest 5 years" sheetId="1" r:id="rId1"/>
     <sheet name="Degrees Instr &amp; Admin Latest 5" sheetId="2" r:id="rId2"/>
     <sheet name="Demographics Latest 5 years" sheetId="4" r:id="rId3"/>
     <sheet name="Base Salary and National" sheetId="7" r:id="rId4"/>
     <sheet name="Admin Degrees Latest by College" sheetId="9" r:id="rId5"/>
     <sheet name="Instr Degrees Latest by College" sheetId="14" r:id="rId6"/>
     <sheet name="Employee Age Latest By College" sheetId="19" r:id="rId7"/>
     <sheet name="Race by College Latest 5 years" sheetId="40" r:id="rId8"/>
     <sheet name="Gender5years" sheetId="29" r:id="rId9"/>
     <sheet name="Employment Type Latest 5 years " sheetId="42" r:id="rId10"/>
     <sheet name="Type and Position by College" sheetId="43" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -722,68 +722,68 @@
   <si>
     <t>Temp Prof. Staff</t>
   </si>
   <si>
     <t>Adjunct Prof. Staff</t>
   </si>
   <si>
     <t>Total Prof. Staff</t>
   </si>
   <si>
     <t>FT Service Staff</t>
   </si>
   <si>
     <t>PT Service Staff</t>
   </si>
   <si>
     <t>Temp Service Staff</t>
   </si>
   <si>
     <t>Adjunct Service Staff</t>
   </si>
   <si>
     <t>Total Service Staff</t>
   </si>
   <si>
-    <t xml:space="preserve">Note: Unknown employees are not included in the total. The following are unknown counts: AY 2020-21, 8 (0.08%); AY 2021-22, 9 (0.07%); AY 2022-23, 4 (0.03%); AY 2023-24, 53 (0.45%); AY 2024-25, 29 (0.24%).                                                                                         </t>
+    <t>Note: Unknown employees are not included in the total. The following are unknown counts: AY 2020-21, 8 (0.08%); AY 2021-22, 9 (0.07%); AY 2022-23, 4 (0.03%); AY 2023-24, 53 (0.45%); AY 2024-25, 29 (0.24%).</t>
   </si>
   <si>
-    <t>Note: Unknown employees are not included in the total. The following are unknown counts: AY 2020-21, 9 (0.08%); AY 2021-22, 8 (0.07%)); AY 2022-23, 4 (0.03%); AY 2023-24, 53 (0.45%); AY 2023-24, 29 (0.24%).</t>
+    <t xml:space="preserve">Note: Unknown employees are not included in the total. The following are unknown counts: AY 2020-21, 9 (0.08%); AY 2021-22, 8 (0.07%)); AY 2022-23, 4 (0.03%); AY 2023-24, 53 (0.45%); AY 2024-25, 29 (0.24%); </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Myriad Pro"/>
       <family val="2"/>
     </font>
     <font>
@@ -879,91 +879,84 @@
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCE6F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1142,59 +1135,56 @@
     <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1811,817 +1801,807 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:Z28"/>
+  <dimension ref="A1:Y28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="5.5546875" customWidth="1"/>
+    <col min="2" max="2" width="14.5546875" customWidth="1"/>
+    <col min="3" max="3" width="12.5546875" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
-    <col min="6" max="6" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
-    <col min="8" max="8" width="9.42578125" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="28" customFormat="1">
+    <row r="1" spans="1:25" s="28" customFormat="1">
       <c r="C1" s="98" t="s">
         <v>103</v>
       </c>
       <c r="G1" s="67">
         <v>2017</v>
       </c>
       <c r="H1" s="48"/>
       <c r="I1" s="67">
         <v>2025</v>
       </c>
-      <c r="K1" s="103"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:26" ht="29.25" customHeight="1">
+    </row>
+    <row r="2" spans="1:25" ht="29.25" customHeight="1">
       <c r="A2" s="69" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="69" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="69" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="69" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="69" t="s">
         <v>41</v>
       </c>
       <c r="F2" s="70" t="s">
         <v>100</v>
       </c>
       <c r="G2" s="69" t="s">
         <v>40</v>
       </c>
       <c r="H2" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="K2" s="28"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26" ht="15.75">
+    </row>
+    <row r="3" spans="1:25" ht="15.6">
       <c r="A3" s="92">
         <v>2021</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="73">
         <v>127</v>
       </c>
       <c r="D3" s="73">
         <v>1860</v>
       </c>
       <c r="E3" s="73">
         <v>2411</v>
       </c>
       <c r="F3" s="73">
         <v>764</v>
       </c>
       <c r="G3" s="73">
         <v>495</v>
       </c>
       <c r="H3" s="73">
         <v>5657</v>
       </c>
       <c r="J3" s="66"/>
-      <c r="L3" s="25"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:26">
+      <c r="K3" s="25"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" s="93" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="19">
         <v>6</v>
       </c>
       <c r="D4" s="19">
         <v>147</v>
       </c>
       <c r="E4" s="19">
         <v>698</v>
       </c>
       <c r="F4" s="19">
         <v>535</v>
       </c>
       <c r="G4" s="19">
         <v>572</v>
       </c>
       <c r="H4" s="19">
         <v>1958</v>
       </c>
-      <c r="K4" s="102"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:26">
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="72" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="73">
         <v>0</v>
       </c>
       <c r="D5" s="73">
         <v>188</v>
       </c>
       <c r="E5" s="73">
         <v>393</v>
       </c>
       <c r="F5" s="73">
         <v>498</v>
       </c>
       <c r="G5" s="73">
         <v>425</v>
       </c>
       <c r="H5" s="73">
         <v>1504</v>
       </c>
-      <c r="K5" s="102"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" s="93" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="19">
         <v>0</v>
       </c>
       <c r="D6" s="19">
         <v>3903</v>
       </c>
       <c r="E6" s="19">
         <v>59</v>
       </c>
       <c r="F6" s="19">
         <v>1</v>
       </c>
       <c r="G6" s="19">
         <v>0</v>
       </c>
       <c r="H6" s="19">
         <v>3963</v>
       </c>
-      <c r="K6" s="102"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:26">
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="92" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="74" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="75">
         <v>133</v>
       </c>
       <c r="D7" s="75">
         <v>6098</v>
       </c>
       <c r="E7" s="75">
         <v>3561</v>
       </c>
       <c r="F7" s="75">
         <v>1798</v>
       </c>
       <c r="G7" s="75">
         <v>1492</v>
       </c>
       <c r="H7" s="75">
         <v>13082</v>
       </c>
-      <c r="K7" s="102"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:26">
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="93">
         <v>2022</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="19">
         <v>131</v>
       </c>
       <c r="D8" s="19">
         <v>1854</v>
       </c>
       <c r="E8" s="19">
         <v>2570</v>
       </c>
       <c r="F8" s="19">
         <v>776</v>
       </c>
       <c r="G8" s="19">
         <v>545</v>
       </c>
       <c r="H8" s="19">
         <v>5876</v>
       </c>
-      <c r="K8" s="102"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:26">
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="92"/>
       <c r="B9" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="73">
         <v>7</v>
       </c>
       <c r="D9" s="73">
         <v>154</v>
       </c>
       <c r="E9" s="73">
         <v>739</v>
       </c>
       <c r="F9" s="73">
         <v>640</v>
       </c>
       <c r="G9" s="73">
         <v>710</v>
       </c>
       <c r="H9" s="73">
         <v>2250</v>
       </c>
-      <c r="K9" s="102"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="93"/>
       <c r="B10" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="19">
         <v>0</v>
       </c>
       <c r="D10" s="19">
         <v>116</v>
       </c>
       <c r="E10" s="19">
         <v>471</v>
       </c>
       <c r="F10" s="19">
         <v>489</v>
       </c>
       <c r="G10" s="19">
         <v>510</v>
       </c>
       <c r="H10" s="19">
         <v>1586</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:25">
       <c r="A11" s="92"/>
       <c r="B11" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="73">
         <v>0</v>
       </c>
       <c r="D11" s="73">
         <v>3846</v>
       </c>
       <c r="E11" s="73">
         <v>67</v>
       </c>
       <c r="F11" s="73">
         <v>0</v>
       </c>
       <c r="G11" s="73">
         <v>0</v>
       </c>
       <c r="H11" s="73">
         <v>3913</v>
       </c>
-      <c r="K11" s="106"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="93"/>
       <c r="B12" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="20">
         <v>138</v>
       </c>
       <c r="D12" s="20">
         <v>5970</v>
       </c>
       <c r="E12" s="20">
         <v>3847</v>
       </c>
       <c r="F12" s="20">
         <v>1905</v>
       </c>
       <c r="G12" s="20">
         <v>1765</v>
       </c>
       <c r="H12" s="20">
         <v>13625</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:25">
       <c r="A13" s="92">
         <v>2023</v>
       </c>
       <c r="B13" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="73">
         <v>132</v>
       </c>
       <c r="D13" s="73">
         <v>1828</v>
       </c>
       <c r="E13" s="73">
         <v>2610</v>
       </c>
       <c r="F13" s="73">
         <v>700</v>
       </c>
       <c r="G13" s="73">
         <v>528</v>
       </c>
       <c r="H13" s="73">
         <v>5798</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:25">
       <c r="A14" s="93"/>
       <c r="B14" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="19">
         <v>8</v>
       </c>
       <c r="D14" s="19">
         <v>140</v>
       </c>
       <c r="E14" s="19">
         <v>724</v>
       </c>
       <c r="F14" s="19">
         <v>601</v>
       </c>
       <c r="G14" s="19">
         <v>765</v>
       </c>
       <c r="H14" s="19">
         <v>2238</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:25">
       <c r="A15" s="92"/>
       <c r="B15" s="72" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="73">
         <v>0</v>
       </c>
       <c r="D15" s="73">
         <v>59</v>
       </c>
       <c r="E15" s="73">
         <v>460</v>
       </c>
       <c r="F15" s="73">
         <v>440</v>
       </c>
       <c r="G15" s="73">
         <v>555</v>
       </c>
       <c r="H15" s="73">
         <v>1514</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:25">
       <c r="A16" s="93"/>
       <c r="B16" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="19">
         <v>0</v>
       </c>
       <c r="D16" s="19">
         <v>3726</v>
       </c>
       <c r="E16" s="19">
         <v>57</v>
       </c>
       <c r="F16" s="19">
         <v>1</v>
       </c>
       <c r="G16" s="19">
         <v>0</v>
       </c>
       <c r="H16" s="19">
         <v>3784</v>
       </c>
-      <c r="P16" s="4"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="O16" s="4"/>
+      <c r="Q16" s="4"/>
+      <c r="S16" s="4"/>
+      <c r="U16" s="4"/>
+      <c r="W16" s="4"/>
+      <c r="Y16" s="4"/>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="92"/>
       <c r="B17" s="74" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="75">
         <v>140</v>
       </c>
       <c r="D17" s="75">
         <v>5753</v>
       </c>
       <c r="E17" s="75">
         <v>3851</v>
       </c>
       <c r="F17" s="75">
         <v>1742</v>
       </c>
       <c r="G17" s="75">
         <v>1848</v>
       </c>
       <c r="H17" s="75">
         <v>13334</v>
       </c>
-      <c r="P17" s="4"/>
-[...6 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="O17" s="4"/>
+      <c r="Q17" s="4"/>
+      <c r="S17" s="4"/>
+      <c r="U17" s="4"/>
+      <c r="W17" s="4"/>
+      <c r="Y17" s="4"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="93">
         <v>2024</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="19">
         <v>123</v>
       </c>
       <c r="D18" s="19">
         <v>1863</v>
       </c>
       <c r="E18" s="19">
         <v>2660</v>
       </c>
       <c r="F18" s="19">
         <v>685</v>
       </c>
       <c r="G18" s="19">
         <v>529</v>
       </c>
       <c r="H18" s="19">
         <v>5860</v>
       </c>
-      <c r="P18" s="4"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="O18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="Y18" s="4"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="92"/>
       <c r="B19" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="73">
         <v>10</v>
       </c>
       <c r="D19" s="73">
         <v>138</v>
       </c>
       <c r="E19" s="73">
         <v>701</v>
       </c>
       <c r="F19" s="73">
         <v>566</v>
       </c>
       <c r="G19" s="73">
         <v>699</v>
       </c>
       <c r="H19" s="73">
         <v>2114</v>
       </c>
-      <c r="P19" s="4"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="O19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="S19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="W19" s="4"/>
+      <c r="Y19" s="4"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="93"/>
       <c r="B20" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="19">
         <v>1</v>
       </c>
       <c r="D20" s="19">
         <v>40</v>
       </c>
       <c r="E20" s="19">
         <v>479</v>
       </c>
       <c r="F20" s="19">
         <v>419</v>
       </c>
       <c r="G20" s="19">
         <v>583</v>
       </c>
       <c r="H20" s="19">
         <v>1522</v>
       </c>
-      <c r="P20" s="4"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:26">
+      <c r="O20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="S20" s="4"/>
+      <c r="U20" s="4"/>
+      <c r="W20" s="4"/>
+      <c r="Y20" s="4"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="92"/>
       <c r="B21" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="73">
         <v>0</v>
       </c>
       <c r="D21" s="73">
         <v>3642</v>
       </c>
       <c r="E21" s="73">
         <v>51</v>
       </c>
       <c r="F21" s="73">
         <v>1</v>
       </c>
       <c r="G21" s="73">
         <v>0</v>
       </c>
       <c r="H21" s="73">
         <v>3694</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:25">
       <c r="A22" s="93"/>
       <c r="B22" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="20">
         <v>134</v>
       </c>
       <c r="D22" s="20">
         <v>5683</v>
       </c>
       <c r="E22" s="20">
         <v>3891</v>
       </c>
       <c r="F22" s="20">
         <v>1671</v>
       </c>
       <c r="G22" s="20">
         <v>1811</v>
       </c>
       <c r="H22" s="20">
         <v>13190</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:25">
       <c r="A23" s="92">
         <v>2025</v>
       </c>
       <c r="B23" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="73">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D23" s="73">
-        <v>1879</v>
+        <v>1840</v>
       </c>
       <c r="E23" s="73">
-        <v>2793</v>
+        <v>2727</v>
       </c>
       <c r="F23" s="73">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="G23" s="73">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="H23" s="73">
-        <v>6054</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26">
+        <v>5915</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="93"/>
       <c r="B24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="19">
         <v>9</v>
       </c>
       <c r="D24" s="19">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E24" s="19">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="F24" s="19">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="G24" s="19">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="H24" s="19">
-        <v>2144</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="92"/>
       <c r="B25" s="72" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="73">
         <v>0</v>
       </c>
       <c r="D25" s="73">
         <v>41</v>
       </c>
       <c r="E25" s="73">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="F25" s="73">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="G25" s="73">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="H25" s="73">
-        <v>1700</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="93"/>
       <c r="B26" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="19">
         <v>0</v>
       </c>
       <c r="D26" s="19">
-        <v>3784</v>
+        <v>3670</v>
       </c>
       <c r="E26" s="19">
         <v>29</v>
       </c>
       <c r="F26" s="19">
         <v>2</v>
       </c>
       <c r="G26" s="19">
         <v>1</v>
       </c>
       <c r="H26" s="19">
-        <v>3816</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" ht="16.5" customHeight="1">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="16.5" customHeight="1">
       <c r="A27" s="92"/>
       <c r="B27" s="74" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="75">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D27" s="75">
-        <v>5848</v>
+        <v>5690</v>
       </c>
       <c r="E27" s="75">
-        <v>4116</v>
+        <v>4037</v>
       </c>
       <c r="F27" s="75">
-        <v>1767</v>
+        <v>1685</v>
       </c>
       <c r="G27" s="75">
-        <v>1855</v>
+        <v>1835</v>
       </c>
       <c r="H27" s="75">
-        <v>13714</v>
-[...3 lines deleted...]
-      <c r="A28" s="109" t="s">
+        <v>13371</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="27" customHeight="1">
+      <c r="A28" s="106" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="110"/>
-[...5 lines deleted...]
-      <c r="H28" s="110"/>
+      <c r="B28" s="107"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="107"/>
+      <c r="E28" s="107"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="107"/>
       <c r="I28" s="71"/>
       <c r="J28" s="71"/>
       <c r="K28" s="71"/>
       <c r="L28" s="71"/>
-      <c r="M28" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A28:H28"/>
   </mergeCells>
   <conditionalFormatting sqref="A27:B27">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:J112"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:J112"/>
+    <sheetView topLeftCell="A87" workbookViewId="0">
+      <selection activeCell="P36" sqref="P36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="2" width="8.5703125" customWidth="1"/>
+    <col min="2" max="2" width="8.5546875" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
-    <col min="4" max="4" width="8.5703125" customWidth="1"/>
-    <col min="5" max="5" width="7.140625" customWidth="1"/>
+    <col min="4" max="4" width="8.5546875" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
-    <col min="7" max="7" width="8.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="8.140625" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="28"/>
       <c r="B1" s="98" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="100"/>
       <c r="D1" s="100"/>
       <c r="E1" s="100"/>
       <c r="F1" s="100"/>
       <c r="G1" s="100"/>
       <c r="H1" s="100"/>
       <c r="I1" s="98">
         <v>2021</v>
       </c>
       <c r="J1" s="28"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="64"/>
       <c r="B2" s="65" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="65" t="s">
         <v>95</v>
@@ -4967,75 +4947,75 @@
       </c>
       <c r="E99" s="81">
         <v>37.716262975778548</v>
       </c>
       <c r="F99" s="77">
         <v>0</v>
       </c>
       <c r="G99" s="81">
         <v>0</v>
       </c>
       <c r="H99" s="77">
         <v>124</v>
       </c>
       <c r="I99" s="81">
         <v>21.453287197231834</v>
       </c>
       <c r="J99" s="77">
         <v>578</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B100" s="31">
-        <v>278</v>
+        <v>139</v>
       </c>
       <c r="C100" s="51">
         <v>40.524781341107875</v>
       </c>
       <c r="D100" s="31">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="E100" s="51">
         <v>13.994169096209912</v>
       </c>
       <c r="F100" s="31">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="G100" s="51">
         <v>12.244897959183673</v>
       </c>
       <c r="H100" s="31">
-        <v>228</v>
+        <v>114</v>
       </c>
       <c r="I100" s="51">
         <v>33.236151603498541</v>
       </c>
       <c r="J100" s="31">
-        <v>686</v>
+        <v>343</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="76" t="s">
         <v>65</v>
       </c>
       <c r="B101" s="77">
         <v>412</v>
       </c>
       <c r="C101" s="81">
         <v>39.845261121856865</v>
       </c>
       <c r="D101" s="77">
         <v>334</v>
       </c>
       <c r="E101" s="81">
         <v>32.301740812379109</v>
       </c>
       <c r="F101" s="77">
         <v>0</v>
       </c>
       <c r="G101" s="81">
         <v>0</v>
       </c>
       <c r="H101" s="77">
@@ -5351,1982 +5331,1982 @@
       </c>
       <c r="E111" s="81">
         <v>8.3475298126064725</v>
       </c>
       <c r="F111" s="77">
         <v>56</v>
       </c>
       <c r="G111" s="81">
         <v>9.5400340715502558</v>
       </c>
       <c r="H111" s="77">
         <v>219</v>
       </c>
       <c r="I111" s="81">
         <v>37.308347529812607</v>
       </c>
       <c r="J111" s="77">
         <v>587</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="47">
-        <v>6054</v>
+        <v>5915</v>
       </c>
       <c r="C112" s="52">
-        <v>43.692263279445726</v>
+        <v>43.772663361207726</v>
       </c>
       <c r="D112" s="47">
-        <v>2144</v>
+        <v>2096</v>
       </c>
       <c r="E112" s="52">
-        <v>15.473441108545035</v>
+        <v>15.510989417597868</v>
       </c>
       <c r="F112" s="47">
-        <v>1700</v>
+        <v>1658</v>
       </c>
       <c r="G112" s="52">
-        <v>12.26905311778291</v>
+        <v>12.269666247317398</v>
       </c>
       <c r="H112" s="47">
-        <v>3958</v>
+        <v>3844</v>
       </c>
       <c r="I112" s="52">
-        <v>28.565242494226329</v>
+        <v>28.446680973877008</v>
       </c>
       <c r="J112" s="47">
-        <v>13856</v>
+        <v>13513</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12D9F046-B638-4837-B79C-54C4FAB87303}">
   <dimension ref="A1:K63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:K63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="7.42578125" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" customWidth="1"/>
+    <col min="2" max="3" width="7.6640625" customWidth="1"/>
+    <col min="4" max="5" width="7.44140625" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
-    <col min="7" max="7" width="6.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="7.85546875" customWidth="1"/>
+    <col min="7" max="7" width="6.6640625" customWidth="1"/>
+    <col min="8" max="8" width="6.21875" customWidth="1"/>
+    <col min="9" max="9" width="6.44140625" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="98" t="s">
         <v>149</v>
       </c>
       <c r="C1" s="100"/>
       <c r="D1" s="100"/>
       <c r="E1" s="100"/>
       <c r="F1" s="100"/>
       <c r="G1" s="100"/>
       <c r="H1" s="100"/>
       <c r="I1" s="98">
         <v>2025</v>
       </c>
       <c r="J1" s="28"/>
     </row>
     <row r="2" spans="1:11" ht="27" customHeight="1">
-      <c r="A2" s="104"/>
+      <c r="A2" s="102"/>
       <c r="B2" s="41" t="s">
         <v>139</v>
       </c>
       <c r="C2" s="41" t="s">
         <v>140</v>
       </c>
       <c r="D2" s="41" t="s">
         <v>141</v>
       </c>
       <c r="E2" s="41" t="s">
         <v>142</v>
       </c>
       <c r="F2" s="41" t="s">
         <v>143</v>
       </c>
       <c r="G2" s="41" t="s">
         <v>144</v>
       </c>
       <c r="H2" s="41" t="s">
         <v>145</v>
       </c>
       <c r="I2" s="41" t="s">
         <v>146</v>
       </c>
       <c r="J2" s="41" t="s">
         <v>147</v>
       </c>
       <c r="K2" s="41" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="107">
+      <c r="B3" s="104">
         <v>10</v>
       </c>
-      <c r="C3" s="107">
-[...8 lines deleted...]
-      <c r="F3" s="107">
+      <c r="C3" s="104">
+        <v>0</v>
+      </c>
+      <c r="D3" s="104">
+        <v>0</v>
+      </c>
+      <c r="E3" s="104">
+        <v>0</v>
+      </c>
+      <c r="F3" s="104">
         <v>10</v>
       </c>
-      <c r="G3" s="107">
+      <c r="G3" s="104">
         <v>116</v>
       </c>
-      <c r="H3" s="107">
+      <c r="H3" s="104">
         <v>14</v>
       </c>
-      <c r="I3" s="107">
+      <c r="I3" s="104">
         <v>1</v>
       </c>
-      <c r="J3" s="107">
+      <c r="J3" s="104">
         <v>139</v>
       </c>
-      <c r="K3" s="107">
+      <c r="K3" s="104">
         <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="108">
+      <c r="B4" s="105">
         <v>6</v>
       </c>
-      <c r="C4" s="108">
-[...8 lines deleted...]
-      <c r="F4" s="108">
+      <c r="C4" s="105">
+        <v>0</v>
+      </c>
+      <c r="D4" s="105">
+        <v>0</v>
+      </c>
+      <c r="E4" s="105">
+        <v>0</v>
+      </c>
+      <c r="F4" s="105">
         <v>6</v>
       </c>
-      <c r="G4" s="108">
+      <c r="G4" s="105">
         <v>64</v>
       </c>
-      <c r="H4" s="108">
-[...5 lines deleted...]
-      <c r="J4" s="108">
+      <c r="H4" s="105">
+        <v>0</v>
+      </c>
+      <c r="I4" s="105">
+        <v>0</v>
+      </c>
+      <c r="J4" s="105">
         <v>99</v>
       </c>
-      <c r="K4" s="108">
+      <c r="K4" s="105">
         <v>163</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="107">
+      <c r="B5" s="104">
         <v>6</v>
       </c>
-      <c r="C5" s="107">
-[...8 lines deleted...]
-      <c r="F5" s="107">
+      <c r="C5" s="104">
+        <v>0</v>
+      </c>
+      <c r="D5" s="104">
+        <v>0</v>
+      </c>
+      <c r="E5" s="104">
+        <v>0</v>
+      </c>
+      <c r="F5" s="104">
         <v>6</v>
       </c>
-      <c r="G5" s="107">
+      <c r="G5" s="104">
         <v>68</v>
       </c>
-      <c r="H5" s="107">
+      <c r="H5" s="104">
         <v>2</v>
       </c>
-      <c r="I5" s="107">
-[...2 lines deleted...]
-      <c r="J5" s="107">
+      <c r="I5" s="104">
+        <v>0</v>
+      </c>
+      <c r="J5" s="104">
         <v>108</v>
       </c>
-      <c r="K5" s="107">
+      <c r="K5" s="104">
         <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B6" s="108">
-[...27 lines deleted...]
-        <v>316</v>
+      <c r="B6" s="105">
+        <v>4</v>
+      </c>
+      <c r="C6" s="105">
+        <v>0</v>
+      </c>
+      <c r="D6" s="105">
+        <v>0</v>
+      </c>
+      <c r="E6" s="105">
+        <v>0</v>
+      </c>
+      <c r="F6" s="105">
+        <v>4</v>
+      </c>
+      <c r="G6" s="105">
+        <v>39</v>
+      </c>
+      <c r="H6" s="105">
+        <v>5</v>
+      </c>
+      <c r="I6" s="105">
+        <v>0</v>
+      </c>
+      <c r="J6" s="105">
+        <v>114</v>
+      </c>
+      <c r="K6" s="105">
+        <v>158</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="107">
+      <c r="B7" s="104">
         <v>8</v>
       </c>
-      <c r="C7" s="107">
+      <c r="C7" s="104">
         <v>9</v>
       </c>
-      <c r="D7" s="107">
-[...5 lines deleted...]
-      <c r="F7" s="107">
+      <c r="D7" s="104">
+        <v>0</v>
+      </c>
+      <c r="E7" s="104">
+        <v>0</v>
+      </c>
+      <c r="F7" s="104">
         <v>17</v>
       </c>
-      <c r="G7" s="107">
+      <c r="G7" s="104">
         <v>101</v>
       </c>
-      <c r="H7" s="107">
-[...5 lines deleted...]
-      <c r="J7" s="107">
+      <c r="H7" s="104">
+        <v>0</v>
+      </c>
+      <c r="I7" s="104">
+        <v>0</v>
+      </c>
+      <c r="J7" s="104">
         <v>288</v>
       </c>
-      <c r="K7" s="107">
+      <c r="K7" s="104">
         <v>389</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="108">
+      <c r="B8" s="105">
         <v>6</v>
       </c>
-      <c r="C8" s="108">
-[...8 lines deleted...]
-      <c r="F8" s="108">
+      <c r="C8" s="105">
+        <v>0</v>
+      </c>
+      <c r="D8" s="105">
+        <v>0</v>
+      </c>
+      <c r="E8" s="105">
+        <v>0</v>
+      </c>
+      <c r="F8" s="105">
         <v>6</v>
       </c>
-      <c r="G8" s="108">
+      <c r="G8" s="105">
         <v>95</v>
       </c>
-      <c r="H8" s="108">
+      <c r="H8" s="105">
         <v>1</v>
       </c>
-      <c r="I8" s="108">
+      <c r="I8" s="105">
         <v>25</v>
       </c>
-      <c r="J8" s="108">
+      <c r="J8" s="105">
         <v>41</v>
       </c>
-      <c r="K8" s="108">
+      <c r="K8" s="105">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="107">
+      <c r="B9" s="104">
         <v>9</v>
       </c>
-      <c r="C9" s="107">
-[...8 lines deleted...]
-      <c r="F9" s="107">
+      <c r="C9" s="104">
+        <v>0</v>
+      </c>
+      <c r="D9" s="104">
+        <v>0</v>
+      </c>
+      <c r="E9" s="104">
+        <v>0</v>
+      </c>
+      <c r="F9" s="104">
         <v>9</v>
       </c>
-      <c r="G9" s="107">
+      <c r="G9" s="104">
         <v>138</v>
       </c>
-      <c r="H9" s="107">
+      <c r="H9" s="104">
         <v>22</v>
       </c>
-      <c r="I9" s="107">
-[...2 lines deleted...]
-      <c r="J9" s="107">
+      <c r="I9" s="104">
+        <v>0</v>
+      </c>
+      <c r="J9" s="104">
         <v>172</v>
       </c>
-      <c r="K9" s="107">
+      <c r="K9" s="104">
         <v>332</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="108">
+      <c r="B10" s="105">
         <v>8</v>
       </c>
-      <c r="C10" s="108">
-[...8 lines deleted...]
-      <c r="F10" s="108">
+      <c r="C10" s="105">
+        <v>0</v>
+      </c>
+      <c r="D10" s="105">
+        <v>0</v>
+      </c>
+      <c r="E10" s="105">
+        <v>0</v>
+      </c>
+      <c r="F10" s="105">
         <v>8</v>
       </c>
-      <c r="G10" s="108">
+      <c r="G10" s="105">
         <v>129</v>
       </c>
-      <c r="H10" s="108">
-[...5 lines deleted...]
-      <c r="J10" s="108">
+      <c r="H10" s="105">
+        <v>0</v>
+      </c>
+      <c r="I10" s="105">
+        <v>0</v>
+      </c>
+      <c r="J10" s="105">
         <v>368</v>
       </c>
-      <c r="K10" s="108">
+      <c r="K10" s="105">
         <v>497</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="76" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="107">
+      <c r="B11" s="104">
         <v>10</v>
       </c>
-      <c r="C11" s="107">
-[...8 lines deleted...]
-      <c r="F11" s="107">
+      <c r="C11" s="104">
+        <v>0</v>
+      </c>
+      <c r="D11" s="104">
+        <v>0</v>
+      </c>
+      <c r="E11" s="104">
+        <v>0</v>
+      </c>
+      <c r="F11" s="104">
         <v>10</v>
       </c>
-      <c r="G11" s="107">
+      <c r="G11" s="104">
         <v>243</v>
       </c>
-      <c r="H11" s="107">
+      <c r="H11" s="104">
         <v>91</v>
       </c>
-      <c r="I11" s="107">
+      <c r="I11" s="104">
         <v>14</v>
       </c>
-      <c r="J11" s="107">
+      <c r="J11" s="104">
         <v>575</v>
       </c>
-      <c r="K11" s="107">
+      <c r="K11" s="104">
         <v>923</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="108">
+      <c r="B12" s="105">
         <v>8</v>
       </c>
-      <c r="C12" s="108">
-[...8 lines deleted...]
-      <c r="F12" s="108">
+      <c r="C12" s="105">
+        <v>0</v>
+      </c>
+      <c r="D12" s="105">
+        <v>0</v>
+      </c>
+      <c r="E12" s="105">
+        <v>0</v>
+      </c>
+      <c r="F12" s="105">
         <v>8</v>
       </c>
-      <c r="G12" s="108">
+      <c r="G12" s="105">
         <v>364</v>
       </c>
-      <c r="H12" s="108">
+      <c r="H12" s="105">
         <v>2</v>
       </c>
-      <c r="I12" s="108">
-[...2 lines deleted...]
-      <c r="J12" s="108">
+      <c r="I12" s="105">
+        <v>0</v>
+      </c>
+      <c r="J12" s="105">
         <v>660</v>
       </c>
-      <c r="K12" s="108">
+      <c r="K12" s="105">
         <v>1026</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="107">
+      <c r="B13" s="104">
         <v>9</v>
       </c>
-      <c r="C13" s="107">
-[...8 lines deleted...]
-      <c r="F13" s="107">
+      <c r="C13" s="104">
+        <v>0</v>
+      </c>
+      <c r="D13" s="104">
+        <v>0</v>
+      </c>
+      <c r="E13" s="104">
+        <v>0</v>
+      </c>
+      <c r="F13" s="104">
         <v>9</v>
       </c>
-      <c r="G13" s="107">
+      <c r="G13" s="104">
         <v>72</v>
       </c>
-      <c r="H13" s="107">
-[...5 lines deleted...]
-      <c r="J13" s="107">
+      <c r="H13" s="104">
+        <v>0</v>
+      </c>
+      <c r="I13" s="104">
+        <v>0</v>
+      </c>
+      <c r="J13" s="104">
         <v>395</v>
       </c>
-      <c r="K13" s="107">
+      <c r="K13" s="104">
         <v>467</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="108">
+      <c r="B14" s="105">
         <v>5</v>
       </c>
-      <c r="C14" s="108">
-[...8 lines deleted...]
-      <c r="F14" s="108">
+      <c r="C14" s="105">
+        <v>0</v>
+      </c>
+      <c r="D14" s="105">
+        <v>0</v>
+      </c>
+      <c r="E14" s="105">
+        <v>0</v>
+      </c>
+      <c r="F14" s="105">
         <v>5</v>
       </c>
-      <c r="G14" s="108">
+      <c r="G14" s="105">
         <v>96</v>
       </c>
-      <c r="H14" s="108">
-[...5 lines deleted...]
-      <c r="J14" s="108">
+      <c r="H14" s="105">
+        <v>0</v>
+      </c>
+      <c r="I14" s="105">
+        <v>0</v>
+      </c>
+      <c r="J14" s="105">
         <v>299</v>
       </c>
-      <c r="K14" s="108">
+      <c r="K14" s="105">
         <v>395</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="76" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="107">
+      <c r="B15" s="104">
         <v>6</v>
       </c>
-      <c r="C15" s="107">
-[...8 lines deleted...]
-      <c r="F15" s="107">
+      <c r="C15" s="104">
+        <v>0</v>
+      </c>
+      <c r="D15" s="104">
+        <v>0</v>
+      </c>
+      <c r="E15" s="104">
+        <v>0</v>
+      </c>
+      <c r="F15" s="104">
         <v>6</v>
       </c>
-      <c r="G15" s="107">
+      <c r="G15" s="104">
         <v>41</v>
       </c>
-      <c r="H15" s="107">
-[...5 lines deleted...]
-      <c r="J15" s="107">
+      <c r="H15" s="104">
+        <v>0</v>
+      </c>
+      <c r="I15" s="104">
+        <v>0</v>
+      </c>
+      <c r="J15" s="104">
         <v>75</v>
       </c>
-      <c r="K15" s="107">
+      <c r="K15" s="104">
         <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="108">
+      <c r="B16" s="105">
         <v>14</v>
       </c>
-      <c r="C16" s="108">
-[...8 lines deleted...]
-      <c r="F16" s="108">
+      <c r="C16" s="105">
+        <v>0</v>
+      </c>
+      <c r="D16" s="105">
+        <v>0</v>
+      </c>
+      <c r="E16" s="105">
+        <v>0</v>
+      </c>
+      <c r="F16" s="105">
         <v>14</v>
       </c>
-      <c r="G16" s="108">
+      <c r="G16" s="105">
         <v>115</v>
       </c>
-      <c r="H16" s="108">
+      <c r="H16" s="105">
         <v>2</v>
       </c>
-      <c r="I16" s="108">
-[...2 lines deleted...]
-      <c r="J16" s="108">
+      <c r="I16" s="105">
+        <v>0</v>
+      </c>
+      <c r="J16" s="105">
         <v>118</v>
       </c>
-      <c r="K16" s="108">
+      <c r="K16" s="105">
         <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="76" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="107">
+      <c r="B17" s="104">
         <v>6</v>
       </c>
-      <c r="C17" s="107">
-[...8 lines deleted...]
-      <c r="F17" s="107">
+      <c r="C17" s="104">
+        <v>0</v>
+      </c>
+      <c r="D17" s="104">
+        <v>0</v>
+      </c>
+      <c r="E17" s="104">
+        <v>0</v>
+      </c>
+      <c r="F17" s="104">
         <v>6</v>
       </c>
-      <c r="G17" s="107">
+      <c r="G17" s="104">
         <v>87</v>
       </c>
-      <c r="H17" s="107">
-[...2 lines deleted...]
-      <c r="I17" s="107">
+      <c r="H17" s="104">
+        <v>0</v>
+      </c>
+      <c r="I17" s="104">
         <v>1</v>
       </c>
-      <c r="J17" s="107">
+      <c r="J17" s="104">
         <v>219</v>
       </c>
-      <c r="K17" s="107">
+      <c r="K17" s="104">
         <v>307</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="47">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C18" s="47">
         <v>9</v>
       </c>
       <c r="D18" s="47">
         <v>0</v>
       </c>
       <c r="E18" s="47">
         <v>0</v>
       </c>
       <c r="F18" s="47">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G18" s="47">
-        <v>1807</v>
+        <v>1768</v>
       </c>
       <c r="H18" s="47">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I18" s="47">
         <v>41</v>
       </c>
       <c r="J18" s="47">
-        <v>3784</v>
+        <v>3670</v>
       </c>
       <c r="K18" s="47">
-        <v>5776</v>
+        <v>5618</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="98" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="100"/>
       <c r="D21" s="100"/>
       <c r="E21" s="100"/>
       <c r="F21" s="100"/>
       <c r="G21" s="100"/>
       <c r="H21" s="100"/>
       <c r="I21" s="98">
         <v>2025</v>
       </c>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
     </row>
-    <row r="22" spans="1:11" ht="37.9" customHeight="1">
-      <c r="A22" s="105"/>
+    <row r="22" spans="1:11" ht="37.799999999999997" customHeight="1">
+      <c r="A22" s="103"/>
       <c r="B22" s="41" t="s">
         <v>152</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>153</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>154</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>155</v>
       </c>
       <c r="F22" s="41" t="s">
         <v>156</v>
       </c>
       <c r="G22" s="41" t="s">
         <v>163</v>
       </c>
       <c r="H22" s="41" t="s">
         <v>164</v>
       </c>
       <c r="I22" s="41" t="s">
         <v>165</v>
       </c>
       <c r="J22" s="41" t="s">
         <v>166</v>
       </c>
       <c r="K22" s="41" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="B23" s="107">
+      <c r="B23" s="104">
         <v>6</v>
       </c>
-      <c r="C23" s="107">
-[...8 lines deleted...]
-      <c r="F23" s="107">
+      <c r="C23" s="104">
+        <v>0</v>
+      </c>
+      <c r="D23" s="104">
+        <v>0</v>
+      </c>
+      <c r="E23" s="104">
+        <v>0</v>
+      </c>
+      <c r="F23" s="104">
         <v>6</v>
       </c>
-      <c r="G23" s="107">
+      <c r="G23" s="104">
         <v>155</v>
       </c>
-      <c r="H23" s="107">
+      <c r="H23" s="104">
         <v>30</v>
       </c>
-      <c r="I23" s="107">
+      <c r="I23" s="104">
         <v>6</v>
       </c>
-      <c r="J23" s="107">
+      <c r="J23" s="104">
         <v>3</v>
       </c>
-      <c r="K23" s="107">
+      <c r="K23" s="104">
         <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B24" s="108">
-[...14 lines deleted...]
-      <c r="G24" s="108">
+      <c r="B24" s="105">
+        <v>0</v>
+      </c>
+      <c r="C24" s="105">
+        <v>0</v>
+      </c>
+      <c r="D24" s="105">
+        <v>0</v>
+      </c>
+      <c r="E24" s="105">
+        <v>0</v>
+      </c>
+      <c r="F24" s="105">
+        <v>0</v>
+      </c>
+      <c r="G24" s="105">
         <v>155</v>
       </c>
-      <c r="H24" s="108">
+      <c r="H24" s="105">
         <v>103</v>
       </c>
-      <c r="I24" s="108">
-[...5 lines deleted...]
-      <c r="K24" s="108">
+      <c r="I24" s="105">
+        <v>0</v>
+      </c>
+      <c r="J24" s="105">
+        <v>0</v>
+      </c>
+      <c r="K24" s="105">
         <v>258</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="107">
-[...14 lines deleted...]
-      <c r="G25" s="107">
+      <c r="B25" s="104">
+        <v>0</v>
+      </c>
+      <c r="C25" s="104">
+        <v>0</v>
+      </c>
+      <c r="D25" s="104">
+        <v>0</v>
+      </c>
+      <c r="E25" s="104">
+        <v>0</v>
+      </c>
+      <c r="F25" s="104">
+        <v>0</v>
+      </c>
+      <c r="G25" s="104">
         <v>104</v>
       </c>
-      <c r="H25" s="107">
+      <c r="H25" s="104">
         <v>118</v>
       </c>
-      <c r="I25" s="107">
-[...2 lines deleted...]
-      <c r="J25" s="107">
+      <c r="I25" s="104">
+        <v>0</v>
+      </c>
+      <c r="J25" s="104">
         <v>16</v>
       </c>
-      <c r="K25" s="107">
+      <c r="K25" s="104">
         <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="108">
-[...27 lines deleted...]
-        <v>158</v>
+      <c r="B26" s="105">
+        <v>0</v>
+      </c>
+      <c r="C26" s="105">
+        <v>0</v>
+      </c>
+      <c r="D26" s="105">
+        <v>0</v>
+      </c>
+      <c r="E26" s="105">
+        <v>0</v>
+      </c>
+      <c r="F26" s="105">
+        <v>0</v>
+      </c>
+      <c r="G26" s="105">
+        <v>66</v>
+      </c>
+      <c r="H26" s="105">
+        <v>9</v>
+      </c>
+      <c r="I26" s="105">
+        <v>4</v>
+      </c>
+      <c r="J26" s="105">
+        <v>0</v>
+      </c>
+      <c r="K26" s="105">
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="B27" s="107">
-[...14 lines deleted...]
-      <c r="G27" s="107">
+      <c r="B27" s="104">
+        <v>0</v>
+      </c>
+      <c r="C27" s="104">
+        <v>0</v>
+      </c>
+      <c r="D27" s="104">
+        <v>0</v>
+      </c>
+      <c r="E27" s="104">
+        <v>0</v>
+      </c>
+      <c r="F27" s="104">
+        <v>0</v>
+      </c>
+      <c r="G27" s="104">
         <v>269</v>
       </c>
-      <c r="H27" s="107">
+      <c r="H27" s="104">
         <v>219</v>
       </c>
-      <c r="I27" s="107">
-[...5 lines deleted...]
-      <c r="K27" s="107">
+      <c r="I27" s="104">
+        <v>0</v>
+      </c>
+      <c r="J27" s="104">
+        <v>0</v>
+      </c>
+      <c r="K27" s="104">
         <v>488</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="108">
-[...14 lines deleted...]
-      <c r="G28" s="108">
+      <c r="B28" s="105">
+        <v>0</v>
+      </c>
+      <c r="C28" s="105">
+        <v>0</v>
+      </c>
+      <c r="D28" s="105">
+        <v>0</v>
+      </c>
+      <c r="E28" s="105">
+        <v>0</v>
+      </c>
+      <c r="F28" s="105">
+        <v>0</v>
+      </c>
+      <c r="G28" s="105">
         <v>108</v>
       </c>
-      <c r="H28" s="108">
+      <c r="H28" s="105">
         <v>3</v>
       </c>
-      <c r="I28" s="108">
+      <c r="I28" s="105">
         <v>46</v>
       </c>
-      <c r="J28" s="108">
+      <c r="J28" s="105">
         <v>1</v>
       </c>
-      <c r="K28" s="108">
+      <c r="K28" s="105">
         <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="107">
+      <c r="B29" s="104">
         <v>2</v>
       </c>
-      <c r="C29" s="107">
-[...8 lines deleted...]
-      <c r="F29" s="107">
+      <c r="C29" s="104">
+        <v>0</v>
+      </c>
+      <c r="D29" s="104">
+        <v>0</v>
+      </c>
+      <c r="E29" s="104">
+        <v>0</v>
+      </c>
+      <c r="F29" s="104">
         <v>2</v>
       </c>
-      <c r="G29" s="107">
+      <c r="G29" s="104">
         <v>186</v>
       </c>
-      <c r="H29" s="107">
+      <c r="H29" s="104">
         <v>55</v>
       </c>
-      <c r="I29" s="107">
+      <c r="I29" s="104">
         <v>31</v>
       </c>
-      <c r="J29" s="107">
-[...2 lines deleted...]
-      <c r="K29" s="107">
+      <c r="J29" s="104">
+        <v>0</v>
+      </c>
+      <c r="K29" s="104">
         <v>272</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B30" s="108">
-[...14 lines deleted...]
-      <c r="G30" s="108">
+      <c r="B30" s="105">
+        <v>0</v>
+      </c>
+      <c r="C30" s="105">
+        <v>0</v>
+      </c>
+      <c r="D30" s="105">
+        <v>0</v>
+      </c>
+      <c r="E30" s="105">
+        <v>0</v>
+      </c>
+      <c r="F30" s="105">
+        <v>0</v>
+      </c>
+      <c r="G30" s="105">
         <v>182</v>
       </c>
-      <c r="H30" s="108">
+      <c r="H30" s="105">
         <v>4</v>
       </c>
-      <c r="I30" s="108">
-[...5 lines deleted...]
-      <c r="K30" s="108">
+      <c r="I30" s="105">
+        <v>0</v>
+      </c>
+      <c r="J30" s="105">
+        <v>0</v>
+      </c>
+      <c r="K30" s="105">
         <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="76" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="107">
+      <c r="B31" s="104">
         <v>17</v>
       </c>
-      <c r="C31" s="107">
-[...8 lines deleted...]
-      <c r="F31" s="107">
+      <c r="C31" s="104">
+        <v>0</v>
+      </c>
+      <c r="D31" s="104">
+        <v>0</v>
+      </c>
+      <c r="E31" s="104">
+        <v>0</v>
+      </c>
+      <c r="F31" s="104">
         <v>17</v>
       </c>
-      <c r="G31" s="107">
+      <c r="G31" s="104">
         <v>420</v>
       </c>
-      <c r="H31" s="107">
+      <c r="H31" s="104">
         <v>46</v>
       </c>
-      <c r="I31" s="107">
+      <c r="I31" s="104">
         <v>28</v>
       </c>
-      <c r="J31" s="107">
-[...2 lines deleted...]
-      <c r="K31" s="107">
+      <c r="J31" s="104">
+        <v>0</v>
+      </c>
+      <c r="K31" s="104">
         <v>494</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="108">
+      <c r="B32" s="105">
         <v>18</v>
       </c>
-      <c r="C32" s="108">
-[...5 lines deleted...]
-      <c r="E32" s="108">
+      <c r="C32" s="105">
+        <v>0</v>
+      </c>
+      <c r="D32" s="105">
+        <v>0</v>
+      </c>
+      <c r="E32" s="105">
         <v>142</v>
       </c>
-      <c r="F32" s="108">
+      <c r="F32" s="105">
         <v>160</v>
       </c>
-      <c r="G32" s="108">
+      <c r="G32" s="105">
         <v>396</v>
       </c>
-      <c r="H32" s="108">
+      <c r="H32" s="105">
         <v>2</v>
       </c>
-      <c r="I32" s="108">
+      <c r="I32" s="105">
         <v>411</v>
       </c>
-      <c r="J32" s="108">
-[...2 lines deleted...]
-      <c r="K32" s="108">
+      <c r="J32" s="105">
+        <v>0</v>
+      </c>
+      <c r="K32" s="105">
         <v>809</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="107">
-[...14 lines deleted...]
-      <c r="G33" s="107">
+      <c r="B33" s="104">
+        <v>0</v>
+      </c>
+      <c r="C33" s="104">
+        <v>0</v>
+      </c>
+      <c r="D33" s="104">
+        <v>0</v>
+      </c>
+      <c r="E33" s="104">
+        <v>0</v>
+      </c>
+      <c r="F33" s="104">
+        <v>0</v>
+      </c>
+      <c r="G33" s="104">
         <v>158</v>
       </c>
-      <c r="H33" s="107">
+      <c r="H33" s="104">
         <v>14</v>
       </c>
-      <c r="I33" s="107">
+      <c r="I33" s="104">
         <v>3</v>
       </c>
-      <c r="J33" s="107">
-[...2 lines deleted...]
-      <c r="K33" s="107">
+      <c r="J33" s="104">
+        <v>0</v>
+      </c>
+      <c r="K33" s="104">
         <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B34" s="108">
+      <c r="B34" s="105">
         <v>10</v>
       </c>
-      <c r="C34" s="108">
-[...8 lines deleted...]
-      <c r="F34" s="108">
+      <c r="C34" s="105">
+        <v>0</v>
+      </c>
+      <c r="D34" s="105">
+        <v>0</v>
+      </c>
+      <c r="E34" s="105">
+        <v>0</v>
+      </c>
+      <c r="F34" s="105">
         <v>10</v>
       </c>
-      <c r="G34" s="108">
+      <c r="G34" s="105">
         <v>161</v>
       </c>
-      <c r="H34" s="108">
+      <c r="H34" s="105">
         <v>41</v>
       </c>
-      <c r="I34" s="108">
+      <c r="I34" s="105">
         <v>3</v>
       </c>
-      <c r="J34" s="108">
+      <c r="J34" s="105">
         <v>1</v>
       </c>
-      <c r="K34" s="108">
+      <c r="K34" s="105">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="76" t="s">
         <v>73</v>
       </c>
-      <c r="B35" s="107">
-[...14 lines deleted...]
-      <c r="G35" s="107">
+      <c r="B35" s="104">
+        <v>0</v>
+      </c>
+      <c r="C35" s="104">
+        <v>0</v>
+      </c>
+      <c r="D35" s="104">
+        <v>0</v>
+      </c>
+      <c r="E35" s="104">
+        <v>0</v>
+      </c>
+      <c r="F35" s="104">
+        <v>0</v>
+      </c>
+      <c r="G35" s="104">
         <v>70</v>
       </c>
-      <c r="H35" s="107">
-[...2 lines deleted...]
-      <c r="I35" s="107">
+      <c r="H35" s="104">
+        <v>0</v>
+      </c>
+      <c r="I35" s="104">
         <v>4</v>
       </c>
-      <c r="J35" s="107">
+      <c r="J35" s="104">
         <v>8</v>
       </c>
-      <c r="K35" s="107">
+      <c r="K35" s="104">
         <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="108">
+      <c r="B36" s="105">
         <v>10</v>
       </c>
-      <c r="C36" s="108">
-[...8 lines deleted...]
-      <c r="F36" s="108">
+      <c r="C36" s="105">
+        <v>0</v>
+      </c>
+      <c r="D36" s="105">
+        <v>0</v>
+      </c>
+      <c r="E36" s="105">
+        <v>0</v>
+      </c>
+      <c r="F36" s="105">
         <v>10</v>
       </c>
-      <c r="G36" s="108">
+      <c r="G36" s="105">
         <v>174</v>
       </c>
-      <c r="H36" s="108">
+      <c r="H36" s="105">
         <v>7</v>
       </c>
-      <c r="I36" s="108">
+      <c r="I36" s="105">
         <v>13</v>
       </c>
-      <c r="J36" s="108">
-[...2 lines deleted...]
-      <c r="K36" s="108">
+      <c r="J36" s="105">
+        <v>0</v>
+      </c>
+      <c r="K36" s="105">
         <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="76" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="107">
+      <c r="B37" s="104">
         <v>9</v>
       </c>
-      <c r="C37" s="107">
-[...8 lines deleted...]
-      <c r="F37" s="107">
+      <c r="C37" s="104">
+        <v>0</v>
+      </c>
+      <c r="D37" s="104">
+        <v>0</v>
+      </c>
+      <c r="E37" s="104">
+        <v>0</v>
+      </c>
+      <c r="F37" s="104">
         <v>9</v>
       </c>
-      <c r="G37" s="107">
+      <c r="G37" s="104">
         <v>123</v>
       </c>
-      <c r="H37" s="107">
+      <c r="H37" s="104">
         <v>39</v>
       </c>
-      <c r="I37" s="107">
+      <c r="I37" s="104">
         <v>42</v>
       </c>
-      <c r="J37" s="107">
-[...2 lines deleted...]
-      <c r="K37" s="107">
+      <c r="J37" s="104">
+        <v>0</v>
+      </c>
+      <c r="K37" s="104">
         <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="47">
         <v>72</v>
       </c>
       <c r="C38" s="47">
         <v>0</v>
       </c>
       <c r="D38" s="47">
         <v>0</v>
       </c>
       <c r="E38" s="47">
         <v>142</v>
       </c>
       <c r="F38" s="47">
         <v>214</v>
       </c>
       <c r="G38" s="47">
-        <v>2793</v>
+        <v>2727</v>
       </c>
       <c r="H38" s="47">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="I38" s="47">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="J38" s="47">
         <v>29</v>
       </c>
       <c r="K38" s="47">
-        <v>4116</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="98" t="s">
         <v>151</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="100"/>
       <c r="D46" s="100"/>
       <c r="E46" s="100"/>
       <c r="F46" s="100"/>
       <c r="G46" s="100"/>
       <c r="H46" s="100"/>
       <c r="I46" s="98">
         <v>2025</v>
       </c>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
     </row>
-    <row r="47" spans="1:11" ht="36.75">
-      <c r="A47" s="105"/>
+    <row r="47" spans="1:11" ht="36.6">
+      <c r="A47" s="103"/>
       <c r="B47" s="41" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="41" t="s">
         <v>158</v>
       </c>
       <c r="D47" s="41" t="s">
         <v>159</v>
       </c>
       <c r="E47" s="41" t="s">
         <v>160</v>
       </c>
       <c r="F47" s="41" t="s">
         <v>161</v>
       </c>
       <c r="G47" s="41" t="s">
         <v>168</v>
       </c>
       <c r="H47" s="41" t="s">
         <v>169</v>
       </c>
       <c r="I47" s="41" t="s">
         <v>170</v>
       </c>
       <c r="J47" s="41" t="s">
         <v>171</v>
       </c>
       <c r="K47" s="41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="107">
+      <c r="B48" s="104">
         <v>28</v>
       </c>
-      <c r="C48" s="107">
+      <c r="C48" s="104">
         <v>20</v>
       </c>
-      <c r="D48" s="107">
+      <c r="D48" s="104">
         <v>1</v>
       </c>
-      <c r="E48" s="107">
-[...2 lines deleted...]
-      <c r="F48" s="107">
+      <c r="E48" s="104">
+        <v>0</v>
+      </c>
+      <c r="F48" s="104">
         <v>49</v>
       </c>
-      <c r="G48" s="107">
+      <c r="G48" s="104">
         <v>30</v>
       </c>
-      <c r="H48" s="107">
+      <c r="H48" s="104">
         <v>45</v>
       </c>
-      <c r="I48" s="107">
-[...5 lines deleted...]
-      <c r="K48" s="107">
+      <c r="I48" s="104">
+        <v>0</v>
+      </c>
+      <c r="J48" s="104">
+        <v>0</v>
+      </c>
+      <c r="K48" s="104">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="108">
+      <c r="B49" s="105">
         <v>25</v>
       </c>
-      <c r="C49" s="108">
+      <c r="C49" s="105">
         <v>123</v>
       </c>
-      <c r="D49" s="108">
-[...5 lines deleted...]
-      <c r="F49" s="108">
+      <c r="D49" s="105">
+        <v>0</v>
+      </c>
+      <c r="E49" s="105">
+        <v>0</v>
+      </c>
+      <c r="F49" s="105">
         <v>148</v>
       </c>
-      <c r="G49" s="108">
+      <c r="G49" s="105">
         <v>14</v>
       </c>
-      <c r="H49" s="108">
+      <c r="H49" s="105">
         <v>10</v>
       </c>
-      <c r="I49" s="108">
-[...5 lines deleted...]
-      <c r="K49" s="108">
+      <c r="I49" s="105">
+        <v>0</v>
+      </c>
+      <c r="J49" s="105">
+        <v>0</v>
+      </c>
+      <c r="K49" s="105">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="107">
+      <c r="B50" s="104">
         <v>32</v>
       </c>
-      <c r="C50" s="107">
+      <c r="C50" s="104">
         <v>41</v>
       </c>
-      <c r="D50" s="107">
-[...5 lines deleted...]
-      <c r="F50" s="107">
+      <c r="D50" s="104">
+        <v>0</v>
+      </c>
+      <c r="E50" s="104">
+        <v>0</v>
+      </c>
+      <c r="F50" s="104">
         <v>73</v>
       </c>
-      <c r="G50" s="107">
+      <c r="G50" s="104">
         <v>26</v>
       </c>
-      <c r="H50" s="107">
+      <c r="H50" s="104">
         <v>57</v>
       </c>
-      <c r="I50" s="107">
-[...5 lines deleted...]
-      <c r="K50" s="107">
+      <c r="I50" s="104">
+        <v>0</v>
+      </c>
+      <c r="J50" s="104">
+        <v>0</v>
+      </c>
+      <c r="K50" s="104">
         <v>83</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="108">
-[...20 lines deleted...]
-      <c r="I51" s="108">
+      <c r="B51" s="105">
+        <v>18</v>
+      </c>
+      <c r="C51" s="105">
+        <v>32</v>
+      </c>
+      <c r="D51" s="105">
+        <v>32</v>
+      </c>
+      <c r="E51" s="105">
+        <v>0</v>
+      </c>
+      <c r="F51" s="105">
+        <v>82</v>
+      </c>
+      <c r="G51" s="105">
         <v>12</v>
       </c>
-      <c r="J51" s="108">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H51" s="105">
+        <v>2</v>
+      </c>
+      <c r="I51" s="105">
+        <v>6</v>
+      </c>
+      <c r="J51" s="105">
+        <v>0</v>
+      </c>
+      <c r="K51" s="105">
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="B52" s="107">
+      <c r="B52" s="104">
         <v>8</v>
       </c>
-      <c r="C52" s="107">
+      <c r="C52" s="104">
         <v>5</v>
       </c>
-      <c r="D52" s="107">
-[...5 lines deleted...]
-      <c r="F52" s="107">
+      <c r="D52" s="104">
+        <v>0</v>
+      </c>
+      <c r="E52" s="104">
+        <v>0</v>
+      </c>
+      <c r="F52" s="104">
         <v>13</v>
       </c>
-      <c r="G52" s="107">
+      <c r="G52" s="104">
         <v>26</v>
       </c>
-      <c r="H52" s="107">
+      <c r="H52" s="104">
         <v>101</v>
       </c>
-      <c r="I52" s="107">
-[...5 lines deleted...]
-      <c r="K52" s="107">
+      <c r="I52" s="104">
+        <v>0</v>
+      </c>
+      <c r="J52" s="104">
+        <v>0</v>
+      </c>
+      <c r="K52" s="104">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B53" s="108">
+      <c r="B53" s="105">
         <v>22</v>
       </c>
-      <c r="C53" s="108">
+      <c r="C53" s="105">
         <v>3</v>
       </c>
-      <c r="D53" s="108">
+      <c r="D53" s="105">
         <v>25</v>
       </c>
-      <c r="E53" s="108">
-[...2 lines deleted...]
-      <c r="F53" s="108">
+      <c r="E53" s="105">
+        <v>0</v>
+      </c>
+      <c r="F53" s="105">
         <v>50</v>
       </c>
-      <c r="G53" s="108">
+      <c r="G53" s="105">
         <v>35</v>
       </c>
-      <c r="H53" s="108">
-[...2 lines deleted...]
-      <c r="I53" s="108">
+      <c r="H53" s="105">
+        <v>0</v>
+      </c>
+      <c r="I53" s="105">
         <v>21</v>
       </c>
-      <c r="J53" s="108">
-[...2 lines deleted...]
-      <c r="K53" s="108">
+      <c r="J53" s="105">
+        <v>0</v>
+      </c>
+      <c r="K53" s="105">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="107">
+      <c r="B54" s="104">
         <v>34</v>
       </c>
-      <c r="C54" s="107">
+      <c r="C54" s="104">
         <v>10</v>
       </c>
-      <c r="D54" s="107">
+      <c r="D54" s="104">
         <v>15</v>
       </c>
-      <c r="E54" s="107">
-[...2 lines deleted...]
-      <c r="F54" s="107">
+      <c r="E54" s="104">
+        <v>0</v>
+      </c>
+      <c r="F54" s="104">
         <v>59</v>
       </c>
-      <c r="G54" s="107">
+      <c r="G54" s="104">
         <v>2</v>
       </c>
-      <c r="H54" s="107">
+      <c r="H54" s="104">
         <v>11</v>
       </c>
-      <c r="I54" s="107">
+      <c r="I54" s="104">
         <v>77</v>
       </c>
-      <c r="J54" s="107">
-[...2 lines deleted...]
-      <c r="K54" s="107">
+      <c r="J54" s="104">
+        <v>0</v>
+      </c>
+      <c r="K54" s="104">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B55" s="108">
+      <c r="B55" s="105">
         <v>64</v>
       </c>
-      <c r="C55" s="108">
+      <c r="C55" s="105">
         <v>35</v>
       </c>
-      <c r="D55" s="108">
+      <c r="D55" s="105">
         <v>22</v>
       </c>
-      <c r="E55" s="108">
-[...2 lines deleted...]
-      <c r="F55" s="108">
+      <c r="E55" s="105">
+        <v>0</v>
+      </c>
+      <c r="F55" s="105">
         <v>121</v>
       </c>
-      <c r="G55" s="108">
+      <c r="G55" s="105">
         <v>15</v>
       </c>
-      <c r="H55" s="108">
+      <c r="H55" s="105">
         <v>11</v>
       </c>
-      <c r="I55" s="108">
-[...5 lines deleted...]
-      <c r="K55" s="108">
+      <c r="I55" s="105">
+        <v>0</v>
+      </c>
+      <c r="J55" s="105">
+        <v>0</v>
+      </c>
+      <c r="K55" s="105">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="76" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="107">
+      <c r="B56" s="104">
         <v>77</v>
       </c>
-      <c r="C56" s="107">
+      <c r="C56" s="104">
         <v>169</v>
       </c>
-      <c r="D56" s="107">
+      <c r="D56" s="104">
         <v>13</v>
       </c>
-      <c r="E56" s="107">
-[...2 lines deleted...]
-      <c r="F56" s="107">
+      <c r="E56" s="104">
+        <v>0</v>
+      </c>
+      <c r="F56" s="104">
         <v>259</v>
       </c>
-      <c r="G56" s="107">
+      <c r="G56" s="104">
         <v>129</v>
       </c>
-      <c r="H56" s="107">
+      <c r="H56" s="104">
         <v>347</v>
       </c>
-      <c r="I56" s="107">
+      <c r="I56" s="104">
         <v>62</v>
       </c>
-      <c r="J56" s="107">
-[...2 lines deleted...]
-      <c r="K56" s="107">
+      <c r="J56" s="104">
+        <v>0</v>
+      </c>
+      <c r="K56" s="104">
         <v>538</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B57" s="108">
+      <c r="B57" s="105">
         <v>126</v>
       </c>
-      <c r="C57" s="108">
-[...2 lines deleted...]
-      <c r="D57" s="108">
+      <c r="C57" s="105">
+        <v>0</v>
+      </c>
+      <c r="D57" s="105">
         <v>64</v>
       </c>
-      <c r="E57" s="108">
-[...2 lines deleted...]
-      <c r="F57" s="108">
+      <c r="E57" s="105">
+        <v>0</v>
+      </c>
+      <c r="F57" s="105">
         <v>190</v>
       </c>
-      <c r="G57" s="108">
+      <c r="G57" s="105">
         <v>76</v>
       </c>
-      <c r="H57" s="108">
-[...2 lines deleted...]
-      <c r="I57" s="108">
+      <c r="H57" s="105">
+        <v>0</v>
+      </c>
+      <c r="I57" s="105">
         <v>288</v>
       </c>
-      <c r="J57" s="108">
-[...2 lines deleted...]
-      <c r="K57" s="108">
+      <c r="J57" s="105">
+        <v>0</v>
+      </c>
+      <c r="K57" s="105">
         <v>364</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="B58" s="107">
+      <c r="B58" s="104">
         <v>49</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="104">
         <v>12</v>
       </c>
-      <c r="D58" s="107">
-[...5 lines deleted...]
-      <c r="F58" s="107">
+      <c r="D58" s="104">
+        <v>0</v>
+      </c>
+      <c r="E58" s="104">
+        <v>0</v>
+      </c>
+      <c r="F58" s="104">
         <v>61</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="104">
         <v>13</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="104">
         <v>12</v>
       </c>
-      <c r="I58" s="107">
-[...5 lines deleted...]
-      <c r="K58" s="107">
+      <c r="I58" s="104">
+        <v>0</v>
+      </c>
+      <c r="J58" s="104">
+        <v>0</v>
+      </c>
+      <c r="K58" s="104">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="105">
         <v>102</v>
       </c>
-      <c r="C59" s="108">
+      <c r="C59" s="105">
         <v>84</v>
       </c>
-      <c r="D59" s="108">
+      <c r="D59" s="105">
         <v>194</v>
       </c>
-      <c r="E59" s="108">
+      <c r="E59" s="105">
         <v>1</v>
       </c>
-      <c r="F59" s="108">
+      <c r="F59" s="105">
         <v>381</v>
       </c>
-      <c r="G59" s="108">
+      <c r="G59" s="105">
         <v>39</v>
       </c>
-      <c r="H59" s="108">
+      <c r="H59" s="105">
         <v>56</v>
       </c>
-      <c r="I59" s="108">
+      <c r="I59" s="105">
         <v>24</v>
       </c>
-      <c r="J59" s="108">
-[...2 lines deleted...]
-      <c r="K59" s="108">
+      <c r="J59" s="105">
+        <v>0</v>
+      </c>
+      <c r="K59" s="105">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="76" t="s">
         <v>73</v>
       </c>
-      <c r="B60" s="107">
+      <c r="B60" s="104">
         <v>28</v>
       </c>
-      <c r="C60" s="107">
+      <c r="C60" s="104">
         <v>9</v>
       </c>
-      <c r="D60" s="107">
+      <c r="D60" s="104">
         <v>11</v>
       </c>
-      <c r="E60" s="107">
+      <c r="E60" s="104">
         <v>1</v>
       </c>
-      <c r="F60" s="107">
+      <c r="F60" s="104">
         <v>49</v>
       </c>
-      <c r="G60" s="107">
+      <c r="G60" s="104">
         <v>13</v>
       </c>
-      <c r="H60" s="107">
+      <c r="H60" s="104">
         <v>4</v>
       </c>
-      <c r="I60" s="107">
+      <c r="I60" s="104">
         <v>8</v>
       </c>
-      <c r="J60" s="107">
-[...2 lines deleted...]
-      <c r="K60" s="107">
+      <c r="J60" s="104">
+        <v>0</v>
+      </c>
+      <c r="K60" s="104">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B61" s="108">
+      <c r="B61" s="105">
         <v>38</v>
       </c>
-      <c r="C61" s="108">
+      <c r="C61" s="105">
         <v>11</v>
       </c>
-      <c r="D61" s="108">
+      <c r="D61" s="105">
         <v>58</v>
       </c>
-      <c r="E61" s="108">
-[...2 lines deleted...]
-      <c r="F61" s="108">
+      <c r="E61" s="105">
+        <v>0</v>
+      </c>
+      <c r="F61" s="105">
         <v>107</v>
       </c>
-      <c r="G61" s="108">
+      <c r="G61" s="105">
         <v>114</v>
       </c>
-      <c r="H61" s="108">
+      <c r="H61" s="105">
         <v>38</v>
       </c>
-      <c r="I61" s="108">
+      <c r="I61" s="105">
         <v>92</v>
       </c>
-      <c r="J61" s="108">
+      <c r="J61" s="105">
         <v>1</v>
       </c>
-      <c r="K61" s="108">
+      <c r="K61" s="105">
         <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="76" t="s">
         <v>75</v>
       </c>
-      <c r="B62" s="107">
+      <c r="B62" s="104">
         <v>24</v>
       </c>
-      <c r="C62" s="107">
+      <c r="C62" s="104">
         <v>9</v>
       </c>
-      <c r="D62" s="107">
+      <c r="D62" s="104">
         <v>10</v>
       </c>
-      <c r="E62" s="107">
-[...2 lines deleted...]
-      <c r="F62" s="107">
+      <c r="E62" s="104">
+        <v>0</v>
+      </c>
+      <c r="F62" s="104">
         <v>43</v>
       </c>
-      <c r="G62" s="107">
+      <c r="G62" s="104">
         <v>14</v>
       </c>
-      <c r="H62" s="107">
+      <c r="H62" s="104">
         <v>1</v>
       </c>
-      <c r="I62" s="107">
+      <c r="I62" s="104">
         <v>3</v>
       </c>
-      <c r="J62" s="107">
-[...2 lines deleted...]
-      <c r="K62" s="107">
+      <c r="J62" s="104">
+        <v>0</v>
+      </c>
+      <c r="K62" s="104">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="47">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="C63" s="47">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="D63" s="47">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="E63" s="47">
         <v>2</v>
       </c>
       <c r="F63" s="47">
-        <v>1767</v>
+        <v>1685</v>
       </c>
       <c r="G63" s="47">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="H63" s="47">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="I63" s="47">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="J63" s="47">
         <v>1</v>
       </c>
       <c r="K63" s="47">
-        <v>1855</v>
+        <v>1835</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="7.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="8.42578125" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" customWidth="1"/>
+    <col min="5" max="6" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="28" customFormat="1">
       <c r="A1" s="98" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="101">
         <v>2021</v>
       </c>
       <c r="C2" s="101">
         <v>2022</v>
       </c>
       <c r="D2" s="101">
         <v>2023</v>
       </c>
       <c r="E2" s="40">
         <v>2024</v>
       </c>
       <c r="F2" s="40">
         <v>2025</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="15.75">
+    <row r="3" spans="1:9" ht="15.6">
       <c r="A3" s="72" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="73">
         <v>224</v>
       </c>
       <c r="C3" s="73">
         <v>228</v>
       </c>
       <c r="D3" s="73">
         <v>224</v>
       </c>
       <c r="E3" s="73">
         <v>219</v>
       </c>
       <c r="F3" s="73">
         <v>234</v>
       </c>
       <c r="I3" s="25"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B4" s="7">
@@ -7504,56 +7484,56 @@
       <c r="F12" s="7">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="74" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="75">
         <v>1857</v>
       </c>
       <c r="C13" s="75">
         <v>1854</v>
       </c>
       <c r="D13" s="75">
         <v>1828</v>
       </c>
       <c r="E13" s="75">
         <v>1797</v>
       </c>
       <c r="F13" s="75">
         <v>1838</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="40.5" customHeight="1">
-      <c r="A14" s="109"/>
-[...4 lines deleted...]
-      <c r="F14" s="110"/>
+      <c r="A14" s="106"/>
+      <c r="B14" s="107"/>
+      <c r="C14" s="107"/>
+      <c r="D14" s="107"/>
+      <c r="E14" s="107"/>
+      <c r="F14" s="107"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
     </row>
     <row r="15" spans="1:9" ht="14.25" customHeight="1">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="98" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="101">
         <v>2021</v>
       </c>
       <c r="C17" s="101">
@@ -7768,131 +7748,131 @@
       <c r="F27" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="74" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="75">
         <v>127</v>
       </c>
       <c r="C28" s="75">
         <v>131</v>
       </c>
       <c r="D28" s="75">
         <v>132</v>
       </c>
       <c r="E28" s="75">
         <v>123</v>
       </c>
       <c r="F28" s="75">
         <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="39" customHeight="1">
-      <c r="A29" s="109"/>
-[...4 lines deleted...]
-      <c r="F29" s="110"/>
+      <c r="A29" s="106"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
       <c r="G29" s="71"/>
       <c r="H29" s="71"/>
       <c r="I29" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:Q27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:Q27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="10.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" customWidth="1"/>
+    <col min="4" max="4" width="8.5546875" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
-    <col min="7" max="7" width="8.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="28" customFormat="1">
       <c r="A1" s="98" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="2" spans="1:12" ht="24.75">
+    <row r="2" spans="1:12" ht="24.6">
       <c r="A2" s="10" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="41" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="41" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="41" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="41" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="41" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="41" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="41" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="41" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="15.75">
+    <row r="3" spans="1:12" ht="15.6">
       <c r="A3" s="88">
         <v>2021</v>
       </c>
       <c r="B3" s="89">
         <v>103</v>
       </c>
       <c r="C3" s="89">
         <v>1010</v>
       </c>
       <c r="D3" s="89">
         <v>657</v>
       </c>
       <c r="E3" s="89">
         <v>741</v>
       </c>
       <c r="F3" s="89">
         <v>2109</v>
       </c>
       <c r="G3" s="89">
         <v>3865</v>
       </c>
       <c r="H3" s="89">
         <v>2941</v>
       </c>
       <c r="I3" s="89">
@@ -8215,74 +8195,74 @@
         <v>225</v>
       </c>
       <c r="D16" s="89">
         <v>554</v>
       </c>
       <c r="E16" s="89">
         <v>11</v>
       </c>
       <c r="F16" s="89">
         <v>573</v>
       </c>
       <c r="G16" s="89">
         <v>10112</v>
       </c>
       <c r="H16" s="89">
         <v>144</v>
       </c>
       <c r="I16" s="89">
         <v>345</v>
       </c>
       <c r="J16" s="89">
         <v>12006</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="26.25" customHeight="1">
-      <c r="A17" s="109" t="s">
+      <c r="A17" s="106" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="111"/>
-[...6 lines deleted...]
-      <c r="I17" s="111"/>
+      <c r="B17" s="108"/>
+      <c r="C17" s="108"/>
+      <c r="D17" s="108"/>
+      <c r="E17" s="108"/>
+      <c r="F17" s="108"/>
+      <c r="G17" s="108"/>
+      <c r="H17" s="108"/>
+      <c r="I17" s="108"/>
       <c r="Q17" s="61"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
     </row>
-    <row r="21" spans="1:17" ht="24.75">
+    <row r="21" spans="1:17" ht="24.6">
       <c r="A21" s="42" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="90">
         <v>2021</v>
       </c>
       <c r="B22" s="89">
         <v>4581</v>
@@ -8360,103 +8340,103 @@
         <v>11660</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="90">
         <v>2025</v>
       </c>
       <c r="B26" s="89">
         <v>4925</v>
       </c>
       <c r="C26" s="91">
         <v>41.12048092176672</v>
       </c>
       <c r="D26" s="89">
         <v>7052</v>
       </c>
       <c r="E26" s="91">
         <v>58.87951907823328</v>
       </c>
       <c r="F26" s="89">
         <v>11977</v>
       </c>
       <c r="J26" s="68"/>
     </row>
     <row r="27" spans="1:17" ht="56.25" customHeight="1">
-      <c r="A27" s="109" t="s">
+      <c r="A27" s="106" t="s">
         <v>173</v>
       </c>
-      <c r="B27" s="110"/>
-[...3 lines deleted...]
-      <c r="F27" s="110"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="107"/>
+      <c r="D27" s="107"/>
+      <c r="E27" s="107"/>
+      <c r="F27" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A27:F27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:K33"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="26.109375" customWidth="1"/>
+    <col min="3" max="3" width="18.6640625" customWidth="1"/>
+    <col min="4" max="4" width="19.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="28" customFormat="1">
       <c r="A1" s="98" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="31.5" customHeight="1">
       <c r="A2" s="43" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="43" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="15.75">
+    <row r="3" spans="1:11" ht="15.6">
       <c r="A3" s="82">
         <v>2021</v>
       </c>
       <c r="B3" s="83">
         <v>1789</v>
       </c>
       <c r="C3" s="84">
         <v>67713.094466182229</v>
       </c>
       <c r="K3" s="25"/>
     </row>
     <row r="4" spans="1:11" ht="14.25" customHeight="1">
       <c r="A4" s="50">
         <v>2022</v>
       </c>
       <c r="B4" s="11">
         <v>1782</v>
       </c>
       <c r="C4" s="12">
         <v>62280.807519640854</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="82">
         <v>2023</v>
@@ -8788,94 +8768,94 @@
       <c r="B31" s="29">
         <v>2021</v>
       </c>
       <c r="C31" s="12">
         <v>59182</v>
       </c>
       <c r="D31" s="26">
         <v>62284</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="85">
         <v>2022</v>
       </c>
       <c r="B32" s="86">
         <v>2022</v>
       </c>
       <c r="C32" s="84">
         <v>59511.372881355936</v>
       </c>
       <c r="D32" s="87">
         <v>63414.762861169802</v>
       </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" s="109" t="s">
+      <c r="A33" s="106" t="s">
         <v>162</v>
       </c>
-      <c r="B33" s="112"/>
-[...1 lines deleted...]
-      <c r="D33" s="112"/>
+      <c r="B33" s="109"/>
+      <c r="C33" s="109"/>
+      <c r="D33" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A33:D33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:M149"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M149"/>
+      <selection activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="15" style="60" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="8.140625" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="5" width="9.44140625" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1">
       <c r="A1" s="99" t="s">
         <v>111</v>
       </c>
       <c r="G1" s="98">
         <v>2021</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="24.75">
+    <row r="2" spans="1:13" ht="24.6">
       <c r="A2" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="30" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I2" s="30" t="s">
@@ -9568,76 +9548,76 @@
       </c>
       <c r="F19" s="52">
         <v>0.78740157480314954</v>
       </c>
       <c r="G19" s="52">
         <v>0</v>
       </c>
       <c r="H19" s="52">
         <v>0</v>
       </c>
       <c r="I19" s="52">
         <v>2.3622047244094486</v>
       </c>
       <c r="J19" s="52">
         <v>0</v>
       </c>
       <c r="K19" s="52">
         <v>0.78740157480314954</v>
       </c>
       <c r="L19" s="52">
         <v>100</v>
       </c>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" ht="27" customHeight="1">
-      <c r="A20" s="109" t="s">
+      <c r="A20" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="113"/>
-[...10 lines deleted...]
-      <c r="M20" s="113"/>
+      <c r="B20" s="110"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
     </row>
     <row r="27" spans="1:13" ht="69.75" customHeight="1"/>
     <row r="31" spans="1:13">
       <c r="A31" s="99" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="98">
         <v>2022</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="24.75">
+    <row r="32" spans="1:13" ht="24.6">
       <c r="A32" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -10330,79 +10310,79 @@
       </c>
       <c r="F49" s="52">
         <v>0.76335877862595414</v>
       </c>
       <c r="G49" s="52">
         <v>0</v>
       </c>
       <c r="H49" s="52">
         <v>0</v>
       </c>
       <c r="I49" s="52">
         <v>1.5267175572519083</v>
       </c>
       <c r="J49" s="52">
         <v>0</v>
       </c>
       <c r="K49" s="52">
         <v>2.2900763358778624</v>
       </c>
       <c r="L49" s="52">
         <v>100</v>
       </c>
       <c r="M49" s="32"/>
     </row>
     <row r="50" spans="1:13" ht="27" customHeight="1">
-      <c r="A50" s="109" t="s">
+      <c r="A50" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="B50" s="113"/>
-[...10 lines deleted...]
-      <c r="M50" s="113"/>
+      <c r="B50" s="110"/>
+      <c r="C50" s="110"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="110"/>
+      <c r="F50" s="110"/>
+      <c r="G50" s="110"/>
+      <c r="H50" s="110"/>
+      <c r="I50" s="110"/>
+      <c r="J50" s="110"/>
+      <c r="K50" s="110"/>
+      <c r="L50" s="110"/>
+      <c r="M50" s="110"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="99" t="s">
         <v>113</v>
       </c>
       <c r="B64" s="28"/>
       <c r="C64" s="28"/>
       <c r="D64" s="28"/>
       <c r="E64" s="28"/>
       <c r="G64" s="98">
         <v>2023</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="24.75">
+    <row r="65" spans="1:13" ht="24.6">
       <c r="A65" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C65" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G65" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I65" s="42" t="s">
@@ -11095,79 +11075,79 @@
       </c>
       <c r="F82" s="52">
         <v>0.75757575757575757</v>
       </c>
       <c r="G82" s="52">
         <v>0</v>
       </c>
       <c r="H82" s="52">
         <v>0</v>
       </c>
       <c r="I82" s="52">
         <v>1.5151515151515151</v>
       </c>
       <c r="J82" s="52">
         <v>0</v>
       </c>
       <c r="K82" s="52">
         <v>1.5151515151515151</v>
       </c>
       <c r="L82" s="52">
         <v>100</v>
       </c>
       <c r="M82" s="32"/>
     </row>
     <row r="83" spans="1:13" ht="23.25" customHeight="1">
-      <c r="A83" s="109" t="s">
+      <c r="A83" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="B83" s="113"/>
-[...10 lines deleted...]
-      <c r="M83" s="113"/>
+      <c r="B83" s="110"/>
+      <c r="C83" s="110"/>
+      <c r="D83" s="110"/>
+      <c r="E83" s="110"/>
+      <c r="F83" s="110"/>
+      <c r="G83" s="110"/>
+      <c r="H83" s="110"/>
+      <c r="I83" s="110"/>
+      <c r="J83" s="110"/>
+      <c r="K83" s="110"/>
+      <c r="L83" s="110"/>
+      <c r="M83" s="110"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="99" t="s">
         <v>114</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="G97" s="98">
         <v>2024</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="24.75">
+    <row r="98" spans="1:13" ht="24.6">
       <c r="A98" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C98" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D98" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E98" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G98" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I98" s="42" t="s">
@@ -11860,85 +11840,85 @@
       </c>
       <c r="F115" s="54">
         <v>0</v>
       </c>
       <c r="G115" s="54">
         <v>0</v>
       </c>
       <c r="H115" s="54">
         <v>0</v>
       </c>
       <c r="I115" s="54">
         <v>1.6260162601626018</v>
       </c>
       <c r="J115" s="54">
         <v>0</v>
       </c>
       <c r="K115" s="54">
         <v>4.8780487804878048</v>
       </c>
       <c r="L115" s="54">
         <v>100</v>
       </c>
       <c r="M115" s="32"/>
     </row>
     <row r="116" spans="1:13" ht="24" customHeight="1">
-      <c r="A116" s="109" t="s">
+      <c r="A116" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="B116" s="113"/>
-[...10 lines deleted...]
-      <c r="M116" s="113"/>
+      <c r="B116" s="110"/>
+      <c r="C116" s="110"/>
+      <c r="D116" s="110"/>
+      <c r="E116" s="110"/>
+      <c r="F116" s="110"/>
+      <c r="G116" s="110"/>
+      <c r="H116" s="110"/>
+      <c r="I116" s="110"/>
+      <c r="J116" s="110"/>
+      <c r="K116" s="110"/>
+      <c r="L116" s="110"/>
+      <c r="M116" s="110"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="99" t="s">
         <v>115</v>
       </c>
       <c r="B130" s="28"/>
       <c r="C130" s="28"/>
       <c r="D130" s="28"/>
       <c r="E130" s="28"/>
       <c r="G130" s="98">
         <v>2025</v>
       </c>
       <c r="H130" s="28"/>
       <c r="I130" s="28"/>
       <c r="J130" s="28"/>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
       <c r="M130" s="28"/>
     </row>
-    <row r="131" spans="1:13" ht="24.75">
+    <row r="131" spans="1:13" ht="24.6">
       <c r="A131" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B131" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E131" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F131" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G131" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I131" s="42" t="s">
@@ -12631,109 +12611,109 @@
       </c>
       <c r="F148" s="54">
         <v>0</v>
       </c>
       <c r="G148" s="54">
         <v>0</v>
       </c>
       <c r="H148" s="54">
         <v>0.86956521739130432</v>
       </c>
       <c r="I148" s="54">
         <v>1.7391304347826086</v>
       </c>
       <c r="J148" s="54">
         <v>0</v>
       </c>
       <c r="K148" s="54">
         <v>3.4782608695652173</v>
       </c>
       <c r="L148" s="54">
         <v>100</v>
       </c>
       <c r="M148" s="32"/>
     </row>
     <row r="149" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A149" s="109" t="s">
+      <c r="A149" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="B149" s="113"/>
-[...10 lines deleted...]
-      <c r="M149" s="113"/>
+      <c r="B149" s="110"/>
+      <c r="C149" s="110"/>
+      <c r="D149" s="110"/>
+      <c r="E149" s="110"/>
+      <c r="F149" s="110"/>
+      <c r="G149" s="110"/>
+      <c r="H149" s="110"/>
+      <c r="I149" s="110"/>
+      <c r="J149" s="110"/>
+      <c r="K149" s="110"/>
+      <c r="L149" s="110"/>
+      <c r="M149" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A116:M116"/>
     <mergeCell ref="A149:M149"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:N149"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N149"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="15" style="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.85546875" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="4"/>
+    <col min="2" max="2" width="8.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="9.44140625" style="4" customWidth="1"/>
+    <col min="6" max="11" width="9.109375" style="4"/>
+    <col min="12" max="12" width="8.109375" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="28" customFormat="1">
       <c r="A1" s="98" t="s">
         <v>116</v>
       </c>
       <c r="F1" s="98">
         <v>2021</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="24.75">
+    <row r="2" spans="1:14" ht="24.6">
       <c r="A2" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>23</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="36" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="36" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I2" s="36" t="s">
@@ -13430,106 +13410,106 @@
       </c>
       <c r="F19" s="52">
         <v>13.462574044157243</v>
       </c>
       <c r="G19" s="52">
         <v>2.8002154011847065</v>
       </c>
       <c r="H19" s="52">
         <v>0.64620355411954766</v>
       </c>
       <c r="I19" s="52">
         <v>1.884760366182014</v>
       </c>
       <c r="J19" s="52">
         <v>0</v>
       </c>
       <c r="K19" s="52">
         <v>1.3462574044157243</v>
       </c>
       <c r="L19" s="52">
         <v>100</v>
       </c>
       <c r="M19" s="52"/>
     </row>
     <row r="20" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A20" s="109" t="s">
+      <c r="A20" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B20" s="114"/>
-[...10 lines deleted...]
-      <c r="M20" s="114"/>
+      <c r="B20" s="111"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="111"/>
+      <c r="H20" s="111"/>
+      <c r="I20" s="111"/>
+      <c r="J20" s="111"/>
+      <c r="K20" s="111"/>
+      <c r="L20" s="111"/>
+      <c r="M20" s="111"/>
     </row>
     <row r="21" spans="1:13">
       <c r="M21" s="63"/>
     </row>
     <row r="22" spans="1:13">
       <c r="M22" s="63"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="63"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="63"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="63"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="63"/>
     </row>
     <row r="27" spans="1:13" ht="69.75" customHeight="1">
       <c r="M27" s="63"/>
     </row>
     <row r="28" spans="1:13">
       <c r="M28" s="63"/>
     </row>
     <row r="29" spans="1:13">
       <c r="M29" s="63"/>
     </row>
     <row r="30" spans="1:13">
       <c r="M30" s="63"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="98" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="98">
         <v>2022</v>
       </c>
       <c r="M31" s="63"/>
     </row>
-    <row r="32" spans="1:13" ht="24.75">
+    <row r="32" spans="1:13" ht="24.6">
       <c r="A32" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -14222,115 +14202,115 @@
       </c>
       <c r="F49" s="54">
         <v>13.754045307443366</v>
       </c>
       <c r="G49" s="54">
         <v>2.8586839266450914</v>
       </c>
       <c r="H49" s="54">
         <v>0.70118662351672068</v>
       </c>
       <c r="I49" s="54">
         <v>2.4811218985976269</v>
       </c>
       <c r="J49" s="54">
         <v>0</v>
       </c>
       <c r="K49" s="54">
         <v>2.2653721682847898</v>
       </c>
       <c r="L49" s="54">
         <v>100</v>
       </c>
       <c r="M49" s="52"/>
     </row>
     <row r="50" spans="1:13" ht="27" customHeight="1">
-      <c r="A50" s="109" t="s">
+      <c r="A50" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B50" s="114"/>
-[...10 lines deleted...]
-      <c r="M50" s="114"/>
+      <c r="B50" s="111"/>
+      <c r="C50" s="111"/>
+      <c r="D50" s="111"/>
+      <c r="E50" s="111"/>
+      <c r="F50" s="111"/>
+      <c r="G50" s="111"/>
+      <c r="H50" s="111"/>
+      <c r="I50" s="111"/>
+      <c r="J50" s="111"/>
+      <c r="K50" s="111"/>
+      <c r="L50" s="111"/>
+      <c r="M50" s="111"/>
     </row>
     <row r="51" spans="1:13">
       <c r="M51" s="63"/>
     </row>
     <row r="52" spans="1:13">
       <c r="M52" s="63"/>
     </row>
     <row r="53" spans="1:13">
       <c r="M53" s="63"/>
     </row>
     <row r="54" spans="1:13">
       <c r="M54" s="63"/>
     </row>
     <row r="55" spans="1:13">
       <c r="M55" s="63"/>
     </row>
     <row r="56" spans="1:13">
       <c r="M56" s="63"/>
     </row>
     <row r="57" spans="1:13">
       <c r="M57" s="63"/>
     </row>
     <row r="58" spans="1:13">
       <c r="M58" s="63"/>
     </row>
     <row r="59" spans="1:13">
       <c r="M59" s="63"/>
     </row>
     <row r="60" spans="1:13">
       <c r="M60" s="63"/>
     </row>
     <row r="61" spans="1:13">
       <c r="M61" s="63"/>
     </row>
     <row r="62" spans="1:13">
       <c r="M62" s="63"/>
     </row>
     <row r="63" spans="1:13">
       <c r="M63" s="63"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="98" t="s">
         <v>118</v>
       </c>
       <c r="F64" s="98">
         <v>2023</v>
       </c>
       <c r="M64" s="63"/>
     </row>
-    <row r="65" spans="1:13" ht="24.75">
+    <row r="65" spans="1:13" ht="24.6">
       <c r="A65" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C65" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G65" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I65" s="42" t="s">
@@ -15023,115 +15003,115 @@
       </c>
       <c r="F82" s="54">
         <v>13.89496717724289</v>
       </c>
       <c r="G82" s="54">
         <v>2.9540481400437639</v>
       </c>
       <c r="H82" s="54">
         <v>0.65645514223194745</v>
       </c>
       <c r="I82" s="54">
         <v>2.7352297592997812</v>
       </c>
       <c r="J82" s="54">
         <v>0</v>
       </c>
       <c r="K82" s="54">
         <v>1.8052516411378556</v>
       </c>
       <c r="L82" s="54">
         <v>100</v>
       </c>
       <c r="M82" s="52"/>
     </row>
     <row r="83" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A83" s="109" t="s">
+      <c r="A83" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B83" s="114"/>
-[...10 lines deleted...]
-      <c r="M83" s="114"/>
+      <c r="B83" s="111"/>
+      <c r="C83" s="111"/>
+      <c r="D83" s="111"/>
+      <c r="E83" s="111"/>
+      <c r="F83" s="111"/>
+      <c r="G83" s="111"/>
+      <c r="H83" s="111"/>
+      <c r="I83" s="111"/>
+      <c r="J83" s="111"/>
+      <c r="K83" s="111"/>
+      <c r="L83" s="111"/>
+      <c r="M83" s="111"/>
     </row>
     <row r="84" spans="1:13">
       <c r="M84" s="63"/>
     </row>
     <row r="85" spans="1:13">
       <c r="M85" s="63"/>
     </row>
     <row r="86" spans="1:13">
       <c r="M86" s="63"/>
     </row>
     <row r="87" spans="1:13">
       <c r="M87" s="63"/>
     </row>
     <row r="88" spans="1:13">
       <c r="M88" s="63"/>
     </row>
     <row r="89" spans="1:13">
       <c r="M89" s="63"/>
     </row>
     <row r="90" spans="1:13">
       <c r="M90" s="63"/>
     </row>
     <row r="91" spans="1:13">
       <c r="M91" s="63"/>
     </row>
     <row r="92" spans="1:13">
       <c r="M92" s="63"/>
     </row>
     <row r="93" spans="1:13">
       <c r="M93" s="63"/>
     </row>
     <row r="94" spans="1:13">
       <c r="M94" s="63"/>
     </row>
     <row r="95" spans="1:13">
       <c r="M95" s="63"/>
     </row>
     <row r="96" spans="1:13">
       <c r="M96" s="63"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="98" t="s">
         <v>119</v>
       </c>
       <c r="F97" s="98">
         <v>2024</v>
       </c>
       <c r="M97" s="63"/>
     </row>
-    <row r="98" spans="1:13" ht="24.75">
+    <row r="98" spans="1:13" ht="24.6">
       <c r="A98" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C98" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D98" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E98" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G98" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I98" s="42" t="s">
@@ -15824,65 +15804,65 @@
       </c>
       <c r="F115" s="54">
         <v>14.858096828046744</v>
       </c>
       <c r="G115" s="54">
         <v>2.6154702281580411</v>
       </c>
       <c r="H115" s="54">
         <v>0.7234279354479688</v>
       </c>
       <c r="I115" s="54">
         <v>2.8380634390651087</v>
       </c>
       <c r="J115" s="54">
         <v>0</v>
       </c>
       <c r="K115" s="54">
         <v>2.8380634390651087</v>
       </c>
       <c r="L115" s="54">
         <v>100</v>
       </c>
       <c r="M115" s="52"/>
     </row>
     <row r="116" spans="1:13" ht="28.5" customHeight="1">
-      <c r="A116" s="109" t="s">
+      <c r="A116" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B116" s="114"/>
-[...10 lines deleted...]
-      <c r="M116" s="114"/>
+      <c r="B116" s="111"/>
+      <c r="C116" s="111"/>
+      <c r="D116" s="111"/>
+      <c r="E116" s="111"/>
+      <c r="F116" s="111"/>
+      <c r="G116" s="111"/>
+      <c r="H116" s="111"/>
+      <c r="I116" s="111"/>
+      <c r="J116" s="111"/>
+      <c r="K116" s="111"/>
+      <c r="L116" s="111"/>
+      <c r="M116" s="111"/>
     </row>
     <row r="117" spans="1:13">
       <c r="M117" s="63"/>
     </row>
     <row r="118" spans="1:13">
       <c r="M118" s="63"/>
     </row>
     <row r="119" spans="1:13">
       <c r="M119" s="63"/>
     </row>
     <row r="120" spans="1:13">
       <c r="M120" s="63"/>
     </row>
     <row r="121" spans="1:13">
       <c r="M121" s="63"/>
     </row>
     <row r="122" spans="1:13">
       <c r="M122" s="63"/>
     </row>
     <row r="123" spans="1:13">
       <c r="M123" s="63"/>
     </row>
     <row r="124" spans="1:13">
       <c r="M124" s="63"/>
     </row>
@@ -15898,51 +15878,51 @@
     <row r="128" spans="1:13">
       <c r="M128" s="63"/>
     </row>
     <row r="129" spans="1:13">
       <c r="M129" s="63"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="98" t="s">
         <v>120</v>
       </c>
       <c r="B130" s="28"/>
       <c r="C130" s="28"/>
       <c r="D130" s="28"/>
       <c r="E130" s="28"/>
       <c r="F130" s="98">
         <v>2025</v>
       </c>
       <c r="G130" s="28"/>
       <c r="H130" s="28"/>
       <c r="I130" s="28"/>
       <c r="J130" s="28"/>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
       <c r="M130" s="63"/>
     </row>
-    <row r="131" spans="1:13" ht="24.75">
+    <row r="131" spans="1:13" ht="24.6">
       <c r="A131" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B131" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E131" s="42" t="s">
         <v>25</v>
       </c>
       <c r="F131" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G131" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I131" s="42" t="s">
@@ -16635,99 +16615,99 @@
       </c>
       <c r="F148" s="54">
         <v>15.233949945593036</v>
       </c>
       <c r="G148" s="54">
         <v>2.8835690968443961</v>
       </c>
       <c r="H148" s="54">
         <v>0.76169749727965186</v>
       </c>
       <c r="I148" s="54">
         <v>2.6115342763873777</v>
       </c>
       <c r="J148" s="54">
         <v>0</v>
       </c>
       <c r="K148" s="54">
         <v>1.3057671381936888</v>
       </c>
       <c r="L148" s="54">
         <v>100</v>
       </c>
       <c r="M148" s="45"/>
     </row>
     <row r="149" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A149" s="109" t="s">
+      <c r="A149" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B149" s="114"/>
-[...10 lines deleted...]
-      <c r="M149" s="114"/>
+      <c r="B149" s="111"/>
+      <c r="C149" s="111"/>
+      <c r="D149" s="111"/>
+      <c r="E149" s="111"/>
+      <c r="F149" s="111"/>
+      <c r="G149" s="111"/>
+      <c r="H149" s="111"/>
+      <c r="I149" s="111"/>
+      <c r="J149" s="111"/>
+      <c r="K149" s="111"/>
+      <c r="L149" s="111"/>
+      <c r="M149" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A116:M116"/>
     <mergeCell ref="A149:M149"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:K110"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:K110"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" customWidth="1"/>
-    <col min="3" max="3" width="6.42578125" customWidth="1"/>
+    <col min="1" max="1" width="15.44140625" customWidth="1"/>
+    <col min="3" max="3" width="6.44140625" customWidth="1"/>
     <col min="4" max="5" width="7" customWidth="1"/>
-    <col min="6" max="6" width="6.7109375" customWidth="1"/>
+    <col min="6" max="6" width="6.6640625" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
-    <col min="8" max="8" width="7.85546875" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
-    <col min="10" max="10" width="8.140625" customWidth="1"/>
-    <col min="11" max="11" width="7.140625" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" customWidth="1"/>
+    <col min="11" max="11" width="7.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="28" customFormat="1">
       <c r="A1" s="98" t="s">
         <v>121</v>
       </c>
       <c r="G1" s="98">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="27" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="57" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="57" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="57" t="s">
         <v>11</v>
@@ -17323,86 +17303,86 @@
       </c>
       <c r="D19" s="52">
         <v>5.7500437598459655</v>
       </c>
       <c r="E19" s="52">
         <v>6.4852091720637146</v>
       </c>
       <c r="F19" s="52">
         <v>18.457903028181342</v>
       </c>
       <c r="G19" s="52">
         <v>33.826360931209521</v>
       </c>
       <c r="H19" s="52">
         <v>25.739541396814282</v>
       </c>
       <c r="I19" s="52">
         <v>0</v>
       </c>
       <c r="J19" s="52">
         <v>100</v>
       </c>
       <c r="K19" s="34"/>
     </row>
     <row r="20" spans="1:11" ht="19.5" customHeight="1">
-      <c r="A20" s="109" t="s">
+      <c r="A20" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="110"/>
-[...8 lines deleted...]
-      <c r="K20" s="110"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" s="28" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="95"/>
       <c r="B21" s="96"/>
       <c r="C21" s="96"/>
       <c r="D21" s="96"/>
       <c r="E21" s="96"/>
       <c r="F21" s="96"/>
       <c r="G21" s="96"/>
       <c r="H21" s="96"/>
       <c r="I21" s="96"/>
       <c r="J21" s="96"/>
       <c r="K21" s="96"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="98" t="s">
         <v>122</v>
       </c>
       <c r="G22" s="98">
         <v>2022</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="36.75">
+    <row r="23" spans="1:11" ht="24.6">
       <c r="A23" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="42" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="42" t="s">
@@ -17987,63 +17967,63 @@
       </c>
       <c r="D40" s="52">
         <v>5.7831928565467745</v>
       </c>
       <c r="E40" s="52">
         <v>6.3923892180589164</v>
       </c>
       <c r="F40" s="52">
         <v>17.516481682383375</v>
       </c>
       <c r="G40" s="52">
         <v>34.240173579237251</v>
       </c>
       <c r="H40" s="52">
         <v>25.06050237836936</v>
       </c>
       <c r="I40" s="52">
         <v>0</v>
       </c>
       <c r="J40" s="52">
         <v>100</v>
       </c>
       <c r="K40" s="34"/>
     </row>
     <row r="41" spans="1:11" ht="18" customHeight="1">
-      <c r="A41" s="109" t="s">
+      <c r="A41" s="106" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="110"/>
-[...8 lines deleted...]
-      <c r="K41" s="110"/>
+      <c r="B41" s="107"/>
+      <c r="C41" s="107"/>
+      <c r="D41" s="107"/>
+      <c r="E41" s="107"/>
+      <c r="F41" s="107"/>
+      <c r="G41" s="107"/>
+      <c r="H41" s="107"/>
+      <c r="I41" s="107"/>
+      <c r="J41" s="107"/>
+      <c r="K41" s="107"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="98" t="s">
         <v>123</v>
       </c>
       <c r="G46" s="98">
         <v>2023</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="25.5" customHeight="1">
       <c r="A47" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C47" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="42" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="42" t="s">
         <v>11</v>
       </c>
@@ -18638,63 +18618,63 @@
       </c>
       <c r="D64" s="52">
         <v>5.8863386126873891</v>
       </c>
       <c r="E64" s="52">
         <v>6.1150165156263228</v>
       </c>
       <c r="F64" s="52">
         <v>17.100025408655885</v>
       </c>
       <c r="G64" s="52">
         <v>34.335563648682985</v>
       </c>
       <c r="H64" s="52">
         <v>25.307021258575425</v>
       </c>
       <c r="I64" s="52">
         <v>0</v>
       </c>
       <c r="J64" s="52">
         <v>100</v>
       </c>
       <c r="K64" s="34"/>
     </row>
     <row r="65" spans="1:11" ht="15" customHeight="1">
-      <c r="A65" s="109" t="s">
+      <c r="A65" s="106" t="s">
         <v>78</v>
       </c>
-      <c r="B65" s="110"/>
-[...8 lines deleted...]
-      <c r="K65" s="110"/>
+      <c r="B65" s="107"/>
+      <c r="C65" s="107"/>
+      <c r="D65" s="107"/>
+      <c r="E65" s="107"/>
+      <c r="F65" s="107"/>
+      <c r="G65" s="107"/>
+      <c r="H65" s="107"/>
+      <c r="I65" s="107"/>
+      <c r="J65" s="107"/>
+      <c r="K65" s="107"/>
     </row>
     <row r="66" spans="1:11" ht="15" customHeight="1"/>
     <row r="67" spans="1:11">
       <c r="A67" s="98" t="s">
         <v>124</v>
       </c>
       <c r="B67" s="100"/>
       <c r="C67" s="100"/>
       <c r="D67" s="100"/>
       <c r="E67" s="100"/>
       <c r="F67" s="100"/>
       <c r="G67" s="98">
         <v>2024</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="27" customHeight="1">
       <c r="A68" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="42" t="s">
         <v>9</v>
       </c>
@@ -19295,63 +19275,63 @@
       </c>
       <c r="D85" s="52">
         <v>5.9591906428754369</v>
       </c>
       <c r="E85" s="52">
         <v>6.1299410910953647</v>
       </c>
       <c r="F85" s="52">
         <v>17.057969777170666</v>
       </c>
       <c r="G85" s="52">
         <v>34.423290361137198</v>
       </c>
       <c r="H85" s="52">
         <v>25.53572953129002</v>
       </c>
       <c r="I85" s="52">
         <v>0</v>
       </c>
       <c r="J85" s="52">
         <v>100</v>
       </c>
       <c r="K85" s="24"/>
     </row>
     <row r="86" spans="1:11" ht="18" customHeight="1">
-      <c r="A86" s="109" t="s">
+      <c r="A86" s="106" t="s">
         <v>78</v>
       </c>
-      <c r="B86" s="110"/>
-[...8 lines deleted...]
-      <c r="K86" s="110"/>
+      <c r="B86" s="107"/>
+      <c r="C86" s="107"/>
+      <c r="D86" s="107"/>
+      <c r="E86" s="107"/>
+      <c r="F86" s="107"/>
+      <c r="G86" s="107"/>
+      <c r="H86" s="107"/>
+      <c r="I86" s="107"/>
+      <c r="J86" s="107"/>
+      <c r="K86" s="107"/>
     </row>
     <row r="88" spans="1:11" s="28" customFormat="1"/>
     <row r="89" spans="1:11" s="28" customFormat="1"/>
     <row r="91" spans="1:11">
       <c r="A91" s="98" t="s">
         <v>125</v>
       </c>
       <c r="B91" s="100"/>
       <c r="C91" s="100"/>
       <c r="D91" s="100"/>
       <c r="E91" s="100"/>
       <c r="F91" s="100"/>
       <c r="G91" s="98">
         <v>2025</v>
       </c>
       <c r="H91" s="28"/>
       <c r="I91" s="28"/>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
     </row>
     <row r="92" spans="1:11" ht="24.75" customHeight="1">
       <c r="A92" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="42" t="s">
@@ -19957,116 +19937,116 @@
       </c>
       <c r="D109" s="52">
         <v>5.6388472430451442</v>
       </c>
       <c r="E109" s="52">
         <v>6.1969015492253874</v>
       </c>
       <c r="F109" s="52">
         <v>16.78327502915209</v>
       </c>
       <c r="G109" s="52">
         <v>34.790937864401137</v>
       </c>
       <c r="H109" s="52">
         <v>25.770448109278693</v>
       </c>
       <c r="I109" s="52">
         <v>0</v>
       </c>
       <c r="J109" s="52">
         <v>100</v>
       </c>
       <c r="K109" s="24"/>
     </row>
     <row r="110" spans="1:11" ht="15" customHeight="1">
-      <c r="A110" s="109" t="s">
+      <c r="A110" s="106" t="s">
         <v>78</v>
       </c>
-      <c r="B110" s="110"/>
-[...8 lines deleted...]
-      <c r="K110" s="110"/>
+      <c r="B110" s="107"/>
+      <c r="C110" s="107"/>
+      <c r="D110" s="107"/>
+      <c r="E110" s="107"/>
+      <c r="F110" s="107"/>
+      <c r="G110" s="107"/>
+      <c r="H110" s="107"/>
+      <c r="I110" s="107"/>
+      <c r="J110" s="107"/>
+      <c r="K110" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A110:K110"/>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A65:K65"/>
     <mergeCell ref="A86:K86"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:K105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:K105"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="27" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="14.6640625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="7.88671875" style="27" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="27" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="27" customWidth="1"/>
+    <col min="5" max="6" width="7.6640625" style="27" customWidth="1"/>
+    <col min="7" max="7" width="6.44140625" style="27" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="27" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="27" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="27" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="98" t="s">
         <v>126</v>
       </c>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
       <c r="D1" s="100"/>
       <c r="E1" s="100"/>
       <c r="F1" s="100"/>
       <c r="G1" s="100"/>
       <c r="H1" s="100"/>
       <c r="I1" s="98">
         <v>2021</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="48.75">
+    <row r="2" spans="1:11" ht="36.6">
       <c r="A2" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="42" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="42" t="s">
         <v>36</v>
       </c>
       <c r="E2" s="42" t="s">
         <v>93</v>
       </c>
       <c r="F2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="42" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="42" t="s">
         <v>77</v>
       </c>
       <c r="I2" s="42" t="s">
@@ -20651,93 +20631,93 @@
       </c>
       <c r="D19" s="54">
         <v>3.5445475231927182</v>
       </c>
       <c r="E19" s="54">
         <v>8.7519691930684401E-2</v>
       </c>
       <c r="F19" s="54">
         <v>3.7108349378610193</v>
       </c>
       <c r="G19" s="54">
         <v>87.108349378610185</v>
       </c>
       <c r="H19" s="54">
         <v>0.8839488884999126</v>
       </c>
       <c r="I19" s="54">
         <v>2.7568702958165585</v>
       </c>
       <c r="J19" s="54">
         <v>100</v>
       </c>
       <c r="K19" s="32"/>
     </row>
     <row r="20" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A20" s="109" t="s">
+      <c r="A20" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="110"/>
-[...8 lines deleted...]
-      <c r="K20" s="111"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="108"/>
+      <c r="K20" s="108"/>
     </row>
     <row r="21" spans="1:11" s="28" customFormat="1" ht="18.75" customHeight="1">
       <c r="A21" s="95"/>
       <c r="B21" s="96"/>
       <c r="C21" s="96"/>
       <c r="D21" s="96"/>
       <c r="E21" s="96"/>
       <c r="F21" s="96"/>
       <c r="G21" s="96"/>
       <c r="H21" s="96"/>
       <c r="I21" s="96"/>
       <c r="J21" s="97"/>
       <c r="K21" s="97"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="98" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="100"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="98">
         <v>2022</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="48.75">
+    <row r="23" spans="1:11" ht="36.6">
       <c r="A23" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="42" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="42" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G23" s="42" t="s">
         <v>38</v>
       </c>
       <c r="H23" s="42" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="42" t="s">
@@ -21322,63 +21302,63 @@
       </c>
       <c r="D40" s="54">
         <v>4.2894099974964535</v>
       </c>
       <c r="E40" s="54">
         <v>9.1796712008678963E-2</v>
       </c>
       <c r="F40" s="54">
         <v>4.1391971960277063</v>
       </c>
       <c r="G40" s="54">
         <v>85.604606525911706</v>
       </c>
       <c r="H40" s="54">
         <v>1.0431444546440791</v>
       </c>
       <c r="I40" s="54">
         <v>2.7872819828089797</v>
       </c>
       <c r="J40" s="54">
         <v>100</v>
       </c>
       <c r="K40" s="32"/>
     </row>
     <row r="41" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A41" s="109" t="s">
+      <c r="A41" s="106" t="s">
         <v>88</v>
       </c>
-      <c r="B41" s="110"/>
-[...8 lines deleted...]
-      <c r="K41" s="111"/>
+      <c r="B41" s="107"/>
+      <c r="C41" s="107"/>
+      <c r="D41" s="107"/>
+      <c r="E41" s="107"/>
+      <c r="F41" s="107"/>
+      <c r="G41" s="107"/>
+      <c r="H41" s="107"/>
+      <c r="I41" s="107"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="108"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="28"/>
       <c r="B42" s="28"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="28"/>
       <c r="B43" s="28"/>
       <c r="C43" s="28"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="98" t="s">
@@ -22002,63 +21982,63 @@
       </c>
       <c r="D62" s="54">
         <v>4.4803929872109762</v>
       </c>
       <c r="E62" s="54">
         <v>6.7756415685610236E-2</v>
       </c>
       <c r="F62" s="54">
         <v>4.1839586685864312</v>
       </c>
       <c r="G62" s="54">
         <v>85.813500465825356</v>
       </c>
       <c r="H62" s="54">
         <v>1.1349199627339714</v>
       </c>
       <c r="I62" s="54">
         <v>2.3460658931142544</v>
       </c>
       <c r="J62" s="54">
         <v>100</v>
       </c>
       <c r="K62" s="32"/>
     </row>
     <row r="63" spans="1:11" ht="26.25" customHeight="1">
-      <c r="A63" s="109" t="s">
+      <c r="A63" s="106" t="s">
         <v>88</v>
       </c>
-      <c r="B63" s="110"/>
-[...8 lines deleted...]
-      <c r="K63" s="113"/>
+      <c r="B63" s="107"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+      <c r="I63" s="107"/>
+      <c r="J63" s="110"/>
+      <c r="K63" s="110"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="28"/>
       <c r="B64" s="28"/>
       <c r="C64" s="28"/>
       <c r="D64" s="28"/>
       <c r="E64" s="28"/>
       <c r="F64" s="28"/>
       <c r="G64" s="28"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="98" t="s">
         <v>129</v>
       </c>
       <c r="B65" s="100"/>
       <c r="C65" s="100"/>
       <c r="D65" s="100"/>
       <c r="E65" s="100"/>
       <c r="F65" s="100"/>
       <c r="G65" s="100"/>
       <c r="H65" s="100"/>
       <c r="I65" s="98">
         <v>2024</v>
@@ -22671,91 +22651,91 @@
       </c>
       <c r="D83" s="56">
         <v>4.7212498932809694</v>
       </c>
       <c r="E83" s="56">
         <v>5.9762656876974296E-2</v>
       </c>
       <c r="F83" s="56">
         <v>4.3797489968411165</v>
       </c>
       <c r="G83" s="56">
         <v>84.931272944591484</v>
       </c>
       <c r="H83" s="56">
         <v>1.3318534961154271</v>
       </c>
       <c r="I83" s="56">
         <v>2.4844190215999316</v>
       </c>
       <c r="J83" s="56">
         <v>100</v>
       </c>
       <c r="K83" s="32"/>
     </row>
     <row r="84" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A84" s="109" t="s">
+      <c r="A84" s="106" t="s">
         <v>88</v>
       </c>
-      <c r="B84" s="110"/>
-[...8 lines deleted...]
-      <c r="K84" s="113"/>
+      <c r="B84" s="107"/>
+      <c r="C84" s="107"/>
+      <c r="D84" s="107"/>
+      <c r="E84" s="107"/>
+      <c r="F84" s="107"/>
+      <c r="G84" s="107"/>
+      <c r="H84" s="107"/>
+      <c r="I84" s="107"/>
+      <c r="J84" s="110"/>
+      <c r="K84" s="110"/>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="28"/>
       <c r="B85" s="28"/>
       <c r="C85" s="28"/>
       <c r="D85" s="28"/>
       <c r="E85" s="28"/>
       <c r="F85" s="28"/>
       <c r="G85" s="28"/>
       <c r="H85" s="28"/>
       <c r="I85" s="28"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="98" t="s">
         <v>130</v>
       </c>
       <c r="B86" s="100"/>
       <c r="C86" s="100"/>
       <c r="D86" s="100"/>
       <c r="E86" s="100"/>
       <c r="F86" s="100"/>
       <c r="G86" s="100"/>
       <c r="H86" s="100"/>
       <c r="I86" s="98">
         <v>2025</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="48.75">
+    <row r="87" spans="1:11" ht="36.6">
       <c r="A87" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C87" s="42" t="s">
         <v>35</v>
       </c>
       <c r="D87" s="42" t="s">
         <v>36</v>
       </c>
       <c r="E87" s="42" t="s">
         <v>93</v>
       </c>
       <c r="F87" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G87" s="42" t="s">
         <v>38</v>
       </c>
       <c r="H87" s="42" t="s">
         <v>77</v>
       </c>
       <c r="I87" s="42" t="s">
@@ -23340,124 +23320,124 @@
       </c>
       <c r="D104" s="56">
         <v>4.6143594869232052</v>
       </c>
       <c r="E104" s="56">
         <v>9.1620856238547391E-2</v>
       </c>
       <c r="F104" s="56">
         <v>4.7726136931534233</v>
       </c>
       <c r="G104" s="56">
         <v>84.224554389471933</v>
       </c>
       <c r="H104" s="56">
         <v>1.199400299850075</v>
       </c>
       <c r="I104" s="56">
         <v>2.8735632183908044</v>
       </c>
       <c r="J104" s="56">
         <v>100</v>
       </c>
       <c r="K104" s="32"/>
     </row>
     <row r="105" spans="1:11" ht="27" customHeight="1">
-      <c r="A105" s="109" t="s">
+      <c r="A105" s="106" t="s">
         <v>88</v>
       </c>
-      <c r="B105" s="111"/>
-[...8 lines deleted...]
-      <c r="K105" s="111"/>
+      <c r="B105" s="108"/>
+      <c r="C105" s="108"/>
+      <c r="D105" s="108"/>
+      <c r="E105" s="108"/>
+      <c r="F105" s="108"/>
+      <c r="G105" s="108"/>
+      <c r="H105" s="108"/>
+      <c r="I105" s="108"/>
+      <c r="J105" s="108"/>
+      <c r="K105" s="108"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A84:K84"/>
     <mergeCell ref="A105:K105"/>
     <mergeCell ref="A63:K63"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A20:K20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:K38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="11" width="10.7109375" customWidth="1"/>
+    <col min="2" max="11" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="28" customFormat="1">
       <c r="C1" s="98" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="112" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="116">
+      <c r="B2" s="113">
         <v>2021</v>
       </c>
-      <c r="C2" s="117"/>
-      <c r="D2" s="116">
+      <c r="C2" s="114"/>
+      <c r="D2" s="113">
         <v>2022</v>
       </c>
-      <c r="E2" s="117"/>
-      <c r="F2" s="116">
+      <c r="E2" s="114"/>
+      <c r="F2" s="113">
         <v>2023</v>
       </c>
-      <c r="G2" s="117"/>
-      <c r="H2" s="116">
+      <c r="G2" s="114"/>
+      <c r="H2" s="113">
         <v>2024</v>
       </c>
-      <c r="I2" s="117"/>
-      <c r="J2" s="116">
+      <c r="I2" s="114"/>
+      <c r="J2" s="113">
         <v>2025</v>
       </c>
-      <c r="K2" s="117"/>
+      <c r="K2" s="114"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="115"/>
+      <c r="A3" s="112"/>
       <c r="B3" s="58" t="s">
         <v>55</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>76</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>55</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>76</v>
       </c>
       <c r="F3" s="58" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>76</v>
       </c>
       <c r="H3" s="46" t="s">
         <v>55</v>
       </c>
       <c r="I3" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J3" s="46" t="s">
@@ -24006,63 +23986,63 @@
         <v>4853</v>
       </c>
       <c r="E19" s="47">
         <v>7122</v>
       </c>
       <c r="F19" s="47">
         <v>4799</v>
       </c>
       <c r="G19" s="47">
         <v>7004</v>
       </c>
       <c r="H19" s="47">
         <v>4731</v>
       </c>
       <c r="I19" s="47">
         <v>6929</v>
       </c>
       <c r="J19" s="47">
         <v>4925</v>
       </c>
       <c r="K19" s="47">
         <v>7052</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A20" s="109" t="s">
+      <c r="A20" s="106" t="s">
         <v>174</v>
       </c>
-      <c r="B20" s="110"/>
-[...8 lines deleted...]
-      <c r="K20" s="110"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
     </row>
     <row r="22" spans="1:11">
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
     </row>